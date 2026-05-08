--- v0 (2026-03-14)
+++ v1 (2026-05-08)
@@ -75,66 +75,66 @@
   <si>
     <t>“Altera a Lei nº 4.314, de 26 de setembro de 2023 que “Institui o serviço de transporte motorizado por meio de Plataforma Tecnológica - OTTC provado e remunerado de passageiros no Município de Rolim de Moura”.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 188 de 2025</t>
   </si>
   <si>
     <t>“Dispõe sobre o uso das ambulâncias municipais para transporte de pacientes da rede privada, mediante prescrição médica, em momentos de disponibilidade”.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 2 de 2026</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita R$13.082.052,59”.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 3 de 2026</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$300.000,00”.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 4 de 2026</t>
   </si>
   <si>
-    <t>Ver. Thiago Hulk</t>
+    <t>Thiago Hulk</t>
   </si>
   <si>
     <t>Dispõe sobre a conversão da penalidade de multa de trânsito para condutores de veículos automotores que optarem pelo pagamento da multa com a doação de sangue nos hemocentros vinculados ao Ministério da Saúde</t>
   </si>
   <si>
+    <t>Projeto de Lei Ordinária nº 8 de 2026</t>
+  </si>
+  <si>
+    <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$208.506,95”.</t>
+  </si>
+  <si>
     <t>Projeto de Lei Ordinária nº 7 de 2026</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$164.798,93”.</t>
-  </si>
-[...4 lines deleted...]
-    <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$208.506,95”.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 9 de 2026</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$8.870,71”.</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Indicação nº 30 de 2026</t>
   </si>
   <si>
     <t>Ver. Professor Edilson</t>
   </si>
   <si>
     <t>indica ao Excelentíssimo Senhor Prefeito Municipal, para que determine à Secretaria Municipal de Obras e Serviços Públicos, que seja realizado a abertura do canteiro central da Rua Parnaíba, no entroncamento com a Rua Cinco de Agosto, no município de Rolim de Moura – RO</t>
   </si>
   <si>
     <t>Inserido(a) no expediente do dia para leitura em plenário.</t>
   </si>
   <si>
     <t>Indicação nº 31 de 2026</t>
   </si>
@@ -712,71 +712,71 @@
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>1378</v>
       </c>
       <c r="B7" t="s">
         <v>6</v>
       </c>
       <c r="C7" t="s">
         <v>20</v>
       </c>
       <c r="D7" t="s">
         <v>21</v>
       </c>
       <c r="E7" t="s">
         <v>22</v>
       </c>
       <c r="F7" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
-        <v>1381</v>
+        <v>1382</v>
       </c>
       <c r="B8" t="s">
         <v>6</v>
       </c>
       <c r="C8" t="s">
         <v>23</v>
       </c>
       <c r="D8" t="s">
         <v>12</v>
       </c>
       <c r="E8" t="s">
         <v>24</v>
       </c>
       <c r="F8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
-        <v>1382</v>
+        <v>1381</v>
       </c>
       <c r="B9" t="s">
         <v>6</v>
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9" t="s">
         <v>12</v>
       </c>
       <c r="E9" t="s">
         <v>26</v>
       </c>
       <c r="F9" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>1383</v>
       </c>
       <c r="B10" t="s">
         <v>6</v>
       </c>
       <c r="C10" t="s">