--- v0 (2026-03-15)
+++ v1 (2026-05-06)
@@ -93,51 +93,51 @@
   <si>
     <t>Projeto de Lei Ordinária nº 1 de 2026</t>
   </si>
   <si>
     <t>Aldair Júlio Pereira - Prefeito</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$229.179,08”.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 2 de 2026</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita R$13.082.052,59”.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 3 de 2026</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$300.000,00”.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 4 de 2026</t>
   </si>
   <si>
-    <t>Ver. Thiago Hulk</t>
+    <t>Thiago Hulk</t>
   </si>
   <si>
     <t>Dispõe sobre a conversão da penalidade de multa de trânsito para condutores de veículos automotores que optarem pelo pagamento da multa com a doação de sangue nos hemocentros vinculados ao Ministério da Saúde</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 5 de 2026</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$1.653.807,03 e autoriza a abertura de crédito adicional especial por anulação de dotação no valor de R$21.216,76”.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 6 de 2026</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$251.239,82”.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 7 de 2026</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$164.798,93”.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 8 de 2026</t>
   </si>