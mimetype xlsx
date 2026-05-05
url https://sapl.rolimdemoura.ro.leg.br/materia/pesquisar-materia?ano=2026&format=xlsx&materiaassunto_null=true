--- v0 (2026-01-28)
+++ v1 (2026-05-05)
@@ -10,368 +10,4400 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="200" uniqueCount="104">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3567" uniqueCount="1391">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Aldair Júlio Pereira</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1361/001_m_003_-_ab._de_cred._especial_por_superavit_-_r229.17908_-_aquisicao_de_equipamentos_para_ubs_-_proc._0138-2026.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1361/001_m_003_-_ab._de_cred._especial_por_superavit_-_r229.17908_-_aquisicao_de_equipamentos_para_ubs_-_proc._0138-2026.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$229.179,08”.</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1362/002_m_004_-_ab._de_cred._especial_por_excesso__-_r13.082.05269_-_folha_excesso_fundeb_-_proc._0189-2026.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1362/002_m_004_-_ab._de_cred._especial_por_excesso__-_r13.082.05269_-_folha_excesso_fundeb_-_proc._0189-2026.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita R$13.082.052,59”.</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1365/003_m_005_-_ab._de_cred._especial_por_superavit_-_r300.00000_-_aquisicao_de_medicamentos_ieda_chaves_-_proc._0226-2026.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1365/003_m_005_-_ab._de_cred._especial_por_superavit_-_r300.00000_-_aquisicao_de_medicamentos_ieda_chaves_-_proc._0226-2026.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$300.000,00”.</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>Ver. Thiago Hulk</t>
-[...2 lines deleted...]
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1378/projeto_de_lei_-_conversao_de_multa_em_doacao_de_sangue.pdf</t>
+    <t>Thiago Hulk</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1378/projeto_de_lei_-_conversao_de_multa_em_doacao_de_sangue.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a conversão da penalidade de multa de trânsito para condutores de veículos automotores que optarem pelo pagamento da multa com a doação de sangue nos hemocentros vinculados ao Ministério da Saúde</t>
   </si>
   <si>
+    <t>1379</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1379/005_m_007_-_ab._de_cred._especial_por_superavit_-_r1.675.02379_-_ampliacao_de_meta_recapeamento_-_proc._0276-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$1.653.807,03 e autoriza a abertura de crédito adicional especial por anulação de dotação no valor de R$21.216,76”.</t>
+  </si>
+  <si>
+    <t>1380</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1380/004_m_006_-_ab._de_cred._especial_por_superavit_-_r251.23982_-_ensino_fundamental_de_qualidade_-_proc._0325-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$251.239,82”.</t>
+  </si>
+  <si>
+    <t>1381</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1381/009_m_011_-_ab._de_cred._especial_por_superavit_-_r164.79893_-_programa_escola_em_tempo_integral__-_proc._0303-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$164.798,93”.</t>
+  </si>
+  <si>
+    <t>1382</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1382/007_m_009_-_ab._de_cred._lei_especial_por_superavit_-_r208.50695-__transporte_escolar_-_pnate_-_proc._0323-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$208.506,95”.</t>
+  </si>
+  <si>
+    <t>1383</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1383/006_m_008_-_ab._de_cred._especial_por_superavit_-_r8.87071_-_playground_adicional_jequitiba__-_proc._0466-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$8.870,71”.</t>
+  </si>
+  <si>
+    <t>1384</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1384/008_m_010_-_ab._de_cred._por_superavit_-_r10.74613_-__alimentacao_escolar_nutritiva__-_proc._0321-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$10.746,13”.</t>
+  </si>
+  <si>
+    <t>1395</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1395/010_m_012_-_implantacao_de_faixas_elevadoas_em_frente_as_escolas_municipais_vereador_edilson_5601-2025.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a implantação de faixas elevadas em frente às Escolas Municipais”.</t>
+  </si>
+  <si>
+    <t>1396</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1396/012_m_014_-_ab._de_cred._especial_por_excesso_e_anulacao_-_r4.015.48068_-_construcao_creche_e_escola_tipo_2_-_proc._0534-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$3.975.325,88 e autoriza a abertura de crédito adicional especial por anulação de dotação no valor de R$40.154,80”.</t>
+  </si>
+  <si>
+    <t>1397</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1397/011_m_013_-_denomina_emei_benta_idavina_ferreira_pepinelli_peres_proc._926-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Cria e denomina Escola Municipal de Educação Infantil BENTA IDAVINA FERREIRA PEPINELLI PERES”.</t>
+  </si>
+  <si>
+    <t>1415</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1415/014_m_016_-_ab._de_cred._especial_por_excesso_e_anulacao_-_r331.10154_-_pavimentacao_em_blocos_sextavados_-_proc._0650-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$280.000,00 e autoriza a abertura de crédito adicional especial por anulação de dotação no valor de R$51.101,54”.</t>
+  </si>
+  <si>
+    <t>1416</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1416/013_m_015_-_ab._de_cred._lei_especial_por_superavit_-_r330.00000_-__remanejamento_agerrom_-_proc._006-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$330.000,00”.</t>
+  </si>
+  <si>
+    <t>1449</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1449/015_m_017_-ab._de_cred._especial_por_superavit_e_excesso_-_r46.77358_-__devolucao_convenio_fitha_-_proc._1121-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$46.361,92 e autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$411,66”.</t>
+  </si>
+  <si>
+    <t>1451</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1451/016_m_018_-_ab._de_cred._especial_por_superavit_e_excesso_-_r309.82102_-_aquisicao_de_material_de_consumo_-_proc._1065-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$306.712,21 e autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$3.108,81”.</t>
+  </si>
+  <si>
+    <t>1463</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1463/017_m_019_-_ab._de_cred._especial_por_superavit__-_r1.220.41083_-__contra_partidapronto_socorro_infantil_-_proc._1137-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$1.220.410,83”.</t>
+  </si>
+  <si>
+    <t>1464</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1464/018_m_020_-_ab._de_cred._especial_por_excesso_e_anulacao_-_r2.387.60968_-_ampliacao_de_unidade_de_almoxarifado_-__proc._1132-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$1.772.126,00 e autoriza a abertura de crédito adicional especial por anulação de dotação no valor de R$665.483,68”.</t>
+  </si>
+  <si>
+    <t>1465</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1465/020_m_022_-_ab._de_cred._especial_por_superavit_-_r1.695.19573_-_reforma_de_escola_polo_francisca_duran_-_proc._1162-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$1.695.195,73”.</t>
+  </si>
+  <si>
+    <t>1466</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1466/023_m_025_-_institui_a_politica_municipal_de_incentivo_a_pequena_producao_agropecuaria_a_agroindustria_e_ao_turismo_rural_proc._180-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Institui a Política Municipal de Incentivo à Pequena Produção Agropecuária, à Agroindústria e ao Turismo Rural (PRO-RURAL ROLIM), em conformidade com a Lei Federal nº 13.874, de 20 de setembro de 2019 (Lei de Liberdade Econômica), e estabelece o tratamento jurídico, tributário e administrativo diferenciado aos beneficiários”.</t>
+  </si>
+  <si>
+    <t>1467</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1467/021_m_023_-_ab._de_cred._especial_por_superavit_e_excesso_-_r58.41205_-__devolucao_convenio_termo_de_compr._par_-_proc._1349-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$57.594,21 e autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$817,84”.</t>
+  </si>
+  <si>
+    <t>1468</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1468/019_m_021_-_ab._de_cred._especial_por_superavit_-_r216.87657_-__galeria_e_travessao_linha_188_-_proc._0601-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$216.876,57 e autoriza a abertura de crédito adicional especial por anulação de dotação no valor de R$25.408,99”.</t>
+  </si>
+  <si>
+    <t>1469</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1469/022_m_024_-_ab._de_cred._especial_por_superavit_-_r1.980.00000_-_aquisicao_de_onibus_rodoviario_-_proc._1085-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$1.980.000,00”.</t>
+  </si>
+  <si>
+    <t>1471</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1471/024_m_027_-_dispoe_da_concessao_e_prestacao_de_contas_de_diarias_proc._1579-2026_e_revoga_a_leis_no_1372-2006_1791-2010_1903-2010.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a Concessão e Prestação de Contas de Diárias”.</t>
+  </si>
+  <si>
+    <t>1481</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1481/projeto_de_lei_-_conscientizacao_aos_perigos_das_queimadas.pdf</t>
+  </si>
+  <si>
+    <t>Inclui no Calendário Oficial do Município de Rolim de Moura o mês dedicado à conscientização sobre os perigos das queimadas</t>
+  </si>
+  <si>
+    <t>1482</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1482/projeto_de_lei_-_resgatistas_de_animais.pdf</t>
+  </si>
+  <si>
+    <t>“Reconhece e valoriza a atuação de Resgatistas de Animais no Município de Rolim de Moura e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>1483</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1483/projeto_de_lei_-_vacinacao_contra_a_cinomose.pdf</t>
+  </si>
+  <si>
+    <t>“Institui a Política Municipal de Incentivo à Vacinação contra a Cinomose em cães no Município de Rolim de Moura e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>1488</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1488/026_m_029_-_ab._de_cred._especial_por_superavit_-_r217.58384_-_ponte_linha_176_sul_e_200_norte__-_proc._1432-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$217.583,84”.</t>
+  </si>
+  <si>
+    <t>1489</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1489/027_m_030_-_ab._de_cred._especial_por_superavit_-_r2.970.00000_-_centro_de_triagem_de_reciclaveis_-_recicoop__-_proc._1383-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$2.970.000,00”.</t>
+  </si>
+  <si>
+    <t>1493</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1493/028_m_031_-_ab._de_cred._lei_especial_por_superavit_-_r279.81691_-_lousa_digital_interativa__-_proc._153-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$279.816,91”.</t>
+  </si>
+  <si>
+    <t>1494</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1494/projeto_de_lei_-_incentivo_a_vacinacao_domiciliar.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a prioridade e o incentivo à vacinação domiciliar de pessoas com deficiência motora incapacitante no Município de Rolim de Moura e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>1505</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1505/025_m_028_-_programa_de_residencia_em_area_multiprofissional_da_saude-sus_proc._1728-2026_revoga_a_lei_no_4433-2024_4463-2024.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a formação através de programas de residência em saúde e educação permanente em saúde no âmbito do Sistema Único de Saúde – SUS no município de ROLIM DE MOURA”.</t>
+  </si>
+  <si>
+    <t>1506</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1506/030_m_033_-_ab._de_cred._especial_por_superavit_e_excesso_-_r13.71688_-__devolucao_convenio_camionete_gabinete_-_proc._1424-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$11.123,02 e autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$2.593,86”.</t>
+  </si>
+  <si>
+    <t>1507</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1507/029_m_032_-_ab._de_cred._especial_por_superavit_-_r34.87192_-_devolucao_refeorma_pequeno_principe_-_proc._1350-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$34.351,42 e autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$520,50”.</t>
+  </si>
+  <si>
+    <t>1554</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1554/031_m_034_-_ab._de_cred._especial_por_excesso_e_anulacao_-_r1.000.00000_-_custeio_dos_servicos_mac_emenda_individual_-__proc._1396-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$740.000,000 e autoriza a abertura de crédito adicional especial por anulação de dotação no valor de R$260.000,00”.</t>
+  </si>
+  <si>
+    <t>1555</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1555/034_m_037_-_aqb._de_cred._especial_por__anulacao_-_r1.730.00000_-_custeio_dos_servicos_mac_emenda_individual_-__proc._1397-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza a abertura de crédito adicional especial por anulação de dotação no valor de R$1.730.000,00”.</t>
+  </si>
+  <si>
+    <t>1556</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1556/032_m_035_-_ab._de_cred._lei_especial_por_excesso_e_anulacao_-_r2.000.00000_-_custeio_da_atencao_primaria__-__proc._1399-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$318.035,32 e autoriza a abertura de crédito adicional especial por anulação de dotação no valor de R$1.681.964,68”.</t>
+  </si>
+  <si>
+    <t>1557</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1557/033_m_036_-_ab._de_cred._especial_por_anulacao_-_r2.500.00000_-_custeio_dos_servicos_mac_emenda_individual_-__proc._1398-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza a abertura de crédito adicional especial por anulação de dotação no valor de R$2.500.000,00”.</t>
+  </si>
+  <si>
+    <t>1561</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1561/035_m_038_-_altera_a_lei_no_4247-2023_mototaxi__vereador_ederson_proc._7281-2025.pdf</t>
+  </si>
+  <si>
+    <t>“Altera o Art. 10 da Lei Municipal nº 4.247/2023, que regulamenta o Sistema de Prestação de Serviço de Transporte Individual de Passageiros com uso de Motocicletas – Mototáxi, para modificar o limite de autorização por número de habitantes, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>1572</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1572/038_m_041_-_ab._de_cred._especial_por_superavit_-_r256.80318_-_devolucao_pavimentacao_com_drenagem__-_proc._2163-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$256.803,18”.</t>
+  </si>
+  <si>
+    <t>1573</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1573/036_m_039_-_ab._de_cred._lei_especial_por_excesso_e_anulacao_-_r1.810.50000_-_ampliacao_recicoop_ii_-__proc._1400-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$1.775.000,00 e autoriza a abertura de crédito adicional especial por anulação de dotação no valor de R$35.500,00”.</t>
+  </si>
+  <si>
+    <t>1574</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1574/037_m_040_-_ab._de_cred._lei_especial_por_excesso_e_anulacao_-_r275.64100_-_aquisicao_de_mini_carregadeira_-__proc._1753-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$245.641,00 e autoriza a abertura de crédito adicional especial por anulação de dotação no valor de R$30.000,00”.</t>
+  </si>
+  <si>
+    <t>1596</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1596/039_m_042_-_ab._de_cred._especial_por_excesso_e_anulacao_-_r2.229.71200_-_recapeamento_e_pavimentacao_-__proc._006-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$2.199.712,00 e autoriza a abertura de crédito adicional especial por anulação de dotação no valor de R$30.000,00”.</t>
+  </si>
+  <si>
+    <t>1615</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1615/040_m_043_-_ab._de_cred._especial_por_superavit_excesso_e_anulacao_-_r1.832.58336_-_ampliacao_de_meta_pavimentacao_asfaltica_-_proc._0879-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$470.519,92, autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$6.341,76 e autoriza a abertura de crédito adicional especial por anulação de dotação no valor de R$1.355.721,68”.</t>
+  </si>
+  <si>
+    <t>1678</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1678/projeto_de_lei_-_obrigatoriedade_de_envio_periodico_de_atas_e_registros_de_ocorrencias_das_escolas_municipais.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a obrigatoriedade de envio periódico de atas e registros de ocorrências das escolas municipais à Secretaria Municipal de Educação e ao Conselho Tutelar no Município de Rolim de Moura – RO, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1689</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1689/041_m_045_-_ab._de_cred._especial_por_superavit_-_r29.29588_-_playground_julia_bobek_-_proc._0529-2026.pdf.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$29.295,88”.</t>
+  </si>
+  <si>
+    <t>1690</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1690/042_m_046_-_ab._de_cred._lei_especial_por_superavit_e_excesso_-_r176.78196_-_devolucao_convenio_rede_de_iluminacao_-_proc._2360-2026.pdf.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$174.730,20 e autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$2.051,76</t>
+  </si>
+  <si>
+    <t>1720</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1720/043_m_047_-ab._de_cred._especial_por_anulacao_r4.836.99600__-_remanejamento_emenda_vereadores_proc._2650-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza a alteração orçamentária decorrente de reformulação administrativa mediante remanejamento ao orçamento do presente exercício finan-ceiro, no valor de R$1.426.523,38 e autoriza a alteração orçamentária decorrente de reformulação administrativa mediante transposição especial ao orçamento do presente exercício financeiro, no valor de R$3.460.472,62”.</t>
+  </si>
+  <si>
+    <t>1721</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1721/045_m_049_-_ab._de_cred._especial_por_superavit_e_excesso_-_r47.70354_-__devolucao_convenio_transporte_escolar__-_proc._2690-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$46.492,01 e autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$1.211,53”.</t>
+  </si>
+  <si>
+    <t>1722</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1722/044_m_048_-_ab._de_cred._especial_por_superavit_-_r639.22767_-_ensino_fundamental_fundeb__-_proc._2658-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$639.227,67”.</t>
+  </si>
+  <si>
+    <t>1723</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1723/046_m_050_-__ab._de_cred._especial_por_excesso_-_r144.00000_-_incremento_financeiro_da_aps_-_residencia_-__proc._2470-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$144.000,00”.</t>
+  </si>
+  <si>
+    <t>1727</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1727/projeto_de_lei_-_qr_code_em_obras_publicas.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a disponibilidade do código QR code em todas as placas de obras públicas municipais e veículos oficiais para leitura e fiscalização eletrônica no município de Rolim de Moura – RO.</t>
+  </si>
+  <si>
+    <t>1750</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1750/047_m_051_-_ab._de_cred._especial_por_superavit_-_r149.60000_-_playground_pracas_saldo_convenio_-_proc._2753-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$149.600,00”.</t>
+  </si>
+  <si>
+    <t>1766</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>Mesa Diretora - MEDIR</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1766/projeto_de_alteracao_lei_orcamentaria_56-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de crédito suplementar no valor de 1.298.093,25 (um milhão duzentos e noventa e oito mil e noventa e três reais e vinte e cinco centavos) e autoriza remanejamento de dotações orçamentárias no valor de R$ 800.000,00 da Câmara Municipal de Rolim de Moura para o exercício de 2026.</t>
+  </si>
+  <si>
+    <t>1773</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1773/049_m_053_-_ab._de_cred._especial_por_excesso_-_r1.000.00000_-_incremento_mac_-_emenda_senador_confucio_moura_-__proc._2898_-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$1.000.000,00”.</t>
+  </si>
+  <si>
+    <t>1774</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1774/050_m_054_-_ab._de_cred._especial_por_excesso_-_r3.000.00000_-_incremento_-_emenda_senador_marcos_rogerio_-__proc._2904-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$3.000.000,00”.</t>
+  </si>
+  <si>
+    <t>1775</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1775/051_m_055_-_ab._de_cred._especial_por_excesso_-_r600.00000_-_incremento_mac_-_emenda_deputada_cristiane_lopes-__proc._2900_-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$600.000,00”.</t>
+  </si>
+  <si>
+    <t>1776</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1776/052_m_056_-_ab._de_cred._especial_por_excesso_-_r863.00000_-_incremento_mac_-_emenda_deputado_lucio_mosquini-__proc._2902_-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$863.000,00”.</t>
+  </si>
+  <si>
+    <t>1777</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1777/055_m_059_-_ab._de_cred._especial_por_superavit_-_r72.44892_-_aquisicao_de_equipamentos_creche_neusa___-_proc._2836-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$72.448,92”.</t>
+  </si>
+  <si>
+    <t>1778</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1778/053_m_057_-_ab._de_cred._especial_por_excesso_e_anulacao_-_r2.923.60000_-_reforma_do_teatro_municipal_-__proc._3013-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$2.865.000,00 e autoriza a abertura de crédito adicional especial por anulação de dotação no valor de R$58.600,00”.</t>
+  </si>
+  <si>
+    <t>1779</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1779/054_m_058_-_ab._de_cred._especial_por_superavit_e_excesso_-_r132.18825_-_construcao_refeitorio_e_cozinha_semosp_-_proc._2807-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$75.110,49 e autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$57.077,76”.</t>
+  </si>
+  <si>
+    <t>1780</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1780/048_m_052_-_ab._de_cred._especial_por_excesso_-_r1.000.00000_-_incremento_cer_-_emenda_deputado_mauricio_de_carvalho_-__proc._2906-2026.pdf</t>
+  </si>
+  <si>
+    <t>1781</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1781/056_m_060_-_ab._de_cred._especial_por_superavit_e_anulacao_-_r67.50000_-_playground_semec_-__proc._2959-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$34.676,14 e autoriza a abertura de crédito adicional especial por anulação de dotação no valor de R$32.823,86”.</t>
+  </si>
+  <si>
+    <t>1784</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>Verª. Cida da Saúde</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1784/plo_cida_acolhimento_maes_com_criancas_de_colo_28229_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Institui diretrizes para o acolhimento, conforto e atendimento humanizado de mães acompanhadas de crianças de colo nas unidades de saúde integrantes da rede pública municipal de Rolim de Moura, estabelecendo critérios para a organização de fluxos, espaços e sinalização, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1811</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>Adair Cardoso</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1811/associacao_virtus.pdf</t>
+  </si>
+  <si>
+    <t>Declara de Utilidade Pública Municipal a ASSOCIAÇÃO VIRTUS e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1812</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1812/projeto_de_lei_68-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura crédito adicional por anulação de dotação ao Orçamento do presente exercício financeiro, no valor de R$350.000,00, autoriza a alteração orçamentária decorrente de reformulação administrativa mediante transposição ao orçamento do presente exercício financeiro, no valor de R$450.000,00</t>
+  </si>
+  <si>
+    <t>1813</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1813/058_m_062_-_ab._de_cred._especial_por_superavit_-_r711.90152_-_segunda_etapa_prefeitura_-_aditivo_-_proc._3035-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$711.901,52”.</t>
+  </si>
+  <si>
+    <t>1814</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1814/059_m_063_-_ab._de_cred._especial_por_superavit_e_anulacao_-_r135.00000_-_playground_semec_ampliacao_de_meta_-__proc._2958-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$111.799,14 e autoriza a abertura de crédito adicional especial por anulação de dotação no valor de R$23.200,86”.</t>
+  </si>
+  <si>
+    <t>1818</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1818/060_m_064_-_ab._de_cred._especial_por_superavit_e_excesso_-_r1.283.94575_-_recurso_leilao_municipal_semosp_-_proc._3215-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$77.403,85 e autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$1.206.541,90”.</t>
+  </si>
+  <si>
     <t>1345</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1345/001_m_001_-_reposicao_salarial_10_lc_003-2004_proc._7438-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1345/001_m_001_-_reposicao_salarial_10_lc_003-2004_proc._7438-2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a Revisão Geral Anual a ser acrescida aos vencimentos dos servidores da Administração Direta e Indireta do Poder Executivo do Município de Rolim de Moura”.</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
-    <t>Mesa Diretora - MEDIR</t>
-[...2 lines deleted...]
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1356/projeto_de_lei_complementar_reposicao_salarial_dos_servidores_publicos_do_poder_legislativo_municipal-.....pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1356/projeto_de_lei_complementar_reposicao_salarial_dos_servidores_publicos_do_poder_legislativo_municipal-.....pdf</t>
   </si>
   <si>
     <t>Ementa: Concede Revisão Geral Anual aos _x000D_
 Servidores do Poder Legislativo Municipal.</t>
   </si>
   <si>
+    <t>1398</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1398/002_m_002_-_altera_a_lc_no_338-2025__alteracao_de_nomeclatura_auditor_interno__e_atribuicoes_da_semusa_proc._237-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Altera a Lei Complementar nº 338, de 15 de abril de 2025”.</t>
+  </si>
+  <si>
+    <t>1560</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1560/plc_003_m_026_-_altera_a_lc_no_338-2025__estrutura_administrativa_proc._1577-2026_gab_semas_semed_semusa.pdf</t>
+  </si>
+  <si>
+    <t>1751</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1751/plc_004_m_044_-_altera_a_lc_no_258-2018_amerolim_proc._2420-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Altera a Lei Complementar nº 258, de 30 de maio de 2018, que: “Aperfeiçoa Autarquia Municipal de Esporte de Rolim de Moura; revoga a Leis Complementares nº 81/2011 e 115/2012 outras providências.”</t>
+  </si>
+  <si>
     <t>1357</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1357/projeto_de_resolucao_01-2026_assinado.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1357/projeto_de_resolucao_01-2026_assinado.pdf</t>
   </si>
   <si>
     <t>Regulamenta o acesso remoto dos Vereadores às sessões _x000D_
 da Câmara Municipal de Rolim de Moura e dá outras providências.</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1358/projeto_de_resolucao_02-2026_assinado.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1358/projeto_de_resolucao_02-2026_assinado.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao Art. 6º e  ao parágrafo único _x000D_
 da Resolução nº 003 de 12 de Dezembro de 2023.</t>
   </si>
   <si>
+    <t>1399</t>
+  </si>
+  <si>
+    <t>Gab. Ver. Marquinho do Som - GAB</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1399/projeto_de_resolucao_003-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dá nova redação ao Art. 6º e ao parágrafo único, cria o art.6º-A e seu parágrafo único, todos da Resolução nº 003 de 12 de Dezembro de 2023</t>
+  </si>
+  <si>
+    <t>1725</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1725/projeto_de_resolucao_4.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Política de Proteção de Dados Pessoais no_x000D_
+âmbito da Câmara Municipal de Rolim de Moura/RO,_x000D_
+estabelece regras de governança e disciplina_x000D_
+procedimentos internos para o tratamento de dados_x000D_
+pessoais, em conformidade com a Lei nº 13.709, de 14_x000D_
+de agosto de 2018 (Lei Geral de Proteção de Dados_x000D_
+Pessoais – LGPD), e dá outras providências</t>
+  </si>
+  <si>
+    <t>1400</t>
+  </si>
+  <si>
+    <t>PELOM</t>
+  </si>
+  <si>
+    <t>Proposta de Emenda à Lei Orgânica Municipal</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1400/emenda_a_lom.pdf</t>
+  </si>
+  <si>
+    <t>Dá nova redação ao § 3º do art. 12 da Lei Orgânica do Município de Rolim de Moura.</t>
+  </si>
+  <si>
     <t>1375</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Ver. Professor Edilson</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1375/indicacao_estacionamento_em_frente_ao_posto_de_saude_albert_sabin_16-01-2026.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1375/indicacao_estacionamento_em_frente_ao_posto_de_saude_albert_sabin_16-01-2026.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal, que junto a Secretaria Municipal de Obras, Instalações e Serviços Públicos, através da Coordenadoria Municipal de Trânsito (COMTRAN), seja providenciado Estacionamento Av.Florianópolis em frente ao posto de saúde Albert Sabin.</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1376/indicacao_estacionamento_em_frente_faculdade_uniasselvi_16-01-26.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1376/indicacao_estacionamento_em_frente_faculdade_uniasselvi_16-01-26.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal, que junto a Secretaria Municipal de Obras, Instalações e Serviços Públicos, através da Coordenadoria Municipal de Trânsito (COMTRAN), seja providenciado Estacionamento Av. Norte Sul em frente a faculdade Uniasselvi</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1377/indicacao_cascalhamento_av.doutor_miguel_cidade_alta_21-01-26.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1377/indicacao_cascalhamento_av.doutor_miguel_cidade_alta_21-01-26.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Secretario Ezequiel Cassol, que junto a Secretaria Municipal de Obras, Instalações e Serviços Públicos, que seja realizada manutenção de cascalhamento na Rua Dr. Miguel, esquina com a Rua A1, no Bairro Cidade Alta.</t>
   </si>
   <si>
+    <t>1403</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1403/indicacao_abrir_passagem_canteiro_rua_corumbiaria._06-02-26.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Excelentíssimo Senhor Secretario Ezequiel Cassol, que junto a Secretaria Municipal de Obras, Instalações e Serviços Públicos, que seja realizado a abertura de passagem no canteiro central localizado na Rua Corumbiara, nº 5320 Centro.</t>
+  </si>
+  <si>
+    <t>1411</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1411/indicacao_estacionamento_escola_ceeja.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Excelentíssimo Senhor Prefeito Municipal, que junto a Secretaria Municipal de Obras, Instalações e Serviços Públicos, através da Coordenadoria Municipal de Trânsito (COMTRAN), seja providenciado estacionamento na Rua Rio Madeira em frente Escola CEEJA.</t>
+  </si>
+  <si>
+    <t>1412</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1412/indicacao_estacionamento_em_frente_clinica_centrus.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Excelentíssimo Senhor Prefeito Municipal, que junto a Secretaria Municipal de Obras, Instalações e Serviços Públicos, através da Coordenadoria Municipal de Trânsito (COMTRAN), seja providenciado estacionamento na Av. Porto Velho 5181 em frente a Clínica CENTRUS.</t>
+  </si>
+  <si>
+    <t>1424</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1424/indicacao_-_patrolamento_e_cascalhamento_vila_cafezinho.pdf</t>
+  </si>
+  <si>
+    <t>Patrolamento e cascalhamento da vila cafezinho, próximo a linha 196</t>
+  </si>
+  <si>
+    <t>1425</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1425/indicacao_-_drenagem_av._porto_velho_proximo_a_delegacia_de_policia_civil.pdf</t>
+  </si>
+  <si>
+    <t>Drenagem na Av. Porto Velho, próximo a delegacia de polícia civil.</t>
+  </si>
+  <si>
+    <t>1428</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1428/pavimentacao_asfaltica_av_espiri_rua_capibaribe_-_assinada.pdf</t>
+  </si>
+  <si>
+    <t>•	Avenida Espirito Santo entre a Rua Capibaribe e Rua Urupá, no bairro Boa Esperança._x000D_
+•	Avenida Porto Velho entre a rua Urupá e Rio Madeira._x000D_
+A solicitação se faz necessária em razão das precárias condições de trafegabilidade atualmente encontradas nesses trechos, que apresentam vias sem pavimentação adequada, com buracos, lama e acúmulo de poeira, causando transtornos à população local, especialmente em períodos chuvosos, quando o acesso se torna ainda mais difícil.</t>
+  </si>
+  <si>
+    <t>1429</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1429/pavimentacao_asfaltica_parana.pdf</t>
+  </si>
+  <si>
+    <t>•	Avenida Paraná entre a Afonso pena e a Urupá, Bairro São Cristovão._x000D_
+•	Avenida Manaus da Rua Urupá até a Rua Tocantins._x000D_
+A solicitação se faz necessária em razão das precárias condições de trafegabilidade atualmente encontradas nesses trechos, que apresentam vias sem pavimentação adequada, com buracos, lama e acúmulo de poeira, causando transtornos à população local, especialmente em períodos chuvosos, quando o acesso se torna ainda mais difícil.</t>
+  </si>
+  <si>
+    <t>1436</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1436/florianopolis.pdf</t>
+  </si>
+  <si>
+    <t>A presente solicitação se faz necessária devido ao risco à saúde pública, à segurança dos moradores e à possível proliferação de insetos e animais peçonhentos e criadouros de mosquitos da Dengue._x000D_
+Dessa forma, solicita-se que sejam adotadas as providências cabíveis, incluindo a notificação dos proprietários para a devida limpeza, fechamento das fossas e manutenção adequada dos referidos terrenos.</t>
+  </si>
+  <si>
+    <t>1445</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1445/indicacao_-_limpeza_de_terreno_cidade_alta.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizado a LIMPEZA DO TERRENO LOCALIZADO NA RUA EM FRENTE A RUA 14 e 15, entre e rua 26 e rua H, NO BAIRRO CIDADE ALTA.</t>
+  </si>
+  <si>
+    <t>1446</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1446/indicacao_-_limpeza_de_corregos_e_bueiros.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizado a LIMPEZA DO CÓRREGO E BUEIROS entre a Av. São Paulo e Av. Paraná, até as proximidades da rua Rolim de Moura; Que seja realizado LIMPEZA DO CÓRREGO E BUEIROS entre a Av. Coronel Jorge Teixeira até próximo a galeria da rua Rio Madeira</t>
+  </si>
+  <si>
+    <t>1447</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1447/indicacao_-_cascalhamento_e_tapamento_de_buracos.pdf</t>
+  </si>
+  <si>
+    <t>Realização de CASCALHAMENTO na rua “E” próximo ao n. 222, bairro cidade Alta; Realizar a MANUTENÇÃO E TAPAMENTO DE BURACOS na rua Urupá, próximo ao n. 5960, rua que é asfaltada, mas se encontra praticamente intransitável; A MANUTENÇÃO E TAPAMENTO DE BURACOS no trecho da Av. Salvador entre as ruas Rio Madeira e a rua Barão de Melgaço</t>
+  </si>
+  <si>
+    <t>1448</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1448/indicacao_-_fumace.pdf</t>
+  </si>
+  <si>
+    <t>realização do “FUMACÊ” nos bairros da nossa cidade, principalmente nos bairros COHABE e BOM JARDIM, tendo em vista que a solicitação visa combater o mosquito “Aedes aegypti – Dengue” em nosso municipio.</t>
+  </si>
+  <si>
+    <t>1452</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1452/medico_legista.pdf</t>
+  </si>
+  <si>
+    <t>Indicam ao Excelentíssimo Senhor Prefeito Municipal, que junto ao setor competente desta administração adote providências cabíveis no sentido Solicitação de disponibilização de Médico Legista para atendimento no Município.</t>
+  </si>
+  <si>
+    <t>1470</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1470/indicacao_estacionamento_e_faixa_de_pedestre_av._norte_sul_23-02.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Excelentíssimo Senhor Prefeito Municipal, que junto a Secretaria Municipal de Obras, Instalações e Serviços Públicos, através da Coordenadoria Municipal de Trânsito (COMTRAN), seja providenciado estacionamento e Faixas de Pedestre na Av.Norte Sul,entre as Av. Natal e Teresina.</t>
+  </si>
+  <si>
+    <t>1484</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1484/27_02_indicacao_oficio_012_manilhamento_na_porto_velho_sob_esquina_com_rua_tocantins_28129_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Senhor ALDAIR JÚLIO PEREIRA, Prefeito Municipal, para que através do setor competente desta Administração Municipal, junto a Secretaria Municipal de Obras e Serviços Públicos (SEMOSP), adote providências cabíveis para que seja estudada a viabilidade de realizar a análise técnica e adoção das providências quanto a necessidade de execução de manilhamento, bem como melhorias na infraestrutura viária, no trecho situado no bairro Centro, especificamente na Avenida Porto Velho sob esquina com a Rua Tocantins.</t>
+  </si>
+  <si>
+    <t>1485</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1485/27_02_indicacao_oficio_010_servico_de_drenagem_localizado_na_rua_e1_bairro_cidade_alta_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Senhor ALDAIR JÚLIO PEREIRA, Prefeito Municipal, para que através do setor competente desta Administração Municipal, junto a Secretaria Municipal de Obras e Serviços Públicos (SEMOSP), adote providências cabíveis para que seja estudada a viabilidade de realizar a análise técnica e adoção das providências quanto a necessidade de serviço de drenagem, no trecho situado na Rua E1, em frente à residência nº 0274, próximo ao poste 07.</t>
+  </si>
+  <si>
+    <t>1486</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1486/27_02_indicacao_oficio_021_faixas_de_pedestre_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Senhor ALDAIR JÚLIO PEREIRA, Prefeito Municipal, para que através do setor competente desta Administração Municipal, que determine ao órgão competente, especialmente à Coordenadoria Municipal de Trânsito (COMTRAN), ou setor responsável, para que adote providências cabíveis para que seja estudada a viabilidade de realizar a repintura das faixas de pedestres as quais se encontram desgastadas, localizadas no município de Rolim de Moura e Distrito de Nova Estrela de Rondônia.</t>
+  </si>
+  <si>
+    <t>1487</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1487/27_02_indicacao_oficio_020_pavimentacao_asfaltica_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Senhor ALDAIR JÚLIO PEREIRA, Prefeito Municipal, para que através do setor competente desta Administração Municipal, junto a Secretaria Municipal de Obras e Serviços Públicos (SEMOSP), adote providências cabíveis para que seja estudada a viabilidade de realizar pavimentação asfáltica nos trechos da Avenida Morumbi no trecho compreendido entre a Rua Barão de Melgaço e a Rua Parnaíba, e da Rua Jamari no trecho compreendido entre a Avenida Cuiabá e a Avenida Natal.</t>
+  </si>
+  <si>
+    <t>1491</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1491/avenida_goiania_e_urupa_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Venho, por meio desta, indicar a necessidade de que seja determinado ao setor competente desta Administração Pública, a pavimentação asfáltica na Avenida Goiânia da Rua Urupá até a Rua Tocantis bairro São Cristóvão.</t>
+  </si>
+  <si>
+    <t>1495</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1495/certooo_rondonia.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizado estudo técnico_x000D_
+de viabilidade para que a Rua Rondônia passe a ter sentido único de_x000D_
+circulação (mão única), no trecho próximo às unidades escolares ali_x000D_
+existentes, Maria Comandolli Lira e a Creche Júlia Bobek.</t>
+  </si>
+  <si>
+    <t>1496</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1496/indicacao_contratacao_psicologo_para_caps.pdf</t>
+  </si>
+  <si>
+    <t>Indica a Excelentíssima Senhora Secretária Geiciane Louback, que junto a Secretaria Municipal de saúde, seja realizada à contratação de Psicólogo para atuar no Centro de Atenção Psicossocial (CAPS).</t>
+  </si>
+  <si>
+    <t>1520</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1520/substituicao_nas_lampadas_da_feira_de_quinta_e_sabado_25.pdf</t>
+  </si>
+  <si>
+    <t>Venho, por meio desta, indicar a necessidade de que seja determinado ao_x000D_
+setor competente desta Administração Pública, a substituição das lâmpadas_x000D_
+queimadas na área onde acontecem as feiras livres de quinta-feira e sábado,_x000D_
+localizadas no centro da cidade.</t>
+  </si>
+  <si>
+    <t>1521</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1521/patrolamento_da_avenida_cuiabda_da_jamari_ate_capibaribe.pdf</t>
+  </si>
+  <si>
+    <t>Venho, por meio desta, indicar a necessidade de que seja determinado ao_x000D_
+setor competente desta Administração Pública, que seja realizado o_x000D_
+patrolamento da Avenida Cuiabá, no trecho compreendido entre a Rua Jamari até a_x000D_
+Rua Capibaribe.</t>
+  </si>
+  <si>
+    <t>1522</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1522/asfaltamento_da_ave_teresina_da_rua_rio_madeira_ate_a_rua_capibaribe_bairro_planalto.pdf</t>
+  </si>
+  <si>
+    <t>Venho, por meio desta, indicar a necessidade de que seja determinado ao_x000D_
+setor competente desta Administração Pública, que seja realizado o_x000D_
+asfaltamento da Avenida Teresina, no trecho compreendido entre a Rua Rio_x000D_
+Madeira até a Rua Capibaribe, no Bairro Planalto.</t>
+  </si>
+  <si>
+    <t>1523</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1523/indicacao_-_linha_180_e_bairro_cidade_alta.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizado o cascalhamento e tapamento de buracos na linha 180, lado sul e norte, bem como seja realizado patrolamento e cascalhamento na rua 1, nas proximidades do n. 222, bairro cidade alta.</t>
+  </si>
+  <si>
+    <t>1524</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1524/indicacao_-_limpeza_de_terreno_bairro_olimpico.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizado a LIMPEZA DE TERRENOS LOCALIZADOS NA RUA GUAPORÉ COM A AV. MORUMBI, bairro olímpico</t>
+  </si>
+  <si>
+    <t>1562</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1562/indicacao_abertura_canteiro_parnaiba_com_5_de_agosto_13-03.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Excelentíssimo Senhor Prefeito Municipal, para que determine à Secretaria Municipal de Obras e Serviços Públicos, que seja realizado a abertura do canteiro central da Rua Parnaíba, no entroncamento com a Rua Cinco de Agosto, no município de Rolim de Moura – RO</t>
+  </si>
+  <si>
+    <t>1563</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1563/faixa_de_pedestre_escola_menino_jesus.pdf</t>
+  </si>
+  <si>
+    <t>venho, por meio desta, indicar a necessidade de que_x000D_
+seja determinado ao setor competente desta Administração Pública,_x000D_
+especialmente o departamento responsável pelo trânsito e sinalização_x000D_
+viária do município, que seja realizada uma verificação técnica e, se_x000D_
+necessário, a correção da faixa de pedestre localizada nas proximidades_x000D_
+da escola Menino Jesus na Avenida Goiânia tendo em vista que_x000D_
+atualmente a sinalização horizontal encontra-se desalinhada em relação_x000D_
+à rampa de acessibilidade e fora do fluxo adequado de travessia dos_x000D_
+pedestres.</t>
+  </si>
+  <si>
+    <t>1569</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1569/cidade_alta_limpeza_calcada.pdf</t>
+  </si>
+  <si>
+    <t>Excelentíssimo Senhor Aldair Júlio Pereira,_x000D_
+Prefeito Municipal, por meio do setor competente, que seja_x000D_
+realizada a limpeza e roçagem das calçadas localizadas na Rua_x000D_
+H, no trecho compreendido entre a Rua Z e a Rua C1, tendo em_x000D_
+vista o excesso de mato que vem tomando conta do local e_x000D_
+dificultando a passagem de pedestres.</t>
+  </si>
+  <si>
+    <t>1570</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1570/asfalto_rua_a1_da_ceciliria_meireles_ate_a_rua_dotor_miguel_ferreira_cidade_alta.pdf</t>
+  </si>
+  <si>
+    <t>Excelentíssimo Senhor Aldair Júlio Pereira,_x000D_
+Prefeito Municipal, por meio do setor competente, Que seja_x000D_
+realizado serviço de pavimentação asfáltica na Rua A1, no_x000D_
+trecho compreendido entre a Rua Cecília Meireles até a Rua_x000D_
+Doutor Miguel Ferreira, no bairro Cidade Alta, bem como na_x000D_
+Avenida Paraná, no trecho entre a Avenida Afonso Pena até a_x000D_
+Avenida Urupá.</t>
+  </si>
+  <si>
+    <t>1576</t>
+  </si>
+  <si>
+    <t>Verª. Janete Lins</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1576/indicacao_janete_34_2.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Excelentíssimo Senhor ALDAIR JÚLIO PEREIRA, Prefeito Municipal, que através do setor responsável desta Administração, seja estudado a possibilidade em fazer a implantação de área destinada a estacionamento na Rua Rio Verde entre as Avenidas Poeta Augusto dos Anjos e Rolim de Moura,  em frente à Escola Dionísio Quintino, localizada neste município.</t>
+  </si>
+  <si>
+    <t>1577</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1577/indicacao_janete_35_1.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Senhor Aldair Júlio Pereira, Prefeito do Município de Rolim de Moura, que, por meio da Secretaria ou setor competente desta Administração, seja realizada perícia técnica para avaliação das condições de insalubridade no ambiente de trabalho do Almoxarifado Central, com a finalidade de verificar a possibilidade de implementação do respectivo adicional de insalubridade aos servidores lotados naquele setor.</t>
+  </si>
+  <si>
+    <t>1578</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1578/indicacao_janete_36_1.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Senhor Aldair Júlio Pereira, Prefeito do Município de Rolim de Moura, que, por meio do setor competente desta Administração, seja estudada e viabilizada em providenciar a construção de estacionamento em frente ao Tabelionato Rio Machado, localizado na Avenida São Luiz, nº 4738, Centro, no município de Rolim de Moura.</t>
+  </si>
+  <si>
+    <t>1597</t>
+  </si>
+  <si>
+    <t>Ver. Investigador Edinho</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1597/requerimento_chicanas_av._fortaleza.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Excelentíssimo Senhor ALDAIR JÚLIO PEREIRA, Prefeito Municipal, que, por meio do setor competente desta Administração, seja providenciada a implantação de dispositivo de moderação de tráfego denominado “chicana” na Avenida Fortaleza, esquina com a Rua Esperantina.</t>
+  </si>
+  <si>
+    <t>1598</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1598/requerimento_de_manilhamento.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Excelentíssimo Senhor ALDAIR JÚLIO PEREIRA, Prefeito Municipal, que, por meio do setor competente desta Administração, sejam adotadas as medidas necessárias visando à execução de serviços de manilhamento e drenagem urbana.</t>
+  </si>
+  <si>
+    <t>1599</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1599/requerimento_rua_jamari_recapeamento.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Excelentíssimo Senhor ALDAIR JÚLIO PEREIRA, Prefeito Municipal, que através do setor responsável, desta Administração, sejam adotadas as medidas necessárias visando à realização de recapeamento com massa asfáltica na Rua Jamari, no trecho compreendido entre a Avenida 25 de Agosto, Bairro Centro, até a Avenida São Paulo, Bairro Boa Esperança.</t>
+  </si>
+  <si>
+    <t>1600</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1600/indicacao_janete_odontologia.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Senhor Aldair Júlio Pereira, Prefeito do Município de Rolim de Moura, que, por meio da Secretaria ou setor competente desta Administração, seja realizada revisão e adequação dos salários dos profissionais de Odontologia do município, em conformidade com o piso salarial estabelecido pela Lei nº 3.999, de 15 de dezembro de 1961.</t>
+  </si>
+  <si>
+    <t>1604</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1604/indicacao_41_-_massa_asfaltica_estacionamento_escola_valdecir.pdf</t>
+  </si>
+  <si>
+    <t>Que seja colocado MASSA ASFÁLTICA e/ou BLOQUETES, no estacionamento em frente à escola VALDECIR SGARB FILHO, bairro centro.</t>
+  </si>
+  <si>
+    <t>1605</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1605/indicacao_patrolamento_bairro_olimpico.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Excelentíssimo Senhor Prefeito Municipal, que junto a Secretaria Municipal de Obras, Instalações e Serviços Públicos, seja providenciado o Patrolamento das ruas do Bairro Olímpico.</t>
+  </si>
+  <si>
+    <t>1606</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1606/indicacao_sinalizacao_av25_de_agosto_com_a_parnaiba.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Excelentíssimo Senhor Prefeito Municipal, que junto a Secretaria Municipal de Obras, Instalações e Serviços Públicos, através da Coordenadoria Municipal de Trânsito (COMTRAN) seja providenciado a implantação de sinalização adequada no entroncamento da Avenida 25 de Agosto com a Rua Parnaíba.</t>
+  </si>
+  <si>
+    <t>1614</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1614/indicacao_44_asfalto.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Senhor Aldair Júlio Pereira, Prefeito do Município de Rolim de Moura, que, por meio da Secretaria ou setor competente desta Administração, seja realizado estudo de viabilidade para a execução de pavimentação asfáltica na Travessa Topázio, localizada entre as Avenidas Curitiba e Belém, no Bairro Centenário.</t>
+  </si>
+  <si>
+    <t>1626</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1626/indicacao_45_-_patrolamento_e_cascalhamento.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizado patrolamento e Cascalhamento av. Campo Grande bairro planalto e bairro olímpico; patrolamento e Cascalhamento rua uirapuru bairro beira rio e patrolamento e Cascalhamento linha 176 lado sul e norte</t>
+  </si>
+  <si>
+    <t>1627</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1627/indicacao_45_-_colocacao_de_quebra-molas.pdf</t>
+  </si>
+  <si>
+    <t>Que seja verificado a possibilidade de colocar quebra-molas na av. 25 de agosto entre rua Parnaíba e rua H sentido novo horizonte e quebra-molas na av. 25 de agosto entre av. Cecília Meireles e rua H sentido centro de Rolim.</t>
+  </si>
+  <si>
+    <t>1651</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1651/indicacao_47_janete.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Senhor Aldair Júlio Pereira, Prefeito do Município de Rolim de Moura, que, por meio do setor competente desta Administração, seja estudada a realização de estudo técnico e posterior instalação de um quebra-molas (redutor de velocidade) na Rua Esperantina, no cruzamento com a Avenida Fortaleza, neste município.</t>
+  </si>
+  <si>
+    <t>1652</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1652/estacionamento_048.pdf</t>
+  </si>
+  <si>
+    <t>Excelentíssimo Senhor Aldair Júlio Pereira,_x000D_
+Prefeito Municipal,por meio do setor competente, a necessidade_x000D_
+de implantação de estacionamento na Rua Barão do Melgaço, no_x000D_
+trecho compreendido entre a Avenida João Pessoa e a Avenida_x000D_
+São Luiz, tendo em vista o intenso fluxo de veículos e a grande_x000D_
+movimentação em frente aos estabelecimentos comerciais_x000D_
+existentes naquele local.</t>
+  </si>
+  <si>
+    <t>1653</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1653/faixa_de_pedestre_049.pdf</t>
+  </si>
+  <si>
+    <t>Excelentíssimo Senhor Aldair Júlio Pereira,_x000D_
+Prefeito Municipal,por meio do setor competente COMTRAN,a_x000D_
+necessidade de reforçar a pintura da faixa de pedestres já_x000D_
+existente em frente à igreja Igreja Evangélica Renascer em_x000D_
+Cristo, bem como realizar a pintura de uma nova faixa no lado_x000D_
+oposto da via, visando melhorar a segurança e a organização do_x000D_
+trânsito no local.</t>
+  </si>
+  <si>
+    <t>1654</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1654/48_parana_canalizacao.pdf</t>
+  </si>
+  <si>
+    <t>Excelentíssimo Senhor Aldair Júlio Pereira,_x000D_
+Prefeito Municipal,por meio do setor competente, Secretária de_x000D_
+obras, a necessidade de realização de canalização do córrego_x000D_
+localizado na Avenida Paraná, esquina com a Rua Ouro Preto,_x000D_
+visando melhorar as condições urbanas e garantir maior_x000D_
+segurança aos moradores daquela localidade.</t>
+  </si>
+  <si>
+    <t>1655</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1655/aquisicao_e_disponibilizacao_de_equipamentos_basicos_de_afericao_de_saude_50.pdf</t>
+  </si>
+  <si>
+    <t>Excelentíssimo Senhor Presidente da Câmara_x000D_
+municipal de Rolim de Moura O Vereador subscreve, no uso_x000D_
+de suas atribuições legais e regimentais INDICA à Mesa_x000D_
+Diretora desta Casa de Leis que seja providenciada a_x000D_
+aquisição e disponibilização de equipamentos_x000D_
+básicos de aferição de saúde, sendo eles:</t>
+  </si>
+  <si>
+    <t>1658</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1658/indicacao_52_-_iluminacao_praca_do_bosque.pdf</t>
+  </si>
+  <si>
+    <t>Que seja colocado iluminação no playground instalado na PRAÇA DO BOSQUE, localizado na Av. 25 de agosto, em frente a Águas Rolim</t>
+  </si>
+  <si>
+    <t>1665</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1665/indicacao_53_-_renovacao_de_pintura_da_faixas_de_pedestres.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizado a renovação das pinturas das faixas de pedestres do nosso municipio, tendo em vista que em alguns pontos estão praticamente apagadas.</t>
+  </si>
+  <si>
+    <t>1666</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1666/indicacao_54_-_reparo_e_manutencao_da_calcada_em_frente_a_escola_balao_magico.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizado o REPARO E MANUTENÇÃO da calçada em frente à Escola Balão Mágico.</t>
+  </si>
+  <si>
+    <t>1670</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1670/indicacao_de_tapa_buracos.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Excelentíssimo Senhor ALDAIR JÚLIO PEREIRA, Prefeito Municipal, que, por meio do setor competente desta_x000D_
+Administração, seja realizada operação tapa buracos em trechos do Bairro Planalto.</t>
+  </si>
+  <si>
+    <t>1671</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1671/indicacao_para_revitalizacao_do_espaco_ceu_das_artes.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Excelentíssimo Senhor ALDAIR JÚLIO PEREIRA, Prefeito Municipal, que, por meio do setor competente desta Administração, seja providenciada a revitalização do espaço CEU das Artes, localizado na Avenida São Paulo, nº 4469, Bairro Beira Rio</t>
+  </si>
+  <si>
+    <t>1672</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1672/indicacao_sobre_patrolamento_bairro_nova_morada.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Excelentíssimo Senhor ALDAIR JÚLIO PEREIRA, Prefeito Municipal, que, por meio do setor competente desta Administração, seja realizado patrolamento paliativo nas vias do Bairro Nova Morada</t>
+  </si>
+  <si>
+    <t>1676</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1676/indicacao_oficio_041_pavimentacao_asfaltica_28329_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Senhor ALDAIR JÚLIO PEREIRA, Prefeito Municipal, para que através do setor competente desta Administração Municipal, junto a Secretaria Municipal de Obras e Serviços Públicos (SEMOSP), adote providências cabíveis para que seja estudada a viabilidade de realizar pavimentação asfáltica na Rua Parnaíba, no trecho compreendido entre a Rua Machado de Assis e a Avenida Morumbi; Avenida Morumbi, no trecho compreendido entre a Rua Parnaíba até a Rua Araguaia, estendendo-se até a Avenida Francisca Moreira Ferreira.</t>
+  </si>
+  <si>
+    <t>1677</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1677/indicacao_ponte_-_av._fortaleza_-_rio_anta_assinado_28129_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Senhor ALDAIR JÚLIO PEREIRA, Prefeito Municipal, para que através do setor competente desta Administração Municipal, junto a Secretaria Municipal de Obras e Serviços Públicos (SEMOSP), adote providências cabíveis para que seja estudada a viabilidade de estudo técnico visando à ampliação da ponte localizada na Avenida Fortaleza, no trecho compreendido entre as Ruas Rio Verde e Travessa Altenir Tavares.</t>
+  </si>
+  <si>
+    <t>1694</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1694/indicacao_asfalto_em_torno_do_lira.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Senhor Aldair Júlio Pereira, Prefeito do Município de Rolim de Moura, que, por meio da Secretaria ou setor competente desta Administração, seja feito pavimentação asfáltica nas vias que dão acesso e circundam a Escola Maria Comandolli Lira, tendo em vista a grande circulação de estudantes, pais, professores e moradores da região.</t>
+  </si>
+  <si>
+    <t>1708</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1708/indicacao_61_avenida_aracaju.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Excelentíssimo Senhor ALDAIR JULIO PEREIRA, Prefeito Municipal, que, _x000D_
+junto ao setor competente desta Administração, sejam adotadas as seguintes providências na _x000D_
+Avenida Aracaju, no trecho compreendido entre a Rua Barão de Melgaço até a Avenida Norte _x000D_
+Sul, especialmente na área conhecida como “camelódromo”:</t>
+  </si>
+  <si>
+    <t>1709</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1709/indicacao_n62_-_alteracao_do_sentido_da_avenida_teresina.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Poder Executivo Municipal, que seja realizada a alteração do sentido de circulação da Avenida Teresina, no trecho compreendido entre a Avenida Norte Sul até a Rua Guaporé, passando a mesma a operar em sentido único, no trajeto da Avenida Norte Sul em direção à Rua Guaporé.</t>
+  </si>
+  <si>
+    <t>1710</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1710/indicacao_63_-_faixa_de_pedestre_av_teresina.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Poder Executivo Municipal, que seja realizada a implantação de faixa de pedestres na Avenida Teresina, no trecho compreendido entre a Avenida Norte Sul e a Rua Guaporé, especificamente em frente às academias existentes no local.</t>
+  </si>
+  <si>
+    <t>1715</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1715/indicacao_janete_salario_engenheiro.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Senhor Aldair Júlio Pereira, Prefeito do_x000D_
+Município de Rolim de Moura, que, por meio da Secretaria ou setor_x000D_
+competente desta Administração, a realização de estudo técnico e_x000D_
+financeiro com a finalidade de promover a adequação salarial dos_x000D_
+profissionais, Engenheiros, Agrônomos, Arquitetos, Economistas,_x000D_
+Analistas de Sistemas, Contadores, Administradores e Advogados_x000D_
+que compõem o quadro técnico do Município.</t>
+  </si>
+  <si>
+    <t>1716</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1716/indicacao_65__-_contran.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITAÇÃO para que o órgão atue junto aos comerciantes dos camelódromos, providenciando barreiras a serem colocadas nos dias de chuva, fechando a rua, pois quando chove as ruas ficam alagadas e os veículos passam e jogam água dentro dos comércios</t>
+  </si>
+  <si>
+    <t>1717</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1717/indicacao_de_estacionamento_norte_sul.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Excelentíssimo Senhor ALDAIR JÚLIO PEREIRA, Prefeito Municipal, que, por meio do setor competente desta Administração, seja viabilizada a implantação de estacionamento central na Avenida Norte Sul, no trecho compreendido entre as Avenidas Natal e Niterói, entre os Bairros Planalto e Olímpico.</t>
+  </si>
+  <si>
+    <t>1719</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1719/indicacao_de_desentupimento_da_manilha.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Excelentíssimo Senhor ALDAIR JÚLIO PEREIRA, Prefeito Municipal, que, por meio do setor competente desta Administração, seja realizado o desentupimento da manilha na Rua Tocantins, no trecho compreendido entre as Avenidas Teresina e Salvador, tendo em vista o acúmulo de água parada no local.</t>
+  </si>
+  <si>
+    <t>1724</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1724/indicacao_manutencao_e_recuperacao_do_estacionamento_localizado_na_avenida_goiania.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Poder Executivo Municipal que seja realizada, com a máxima urgência, a manutenção e recuperação do estacionamento localizado na Avenida Goiânia, no trecho compreendido entre a Rua Rio Madeira e a Rua Tocantins, mais especificamente em frente à Escola Menino Jesus.</t>
+  </si>
+  <si>
+    <t>1726</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1726/indicacao_abertura_de_canteiro_na_av_aracaju_bairro_sao_cristovao.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Excelentíssimo Senhor Prefeito Municipal, que junto a Secretaria Municipal de Obras, Instalações e Serviços Públicos, através da Coordenadoria Municipal de Trânsito (COMTRAN), seja providenciado a abertura de trecho no canteiro central localizado na Avenida Aracaju, nas proximidades da esquina com a Rua Ouro Preto, no Bairro São Cristóvão, com a finalidade de permitir espaço adequado para manobra de caminhões, especialmente os que realizam carga e descarga no depósito de água e gás existente no local.</t>
+  </si>
+  <si>
+    <t>1728</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1728/indicacao_70_-_secretaria_de_obras.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizado PATROLAMENTO E/OU PALIATIVO entre a Av. Porto Velho com a rua Rio Madeira; e Rua D1, Bairro cidade Alta que se encontra impossibilitada de trafegar pelo local.</t>
+  </si>
+  <si>
+    <t>1729</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1729/indica_71_recapeamento_av.parana_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Senhor ALDAIR JÚLIO PEREIRA, Prefeito Municipal, para que através do setor competente desta Administração Municipal, junto a Secretaria Municipal de Obras e Serviços Públicos (SEMOSP), Adote as providências cabíveis para a realização de estudo técnico visando ao recapeamento da Avenida Paraná, no trecho compreendido entre a Avenida Norte Sul e a Rua Tocantins.</t>
+  </si>
+  <si>
+    <t>1731</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1731/indicacao_janete_72_2.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Senhor ALDAIR JÚLIO PEREIRA, Prefeito do Município de Rolim de Moura, que, por meio da Secretaria ou setor competente desta Administração, seja feito pavimentação asfáltica na avenida Porto Velho, entre as ruas: Jamari ( atrás da delegacia) e Rua Ouro Preto (acima da escola CDA) e a rua da entrada do colégio: Rua Capibaribe, entre as avenidas: Boa Vista e Macapá.</t>
+  </si>
+  <si>
+    <t>1746</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1746/indicacao_janete_73-ass.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Senhor ALDAIR JÚLIO PEREIRA, Prefeito do Município de Rolim de Moura, que, por meio da Secretaria ou setor competente desta Administração, seja feito pavimentação asfáltica na Rua Recife entre a Esperantina e a Altenir Tavares</t>
+  </si>
+  <si>
+    <t>1747</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1747/indicacao_janete_74_asfalto.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Senhor Aldair Júlio Pereira, Prefeito do_x000D_
+Município de Rolim de Moura, que, por meio da Secretaria ou setor_x000D_
+competente desta Administração, seja feito pavimentação asfáltica na_x000D_
+Avenida Belo Horizonte entre a Rondônia e a Brasflorest.</t>
+  </si>
+  <si>
+    <t>1748</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1748/indicacao_janete_75_equoterapia.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Senhor Aldair Júlio Pereira, Prefeito do Município de Rolim de Moura, que, por meio da Secretaria ou setor competente desta Administração, seja feito pavimentação asfáltica Avenida Maceió, trecho em frente a EQUOTERAPIA.</t>
+  </si>
+  <si>
+    <t>1749</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1749/indicacao_janete_76_asfalto_ctpm.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Senhor Aldair Júlio Pereira, Prefeito do Município de Rolim de Moura, que, por meio da Secretaria ou setor competente desta Administração, seja feito pavimentação asfáltica na rua Santos Dumont e rua Almirante Tamandaré.</t>
+  </si>
+  <si>
+    <t>1752</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1752/indicacao_faixa_de_pedestre_em_frente_a_escola_nilson_silva.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Excelentíssimo Senhor Prefeito Municipal, que junto a Secretaria Municipal de Obras, Instalações e Serviços Públicos, através da Coordenadoria Municipal de Trânsito (COMTRAN), que seja providenciada a implantação de faixa de pedestre na Avenida Aracaju (lado sul), em frente ao portão da Escola Nilson Silva.</t>
+  </si>
+  <si>
+    <t>1754</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1754/calcada_escola_maria_lira_n078.pdf</t>
+  </si>
+  <si>
+    <t>Excelentíssimo Senhor Aldair Júlio _x000D_
+Pereira, Prefeito Municipal, que seja realizado por meio _x000D_
+do setor competente, secretária de obras que seja realizada a _x000D_
+construção da calçada em frente à Escola Municipal Maria Comandolli Lira.</t>
+  </si>
+  <si>
+    <t>1755</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1755/escola_menino_jesus_buraco_em_frente_n079.pdf</t>
+  </si>
+  <si>
+    <t>Excelentíssimo Senhor Aldair Júlio Pereira, _x000D_
+Prefeito Municipal, por meio do setor competente, a solicitação de _x000D_
+tapa-buracos em estacionamento público em frente a escola Menino _x000D_
+Jesus na avenida Goiânia bairro Boa Esperança.</t>
+  </si>
+  <si>
+    <t>1756</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1756/ubs_planalto_n_080.pdf</t>
+  </si>
+  <si>
+    <t>Excelentíssimo Senhor Aldair Júlio Pereira, _x000D_
+Prefeito Municipal, que seja realizado por meio do setor _x000D_
+competente, a realização de reforma na Unidade Básica de Saúde José _x000D_
+Ferreira  Martins, especialmente no que se refere à substituição do _x000D_
+piso cerâmico, que se encontra danificado.</t>
+  </si>
+  <si>
+    <t>1757</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1757/indicacao_melhorias_na_rua_travessa_dos_parecis.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Excelentíssimo Senhor Prefeito Municipal, que junto a Secretaria Municipal de Obras, Instalações e Serviços Públicos, que seja providenciada a realização de serviços de recuperação e melhoria na rua Travessa dos Parecis, localizada no Bairro Boa Esperança.</t>
+  </si>
+  <si>
+    <t>1758</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1758/indicacao_janete_77_rua_rineu_genova_1.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Senhor Aldair Júlio Pereira, Prefeito do Município de Rolim de Moura, que, por meio da Secretaria ou setor competente desta Administração, seja feito Pavimentação asfáltica na Avenida Luiz Rineu Genova.</t>
+  </si>
+  <si>
+    <t>1771</t>
+  </si>
+  <si>
+    <t>83</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1771/indicacao_patrolamento_bairro_esplanada.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Excelentíssimo Senhor Prefeito Municipal, que determine junto à Secretaria Municipal de Obras e Serviços Públicos a realização de serviços de patrolamento em todas as vias do Bairro Esplanada, contemplando toda a extensão do referido bairro.</t>
+  </si>
+  <si>
+    <t>1772</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1772/indicacao_iluminacao_ru_b__cidade_alta.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Excelentíssimo Senhor Prefeito Municipal, que determine junto à Secretaria Municipal competente a implantação de iluminação pública na Rua B, no Bairro Cidade Alta, no trecho compreendido entre o DETRAN e a Faculdade FASP</t>
+  </si>
+  <si>
+    <t>1782</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1782/indicacao_patrolamento_e_iluminacao_av._niteroi.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Excelentíssimo Senhor Prefeito Municipal, que junto à Secretaria Municipal de Obras e Serviços Públicos, providencie a recuperação da pavimentação, tapa-buracos, drenagem de águas pluviais e melhorias na iluminação pública da Avenida Niterói e demais vias do Bairro Olímpico.</t>
+  </si>
+  <si>
+    <t>1783</t>
+  </si>
+  <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1783/indicacao_de_patrolamento_paliativos_dos_bairros.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Excelentíssimo Senhor ALDAIR JÚLIO PEREIRA, Prefeito Municipal de Rolim de Moura, que, por meio do setor competente desta Administração, sejam realizados serviços de patrolamento paliativo, limpeza das vias públicas e limpeza das valas nos bairros Planalto, Industrial, Olímpico e São Cristóvão.</t>
+  </si>
+  <si>
+    <t>1786</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1786/1indicacao_troca_de_ponte_de_madeira_por_concreto.docx_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Senhor ALDAIR JÚLIO PEREIRA, Prefeito Municipal, para que através do setor competente desta Administração Municipal, junto a Secretaria Municipal de Obras e Serviços Públicos (SEMOSP), a adoção das providências necessárias para a substituição da ponte de madeira por uma ponte de concreto, localizada na Avenida 7 de Setembro, no trecho compreendido entre a Travessa Aritana e a Rua Tabajara.</t>
+  </si>
+  <si>
+    <t>1787</t>
+  </si>
+  <si>
+    <t>88</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1787/2indicacao_repintura_das_ubs_-_oficio_063.docx_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Senhor ALDAIR JÚLIO PEREIRA, Prefeito Municipal, para que através do setor competente desta Administração Municipal, junto da Secretaria Municipal de Saúde (SEMUSA), adote providências para a repintura das Unidades Básicas de Saúde do município de Rolim de Moura.</t>
+  </si>
+  <si>
+    <t>1788</t>
+  </si>
+  <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1788/3indicacao_de_asfalto_-_av_7_de_setembro_ate_av_brasilia.docx_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Senhor ALDAIR JÚLIO PEREIRA, Prefeito Municipal, para que através do setor competente desta Administração Municipal, junto a Secretaria Municipal de Obras e Serviços Públicos (SEMOSP), a adoção de providências para a pavimentação asfáltica na Rua Carlos Alves de Freitas, entre a Avenida 7 de Setembro e Avenida Brasília.</t>
+  </si>
+  <si>
+    <t>1789</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1789/indicacao_90_-_patrolamento_e_cascalhamento_bairro_centenario.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizado o PATROLAMENTO E CASCALHAMENTO, em todas as ruas do bairro centenário que não são pavimentadas, tendo em vista que as péssimas condições que se encontram.</t>
+  </si>
+  <si>
+    <t>1790</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1790/indicacao_91_-_limpeza_e_desentuoimento_de_bueiro_-_bairro_boa_esperanca.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizado o LIMPEZA E DESENTUPIMENTO dos BUEIROS, GALERIAS E CÓRREGOS que se encontram entupidas no bairro Boa Esperança, especialmente na Av. Maringá, próximo ao colégio Ulisses Guimarães</t>
+  </si>
+  <si>
+    <t>1791</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1791/indicacao_92_-_patrolamento_e_cascalhamento_carreador_linha_184.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizado o PATROLAMENTO E CASCALHAMENTO, e não sendo possível, que seja realizado ao menos um paliativo, no carreador da linha 184.</t>
+  </si>
+  <si>
+    <t>1793</t>
+  </si>
+  <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1793/indicacao_de_patrolamento_das_linhas_176_e_186.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Excelentíssimo Senhor ALDAIR JÚLIO PEREIRA, Prefeito Municipal de Rolim de Moura, que, por meio do setor competente desta Administração, seja realizado o patrolamento paliativo nas Linhas 176 Norte e 186 Sul, em razão das fortes chuvas que ocasionaram o surgimento de inúmeros buracos e danos nas vias.</t>
+  </si>
+  <si>
+    <t>1794</t>
+  </si>
+  <si>
+    <t>94</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1794/indicacao_janete__94.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Senhor Aldair Júlio Pereira, Prefeito do Município de Rolim de Moura, que, por meio da Secretaria ou setor competente desta Administração, seja feito Pavimentação asfáltica Avenida Manaus, entre a Rua Capibaribe e a Avenida Jamari.</t>
+  </si>
+  <si>
+    <t>1797</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1797/indicacao_janete__95.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Senhor Aldair Júlio Pereira, Prefeito do Município de Rolim de Moura, que, por meio da Secretaria ou setor competente desta Administração, que providencie a construção de galeria pluvial, nivelamento da via e pavimentação asfáltica na Rua Florianópolis com a Rua Rio Verde.</t>
+  </si>
+  <si>
+    <t>1819</t>
+  </si>
+  <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1819/indica_96_pav_asfaltica_jamari_ofc71.docx_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Senhor ALDAIR JÚLIO PEREIRA, Prefeito Municipal, para que através do setor competente desta Administração Municipal, junto a Secretaria Municipal de Obras e Serviços Públicos (SEMOSP), a adoção de providências para a pavimentação asfáltica na Rua Jamari, entre a Avenida João Pessoa e a Avenida Rio Branco.</t>
+  </si>
+  <si>
+    <t>1820</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1820/_indica_97_pav_asfaltica_niteroi_ofc72.docx.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Senhor ALDAIR JÚLIO PEREIRA, Prefeito Municipal, para que através do setor competente desta Administração Municipal, junto a Secretaria Municipal de Obras e Serviços Públicos (SEMOSP), a adoção de providências para a pavimentação asfáltica na Avenida Niterói, entre a Avenida Norte Sul e a Rua Esperantina.</t>
+  </si>
+  <si>
+    <t>1821</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1821/_indicacao_98_ponte_-_linha_204_km_9_bamburro_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Senhor ALDAIR JÚLIO PEREIRA, Prefeito Municipal, para que através do setor competente desta Administração Municipal, junto a Secretaria Municipal de Obras e Serviços Públicos (SEMOSP), a adoção de providências cabíveis para que seja observada a viabilidade de estudo técnico visando à construção de uma ponte de concreto sob o rio bamburro na Linha 204, km 9, lado norte.</t>
+  </si>
+  <si>
+    <t>1822</t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1822/indicacao_99_drenagem__assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Senhor ALDAIR JÚLIO PEREIRA, Prefeito Municipal, para que através do setor competente desta Administração Municipal, junto a Secretaria Municipal de Obras e Serviços Públicos (SEMOSP), a adoção de providências cabíveis visando à execução de serviços de drenagem na Avenida Doutor Miguel Vieira Ferreira, no trecho compreendido entre a Rua B Um e a Rua Geraldo Dias Fiúza, no bairro Cidade Alta.</t>
+  </si>
+  <si>
+    <t>1426</t>
+  </si>
+  <si>
+    <t>REQ</t>
+  </si>
+  <si>
+    <t>Requerimento</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1426/requerimento_-_abertura_de_estacionamento__av._norte_sul_entre_a_porto_velho_e_a_rua_manaus.pdf</t>
+  </si>
+  <si>
+    <t>Adoções de medidas de controle de transito, abertura de estacionamentos com distinção de veículos carros/motos na Av. Norte Sul entre Av. Manaus e a rua Porto Velho.</t>
+  </si>
+  <si>
+    <t>1427</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1427/requerimento_-_tapa_buracos_jequitiba.pdf</t>
+  </si>
+  <si>
+    <t>REALIZAÇÃO DE TAPA BURACOS NO BAIRRO JEQUITIBA.</t>
+  </si>
+  <si>
+    <t>1439</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1439/requerimento_estacionamento_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Excelentíssimo Senhor ALDAIR JÚLIO PEREIRA, Prefeito Municipal de Rolim de Moura, para que através do setor competente desta Administração Municipal, junto a Secretaria Municipal de Obras e Serviços Públicos, que seja estudado a possibilidade de solicitar a autorização para utilização de área pública para a criação de estacionamento de veículos no canteiro central da Avenida Norte Sul, no trecho compreendido entre a Avenida Porto Velho e a Avenida Boa Vista.</t>
+  </si>
+  <si>
+    <t>1442</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1442/requerimento_no_creche_bairro_boa_esperanca.pdf</t>
+  </si>
+  <si>
+    <t>Requerer que seja encaminhado expediente ao Poder Executivo Municipal, solicitando a construção de uma creche no Bairro Boa Esperança, neste município de Rolim de Moura.</t>
+  </si>
+  <si>
+    <t>1508</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1508/requerimento_06.pdf</t>
+  </si>
+  <si>
+    <t>meio do setor competente da Administração Municipal, sejam encaminhadas a esta Casa de Leis as seguintes informações:_x000D_
+1.	Qual a atual situação da galeria da ponte localizada no trecho da Avenida Rio Branco, entre a Rua Rio Madeira e a Rua Tocantins;_x000D_
+2.	Se há laudo técnico recente acerca das condições estruturais da referida galeria;_x000D_
+3.	Qual a previsão para entrega da Galeria._x000D_
+4.	Qual a previsão para execução ou conclusão do asfaltamento da Avenida Rio Branco no trecho compreendido entre a Rua Rio Madeira até a Rua Tocantins, nas proximidades do Supermercado Irmãos Gonçalves;_x000D_
+5.	Caso haja impedimentos para a realização da obra, que sejam informados os motivos técnicos, orçamentários ou administrativos.</t>
+  </si>
+  <si>
+    <t>1575</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1575/requerimento_da_anulucao_da_mesa_segundo_bienio.pdf</t>
+  </si>
+  <si>
+    <t>Reconhecimento da nulidade da eleição antecipada da _x000D_
+Mesa Diretora realizada em fevereiro de 2025, referente ao segundo _x000D_
+biênio da legislatura que compreende o período de 1º de janeiro de _x000D_
+2025 a 31 de dezembro de 2028, por flagrante violação à _x000D_
+jurisprudência consolidada do Supremo Tribunal Federal</t>
+  </si>
+  <si>
+    <t>1616</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1616/requerimento_auxilio.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal a realização_x000D_
+de estudo técnico, financeiro e orçamentário visando o reajuste do_x000D_
+valor do auxílio estágio concedido aos estagiários do Município de_x000D_
+Rolim de Moura – RO</t>
+  </si>
+  <si>
+    <t>1628</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1628/requerimento_009_-_relatorio_de_bens_patrimoniais.pdf</t>
+  </si>
+  <si>
+    <t>Que seja encaminhado os RELATÓRIOS DE TODOS OS BENS PATRIMONIAIS, nos termos da lei orgânica Municipal.</t>
+  </si>
+  <si>
+    <t>1668</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1668/requerimento_de_informacoes_kit_escolares.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de informações detalhadas acerca da ordenação de despesas relativas ao fornecimento de kits escolares na rede municipal de ensino, em observância aos princípios da legalidade, publicidade e transparência.</t>
+  </si>
+  <si>
+    <t>1691</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1691/requerimento_0011_-_informacoes_sobre_contratos_de_midia_com_o_municipio.pdf</t>
+  </si>
+  <si>
+    <t>Que nos seja encaminhado informações detalhadas sobre contratos e gastos com publicidade institucional, mídia e divulgação oficial do Município de Rolim de Moura.</t>
+  </si>
+  <si>
+    <t>1692</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1692/requerimento_estagiarios_saude_12_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal a elaboração de análise técnica, financeira e orçamentária com a finalidade de avaliar a possibilidade de reajuste do auxílio-estágio destinado aos estagiários vinculados à área da saúde no Município de Rolim de Moura - RO.</t>
+  </si>
+  <si>
+    <t>1413</t>
+  </si>
+  <si>
+    <t>PE</t>
+  </si>
+  <si>
+    <t>Proposta de Emenda</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1413/emenda_plc_131_-2025-.pdf</t>
+  </si>
+  <si>
+    <t>Proposta de Emenda ao Projeto de Lei n.131/2025 nos artigos 2º, 7º e 28 da Lei n.4.314 de 23 de Setembro de 2023.</t>
+  </si>
+  <si>
+    <t>1450</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1450/emenda-modificativa_-pl_201-2025.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a obrigatoriedade de apresentação de teste toxicológico para a nomeação em cargos públicos comissionados e estatutários na Prefeitura Municipal e Câmara Municipal de Rolim de Moura-RO e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1664</t>
+  </si>
+  <si>
+    <t>CONJUNTAS - Comissões Conjuntas</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/</t>
+  </si>
+  <si>
+    <t>aasdas</t>
+  </si>
+  <si>
+    <t>1669</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1669/emenda_supressiva_-_projeto_de_lei_27.2026-_ass.pdf</t>
+  </si>
+  <si>
+    <t>dispõe sobre a “Inclui no Calendário Oficial do Município de Rolim de Moura o mês dedicado à conscientização sobre os perigos das queimadas.”.</t>
+  </si>
+  <si>
+    <t>1707</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1707/emenda_supressiva_-_projeto_de_lei_29.2026.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Política Municipal de Incentivo à Vacinação contra a Cinomose em cães no Município de Rolim de Moura.</t>
+  </si>
+  <si>
+    <t>1730</t>
+  </si>
+  <si>
+    <t>Comissões Permanentes - Comissões Perma</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1730/emenda_plc_004_-2026-_1.pdf</t>
+  </si>
+  <si>
+    <t>Acrescenta dispositivos ao Projeto de Lei Complementar nº 004/2026 para dispor sobre os requisitos de provimento e atribuições do cargo de Diretor Técnico da U.T.I; Altera a denominação e adequa as atribuições do cargo de Assessor de Apoio Operacional, previsto no Projeto de Lei Complementar nº 004/2026</t>
+  </si>
+  <si>
+    <t>1810</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1810/emenda_ao_plo_050-2026.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Moditificativa ao Projeto de Lei Ordinário n.050/2026, que altera o art.3º e o item 02.010 da presente Lei.</t>
+  </si>
+  <si>
+    <t>1621</t>
+  </si>
+  <si>
+    <t>VT</t>
+  </si>
+  <si>
+    <t>VETO</t>
+  </si>
+  <si>
+    <t>Poder Executivo - Ex.</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1621/veto_001-2026_assinado_processo_no_6625-2025.pdf</t>
+  </si>
+  <si>
+    <t>VETO Nº 01 de 12 de março de 2.026. _x000D_
+Referência: Projeto de Lei nº 212/2025 - (Mens. 208 – PL Executivo nº _x000D_
+191) - Autógrafo nº 008/CMRM-2026</t>
+  </si>
+  <si>
     <t>1372</t>
   </si>
   <si>
     <t>AUTÓG</t>
   </si>
   <si>
     <t>Autógrafo</t>
   </si>
   <si>
     <t>Secretaria Legislativa - SLEG</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1372/autografo1.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1372/autografo1.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Município a celebrar Convênio com o Estado de Rondônia por intermédio da Secretaria de Estado de Justiça -SEJUS, e dá outras providências”.</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1373/autografo_2.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1373/autografo_2.pdf</t>
   </si>
   <si>
     <t>Concede Revisão Geral Anual aos Servidores do Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1374/autografo_3.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1374/autografo_3.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Revisão Geral Anual a ser acrescida aos vencimentos dos servidores da Administração Direta e Indireta do Poder Executivo do Município de Rolim de Moura.</t>
   </si>
   <si>
+    <t>1431</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1431/autografo_4_1.pdf</t>
+  </si>
+  <si>
+    <t>Declara de Utilidade Pública Municipal  a ASSOCIAÇÃO IMPACTO SOCIAL.</t>
+  </si>
+  <si>
+    <t>1472</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1472/autografo_5.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a regulamentação da atividade de comércio de materiais metálicos usados, classificados como sucatas ou ferro-velho, e estabelece obrigações e sanções aos estabelecimentos comerciais que atuam nesse setor”.</t>
+  </si>
+  <si>
+    <t>1473</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1473/autografo_6.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a instituição do “setembro verde” como mês de conscientização e orientação sobre doação de órgãos e tecidos no calendário oficial de eventos e atividades do município, cria a carteira de identificação e estabelece benefícios para a pessoa doadora de órgãos e tecidos no âmbito do município de Rolim de Moura.</t>
+  </si>
+  <si>
+    <t>1474</t>
+  </si>
+  <si>
+    <t>Gabinete vereador Eurico - GABEUR</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1474/autografo_7.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a obrigatoriedade de apresentação de teste toxicológico com resultado negativo para a nomeação em cargos públicos comissionados e estatutários na Prefeitura Municipal e Câmara Municipal de Rolim de Moura-RO e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1475</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1475/autografo_8.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$7.227,34 e autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$295.827,90”.</t>
+  </si>
+  <si>
+    <t>1509</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1509/autografo_9.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a firmar Termo de Cessão de Direito Real de Uso, de uma área de terra à ASSOCIAÇÃO CRISTÃ DE TRABALHO VOLUNTÁRIO-ACTV</t>
+  </si>
+  <si>
+    <t>1510</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1510/autografo_10.pdf</t>
+  </si>
+  <si>
+    <t>“Estabelece a obrigatoriedade da afixação de cartazes informativos nas escolas públicas e privadas, como também em ônibus escolares contendo o número de disque denúncia contra abuso sexual infantil, no âmbito do Município de Rolim de Moura/RO, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>1511</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1511/autografo_11.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre o Programa de Educação Financeira na rede pública de ensino do município de Rolim de Moura”. Anteprojeto de lei apresentado pelo vereador Ederson Andrade de Albuquerque.</t>
+  </si>
+  <si>
+    <t>1551</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1551/autografo_12.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a proibição e contratação de pessoas condenadas após transito e julgado pela Lei Federal n° 11.340/06, amplamente conhecida como “Lei Maria da Penha”, Lei n° 12.015/2009, as quais, dispõe sobre os crimes contra a dignidade sexual e contra a liberdade sexual, conceituando os crimes de estupro, violação sexual mediante fraude, assédio sexual, exploração sexual e tráfico de pessoas para fim de exploração sexual, pontuado no artigo 213 e art 217-A do código penal brasileiro, bem como impede nomeação e de outras providências.</t>
+  </si>
+  <si>
+    <t>1552</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1552/autografo_13.pdf</t>
+  </si>
+  <si>
+    <t>"Autoriza o Poder Público Municipal a conceder isenção do Imposto Predial e Territorial Urbano – IPTU sobre imóveis decorrentes de parcelamento do solo para implantação de Condomínios Urbanísticos."</t>
+  </si>
+  <si>
+    <t>1553</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1553/autografo_14.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Público Municipal a conceder_x000D_
+isenção total do Imposto sobre a Transmissão_x000D_
+de Bens Imóveis (ITBI) para a primeira_x000D_
+escritura pública de imóveis urbanos no_x000D_
+Município de Rolim de Moura, nas condições_x000D_
+que especifica.</t>
+  </si>
+  <si>
+    <t>1607</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1607/autografo_15.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de crédito adicional especial por _x000D_
+excesso de arrecadação de recursos vinculados a _x000D_
+receita no valor de R$3.975.325,88 e autoriza a _x000D_
+abertura de crédito adicional especial por anulação de _x000D_
+dotação no valor de R$40.154,80.</t>
+  </si>
+  <si>
+    <t>1608</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1608/autografo_16.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de crédito adicional especial por _x000D_
+excesso de arrecadação de recursos vinculados a _x000D_
+receita no valor de R$280.000,00 e autoriza a _x000D_
+abertura de crédito adicional especial por anulação de _x000D_
+dotação no valor de R$51.101,54.</t>
+  </si>
+  <si>
+    <t>1609</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1609/autografo_17.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de crédito adicional especial _x000D_
+por superávit financeiro no valor de _x000D_
+R$330.000,00.</t>
+  </si>
+  <si>
+    <t>1610</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1610/autografo_18.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de crédito adicional especial _x000D_
+por superávit financeiro no valor de R$46.361,92 _x000D_
+e autoriza a abertura de crédito adicional _x000D_
+especial por excesso de arrecadação de recursos _x000D_
+vinculados a receita no valor de R$411,66.</t>
+  </si>
+  <si>
+    <t>1611</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1611/autografo_19.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de crédito adicional especial _x000D_
+por excesso de arrecadação de recursos _x000D_
+vinculados a receita no valor de R$1.772.126,00 _x000D_
+e _x000D_
+autoriza a abertura de crédito adicional _x000D_
+especial por anulação de dotação no valor de _x000D_
+R$665.483,68.</t>
+  </si>
+  <si>
+    <t>1612</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1612/autografo_20.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de crédito adicional especial _x000D_
+por superávit financeiro no valor de _x000D_
+R$216.876,57 e autoriza a abertura de crédito _x000D_
+adicional especial por anulação de dotação no _x000D_
+valor de R$25.408,99.</t>
+  </si>
+  <si>
+    <t>1613</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1613/autografo_21.pdf</t>
+  </si>
+  <si>
+    <t>Altera dispositivo da Lei Municipal nº 4.247, de 11 de _x000D_
+maio de 2023 que: “Dispõe sobre a revogação da Lei _x000D_
+2.059/2011 e Regulamentação do Sistema de _x000D_
+Prestação de Serviço de Transporte Individual de _x000D_
+Passageiros com uso de Motocicletas – “Mototáxi”, e _x000D_
+dá outras providências.</t>
+  </si>
+  <si>
+    <t>1634</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1634/autografo_22-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o uso das ambulâncias municipais para _x000D_
+transporte de pacientes da rede privada. Mediante _x000D_
+prescrição médica, em momentos de disponibilidade.</t>
+  </si>
+  <si>
+    <t>1635</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1635/autografo_23-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de crédito adicional especial por _x000D_
+excesso de arrecadação de recursos vinculados a receita _x000D_
+R$13.082.052,59.</t>
+  </si>
+  <si>
+    <t>1636</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1636/autografo_24_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de crédito adicional especial por _x000D_
+superávit financeiro no valor de R$300.000,00.</t>
+  </si>
+  <si>
+    <t>1637</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1637/autografo_25_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de crédito adicional especial por _x000D_
+superávit financeiro no valor de R$164.798,93.</t>
+  </si>
+  <si>
+    <t>1638</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1638/autografo_26_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>1639</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1639/autografo_27_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>1640</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1640/autografo_28_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de crédito adicional especial por _x000D_
+superávit financeiro no valor de R$251.239,82.</t>
+  </si>
+  <si>
+    <t>1641</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1641/autografo_29_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de crédito adicional especial por _x000D_
+superávit financeiro no valor de R$1.220.410,83.</t>
+  </si>
+  <si>
+    <t>1642</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1642/autografo_30_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>1643</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1643/autografo_31_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>1644</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1644/autografo_32_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de crédito adicional especial por _x000D_
+superávit financeiro no valor de R$1.980.000,00.</t>
+  </si>
+  <si>
+    <t>1645</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1645/autografo_33_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$217.583,84”</t>
+  </si>
+  <si>
+    <t>1646</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1646/autografo_34_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$2.970.000,00”.</t>
+  </si>
+  <si>
+    <t>1647</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1647/autografo_35_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de crédito adicional especial por _x000D_
+superávit financeiro no valor de R$279.816,91.</t>
+  </si>
+  <si>
+    <t>1648</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1648/autografo_36_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de crédito adicional especial por _x000D_
+superávit financeiro no valor de R$11.123,02 e autoriza a _x000D_
+abertura de crédito adicional especial por excesso de _x000D_
+arrecadação de recursos vinculados a receita no valor de _x000D_
+R$2.593,86.</t>
+  </si>
+  <si>
+    <t>1649</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1649/autografo_37_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>1742</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1742/autografo_38_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de crédito adicional especial por_x000D_
+superávit financeiro no valor de R$229.179,08.</t>
+  </si>
+  <si>
+    <t>1743</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1743/autografo_39_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>1744</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1744/autografo_40_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de crédito adicional especial por_x000D_
+superávit financeiro no valor de R$1.653.807,03 e_x000D_
+autoriza a abertura de crédito adicional especial por_x000D_
+anulação de dotação no valor de R$21.216,76.</t>
+  </si>
+  <si>
+    <t>1745</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1745/autografo_41_-_2026.pdf</t>
+  </si>
+  <si>
     <t>1359</t>
   </si>
   <si>
     <t>PAREC</t>
   </si>
   <si>
     <t>Parecer Jurídico</t>
   </si>
   <si>
     <t>Procuradoria Jurídica - PJ</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1359/projeto_de_lei_218-2025._autoriza_celebrar_convenio_com_o_estado_de_rondonia_-_sejus.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1359/projeto_de_lei_218-2025._autoriza_celebrar_convenio_com_o_estado_de_rondonia_-_sejus.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei  nº 218/2025.</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1360/projeto_de_resolucao_no_01-2026._institui_sessao_por_videoconferencia.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1360/projeto_de_resolucao_no_01-2026._institui_sessao_por_videoconferencia.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Resolução nº 01/2026.</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1363/parecer_plc_01-2025_rga_poder_executivo.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1363/parecer_plc_01-2025_rga_poder_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei Complementar nº 01/2026.</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1364/parecer_projeto_de_lei_complementar_no_02-2026__revisao_geral_anual.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1364/parecer_projeto_de_lei_complementar_no_02-2026__revisao_geral_anual.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei Complementar nº 02/2026.</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
-    <t>5</t>
-[...2 lines deleted...]
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1366/projeto_de_resolucao_no_2-2026._da_nova_redacao_a_resolucao_03-2023_auxilio_alimentacao.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1366/projeto_de_resolucao_no_2-2026._da_nova_redacao_a_resolucao_03-2023_auxilio_alimentacao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei Resolução nº 02/2026.</t>
   </si>
   <si>
+    <t>1388</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1388/parecer_juridico_projeto_de_lei_06-2026._abertura_de_credito_superavit_financeiro._semed..pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 131-2025.</t>
+  </si>
+  <si>
+    <t>1389</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1389/projeto_de_lei_no_201-25._obrigatoriedade_de_apresentacao_de_exame_toxicologico_para_ingresso_em_cargos_publicos_municipais..pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 201/2025.</t>
+  </si>
+  <si>
+    <t>1390</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1390/despacho_solicitando_documentos._projeto_de_lei_210-2025.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre manifestação jurídica no Âmbito do Processo Legislativo nº 210/2025, solicitando a juntada de informações.</t>
+  </si>
+  <si>
+    <t>1391</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1391/despacho_solicitando_documentos._projeto_de_lei_210-2025.pdf</t>
+  </si>
+  <si>
+    <t>Trata-se de manifestação jurídica no âmbito do Projeto de Lei nº 210/2025, solicitando informações.</t>
+  </si>
+  <si>
+    <t>1392</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1392/proeto_de_lei_208-2025_-_institui_programa_de_educacao_financeira..pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 208/2025.</t>
+  </si>
+  <si>
+    <t>1393</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1393/projeto_de_lei_203-2025._afixacao_de_cartazes_com_disque_denuncia_contra_abuso_sexual_de_criancas_e_adolescentes..pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 203/2025.</t>
+  </si>
+  <si>
+    <t>1394</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1394/projeto_de_lei_175-2025._alteracao_redacao_sobre_conselho_municipal_saneamento_basico..pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 175/2025.</t>
+  </si>
+  <si>
+    <t>1401</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1401/projeto_de_lei_01-2026._abertura_de_credito_superavit_financeiro..pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 01-2026.</t>
+  </si>
+  <si>
+    <t>1402</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1402/projeto_de_lei_02-2026._abertura_de_credito_excesso_de_arrecadacao._semed._recursos_do_fundeb..pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 02-2026.</t>
+  </si>
+  <si>
+    <t>1404</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1404/parecer_projeto_de_lei_03-2026._abertura_de_credito_superavit_financeiro.semusa..pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 03-2026.</t>
+  </si>
+  <si>
+    <t>1405</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1405/projeto_de_lei_06-2026._abertura_de_credito_superavit_financeiro._semed..pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 06-2026.</t>
+  </si>
+  <si>
+    <t>1406</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1406/parecer_projeto_de_lei_07-2026._abertura_de_credito_superavit_financeiro._semed._programa_de_escola_em_tempo_integral..pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 07-2026.</t>
+  </si>
+  <si>
+    <t>1407</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1407/projeto_de_lei_08-2026._abertura_de_credito_superavit_financeiro._semed._programa_nacional_de_transporte_escolar..pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 08-2026.</t>
+  </si>
+  <si>
+    <t>1408</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1408/parecer_projeto_de_lei_09-2026._abertura_de_credito_superavit_financeiro._divisao_de_convenio..pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 09-2026.</t>
+  </si>
+  <si>
+    <t>1409</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1409/parecer_projeto_de_lei_10-2026._abertura_de_credito_superavit_financeiro._semed._programa_de_alimentacao_escolar..pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 10-2026.</t>
+  </si>
+  <si>
+    <t>1410</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1410/parecer_projeto_de_lei_4-2026._conversao_da_pena_de_multa_em_doacao_de_sangue.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 04-2026.</t>
+  </si>
+  <si>
+    <t>1432</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1432/projeto_de_lei_no_188_-2025._uso_de_ambulancias_municipais_para_transporte_de_pacientes_da_rede_privada..pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o parecer jurídico referente ao Projeto de Lei nº 188-2025.</t>
+  </si>
+  <si>
+    <t>1433</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1433/projeto_de_resolucao_no_3-2026._da_nova_redacao_a_resolucao_03-2023_auxilio_alimentacao.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Resolução nº 03/2026.</t>
+  </si>
+  <si>
+    <t>1434</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1434/parecer_juridico_emenda_a_lei_organcia_01-2026._altera_para_13_o_numero_de_vereadores.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Emenda a Lei Orgânica nº 01/2026.</t>
+  </si>
+  <si>
+    <t>1435</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1435/projeto_de_lei_5-2026._abertura_de_credito_e_superavit_e_anulacao._recapeamento_de_via_urbana..pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 05/2026.</t>
+  </si>
+  <si>
+    <t>1444</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1444/projeto_de_lei_11-2026._faixas_de_pedestres_elevadas..pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 11-2026.</t>
+  </si>
+  <si>
+    <t>1476</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1476/parecer_juridico_no_projeto_de_lei_12-2026._excesso_de_arrecadacao_e_anulacao_de_dotacao._construcao_de_escola_infantil._semed.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 012/2026.</t>
+  </si>
+  <si>
+    <t>1477</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1477/parecer_juridico_no_projeto_de_lei_15-2026._excesso_de_arrecadacao_e_anulacao_de_dotacao._pavimentacao_feira_beira_rio..pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 015/2026.</t>
+  </si>
+  <si>
+    <t>1478</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1478/projeto_de_lei_16-2026._abertura_de_credito_superavit_financeiro._agerrom._aquisicao_de_veiculo_utilitario..pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 016/2026.</t>
+  </si>
+  <si>
+    <t>1479</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1479/projeto_de_lei_17-2026_abertura_credito._superavit_e_excesso_de_arrecadacao..pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 017/2026.</t>
+  </si>
+  <si>
+    <t>1480</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1480/projeto_de_lei_no_13-2026._nomenclatura_de_escola_municipal..pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 013/2026.</t>
+  </si>
+  <si>
+    <t>1513</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1513/parecer_projeto_de_lei_complementar_no_03-2026__auditor_de_controle_interno.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei Complementar nº 03/2026.</t>
+  </si>
+  <si>
+    <t>1514</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1514/projeto_de_lei_18-2026_abertura_credito._superavit_e_excesso_de_arrecadacao.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 18/2026.</t>
+  </si>
+  <si>
+    <t>1515</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1515/projeto_de_lei_19-2026._abertura_de_credito_superavit_financeiro._contrapartida_construcao_pronto_socorro_infantil..pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 19/2026.</t>
+  </si>
+  <si>
+    <t>1516</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1516/parecer_juridico_no_projeto_de_lei_20-2026._excesso_de_arrecadacao_e_anulacao_de_dotacao._contrucao_de_almoxarifado_central._semusa..pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 20/2026.</t>
+  </si>
+  <si>
+    <t>1517</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1517/projeto_de_lei_210-2025._altera_norma_que_regulamenta_sistema_de_prestacao_de_servicos_de_moto-taxi.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 210/2025.</t>
+  </si>
+  <si>
+    <t>1518</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1518/parecer_juridico_projeto_de_lei_21-2026._abertura_de_credito_superavit_financeiro._reforma_escola_municipal_francisca_duran..pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 21/2026.</t>
+  </si>
+  <si>
+    <t>1519</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1519/parecer_juridico_projeto_de_lei_23-2026_abertura_credito._devolucao_de_valores..pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 23/2026.</t>
+  </si>
+  <si>
+    <t>1528</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1528/parecer_juridico_projeto_de_lei_24-2026._abertura_de_credito_e_superavit_e_anulacao._manutencao_de_vias_vicinais..pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 24/2026.</t>
+  </si>
+  <si>
+    <t>1529</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1529/parecer_juridico_projeto_de_lei_25-2026._abertura_de_credito_superavit_financeiro._aquisicao_de_onibus..pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 25/2026.</t>
+  </si>
+  <si>
+    <t>1530</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1530/parecer_juridico_projeto_de_lei_30-2026._abertura_de_credito_superavit_financeiro._aditivo_em_convenio..pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 30/2026.</t>
+  </si>
+  <si>
+    <t>1531</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1531/parecer_juridico_projeto_de_lei_32-2026._abertura_de_credito_superavit_financeiro..pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 32/2026.</t>
+  </si>
+  <si>
+    <t>1532</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1532/parecer_juridico_projeto_de_lei_31-2026._abertura_de_credito_superavit_financeiro._ampliacao_do_recicoop..pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 31/2026.</t>
+  </si>
+  <si>
+    <t>1558</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1558/parecer_jurridico_projeto_de_lei_no_13-2026._nomenclatura_de_escola_municipal.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 12/03/2026.</t>
+  </si>
+  <si>
+    <t>1559</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1559/projeto_de_lei_no_22-26._politica_municipal_de_incentivo_a_pequena_producao_agropecuaria_pro-rural__rolim.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 22/2026.</t>
+  </si>
+  <si>
+    <t>1566</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1566/parecer_juridico._projeto_de_lei_no_27-2026._conscientizacao_sobre_queimadas..pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei n° 027/2026.</t>
+  </si>
+  <si>
+    <t>1567</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1567/parecer_juridico._projeto_de_lei_26-2026._dispoe_sobre_normas_de_prestacao_de_contas_de_diarias_e_valores..pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei n° 026/2026.</t>
+  </si>
+  <si>
+    <t>1568</t>
+  </si>
+  <si>
+    <t>Secretaria de Comissões - SECCOMI</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1568/parecer_juridico_projeto_de_lei_35-2026_abertura_credito._devolucao_de_valores..pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei n° 035/2026.</t>
+  </si>
+  <si>
+    <t>1571</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1571/parecer_juridico_projeto_de_lei_36-2026_abertura_credito._devolucao_de_valores._ampliacao_e._pequeno_principe.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei n° 036/2026.</t>
+  </si>
+  <si>
+    <t>1622</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1622/parecer_juridico._projeto_de_lei_no_28-2026._reconhece_a_funcao_de_resgatistas_de_animais..pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 28/2026.</t>
+  </si>
+  <si>
+    <t>1623</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1623/parecer_juridico._projeto_de_lei_no_29-2026._incentivo_a_vacinacao_contra_cinomose..pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 29/2026.</t>
+  </si>
+  <si>
+    <t>1625</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1625/projeto_de_lei_no_33-2026._institui_prioridade_e_incentivo_a_vacinacao_domiciliar_da_pessoa_com_deficiencia..pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 33/2026.</t>
+  </si>
+  <si>
+    <t>1656</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1656/pedido_de_informacao_projeto_de_lei_37-2026._abertura_de_credito._excesso_de_arrecadacao_e_anulacao_orcamentaria..pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre manifestação jurídica, no âmbito do Projeto de Lei nº 37/2026.</t>
+  </si>
+  <si>
+    <t>1660</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1660/pedido_de_informacao_projeto_de_lei_38-2026._abertura_de_credito._anulacao_orcamentaria..pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre solicitação de informações no âmbito do Projeto de Lei nº 38/2026.</t>
+  </si>
+  <si>
+    <t>1662</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1662/pedido_de_informacao_projeto_de_lei_39-2026._abertura_de_credito._excesso_de_arrecadacao_e_anulacao_orcamentaria..pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre solicitação de informações no âmbito do Projeto de Lei nº 39/2026.</t>
+  </si>
+  <si>
+    <t>1663</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1663/pedido_de_informacao_projeto_de_lei_40-2026._abertura_de_credito._anulacao_orcamentaria..pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre solicitação de informações no âmbito do Projeto de Lei nº 40/2026.</t>
+  </si>
+  <si>
+    <t>1667</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1667/parecer_juridico_projeto_de_lei_42-2026._abertura_de_credito_superavit_financeiro._devolucao_de_valores..pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 42/2026.</t>
+  </si>
+  <si>
+    <t>1673</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1673/parecer_juridico_no_projeto_de_lei_43-2026._excesso_de_arrecadacao_e_anulacao_de_dotacao._construcao_do_recicoop..pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 38/2026.</t>
+  </si>
+  <si>
+    <t>1679</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1679/parecer_juridico_no_projeto_de_lei_44-2026._excesso_de_arrecadacao_e_anulacao_de_dotacao._aquisicao_de_mini_carregadeira..pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 44/2026.</t>
+  </si>
+  <si>
+    <t>1680</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1680/parecer_juridico_no_projeto_de_lei_45-2026._excesso_de_arrecadacao_e_anulacao_de_dotacao._recapeamento_da_malha_viaria..pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 45/2026.</t>
+  </si>
+  <si>
+    <t>1681</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1681/parecer_juridico_no_projeto_de_lei_46-2026._excesso_de_arrecadacao_superavit_e_anulacao_de_dotacao._pavimentacao_da_malha_viaria..pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 46/2026.</t>
+  </si>
+  <si>
+    <t>1682</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1682/projeto_de_lei_no_34-2026._trata_da_formacao_profissional_atraves_de_programas_de_residencia_medica_e_de_profissionais_da_saude..pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 34/2026.</t>
+  </si>
+  <si>
+    <t>1693</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1693/projeto_de_lei_complementar_no_04-2026._altera_atribuicoes_e_remuneracao_de_cargos_em_comissao..pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei Complementar nº 04/2026.</t>
+  </si>
+  <si>
+    <t>1760</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1760/parecer_juridico_no_projeto_de_lei_37-2026._excesso_de_arrecadacao_e_anulacao_de_dotacao._1.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 37/2026.</t>
+  </si>
+  <si>
+    <t>1761</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1761/parecer_juridico_no_projeto_de_lei_38-2026._anulacao_de_dotacao..pdf</t>
+  </si>
+  <si>
+    <t>1762</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1762/parecer_juridico_no_projeto_de_lei_39-2026._excesso_de_arrecadacao_e_anulacao_de_dotacao..pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 39/2026.</t>
+  </si>
+  <si>
+    <t>1763</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1763/parecer_juridico_no_projeto_de_lei_39-2026._excesso_de_arrecadacao_e_anulacao_de_dotacao..pdf</t>
+  </si>
+  <si>
+    <t>1764</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1764/parecer_juridico_no_projeto_de_lei_40-2026._anulacao_de_dotacao..pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 40/2026.</t>
+  </si>
+  <si>
+    <t>1765</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1765/proeto_de_lei_47-2026._cria_obrigacoes_as_escolas_da_rede_municipal_de_rolim_de_moura..doc</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 47/2026.</t>
+  </si>
+  <si>
+    <t>1792</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1792/projeto_de_lei_50-2026._reformulacao_administrativa._emendas_impositivas..pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 50/2026.</t>
+  </si>
+  <si>
+    <t>1798</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1798/projeto_de_lei_41-2026._reducao_do_numero_de_mototaxista_no_municipio_de_rolim_de_moura..pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 41/2026.</t>
+  </si>
+  <si>
+    <t>1799</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1799/parecer_juridico_projeto_de_lei_51-2026_abertura_credito._devolucao_de_valores..pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 51/2026.</t>
+  </si>
+  <si>
+    <t>1800</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1800/parecer_juridico_projeto_de_lei_52-2026._abertura_de_credito_superavit_financeiro._2.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 52/2026.</t>
+  </si>
+  <si>
+    <t>1801</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1801/projeto_de_lei_53-2026._abertura_de_credito_excesso_de_arrecadacao..pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 53/2026.</t>
+  </si>
+  <si>
+    <t>1815</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1815/projeto_de_resolucao_4-2026._politica_interna_de_protecao_de_dados..pdf</t>
+  </si>
+  <si>
+    <t>Dispõe o Parecer Jurídico referente ao Projeto de Lei nº 04/2026.</t>
+  </si>
+  <si>
+    <t>1817</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1817/projeto_de_lei_54-2026._disponibilizacao_de_qr_code_em_obras_publicas_e_carros_oficiais._1.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 54/2026.</t>
+  </si>
+  <si>
+    <t>1441</t>
+  </si>
+  <si>
+    <t>CCJ</t>
+  </si>
+  <si>
+    <t>Parecer CCJ</t>
+  </si>
+  <si>
+    <t>CCJ - Comissão Permanente de Constituição, Justiça, Redação e Cidadania</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1441/parecer_ccj_plo_10-2026.pdf</t>
+  </si>
+  <si>
+    <t>1443</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1443/parcer_ccj_plo_3-2026.pdf</t>
+  </si>
+  <si>
+    <t>1453</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1453/parecer_ccj_plo_01-2026.pdf</t>
+  </si>
+  <si>
+    <t>1454</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1454/parecer_ccj_plo_02-2026.pdf</t>
+  </si>
+  <si>
+    <t>1455</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1455/parecer_ccj_plo_07-2026.pdf</t>
+  </si>
+  <si>
+    <t>1456</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1456/parecer_ccj_pl_4-2026-3.pdf</t>
+  </si>
+  <si>
+    <t>PARECER DESFAVORÁVEL, PORÉM DEMAIS MEMBROS DA COMISSÃO REJEITARAM O PARECER DESFAVORÁVEL OPTARAM QUE O PROJETO DEVE IR PARA A PRÓXIMA COMISSÃO._x000D_
+_x000D_
+Dispõe sobre a conversão da penalidade de multa de trânsito para condutores de veículos automotores que optarem pelo pagamento da multa com a doação de sangue nos hemocentros vinculados ao Ministério da Saúde</t>
+  </si>
+  <si>
+    <t>1457</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1457/parecer_ccj_plo_8-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$208.506,95”.</t>
+  </si>
+  <si>
+    <t>1458</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1458/parecer_ccj_plo_9-2026.pdf</t>
+  </si>
+  <si>
+    <t>1497</t>
+  </si>
+  <si>
+    <t>Comissão Permanente de Constituição, Justiça, Redação e Cidadania - CCJ</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1497/parecer_ccj_plo_n_06-2026.pdf</t>
+  </si>
+  <si>
+    <t>1533</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1533/parecer_ccj_plo_12-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$3.975.325,88 e autoriza a abertura de crédito adicional especial por anulação de dotação no valor de R$40.154,80”.</t>
+  </si>
+  <si>
+    <t>1534</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1534/parecer_ccj_plo_15-2026.pdf</t>
+  </si>
+  <si>
+    <t>1535</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1535/parecer_ccj_plo_16-2026.pdf</t>
+  </si>
+  <si>
+    <t>1536</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1536/parecer_ccj_plo_17-2026.pdf</t>
+  </si>
+  <si>
+    <t>1579</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1579/projeto_de_lei_19-2026_ccj.pdf</t>
+  </si>
+  <si>
+    <t>1580</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1580/projeto_de_lei_21-2026_ccj.pdf</t>
+  </si>
+  <si>
+    <t>1581</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1581/plo_23-2026_ccj.pdf</t>
+  </si>
+  <si>
+    <t>1582</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1582/parecer_ccj_25-2026.pdf</t>
+  </si>
+  <si>
+    <t>1583</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1583/parecer_ccj_30-2026.pdf</t>
+  </si>
+  <si>
+    <t>1617</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1617/parecer_ccj..pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre o uso das ambulâncias municipais para transporte de pacientes da rede privada, mediante prescrição médica, em momentos de disponibilidade”.</t>
+  </si>
+  <si>
+    <t>1620</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1620/parecer_ccj.pdf</t>
+  </si>
+  <si>
+    <t>Denomina a Rua 'A', situada no Loteamento Assis Barroso, como 'Rua Lucídio José Cella.</t>
+  </si>
+  <si>
+    <t>1629</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1629/parecer_ccj_plo_13-2026.pdf</t>
+  </si>
+  <si>
+    <t>1630</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1630/parecer_ccj_plo_26-2026.pdf</t>
+  </si>
+  <si>
+    <t>1631</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1631/parecer_ccj_plo_5-2026.pdf</t>
+  </si>
+  <si>
+    <t>1683</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1683/parecer_desfavoravel_ccj_plo_33-2026.pdf</t>
+  </si>
+  <si>
+    <t>1684</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1684/parecer_ccj_plo_28-2026.pdf</t>
+  </si>
+  <si>
+    <t>1685</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1685/parecer_ccj_plo_18-2026.pdf</t>
+  </si>
+  <si>
+    <t>1696</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1696/parecer_ccj_plo_42-2026...pdf</t>
+  </si>
+  <si>
+    <t>1698</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1698/parecer_ccj_plo_27-2026.pdf</t>
+  </si>
+  <si>
+    <t>1702</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1702/parecer_ccj_plo_44-2026.pdf</t>
+  </si>
+  <si>
+    <t>1704</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1704/plo_45-2026_parecer_ccj.pdf</t>
+  </si>
+  <si>
+    <t>1732</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1732/parecer_ccj.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a obrigatoriedade de apresentação de teste toxicológico com resultado negativo para a nomeação em cargos públicos comissionados e estatutários na Prefeitura Municipal e Câmara Municipal de Rolim de Moura-RO e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>1733</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1733/parecer_ccj_plo_29_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>1736</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1736/plo_43_-2026_ccj.pdf</t>
+  </si>
+  <si>
+    <t>1739</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1739/parecer_46-2026_ccj.pdf</t>
+  </si>
+  <si>
+    <t>1767</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1767/parecer_ccj_plc_4-_2026.pdf</t>
+  </si>
+  <si>
+    <t>1769</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1769/parecer_ccj_plo_26-2026.pdf</t>
+  </si>
+  <si>
+    <t>1806</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1806/parcer_ccj_plo_11-2026.pdf</t>
+  </si>
+  <si>
+    <t>1825</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1825/parecer_ccj_plo_34-2026...pdf</t>
+  </si>
+  <si>
+    <t>1828</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1828/parcer_ccj_plo_50_-2026.pdf</t>
+  </si>
+  <si>
+    <t>1830</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1830/plo_ccj_51-2026.pdf</t>
+  </si>
+  <si>
+    <t>1833</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1833/parecer_ccj_53-2026.pdf</t>
+  </si>
+  <si>
+    <t>1459</t>
+  </si>
+  <si>
+    <t>COSP</t>
+  </si>
+  <si>
+    <t>Parecer COSP</t>
+  </si>
+  <si>
+    <t>COSP - Comissão Permanente de Orçamento, Finanças, Controle Externo, Obras, Serviços Públicos e Infra.</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1459/parecer_cosp_plo_03-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$300.000,00”.</t>
+  </si>
+  <si>
+    <t>1460</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1460/parecer_cosp_plo_10-2026.pdf</t>
+  </si>
+  <si>
+    <t>1490</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1490/parecer_002-2026-cosp.pdf</t>
+  </si>
+  <si>
+    <t>parecer COSP</t>
+  </si>
+  <si>
+    <t>1498</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1498/parecer_cosp_plo_01-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$229.179,08”.</t>
+  </si>
+  <si>
+    <t>1499</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1499/parecer_cosp_plo_02-2026.pdf</t>
+  </si>
+  <si>
+    <t>1500</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1500/parecer_cosp_plo_04-2026.pdf</t>
+  </si>
+  <si>
+    <t>1501</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1501/parecer_cosp_plo_07-2026.pdf</t>
+  </si>
+  <si>
+    <t>1502</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1502/parecer_cosp_plo_08-2026.pdf</t>
+  </si>
+  <si>
+    <t>1503</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1503/parecer_cosp_plo_09-2026.pdf</t>
+  </si>
+  <si>
+    <t>1537</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1537/parecer_cosp_plo_06-2026.pdf</t>
+  </si>
+  <si>
+    <t>1587</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1587/parecer_cosp_023-2026.pdf</t>
+  </si>
+  <si>
+    <t>1589</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1589/parecer_cosp_025-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$1.980.000,00”._x000D_
+_x000D_
+Indexação</t>
+  </si>
+  <si>
+    <t>1618</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1618/parecer_cosp.pdf</t>
+  </si>
+  <si>
+    <t>1650</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1650/parecer_cosp_plo_30-2026.pdf</t>
+  </si>
+  <si>
+    <t>1686</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1686/parecer_cosp_plo_5-2026.pdf</t>
+  </si>
+  <si>
+    <t>1687</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1687/parecer_plo_13-2026_cosp.pdf</t>
+  </si>
+  <si>
+    <t>1688</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1688/parecer_plo_18-2026_cosp.pdf</t>
+  </si>
+  <si>
+    <t>1699</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1699/parecer_cosp_plo_27-2026.pdf</t>
+  </si>
+  <si>
+    <t>1700</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1700/parecer_cosp_plo_42-2026.pdf</t>
+  </si>
+  <si>
+    <t>1703</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1703/parecer_cosp_plo_44-2026.pdf</t>
+  </si>
+  <si>
+    <t>1705</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1705/parecer_plo_45-2026_cosp.pdf</t>
+  </si>
+  <si>
+    <t>1734</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1734/parecer_cosp_plo_29_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>1737</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1737/plo_43_-2026_cosp.pdf</t>
+  </si>
+  <si>
+    <t>1740</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1740/parecer_46-2026_cosp.pdf</t>
+  </si>
+  <si>
+    <t>1768</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1768/parecer_cosp_plc_4-_2026.pdf</t>
+  </si>
+  <si>
+    <t>1770</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1770/parecer_cosp_plo_26-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a Concessão e Prestação de Contas de Diárias”</t>
+  </si>
+  <si>
+    <t>1807</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1807/parcer_cosp_plo_11-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a implantação de faixas elevadas em frente às Escolas Municipais”.</t>
+  </si>
+  <si>
+    <t>1826</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1826/parecer_cosp_plo_34-2026...pdf</t>
+  </si>
+  <si>
+    <t>1829</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1829/parcer_cosp_plo_50_-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a alteração orçamentária decorrente de reformulação administrativa mediante remanejamento ao orçamento do presente exercício finan-ceiro, no valor de R$1.426.523,38 e autoriza a alteração orçamentária decorrente de reformulação administrativa mediante transposição especial ao orçamento do presente exercício financeiro, no valor de R$3.460.472,62”.</t>
+  </si>
+  <si>
+    <t>1831</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1831/plo_cosp_51-2026.pdf</t>
+  </si>
+  <si>
+    <t>1834</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1834/parecer_cosp_53-2026.pdf</t>
+  </si>
+  <si>
+    <t>1538</t>
+  </si>
+  <si>
+    <t>CSAS</t>
+  </si>
+  <si>
+    <t>Parecer CSAS</t>
+  </si>
+  <si>
+    <t>CSAS - Comissão Permanente de Ação e Bem-Estar Social, Educação, Cultura, Desporto e Lazer, (...)</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1538/parecer_csas_plo_02-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita R$13.082.052,59”.</t>
+  </si>
+  <si>
+    <t>1539</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1539/parecer_csas_plo_03-2026.pdf</t>
+  </si>
+  <si>
+    <t>1540</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1540/parecer_csas_plo_07-2026.pdf</t>
+  </si>
+  <si>
+    <t>1541</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1541/parecer_csas_plo_08-2026.pdf</t>
+  </si>
+  <si>
+    <t>1545</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1545/parecer_csas_plo_09-2026.....pdf</t>
+  </si>
+  <si>
+    <t>1584</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1584/parecer_plo_06-2026_csas.pdf</t>
+  </si>
+  <si>
+    <t>1588</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1588/parecer_csas_plo_lei_no_23__2026.docx.pdf</t>
+  </si>
+  <si>
+    <t>1590</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1590/parecer_csas_plo_lei_no_25__2026.docx.pdf</t>
+  </si>
+  <si>
+    <t>1619</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1619/parecer_saude.pdf</t>
+  </si>
+  <si>
+    <t>1632</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1632/parecer_csas_plo_no._001_2026.docx.pdf</t>
+  </si>
+  <si>
+    <t>1633</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1633/parecer_csas_plo_10-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$10.746,13”.</t>
+  </si>
+  <si>
+    <t>1706</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1706/parecer_plo_27-2026_csas.pdf</t>
+  </si>
+  <si>
+    <t>1735</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1735/parecer_csas_29_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>1738</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1738/plo_43_-2026_csas.pdf</t>
+  </si>
+  <si>
+    <t>1741</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1741/parecer_plo_13-2026_csas.pdf</t>
+  </si>
+  <si>
+    <t>Cria e denomina Escola Municipal de Educação Infantil BENTA IDAVINA FERREIRA PEPINELLI PERES”.</t>
+  </si>
+  <si>
+    <t>1808</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1808/parcer_csas_plo_11-2026.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei que autoriza o Município a implantar faixas_x000D_
+elevadas em frente às escolas pertencentes à rede municipal de ensino de_x000D_
+Rolim de Moura.</t>
+  </si>
+  <si>
+    <t>1809</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1809/parecer_csas_plc_4-2026.pdf</t>
+  </si>
+  <si>
+    <t>1827</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1827/parecer_csas_plo_34-2026...pdf</t>
+  </si>
+  <si>
+    <t>1832</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1832/plo_csas_51-2026.pdf</t>
+  </si>
+  <si>
+    <t>1835</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1835/parecer_csas_53-2026.pdf</t>
+  </si>
+  <si>
     <t>1367</t>
   </si>
   <si>
     <t>Parecer Conjunto das Comissões Permanentes</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1367/parecer_conjunto_das_comissoes_permanentes_projeto_de_resolucao_n_1.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1367/parecer_conjunto_das_comissoes_permanentes_projeto_de_resolucao_n_1.pdf</t>
   </si>
   <si>
     <t>Regulamenta o acesso remoto dos Vereadores às sessões_x000D_
 da Câmara Municipal de Rolim de Moura e dá outras providências.</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1368/parecer_conjunto_das_comissoes_permanentes_projeto_de_resolucao_n_2.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1368/parecer_conjunto_das_comissoes_permanentes_projeto_de_resolucao_n_2.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao Art. 6º e ao parágrafo único_x000D_
 da Resolução nº 003 de 12 de Dezembro de 2023.</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1369/parecer_conjunto_das_comissoes_permanentes_projeto_de_lei_complementar_01-2026.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1369/parecer_conjunto_das_comissoes_permanentes_projeto_de_lei_complementar_01-2026.pdf</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1370/parecer_conjunto_das_comissoes_permanentes_projeto_de_lei_complementar_02-2026_atualizado.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1370/parecer_conjunto_das_comissoes_permanentes_projeto_de_lei_complementar_02-2026_atualizado.pdf</t>
   </si>
   <si>
     <t>Ementa: Concede Revisão Geral Anual aos_x000D_
 Servidores do Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
-    <t>CONJUNTAS - Comissões Conjuntas</t>
-[...2 lines deleted...]
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1371/parecer_conjunto_das_comissoes_permanentes_projeto_de_lei_218-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1371/parecer_conjunto_das_comissoes_permanentes_projeto_de_lei_218-2025.pdf</t>
+  </si>
+  <si>
+    <t>1461</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1461/parecer_conjunto_projeto_de_resolucao_n_3-2026.pdf</t>
+  </si>
+  <si>
+    <t>1462</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1462/parecer_conjunto_proposta_de_emenda_n_01-_2026__a_lei_organica_municipal.pdf</t>
+  </si>
+  <si>
+    <t>1544</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1544/parecer_conjunto_das_comissoes_permanentes_plo_12-2026.pdf</t>
+  </si>
+  <si>
+    <t>1546</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1546/parecer_conjunto_das_comissoes_permanentes_plo_15-2026.pdf</t>
+  </si>
+  <si>
+    <t>1547</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1547/parecer_conjunto_das_comissoes_permanentes_plo_16-2026.pdf</t>
+  </si>
+  <si>
+    <t>1548</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1548/parecer_conjunto_das_comissoes_permanentes_plo_17-2026.pdf</t>
+  </si>
+  <si>
+    <t>1549</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1549/parecer_conjunto_das_comissoes_permanentes_plo_20-2026.pdf</t>
+  </si>
+  <si>
+    <t>1550</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1550/pl_024-2026_-_parecer_conjunto.pdf</t>
+  </si>
+  <si>
+    <t>1585</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1585/parecer_conjunto_plo_19-2026.pdf</t>
+  </si>
+  <si>
+    <t>1586</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1586/parecer_conjunto_021-2026.pdf</t>
+  </si>
+  <si>
+    <t>1591</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1591/parecer_conjunto_comissoes_plc_31.2026.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$2.970.000,00”.  _x000D_
+Parecer CCJ e CSAS.</t>
+  </si>
+  <si>
+    <t>1593</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1593/parecer_conjunto_comissoes_plc_032-2026_.pdf</t>
+  </si>
+  <si>
+    <t>1594</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1594/parecer_conjunto_plo_35-2026.pdf</t>
+  </si>
+  <si>
+    <t>Parecer CCJ e COSP._x000D_
+“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$11.123,02 e autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$2.593,86”.</t>
+  </si>
+  <si>
+    <t>1595</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1595/parecer_conjunto_plo_36-2026.pdf</t>
+  </si>
+  <si>
+    <t>1802</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1802/parecer_ccj_plo_37-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de_x000D_
+recursos vinculados a receita no valor de R$740.000,000 e autoriza a abertura de crédito_x000D_
+adicional especial por anulação de dotação no valor de R$260.000,00”</t>
+  </si>
+  <si>
+    <t>1803</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1803/parecer_conjunto__plo_38-2026.pdf</t>
+  </si>
+  <si>
+    <t>1804</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1804/parecer_conjunto__plo_39-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de crédito adicional especial por excesso de arrecadação de_x000D_
+recursos vinculados a receita no valor de R$318.035,32 e autoriza a abertura de crédito_x000D_
+adicional especial por anulação de dotação no valor de R$1.681.964,68”.</t>
+  </si>
+  <si>
+    <t>1805</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1805/parecer_conjunto__plo_40-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de crédito adicional especial por anulação de dotação no_x000D_
+valor de R$2.500.000,00”.</t>
+  </si>
+  <si>
+    <t>1386</t>
+  </si>
+  <si>
+    <t>Ante</t>
+  </si>
+  <si>
+    <t>Anteprojeto</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1386/ante-projeto-_vacinacao_tea.pdf</t>
+  </si>
+  <si>
+    <t>Direito a vacinação domiciliar as pessoas com Transtorno do Espectro Autista (TEA), e as pessoas com deficiência física comprovada a impossibilidade de locomoção no âmbito do Município de Rolim de Moura- RO.</t>
+  </si>
+  <si>
+    <t>1417</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1417/ante-projeto-patrulha_armada-.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a celebrar convênio com o Estado de Rondônia para a execução da Atividade Delegada Municipal voltada prioritariamente à segurança nas unidades escolares da rede pública municipal, institui a Ajuda de Custo para Atividade Delegada Municipal – ACADM, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1430</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1430/ante-projeto-entulhos.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a vedação do descarte irregular de lixo e entulhos em vias e logradouros públicos no Município de Rolim de Moura/RO, estabelece penalidades administrativas, autoriza a criação de incentivo à denúncia cidadã e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1437</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1437/requerimento_e_anteprojeto_de_lei_-_castracao_de_animais_com_credenciamento_em_clinicas_particulares.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Municipal de Castração Animal mediante credenciamento de clínicas veterinárias particulares, e dá outras providências</t>
+  </si>
+  <si>
+    <t>1440</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1440/antiprojeto.pdf</t>
+  </si>
+  <si>
+    <t>Ementa: Dispõe sobre a obrigatoriedade de disponibilização de banheiros químicos aos servidores públicos municipais e trabalhadores terceirizados que exerçam atividades externas no Município de Rolim de Moura e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1624</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1624/anteprojeto_de_lei_-_isencao_taxa_de_lixo.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a isenção da cobrança da taxa de coleta e remoção de lixo para terrenos vazios que não produzem lixo no Município de Rolim de Moura – RO e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1657</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1657/projeto_exprei_de_pimenta07.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Política Municipal de Proteção e Defesa Pessoal da Mulher no Município de Rolim_x000D_
+de Moura, autoriza a comercialização e o porte de spray de extratos vegetais para autodefesa_x000D_
+feminina e dá outras providências._x000D_
+A CÂMARA MUNICIPAL DE ROLIM DE MOURA, Estado de Rondônia, decreta:</t>
+  </si>
+  <si>
+    <t>1695</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1695/anteprojeto_n08_construindorolim_cida_dasaude_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a instituir o "Programa Municipal de Trabalho e Ressocialização de Apenados - CONSTRUINDO ROLIM", voltado à implantação de unidade de produção de artefatos de cimento com utilização de mão de obra de pessoas privadas de liberdade, no Município de Rolim de Moura/RO, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1714</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1714/anteprojeto_de_lei_complementar_coahb.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Complementar nº 349/2026 para assegurar expressamente a aplicação da isenção do Imposto sobre Transmissão de Bens Imóveis (ITBI) aos imóveis situados no Conjunto Habitacional (COHAB) do Bairro Boa Esperança, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1759</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1759/ante_projeto_de_lei-_altera_lei_325-2023_1.pdf</t>
+  </si>
+  <si>
+    <t>Ante Projeto de Lei, de autoriza de vereador cujo objeto é "Altera o art.39 da Lei Complementar n.325/2023, que passa a dispor sobre a ampliação das hipóteses de relotação por permuta de profissionais da educação básica, possibilitando intercâmbio com servidores das redes estadual e federal, e dá outras providências"</t>
+  </si>
+  <si>
+    <t>1795</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1795/ante_projeto_011_dispoe_sobre_a_adocao_de_criterios_diferenciados_na_cobranca_do_iptu_em_imoveis_localizados_em_vias_pavimentadas_e_nao_pavimentadas_no_municipio_de_rolim_de_mouraro.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a adoção de critérios diferenciados na cobrança do IPTU em_x000D_
+imóveis localizados em vias pavimentadas e não pavimentadas no Município de Rolim_x000D_
+de Moura/RO, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1796</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1796/012_dispoe_sobre_a_padronizacao_da_cobranca_da_taxa_de_coleta_de_lixo_no_municipio_de_rolim_de_moura_e_da_outras_providencias..pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a padronização da cobrança da taxa de coleta de lixo no Município de Rolim de Moura, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1816</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1816/anteprojeto_de_lei_nc2ba_13_cmrm_2026_psi_-_politicas_publicas_pronto_socorro_do_idoso_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Municipal de Atenção Integral à Saúde da Pessoa Idosa no âmbito do Município de Rolim de Moura, dispondo sobre a organização do fluxo prioritário de atendimento e a implantação progressiva do modelo de Pronto Socorro do Idoso, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1823</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1823/anteprojeto_validade_por_tempo_indeterminado_dos_laudos_medicos_que_atestem_o_transtorno_do_espectro_autista_tea.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que este subscreve, no uso de suas atribuições legais, requer que seja encaminhado ao Poder Executivo Municipal o presente Anteprojeto de Lei, que dispõe sobre a validade por tempo indeterminado dos laudos médicos que atestem o Transtorno do Espectro Autista (TEA) e deficiências de caráter irreversível, no âmbito do Município de Rolim de Moura, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>1824</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1824/anteprojeto_alteracao_permuta_lc325.pdf</t>
+  </si>
+  <si>
+    <t>"Altera a redação do Artigo 39 da Lei Complementar nº 325/2023, para permitir a permuta de servidores em estágio probatório e garantir a contagem ininterrupta do tempo de serviço para fins de estabilidade, mesmo em casos de permuta interfederativa."</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -675,68 +4707,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1361/001_m_003_-_ab._de_cred._especial_por_superavit_-_r229.17908_-_aquisicao_de_equipamentos_para_ubs_-_proc._0138-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1362/002_m_004_-_ab._de_cred._especial_por_excesso__-_r13.082.05269_-_folha_excesso_fundeb_-_proc._0189-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1365/003_m_005_-_ab._de_cred._especial_por_superavit_-_r300.00000_-_aquisicao_de_medicamentos_ieda_chaves_-_proc._0226-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1378/projeto_de_lei_-_conversao_de_multa_em_doacao_de_sangue.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1345/001_m_001_-_reposicao_salarial_10_lc_003-2004_proc._7438-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1356/projeto_de_lei_complementar_reposicao_salarial_dos_servidores_publicos_do_poder_legislativo_municipal-.....pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1357/projeto_de_resolucao_01-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1358/projeto_de_resolucao_02-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1375/indicacao_estacionamento_em_frente_ao_posto_de_saude_albert_sabin_16-01-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1376/indicacao_estacionamento_em_frente_faculdade_uniasselvi_16-01-26.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1377/indicacao_cascalhamento_av.doutor_miguel_cidade_alta_21-01-26.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1372/autografo1.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1373/autografo_2.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1374/autografo_3.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1359/projeto_de_lei_218-2025._autoriza_celebrar_convenio_com_o_estado_de_rondonia_-_sejus.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1360/projeto_de_resolucao_no_01-2026._institui_sessao_por_videoconferencia.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1363/parecer_plc_01-2025_rga_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1364/parecer_projeto_de_lei_complementar_no_02-2026__revisao_geral_anual.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1366/projeto_de_resolucao_no_2-2026._da_nova_redacao_a_resolucao_03-2023_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1367/parecer_conjunto_das_comissoes_permanentes_projeto_de_resolucao_n_1.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1368/parecer_conjunto_das_comissoes_permanentes_projeto_de_resolucao_n_2.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1369/parecer_conjunto_das_comissoes_permanentes_projeto_de_lei_complementar_01-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1370/parecer_conjunto_das_comissoes_permanentes_projeto_de_lei_complementar_02-2026_atualizado.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1371/parecer_conjunto_das_comissoes_permanentes_projeto_de_lei_218-2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1361/001_m_003_-_ab._de_cred._especial_por_superavit_-_r229.17908_-_aquisicao_de_equipamentos_para_ubs_-_proc._0138-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1362/002_m_004_-_ab._de_cred._especial_por_excesso__-_r13.082.05269_-_folha_excesso_fundeb_-_proc._0189-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1365/003_m_005_-_ab._de_cred._especial_por_superavit_-_r300.00000_-_aquisicao_de_medicamentos_ieda_chaves_-_proc._0226-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1378/projeto_de_lei_-_conversao_de_multa_em_doacao_de_sangue.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1379/005_m_007_-_ab._de_cred._especial_por_superavit_-_r1.675.02379_-_ampliacao_de_meta_recapeamento_-_proc._0276-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1380/004_m_006_-_ab._de_cred._especial_por_superavit_-_r251.23982_-_ensino_fundamental_de_qualidade_-_proc._0325-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1381/009_m_011_-_ab._de_cred._especial_por_superavit_-_r164.79893_-_programa_escola_em_tempo_integral__-_proc._0303-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1382/007_m_009_-_ab._de_cred._lei_especial_por_superavit_-_r208.50695-__transporte_escolar_-_pnate_-_proc._0323-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1383/006_m_008_-_ab._de_cred._especial_por_superavit_-_r8.87071_-_playground_adicional_jequitiba__-_proc._0466-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1384/008_m_010_-_ab._de_cred._por_superavit_-_r10.74613_-__alimentacao_escolar_nutritiva__-_proc._0321-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1395/010_m_012_-_implantacao_de_faixas_elevadoas_em_frente_as_escolas_municipais_vereador_edilson_5601-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1396/012_m_014_-_ab._de_cred._especial_por_excesso_e_anulacao_-_r4.015.48068_-_construcao_creche_e_escola_tipo_2_-_proc._0534-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1397/011_m_013_-_denomina_emei_benta_idavina_ferreira_pepinelli_peres_proc._926-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1415/014_m_016_-_ab._de_cred._especial_por_excesso_e_anulacao_-_r331.10154_-_pavimentacao_em_blocos_sextavados_-_proc._0650-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1416/013_m_015_-_ab._de_cred._lei_especial_por_superavit_-_r330.00000_-__remanejamento_agerrom_-_proc._006-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1449/015_m_017_-ab._de_cred._especial_por_superavit_e_excesso_-_r46.77358_-__devolucao_convenio_fitha_-_proc._1121-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1451/016_m_018_-_ab._de_cred._especial_por_superavit_e_excesso_-_r309.82102_-_aquisicao_de_material_de_consumo_-_proc._1065-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1463/017_m_019_-_ab._de_cred._especial_por_superavit__-_r1.220.41083_-__contra_partidapronto_socorro_infantil_-_proc._1137-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1464/018_m_020_-_ab._de_cred._especial_por_excesso_e_anulacao_-_r2.387.60968_-_ampliacao_de_unidade_de_almoxarifado_-__proc._1132-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1465/020_m_022_-_ab._de_cred._especial_por_superavit_-_r1.695.19573_-_reforma_de_escola_polo_francisca_duran_-_proc._1162-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1466/023_m_025_-_institui_a_politica_municipal_de_incentivo_a_pequena_producao_agropecuaria_a_agroindustria_e_ao_turismo_rural_proc._180-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1467/021_m_023_-_ab._de_cred._especial_por_superavit_e_excesso_-_r58.41205_-__devolucao_convenio_termo_de_compr._par_-_proc._1349-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1468/019_m_021_-_ab._de_cred._especial_por_superavit_-_r216.87657_-__galeria_e_travessao_linha_188_-_proc._0601-2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1469/022_m_024_-_ab._de_cred._especial_por_superavit_-_r1.980.00000_-_aquisicao_de_onibus_rodoviario_-_proc._1085-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1471/024_m_027_-_dispoe_da_concessao_e_prestacao_de_contas_de_diarias_proc._1579-2026_e_revoga_a_leis_no_1372-2006_1791-2010_1903-2010.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1481/projeto_de_lei_-_conscientizacao_aos_perigos_das_queimadas.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1482/projeto_de_lei_-_resgatistas_de_animais.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1483/projeto_de_lei_-_vacinacao_contra_a_cinomose.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1488/026_m_029_-_ab._de_cred._especial_por_superavit_-_r217.58384_-_ponte_linha_176_sul_e_200_norte__-_proc._1432-2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1489/027_m_030_-_ab._de_cred._especial_por_superavit_-_r2.970.00000_-_centro_de_triagem_de_reciclaveis_-_recicoop__-_proc._1383-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1493/028_m_031_-_ab._de_cred._lei_especial_por_superavit_-_r279.81691_-_lousa_digital_interativa__-_proc._153-2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1494/projeto_de_lei_-_incentivo_a_vacinacao_domiciliar.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1505/025_m_028_-_programa_de_residencia_em_area_multiprofissional_da_saude-sus_proc._1728-2026_revoga_a_lei_no_4433-2024_4463-2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1506/030_m_033_-_ab._de_cred._especial_por_superavit_e_excesso_-_r13.71688_-__devolucao_convenio_camionete_gabinete_-_proc._1424-2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1507/029_m_032_-_ab._de_cred._especial_por_superavit_-_r34.87192_-_devolucao_refeorma_pequeno_principe_-_proc._1350-2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1554/031_m_034_-_ab._de_cred._especial_por_excesso_e_anulacao_-_r1.000.00000_-_custeio_dos_servicos_mac_emenda_individual_-__proc._1396-2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1555/034_m_037_-_aqb._de_cred._especial_por__anulacao_-_r1.730.00000_-_custeio_dos_servicos_mac_emenda_individual_-__proc._1397-2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1556/032_m_035_-_ab._de_cred._lei_especial_por_excesso_e_anulacao_-_r2.000.00000_-_custeio_da_atencao_primaria__-__proc._1399-2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1557/033_m_036_-_ab._de_cred._especial_por_anulacao_-_r2.500.00000_-_custeio_dos_servicos_mac_emenda_individual_-__proc._1398-2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1561/035_m_038_-_altera_a_lei_no_4247-2023_mototaxi__vereador_ederson_proc._7281-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1572/038_m_041_-_ab._de_cred._especial_por_superavit_-_r256.80318_-_devolucao_pavimentacao_com_drenagem__-_proc._2163-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1573/036_m_039_-_ab._de_cred._lei_especial_por_excesso_e_anulacao_-_r1.810.50000_-_ampliacao_recicoop_ii_-__proc._1400-2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1574/037_m_040_-_ab._de_cred._lei_especial_por_excesso_e_anulacao_-_r275.64100_-_aquisicao_de_mini_carregadeira_-__proc._1753-2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1596/039_m_042_-_ab._de_cred._especial_por_excesso_e_anulacao_-_r2.229.71200_-_recapeamento_e_pavimentacao_-__proc._006-2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1615/040_m_043_-_ab._de_cred._especial_por_superavit_excesso_e_anulacao_-_r1.832.58336_-_ampliacao_de_meta_pavimentacao_asfaltica_-_proc._0879-2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1678/projeto_de_lei_-_obrigatoriedade_de_envio_periodico_de_atas_e_registros_de_ocorrencias_das_escolas_municipais.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1689/041_m_045_-_ab._de_cred._especial_por_superavit_-_r29.29588_-_playground_julia_bobek_-_proc._0529-2026.pdf.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1690/042_m_046_-_ab._de_cred._lei_especial_por_superavit_e_excesso_-_r176.78196_-_devolucao_convenio_rede_de_iluminacao_-_proc._2360-2026.pdf.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1720/043_m_047_-ab._de_cred._especial_por_anulacao_r4.836.99600__-_remanejamento_emenda_vereadores_proc._2650-2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1721/045_m_049_-_ab._de_cred._especial_por_superavit_e_excesso_-_r47.70354_-__devolucao_convenio_transporte_escolar__-_proc._2690-2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1722/044_m_048_-_ab._de_cred._especial_por_superavit_-_r639.22767_-_ensino_fundamental_fundeb__-_proc._2658-2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1723/046_m_050_-__ab._de_cred._especial_por_excesso_-_r144.00000_-_incremento_financeiro_da_aps_-_residencia_-__proc._2470-2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1727/projeto_de_lei_-_qr_code_em_obras_publicas.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1750/047_m_051_-_ab._de_cred._especial_por_superavit_-_r149.60000_-_playground_pracas_saldo_convenio_-_proc._2753-2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1766/projeto_de_alteracao_lei_orcamentaria_56-2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1773/049_m_053_-_ab._de_cred._especial_por_excesso_-_r1.000.00000_-_incremento_mac_-_emenda_senador_confucio_moura_-__proc._2898_-2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1774/050_m_054_-_ab._de_cred._especial_por_excesso_-_r3.000.00000_-_incremento_-_emenda_senador_marcos_rogerio_-__proc._2904-2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1775/051_m_055_-_ab._de_cred._especial_por_excesso_-_r600.00000_-_incremento_mac_-_emenda_deputada_cristiane_lopes-__proc._2900_-2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1776/052_m_056_-_ab._de_cred._especial_por_excesso_-_r863.00000_-_incremento_mac_-_emenda_deputado_lucio_mosquini-__proc._2902_-2026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1777/055_m_059_-_ab._de_cred._especial_por_superavit_-_r72.44892_-_aquisicao_de_equipamentos_creche_neusa___-_proc._2836-2026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1778/053_m_057_-_ab._de_cred._especial_por_excesso_e_anulacao_-_r2.923.60000_-_reforma_do_teatro_municipal_-__proc._3013-2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1779/054_m_058_-_ab._de_cred._especial_por_superavit_e_excesso_-_r132.18825_-_construcao_refeitorio_e_cozinha_semosp_-_proc._2807-2026.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1780/048_m_052_-_ab._de_cred._especial_por_excesso_-_r1.000.00000_-_incremento_cer_-_emenda_deputado_mauricio_de_carvalho_-__proc._2906-2026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1781/056_m_060_-_ab._de_cred._especial_por_superavit_e_anulacao_-_r67.50000_-_playground_semec_-__proc._2959-2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1784/plo_cida_acolhimento_maes_com_criancas_de_colo_28229_assinado.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1811/associacao_virtus.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1812/projeto_de_lei_68-2026.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1813/058_m_062_-_ab._de_cred._especial_por_superavit_-_r711.90152_-_segunda_etapa_prefeitura_-_aditivo_-_proc._3035-2026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1814/059_m_063_-_ab._de_cred._especial_por_superavit_e_anulacao_-_r135.00000_-_playground_semec_ampliacao_de_meta_-__proc._2958-2026.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1818/060_m_064_-_ab._de_cred._especial_por_superavit_e_excesso_-_r1.283.94575_-_recurso_leilao_municipal_semosp_-_proc._3215-2026.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1345/001_m_001_-_reposicao_salarial_10_lc_003-2004_proc._7438-2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1356/projeto_de_lei_complementar_reposicao_salarial_dos_servidores_publicos_do_poder_legislativo_municipal-.....pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1398/002_m_002_-_altera_a_lc_no_338-2025__alteracao_de_nomeclatura_auditor_interno__e_atribuicoes_da_semusa_proc._237-2026.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1560/plc_003_m_026_-_altera_a_lc_no_338-2025__estrutura_administrativa_proc._1577-2026_gab_semas_semed_semusa.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1751/plc_004_m_044_-_altera_a_lc_no_258-2018_amerolim_proc._2420-2026.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1357/projeto_de_resolucao_01-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1358/projeto_de_resolucao_02-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1399/projeto_de_resolucao_003-2026.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1725/projeto_de_resolucao_4.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1400/emenda_a_lom.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1375/indicacao_estacionamento_em_frente_ao_posto_de_saude_albert_sabin_16-01-2026.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1376/indicacao_estacionamento_em_frente_faculdade_uniasselvi_16-01-26.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1377/indicacao_cascalhamento_av.doutor_miguel_cidade_alta_21-01-26.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1403/indicacao_abrir_passagem_canteiro_rua_corumbiaria._06-02-26.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1411/indicacao_estacionamento_escola_ceeja.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1412/indicacao_estacionamento_em_frente_clinica_centrus.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1424/indicacao_-_patrolamento_e_cascalhamento_vila_cafezinho.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1425/indicacao_-_drenagem_av._porto_velho_proximo_a_delegacia_de_policia_civil.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1428/pavimentacao_asfaltica_av_espiri_rua_capibaribe_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1429/pavimentacao_asfaltica_parana.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1436/florianopolis.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1445/indicacao_-_limpeza_de_terreno_cidade_alta.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1446/indicacao_-_limpeza_de_corregos_e_bueiros.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1447/indicacao_-_cascalhamento_e_tapamento_de_buracos.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1448/indicacao_-_fumace.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1452/medico_legista.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1470/indicacao_estacionamento_e_faixa_de_pedestre_av._norte_sul_23-02.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1484/27_02_indicacao_oficio_012_manilhamento_na_porto_velho_sob_esquina_com_rua_tocantins_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1485/27_02_indicacao_oficio_010_servico_de_drenagem_localizado_na_rua_e1_bairro_cidade_alta_assinado.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1486/27_02_indicacao_oficio_021_faixas_de_pedestre_assinado.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1487/27_02_indicacao_oficio_020_pavimentacao_asfaltica_assinado.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1491/avenida_goiania_e_urupa_assinada.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1495/certooo_rondonia.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1496/indicacao_contratacao_psicologo_para_caps.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1520/substituicao_nas_lampadas_da_feira_de_quinta_e_sabado_25.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1521/patrolamento_da_avenida_cuiabda_da_jamari_ate_capibaribe.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1522/asfaltamento_da_ave_teresina_da_rua_rio_madeira_ate_a_rua_capibaribe_bairro_planalto.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1523/indicacao_-_linha_180_e_bairro_cidade_alta.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1524/indicacao_-_limpeza_de_terreno_bairro_olimpico.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1562/indicacao_abertura_canteiro_parnaiba_com_5_de_agosto_13-03.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1563/faixa_de_pedestre_escola_menino_jesus.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1569/cidade_alta_limpeza_calcada.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1570/asfalto_rua_a1_da_ceciliria_meireles_ate_a_rua_dotor_miguel_ferreira_cidade_alta.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1576/indicacao_janete_34_2.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1577/indicacao_janete_35_1.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1578/indicacao_janete_36_1.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1597/requerimento_chicanas_av._fortaleza.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1598/requerimento_de_manilhamento.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1599/requerimento_rua_jamari_recapeamento.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1600/indicacao_janete_odontologia.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1604/indicacao_41_-_massa_asfaltica_estacionamento_escola_valdecir.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1605/indicacao_patrolamento_bairro_olimpico.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1606/indicacao_sinalizacao_av25_de_agosto_com_a_parnaiba.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1614/indicacao_44_asfalto.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1626/indicacao_45_-_patrolamento_e_cascalhamento.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1627/indicacao_45_-_colocacao_de_quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1651/indicacao_47_janete.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1652/estacionamento_048.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1653/faixa_de_pedestre_049.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1654/48_parana_canalizacao.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1655/aquisicao_e_disponibilizacao_de_equipamentos_basicos_de_afericao_de_saude_50.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1658/indicacao_52_-_iluminacao_praca_do_bosque.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1665/indicacao_53_-_renovacao_de_pintura_da_faixas_de_pedestres.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1666/indicacao_54_-_reparo_e_manutencao_da_calcada_em_frente_a_escola_balao_magico.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1670/indicacao_de_tapa_buracos.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1671/indicacao_para_revitalizacao_do_espaco_ceu_das_artes.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1672/indicacao_sobre_patrolamento_bairro_nova_morada.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1676/indicacao_oficio_041_pavimentacao_asfaltica_28329_assinado.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1677/indicacao_ponte_-_av._fortaleza_-_rio_anta_assinado_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1694/indicacao_asfalto_em_torno_do_lira.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1708/indicacao_61_avenida_aracaju.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1709/indicacao_n62_-_alteracao_do_sentido_da_avenida_teresina.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1710/indicacao_63_-_faixa_de_pedestre_av_teresina.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1715/indicacao_janete_salario_engenheiro.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1716/indicacao_65__-_contran.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1717/indicacao_de_estacionamento_norte_sul.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1719/indicacao_de_desentupimento_da_manilha.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1724/indicacao_manutencao_e_recuperacao_do_estacionamento_localizado_na_avenida_goiania.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1726/indicacao_abertura_de_canteiro_na_av_aracaju_bairro_sao_cristovao.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1728/indicacao_70_-_secretaria_de_obras.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1729/indica_71_recapeamento_av.parana_assinado.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1731/indicacao_janete_72_2.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1746/indicacao_janete_73-ass.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1747/indicacao_janete_74_asfalto.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1748/indicacao_janete_75_equoterapia.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1749/indicacao_janete_76_asfalto_ctpm.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1752/indicacao_faixa_de_pedestre_em_frente_a_escola_nilson_silva.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1754/calcada_escola_maria_lira_n078.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1755/escola_menino_jesus_buraco_em_frente_n079.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1756/ubs_planalto_n_080.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1757/indicacao_melhorias_na_rua_travessa_dos_parecis.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1758/indicacao_janete_77_rua_rineu_genova_1.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1771/indicacao_patrolamento_bairro_esplanada.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1772/indicacao_iluminacao_ru_b__cidade_alta.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1782/indicacao_patrolamento_e_iluminacao_av._niteroi.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1783/indicacao_de_patrolamento_paliativos_dos_bairros.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1786/1indicacao_troca_de_ponte_de_madeira_por_concreto.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1787/2indicacao_repintura_das_ubs_-_oficio_063.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1788/3indicacao_de_asfalto_-_av_7_de_setembro_ate_av_brasilia.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1789/indicacao_90_-_patrolamento_e_cascalhamento_bairro_centenario.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1790/indicacao_91_-_limpeza_e_desentuoimento_de_bueiro_-_bairro_boa_esperanca.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1791/indicacao_92_-_patrolamento_e_cascalhamento_carreador_linha_184.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1793/indicacao_de_patrolamento_das_linhas_176_e_186.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1794/indicacao_janete__94.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1797/indicacao_janete__95.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1819/indica_96_pav_asfaltica_jamari_ofc71.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1820/_indica_97_pav_asfaltica_niteroi_ofc72.docx.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1821/_indicacao_98_ponte_-_linha_204_km_9_bamburro_assinado.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1822/indicacao_99_drenagem__assinado.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1426/requerimento_-_abertura_de_estacionamento__av._norte_sul_entre_a_porto_velho_e_a_rua_manaus.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1427/requerimento_-_tapa_buracos_jequitiba.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1439/requerimento_estacionamento_assinado.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1442/requerimento_no_creche_bairro_boa_esperanca.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1508/requerimento_06.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1575/requerimento_da_anulucao_da_mesa_segundo_bienio.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1616/requerimento_auxilio.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1628/requerimento_009_-_relatorio_de_bens_patrimoniais.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1668/requerimento_de_informacoes_kit_escolares.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1691/requerimento_0011_-_informacoes_sobre_contratos_de_midia_com_o_municipio.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1692/requerimento_estagiarios_saude_12_assinado.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1413/emenda_plc_131_-2025-.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1450/emenda-modificativa_-pl_201-2025.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1669/emenda_supressiva_-_projeto_de_lei_27.2026-_ass.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1707/emenda_supressiva_-_projeto_de_lei_29.2026.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1730/emenda_plc_004_-2026-_1.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1810/emenda_ao_plo_050-2026.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1621/veto_001-2026_assinado_processo_no_6625-2025.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1372/autografo1.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1373/autografo_2.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1374/autografo_3.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1431/autografo_4_1.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1472/autografo_5.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1473/autografo_6.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1474/autografo_7.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1475/autografo_8.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1509/autografo_9.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1510/autografo_10.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1511/autografo_11.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1551/autografo_12.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1552/autografo_13.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1553/autografo_14.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1607/autografo_15.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1608/autografo_16.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1609/autografo_17.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1610/autografo_18.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1611/autografo_19.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1612/autografo_20.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1613/autografo_21.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1634/autografo_22-2026.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1635/autografo_23-2026.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1636/autografo_24_-_2026.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1637/autografo_25_-_2026.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1638/autografo_26_-_2026.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1639/autografo_27_-_2026.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1640/autografo_28_-_2026.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1641/autografo_29_-_2026.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1642/autografo_30_-_2026.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1643/autografo_31_-_2026.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1644/autografo_32_-_2026.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1645/autografo_33_-_2026.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1646/autografo_34_-_2026.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1647/autografo_35_-_2026.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1648/autografo_36_-_2026.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1649/autografo_37_-_2026.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1742/autografo_38_-_2026.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1743/autografo_39_-_2026.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1744/autografo_40_-_2026.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1745/autografo_41_-_2026.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1359/projeto_de_lei_218-2025._autoriza_celebrar_convenio_com_o_estado_de_rondonia_-_sejus.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1360/projeto_de_resolucao_no_01-2026._institui_sessao_por_videoconferencia.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1363/parecer_plc_01-2025_rga_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1364/parecer_projeto_de_lei_complementar_no_02-2026__revisao_geral_anual.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1366/projeto_de_resolucao_no_2-2026._da_nova_redacao_a_resolucao_03-2023_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1388/parecer_juridico_projeto_de_lei_06-2026._abertura_de_credito_superavit_financeiro._semed..pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1389/projeto_de_lei_no_201-25._obrigatoriedade_de_apresentacao_de_exame_toxicologico_para_ingresso_em_cargos_publicos_municipais..pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1390/despacho_solicitando_documentos._projeto_de_lei_210-2025.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1391/despacho_solicitando_documentos._projeto_de_lei_210-2025.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1392/proeto_de_lei_208-2025_-_institui_programa_de_educacao_financeira..pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1393/projeto_de_lei_203-2025._afixacao_de_cartazes_com_disque_denuncia_contra_abuso_sexual_de_criancas_e_adolescentes..pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1394/projeto_de_lei_175-2025._alteracao_redacao_sobre_conselho_municipal_saneamento_basico..pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1401/projeto_de_lei_01-2026._abertura_de_credito_superavit_financeiro..pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1402/projeto_de_lei_02-2026._abertura_de_credito_excesso_de_arrecadacao._semed._recursos_do_fundeb..pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1404/parecer_projeto_de_lei_03-2026._abertura_de_credito_superavit_financeiro.semusa..pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1405/projeto_de_lei_06-2026._abertura_de_credito_superavit_financeiro._semed..pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1406/parecer_projeto_de_lei_07-2026._abertura_de_credito_superavit_financeiro._semed._programa_de_escola_em_tempo_integral..pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1407/projeto_de_lei_08-2026._abertura_de_credito_superavit_financeiro._semed._programa_nacional_de_transporte_escolar..pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1408/parecer_projeto_de_lei_09-2026._abertura_de_credito_superavit_financeiro._divisao_de_convenio..pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1409/parecer_projeto_de_lei_10-2026._abertura_de_credito_superavit_financeiro._semed._programa_de_alimentacao_escolar..pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1410/parecer_projeto_de_lei_4-2026._conversao_da_pena_de_multa_em_doacao_de_sangue.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1432/projeto_de_lei_no_188_-2025._uso_de_ambulancias_municipais_para_transporte_de_pacientes_da_rede_privada..pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1433/projeto_de_resolucao_no_3-2026._da_nova_redacao_a_resolucao_03-2023_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1434/parecer_juridico_emenda_a_lei_organcia_01-2026._altera_para_13_o_numero_de_vereadores.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1435/projeto_de_lei_5-2026._abertura_de_credito_e_superavit_e_anulacao._recapeamento_de_via_urbana..pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1444/projeto_de_lei_11-2026._faixas_de_pedestres_elevadas..pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1476/parecer_juridico_no_projeto_de_lei_12-2026._excesso_de_arrecadacao_e_anulacao_de_dotacao._construcao_de_escola_infantil._semed.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1477/parecer_juridico_no_projeto_de_lei_15-2026._excesso_de_arrecadacao_e_anulacao_de_dotacao._pavimentacao_feira_beira_rio..pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1478/projeto_de_lei_16-2026._abertura_de_credito_superavit_financeiro._agerrom._aquisicao_de_veiculo_utilitario..pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1479/projeto_de_lei_17-2026_abertura_credito._superavit_e_excesso_de_arrecadacao..pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1480/projeto_de_lei_no_13-2026._nomenclatura_de_escola_municipal..pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1513/parecer_projeto_de_lei_complementar_no_03-2026__auditor_de_controle_interno.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1514/projeto_de_lei_18-2026_abertura_credito._superavit_e_excesso_de_arrecadacao.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1515/projeto_de_lei_19-2026._abertura_de_credito_superavit_financeiro._contrapartida_construcao_pronto_socorro_infantil..pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1516/parecer_juridico_no_projeto_de_lei_20-2026._excesso_de_arrecadacao_e_anulacao_de_dotacao._contrucao_de_almoxarifado_central._semusa..pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1517/projeto_de_lei_210-2025._altera_norma_que_regulamenta_sistema_de_prestacao_de_servicos_de_moto-taxi.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1518/parecer_juridico_projeto_de_lei_21-2026._abertura_de_credito_superavit_financeiro._reforma_escola_municipal_francisca_duran..pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1519/parecer_juridico_projeto_de_lei_23-2026_abertura_credito._devolucao_de_valores..pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1528/parecer_juridico_projeto_de_lei_24-2026._abertura_de_credito_e_superavit_e_anulacao._manutencao_de_vias_vicinais..pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1529/parecer_juridico_projeto_de_lei_25-2026._abertura_de_credito_superavit_financeiro._aquisicao_de_onibus..pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1530/parecer_juridico_projeto_de_lei_30-2026._abertura_de_credito_superavit_financeiro._aditivo_em_convenio..pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1531/parecer_juridico_projeto_de_lei_32-2026._abertura_de_credito_superavit_financeiro..pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1532/parecer_juridico_projeto_de_lei_31-2026._abertura_de_credito_superavit_financeiro._ampliacao_do_recicoop..pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1558/parecer_jurridico_projeto_de_lei_no_13-2026._nomenclatura_de_escola_municipal.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1559/projeto_de_lei_no_22-26._politica_municipal_de_incentivo_a_pequena_producao_agropecuaria_pro-rural__rolim.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1566/parecer_juridico._projeto_de_lei_no_27-2026._conscientizacao_sobre_queimadas..pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1567/parecer_juridico._projeto_de_lei_26-2026._dispoe_sobre_normas_de_prestacao_de_contas_de_diarias_e_valores..pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1568/parecer_juridico_projeto_de_lei_35-2026_abertura_credito._devolucao_de_valores..pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1571/parecer_juridico_projeto_de_lei_36-2026_abertura_credito._devolucao_de_valores._ampliacao_e._pequeno_principe.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1622/parecer_juridico._projeto_de_lei_no_28-2026._reconhece_a_funcao_de_resgatistas_de_animais..pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1623/parecer_juridico._projeto_de_lei_no_29-2026._incentivo_a_vacinacao_contra_cinomose..pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1625/projeto_de_lei_no_33-2026._institui_prioridade_e_incentivo_a_vacinacao_domiciliar_da_pessoa_com_deficiencia..pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1656/pedido_de_informacao_projeto_de_lei_37-2026._abertura_de_credito._excesso_de_arrecadacao_e_anulacao_orcamentaria..pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1660/pedido_de_informacao_projeto_de_lei_38-2026._abertura_de_credito._anulacao_orcamentaria..pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1662/pedido_de_informacao_projeto_de_lei_39-2026._abertura_de_credito._excesso_de_arrecadacao_e_anulacao_orcamentaria..pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1663/pedido_de_informacao_projeto_de_lei_40-2026._abertura_de_credito._anulacao_orcamentaria..pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1667/parecer_juridico_projeto_de_lei_42-2026._abertura_de_credito_superavit_financeiro._devolucao_de_valores..pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1673/parecer_juridico_no_projeto_de_lei_43-2026._excesso_de_arrecadacao_e_anulacao_de_dotacao._construcao_do_recicoop..pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1679/parecer_juridico_no_projeto_de_lei_44-2026._excesso_de_arrecadacao_e_anulacao_de_dotacao._aquisicao_de_mini_carregadeira..pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1680/parecer_juridico_no_projeto_de_lei_45-2026._excesso_de_arrecadacao_e_anulacao_de_dotacao._recapeamento_da_malha_viaria..pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1681/parecer_juridico_no_projeto_de_lei_46-2026._excesso_de_arrecadacao_superavit_e_anulacao_de_dotacao._pavimentacao_da_malha_viaria..pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1682/projeto_de_lei_no_34-2026._trata_da_formacao_profissional_atraves_de_programas_de_residencia_medica_e_de_profissionais_da_saude..pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1693/projeto_de_lei_complementar_no_04-2026._altera_atribuicoes_e_remuneracao_de_cargos_em_comissao..pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1760/parecer_juridico_no_projeto_de_lei_37-2026._excesso_de_arrecadacao_e_anulacao_de_dotacao._1.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1761/parecer_juridico_no_projeto_de_lei_38-2026._anulacao_de_dotacao..pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1762/parecer_juridico_no_projeto_de_lei_39-2026._excesso_de_arrecadacao_e_anulacao_de_dotacao..pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1763/parecer_juridico_no_projeto_de_lei_39-2026._excesso_de_arrecadacao_e_anulacao_de_dotacao..pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1764/parecer_juridico_no_projeto_de_lei_40-2026._anulacao_de_dotacao..pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1765/proeto_de_lei_47-2026._cria_obrigacoes_as_escolas_da_rede_municipal_de_rolim_de_moura..doc" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1792/projeto_de_lei_50-2026._reformulacao_administrativa._emendas_impositivas..pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1798/projeto_de_lei_41-2026._reducao_do_numero_de_mototaxista_no_municipio_de_rolim_de_moura..pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1799/parecer_juridico_projeto_de_lei_51-2026_abertura_credito._devolucao_de_valores..pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1800/parecer_juridico_projeto_de_lei_52-2026._abertura_de_credito_superavit_financeiro._2.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1801/projeto_de_lei_53-2026._abertura_de_credito_excesso_de_arrecadacao..pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1815/projeto_de_resolucao_4-2026._politica_interna_de_protecao_de_dados..pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1817/projeto_de_lei_54-2026._disponibilizacao_de_qr_code_em_obras_publicas_e_carros_oficiais._1.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1441/parecer_ccj_plo_10-2026.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1443/parcer_ccj_plo_3-2026.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1453/parecer_ccj_plo_01-2026.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1454/parecer_ccj_plo_02-2026.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1455/parecer_ccj_plo_07-2026.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1456/parecer_ccj_pl_4-2026-3.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1457/parecer_ccj_plo_8-2026.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1458/parecer_ccj_plo_9-2026.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1497/parecer_ccj_plo_n_06-2026.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1533/parecer_ccj_plo_12-2026.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1534/parecer_ccj_plo_15-2026.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1535/parecer_ccj_plo_16-2026.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1536/parecer_ccj_plo_17-2026.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1579/projeto_de_lei_19-2026_ccj.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1580/projeto_de_lei_21-2026_ccj.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1581/plo_23-2026_ccj.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1582/parecer_ccj_25-2026.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1583/parecer_ccj_30-2026.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1617/parecer_ccj..pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1620/parecer_ccj.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1629/parecer_ccj_plo_13-2026.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1630/parecer_ccj_plo_26-2026.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1631/parecer_ccj_plo_5-2026.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1683/parecer_desfavoravel_ccj_plo_33-2026.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1684/parecer_ccj_plo_28-2026.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1685/parecer_ccj_plo_18-2026.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1696/parecer_ccj_plo_42-2026...pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1698/parecer_ccj_plo_27-2026.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1702/parecer_ccj_plo_44-2026.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1704/plo_45-2026_parecer_ccj.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1732/parecer_ccj.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1733/parecer_ccj_plo_29_-_2026.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1736/plo_43_-2026_ccj.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1739/parecer_46-2026_ccj.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1767/parecer_ccj_plc_4-_2026.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1769/parecer_ccj_plo_26-2026.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1806/parcer_ccj_plo_11-2026.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1825/parecer_ccj_plo_34-2026...pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1828/parcer_ccj_plo_50_-2026.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1830/plo_ccj_51-2026.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1833/parecer_ccj_53-2026.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1459/parecer_cosp_plo_03-2026.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1460/parecer_cosp_plo_10-2026.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1490/parecer_002-2026-cosp.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1498/parecer_cosp_plo_01-2026.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1499/parecer_cosp_plo_02-2026.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1500/parecer_cosp_plo_04-2026.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1501/parecer_cosp_plo_07-2026.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1502/parecer_cosp_plo_08-2026.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1503/parecer_cosp_plo_09-2026.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1537/parecer_cosp_plo_06-2026.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1587/parecer_cosp_023-2026.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1589/parecer_cosp_025-2026.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1618/parecer_cosp.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1650/parecer_cosp_plo_30-2026.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1686/parecer_cosp_plo_5-2026.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1687/parecer_plo_13-2026_cosp.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1688/parecer_plo_18-2026_cosp.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1699/parecer_cosp_plo_27-2026.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1700/parecer_cosp_plo_42-2026.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1703/parecer_cosp_plo_44-2026.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1705/parecer_plo_45-2026_cosp.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1734/parecer_cosp_plo_29_-_2026.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1737/plo_43_-2026_cosp.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1740/parecer_46-2026_cosp.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1768/parecer_cosp_plc_4-_2026.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1770/parecer_cosp_plo_26-2026.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1807/parcer_cosp_plo_11-2026.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1826/parecer_cosp_plo_34-2026...pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1829/parcer_cosp_plo_50_-2026.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1831/plo_cosp_51-2026.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1834/parecer_cosp_53-2026.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1538/parecer_csas_plo_02-2026.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1539/parecer_csas_plo_03-2026.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1540/parecer_csas_plo_07-2026.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1541/parecer_csas_plo_08-2026.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1545/parecer_csas_plo_09-2026.....pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1584/parecer_plo_06-2026_csas.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1588/parecer_csas_plo_lei_no_23__2026.docx.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1590/parecer_csas_plo_lei_no_25__2026.docx.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1619/parecer_saude.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1632/parecer_csas_plo_no._001_2026.docx.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1633/parecer_csas_plo_10-2026.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1706/parecer_plo_27-2026_csas.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1735/parecer_csas_29_-_2026.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1738/plo_43_-2026_csas.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1741/parecer_plo_13-2026_csas.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1808/parcer_csas_plo_11-2026.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1809/parecer_csas_plc_4-2026.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1827/parecer_csas_plo_34-2026...pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1832/plo_csas_51-2026.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1835/parecer_csas_53-2026.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1367/parecer_conjunto_das_comissoes_permanentes_projeto_de_resolucao_n_1.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1368/parecer_conjunto_das_comissoes_permanentes_projeto_de_resolucao_n_2.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1369/parecer_conjunto_das_comissoes_permanentes_projeto_de_lei_complementar_01-2026.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1370/parecer_conjunto_das_comissoes_permanentes_projeto_de_lei_complementar_02-2026_atualizado.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1371/parecer_conjunto_das_comissoes_permanentes_projeto_de_lei_218-2025.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1461/parecer_conjunto_projeto_de_resolucao_n_3-2026.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1462/parecer_conjunto_proposta_de_emenda_n_01-_2026__a_lei_organica_municipal.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1544/parecer_conjunto_das_comissoes_permanentes_plo_12-2026.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1546/parecer_conjunto_das_comissoes_permanentes_plo_15-2026.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1547/parecer_conjunto_das_comissoes_permanentes_plo_16-2026.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1548/parecer_conjunto_das_comissoes_permanentes_plo_17-2026.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1549/parecer_conjunto_das_comissoes_permanentes_plo_20-2026.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1550/pl_024-2026_-_parecer_conjunto.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1585/parecer_conjunto_plo_19-2026.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1586/parecer_conjunto_021-2026.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1591/parecer_conjunto_comissoes_plc_31.2026.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1593/parecer_conjunto_comissoes_plc_032-2026_.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1594/parecer_conjunto_plo_35-2026.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1595/parecer_conjunto_plo_36-2026.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1802/parecer_ccj_plo_37-2026.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1803/parecer_conjunto__plo_38-2026.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1804/parecer_conjunto__plo_39-2026.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1805/parecer_conjunto__plo_40-2026.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1386/ante-projeto-_vacinacao_tea.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1417/ante-projeto-patrulha_armada-.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1430/ante-projeto-entulhos.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1437/requerimento_e_anteprojeto_de_lei_-_castracao_de_animais_com_credenciamento_em_clinicas_particulares.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1440/antiprojeto.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1624/anteprojeto_de_lei_-_isencao_taxa_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1657/projeto_exprei_de_pimenta07.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1695/anteprojeto_n08_construindorolim_cida_dasaude_assinado.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1714/anteprojeto_de_lei_complementar_coahb.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1759/ante_projeto_de_lei-_altera_lei_325-2023_1.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1795/ante_projeto_011_dispoe_sobre_a_adocao_de_criterios_diferenciados_na_cobranca_do_iptu_em_imoveis_localizados_em_vias_pavimentadas_e_nao_pavimentadas_no_municipio_de_rolim_de_mouraro.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1796/012_dispoe_sobre_a_padronizacao_da_cobranca_da_taxa_de_coleta_de_lixo_no_municipio_de_rolim_de_moura_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1816/anteprojeto_de_lei_nc2ba_13_cmrm_2026_psi_-_politicas_publicas_pronto_socorro_do_idoso_assinado.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1823/anteprojeto_validade_por_tempo_indeterminado_dos_laudos_medicos_que_atestem_o_transtorno_do_espectro_autista_tea.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1824/anteprojeto_alteracao_permuta_lc325.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H25"/>
+  <dimension ref="A1:H446"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="41.85546875" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="32" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8" max="8" width="251.85546875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="94.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -833,588 +4864,11952 @@
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
         <v>26</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H5" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>29</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D6" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E6" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="F6" t="s">
         <v>13</v>
       </c>
       <c r="G6" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="H6" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
+        <v>33</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
         <v>34</v>
       </c>
-      <c r="B7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D7" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="F7" t="s">
+        <v>13</v>
+      </c>
+      <c r="G7" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="G7" s="1" t="s">
+      <c r="H7" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
+        <v>37</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
         <v>38</v>
       </c>
-      <c r="B8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F8" t="s">
+        <v>13</v>
+      </c>
+      <c r="G8" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="E8" t="s">
+      <c r="H8" t="s">
         <v>40</v>
-      </c>
-[...7 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>42</v>
+      </c>
+      <c r="D9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" t="s">
+        <v>12</v>
+      </c>
+      <c r="F9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G9" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="B9" t="s">
-[...14 lines deleted...]
-      <c r="G9" s="1" t="s">
+      <c r="H9" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
+        <v>45</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
         <v>46</v>
       </c>
-      <c r="B10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D10" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F10" t="s">
+        <v>13</v>
+      </c>
+      <c r="G10" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="E10" t="s">
+      <c r="H10" t="s">
         <v>48</v>
-      </c>
-[...7 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
+        <v>49</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>50</v>
+      </c>
+      <c r="D11" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F11" t="s">
+        <v>13</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="H11" t="s">
         <v>52</v>
-      </c>
-[...19 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
+        <v>53</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>54</v>
+      </c>
+      <c r="D12" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" t="s">
+        <v>12</v>
+      </c>
+      <c r="F12" t="s">
+        <v>13</v>
+      </c>
+      <c r="G12" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="B12" t="s">
-[...14 lines deleted...]
-      <c r="G12" s="1" t="s">
+      <c r="H12" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
+        <v>57</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
         <v>58</v>
       </c>
-      <c r="B13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D13" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" t="s">
+        <v>12</v>
+      </c>
+      <c r="F13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G13" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="E13" t="s">
+      <c r="H13" t="s">
         <v>60</v>
-      </c>
-[...7 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
+        <v>61</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>62</v>
+      </c>
+      <c r="D14" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F14" t="s">
+        <v>13</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="H14" t="s">
         <v>64</v>
-      </c>
-[...19 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
+        <v>65</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>66</v>
+      </c>
+      <c r="D15" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" t="s">
+        <v>12</v>
+      </c>
+      <c r="F15" t="s">
+        <v>13</v>
+      </c>
+      <c r="G15" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="B15" t="s">
-[...14 lines deleted...]
-      <c r="G15" s="1" t="s">
+      <c r="H15" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
+        <v>69</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
         <v>70</v>
       </c>
-      <c r="B16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D16" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" t="s">
+        <v>12</v>
+      </c>
+      <c r="F16" t="s">
+        <v>13</v>
+      </c>
+      <c r="G16" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="E16" t="s">
+      <c r="H16" t="s">
         <v>72</v>
-      </c>
-[...7 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
+        <v>73</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>74</v>
+      </c>
+      <c r="D17" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17" t="s">
+        <v>12</v>
+      </c>
+      <c r="F17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="H17" t="s">
         <v>76</v>
-      </c>
-[...19 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
+        <v>77</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>78</v>
+      </c>
+      <c r="D18" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" t="s">
+        <v>12</v>
+      </c>
+      <c r="F18" t="s">
+        <v>13</v>
+      </c>
+      <c r="G18" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="B18" t="s">
-[...14 lines deleted...]
-      <c r="G18" s="1" t="s">
+      <c r="H18" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
+        <v>81</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
         <v>82</v>
       </c>
-      <c r="B19" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D19" t="s">
-        <v>71</v>
+        <v>11</v>
       </c>
       <c r="E19" t="s">
-        <v>72</v>
+        <v>12</v>
       </c>
       <c r="F19" t="s">
-        <v>73</v>
+        <v>13</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>83</v>
       </c>
       <c r="H19" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
         <v>85</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
         <v>86</v>
       </c>
       <c r="D20" t="s">
-        <v>71</v>
+        <v>11</v>
       </c>
       <c r="E20" t="s">
-        <v>72</v>
+        <v>12</v>
       </c>
       <c r="F20" t="s">
-        <v>73</v>
+        <v>13</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>87</v>
       </c>
       <c r="H20" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
         <v>89</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>10</v>
+        <v>90</v>
       </c>
       <c r="D21" t="s">
-        <v>71</v>
+        <v>11</v>
       </c>
       <c r="E21" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="F21" t="s">
-        <v>35</v>
+        <v>13</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>91</v>
       </c>
       <c r="H21" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
         <v>93</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="D22" t="s">
-        <v>71</v>
+        <v>11</v>
       </c>
       <c r="E22" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="F22" t="s">
-        <v>35</v>
+        <v>13</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="H22" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>21</v>
+        <v>98</v>
       </c>
       <c r="D23" t="s">
-        <v>71</v>
+        <v>11</v>
       </c>
       <c r="E23" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="F23" t="s">
-        <v>35</v>
+        <v>13</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="H23" t="s">
-        <v>33</v>
+        <v>100</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>25</v>
+        <v>102</v>
       </c>
       <c r="D24" t="s">
-        <v>71</v>
+        <v>11</v>
       </c>
       <c r="E24" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="F24" t="s">
-        <v>35</v>
+        <v>13</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="H24" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
+        <v>106</v>
+      </c>
+      <c r="D25" t="s">
+        <v>11</v>
+      </c>
+      <c r="E25" t="s">
+        <v>12</v>
+      </c>
+      <c r="F25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="H25" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>109</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>110</v>
+      </c>
+      <c r="D26" t="s">
+        <v>11</v>
+      </c>
+      <c r="E26" t="s">
+        <v>12</v>
+      </c>
+      <c r="F26" t="s">
+        <v>13</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="H26" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>113</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>114</v>
+      </c>
+      <c r="D27" t="s">
+        <v>11</v>
+      </c>
+      <c r="E27" t="s">
+        <v>12</v>
+      </c>
+      <c r="F27" t="s">
+        <v>26</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="H27" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>117</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>118</v>
+      </c>
+      <c r="D28" t="s">
+        <v>11</v>
+      </c>
+      <c r="E28" t="s">
+        <v>12</v>
+      </c>
+      <c r="F28" t="s">
+        <v>26</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="H28" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>121</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>122</v>
+      </c>
+      <c r="D29" t="s">
+        <v>11</v>
+      </c>
+      <c r="E29" t="s">
+        <v>12</v>
+      </c>
+      <c r="F29" t="s">
+        <v>26</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="H29" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>125</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>126</v>
+      </c>
+      <c r="D30" t="s">
+        <v>11</v>
+      </c>
+      <c r="E30" t="s">
+        <v>12</v>
+      </c>
+      <c r="F30" t="s">
+        <v>13</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="H30" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>129</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>130</v>
+      </c>
+      <c r="D31" t="s">
+        <v>11</v>
+      </c>
+      <c r="E31" t="s">
+        <v>12</v>
+      </c>
+      <c r="F31" t="s">
+        <v>13</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="H31" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>133</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>134</v>
+      </c>
+      <c r="D32" t="s">
+        <v>11</v>
+      </c>
+      <c r="E32" t="s">
+        <v>12</v>
+      </c>
+      <c r="F32" t="s">
+        <v>13</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="H32" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>137</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>138</v>
+      </c>
+      <c r="D33" t="s">
+        <v>11</v>
+      </c>
+      <c r="E33" t="s">
+        <v>12</v>
+      </c>
+      <c r="F33" t="s">
+        <v>26</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="H33" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>141</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>142</v>
+      </c>
+      <c r="D34" t="s">
+        <v>11</v>
+      </c>
+      <c r="E34" t="s">
+        <v>12</v>
+      </c>
+      <c r="F34" t="s">
+        <v>13</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="H34" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>145</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>146</v>
+      </c>
+      <c r="D35" t="s">
+        <v>11</v>
+      </c>
+      <c r="E35" t="s">
+        <v>12</v>
+      </c>
+      <c r="F35" t="s">
+        <v>13</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="H35" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>149</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>150</v>
+      </c>
+      <c r="D36" t="s">
+        <v>11</v>
+      </c>
+      <c r="E36" t="s">
+        <v>12</v>
+      </c>
+      <c r="F36" t="s">
+        <v>13</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="H36" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>153</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>154</v>
+      </c>
+      <c r="D37" t="s">
+        <v>11</v>
+      </c>
+      <c r="E37" t="s">
+        <v>12</v>
+      </c>
+      <c r="F37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="H37" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>157</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>158</v>
+      </c>
+      <c r="D38" t="s">
+        <v>11</v>
+      </c>
+      <c r="E38" t="s">
+        <v>12</v>
+      </c>
+      <c r="F38" t="s">
+        <v>13</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="H38" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>161</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>162</v>
+      </c>
+      <c r="D39" t="s">
+        <v>11</v>
+      </c>
+      <c r="E39" t="s">
+        <v>12</v>
+      </c>
+      <c r="F39" t="s">
+        <v>13</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="H39" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>165</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>166</v>
+      </c>
+      <c r="D40" t="s">
+        <v>11</v>
+      </c>
+      <c r="E40" t="s">
+        <v>12</v>
+      </c>
+      <c r="F40" t="s">
+        <v>13</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="H40" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>169</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>170</v>
+      </c>
+      <c r="D41" t="s">
+        <v>11</v>
+      </c>
+      <c r="E41" t="s">
+        <v>12</v>
+      </c>
+      <c r="F41" t="s">
+        <v>13</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="H41" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>173</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>174</v>
+      </c>
+      <c r="D42" t="s">
+        <v>11</v>
+      </c>
+      <c r="E42" t="s">
+        <v>12</v>
+      </c>
+      <c r="F42" t="s">
+        <v>13</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="H42" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>177</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>178</v>
+      </c>
+      <c r="D43" t="s">
+        <v>11</v>
+      </c>
+      <c r="E43" t="s">
+        <v>12</v>
+      </c>
+      <c r="F43" t="s">
+        <v>13</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="H43" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>181</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>182</v>
+      </c>
+      <c r="D44" t="s">
+        <v>11</v>
+      </c>
+      <c r="E44" t="s">
+        <v>12</v>
+      </c>
+      <c r="F44" t="s">
+        <v>13</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="H44" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>185</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>186</v>
+      </c>
+      <c r="D45" t="s">
+        <v>11</v>
+      </c>
+      <c r="E45" t="s">
+        <v>12</v>
+      </c>
+      <c r="F45" t="s">
+        <v>13</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="H45" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>189</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>190</v>
+      </c>
+      <c r="D46" t="s">
+        <v>11</v>
+      </c>
+      <c r="E46" t="s">
+        <v>12</v>
+      </c>
+      <c r="F46" t="s">
+        <v>13</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="H46" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>193</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>194</v>
+      </c>
+      <c r="D47" t="s">
+        <v>11</v>
+      </c>
+      <c r="E47" t="s">
+        <v>12</v>
+      </c>
+      <c r="F47" t="s">
+        <v>26</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="H47" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>197</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>198</v>
+      </c>
+      <c r="D48" t="s">
+        <v>11</v>
+      </c>
+      <c r="E48" t="s">
+        <v>12</v>
+      </c>
+      <c r="F48" t="s">
+        <v>13</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="H48" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>201</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>202</v>
+      </c>
+      <c r="D49" t="s">
+        <v>11</v>
+      </c>
+      <c r="E49" t="s">
+        <v>12</v>
+      </c>
+      <c r="F49" t="s">
+        <v>13</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="H49" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>205</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>206</v>
+      </c>
+      <c r="D50" t="s">
+        <v>11</v>
+      </c>
+      <c r="E50" t="s">
+        <v>12</v>
+      </c>
+      <c r="F50" t="s">
+        <v>13</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="H50" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>209</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>210</v>
+      </c>
+      <c r="D51" t="s">
+        <v>11</v>
+      </c>
+      <c r="E51" t="s">
+        <v>12</v>
+      </c>
+      <c r="F51" t="s">
+        <v>13</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="H51" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>213</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>214</v>
+      </c>
+      <c r="D52" t="s">
+        <v>11</v>
+      </c>
+      <c r="E52" t="s">
+        <v>12</v>
+      </c>
+      <c r="F52" t="s">
+        <v>13</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="H52" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>217</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>218</v>
+      </c>
+      <c r="D53" t="s">
+        <v>11</v>
+      </c>
+      <c r="E53" t="s">
+        <v>12</v>
+      </c>
+      <c r="F53" t="s">
+        <v>13</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="H53" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>221</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>222</v>
+      </c>
+      <c r="D54" t="s">
+        <v>11</v>
+      </c>
+      <c r="E54" t="s">
+        <v>12</v>
+      </c>
+      <c r="F54" t="s">
+        <v>26</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="H54" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>225</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>226</v>
+      </c>
+      <c r="D55" t="s">
+        <v>11</v>
+      </c>
+      <c r="E55" t="s">
+        <v>12</v>
+      </c>
+      <c r="F55" t="s">
+        <v>13</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="H55" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>229</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>230</v>
+      </c>
+      <c r="D56" t="s">
+        <v>11</v>
+      </c>
+      <c r="E56" t="s">
+        <v>12</v>
+      </c>
+      <c r="F56" t="s">
+        <v>231</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="H56" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>234</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>235</v>
+      </c>
+      <c r="D57" t="s">
+        <v>11</v>
+      </c>
+      <c r="E57" t="s">
+        <v>12</v>
+      </c>
+      <c r="F57" t="s">
+        <v>13</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="H57" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>238</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>239</v>
+      </c>
+      <c r="D58" t="s">
+        <v>11</v>
+      </c>
+      <c r="E58" t="s">
+        <v>12</v>
+      </c>
+      <c r="F58" t="s">
+        <v>13</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="H58" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>242</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>243</v>
+      </c>
+      <c r="D59" t="s">
+        <v>11</v>
+      </c>
+      <c r="E59" t="s">
+        <v>12</v>
+      </c>
+      <c r="F59" t="s">
+        <v>13</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="H59" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>246</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>247</v>
+      </c>
+      <c r="D60" t="s">
+        <v>11</v>
+      </c>
+      <c r="E60" t="s">
+        <v>12</v>
+      </c>
+      <c r="F60" t="s">
+        <v>13</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="H60" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>250</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>251</v>
+      </c>
+      <c r="D61" t="s">
+        <v>11</v>
+      </c>
+      <c r="E61" t="s">
+        <v>12</v>
+      </c>
+      <c r="F61" t="s">
+        <v>13</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="H61" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>254</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>255</v>
+      </c>
+      <c r="D62" t="s">
+        <v>11</v>
+      </c>
+      <c r="E62" t="s">
+        <v>12</v>
+      </c>
+      <c r="F62" t="s">
+        <v>13</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="H62" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>258</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>259</v>
+      </c>
+      <c r="D63" t="s">
+        <v>11</v>
+      </c>
+      <c r="E63" t="s">
+        <v>12</v>
+      </c>
+      <c r="F63" t="s">
+        <v>13</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="H63" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>262</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>263</v>
+      </c>
+      <c r="D64" t="s">
+        <v>11</v>
+      </c>
+      <c r="E64" t="s">
+        <v>12</v>
+      </c>
+      <c r="F64" t="s">
+        <v>13</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="H64" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>265</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>266</v>
+      </c>
+      <c r="D65" t="s">
+        <v>11</v>
+      </c>
+      <c r="E65" t="s">
+        <v>12</v>
+      </c>
+      <c r="F65" t="s">
+        <v>13</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="H65" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>269</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>270</v>
+      </c>
+      <c r="D66" t="s">
+        <v>11</v>
+      </c>
+      <c r="E66" t="s">
+        <v>12</v>
+      </c>
+      <c r="F66" t="s">
+        <v>271</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="H66" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>274</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>275</v>
+      </c>
+      <c r="D67" t="s">
+        <v>11</v>
+      </c>
+      <c r="E67" t="s">
+        <v>12</v>
+      </c>
+      <c r="F67" t="s">
+        <v>276</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="H67" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>279</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>280</v>
+      </c>
+      <c r="D68" t="s">
+        <v>11</v>
+      </c>
+      <c r="E68" t="s">
+        <v>12</v>
+      </c>
+      <c r="F68" t="s">
+        <v>231</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="H68" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>283</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>284</v>
+      </c>
+      <c r="D69" t="s">
+        <v>11</v>
+      </c>
+      <c r="E69" t="s">
+        <v>12</v>
+      </c>
+      <c r="F69" t="s">
+        <v>13</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="H69" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>287</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>288</v>
+      </c>
+      <c r="D70" t="s">
+        <v>11</v>
+      </c>
+      <c r="E70" t="s">
+        <v>12</v>
+      </c>
+      <c r="F70" t="s">
+        <v>13</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="H70" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>291</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>292</v>
+      </c>
+      <c r="D71" t="s">
+        <v>11</v>
+      </c>
+      <c r="E71" t="s">
+        <v>12</v>
+      </c>
+      <c r="F71" t="s">
+        <v>13</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="H71" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>295</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>10</v>
+      </c>
+      <c r="D72" t="s">
+        <v>296</v>
+      </c>
+      <c r="E72" t="s">
+        <v>297</v>
+      </c>
+      <c r="F72" t="s">
+        <v>13</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="H72" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>300</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>17</v>
+      </c>
+      <c r="D73" t="s">
+        <v>296</v>
+      </c>
+      <c r="E73" t="s">
+        <v>297</v>
+      </c>
+      <c r="F73" t="s">
+        <v>231</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="H73" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>303</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>21</v>
+      </c>
+      <c r="D74" t="s">
+        <v>296</v>
+      </c>
+      <c r="E74" t="s">
+        <v>297</v>
+      </c>
+      <c r="F74" t="s">
+        <v>13</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="H74" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>306</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>25</v>
+      </c>
+      <c r="D75" t="s">
+        <v>296</v>
+      </c>
+      <c r="E75" t="s">
+        <v>297</v>
+      </c>
+      <c r="F75" t="s">
+        <v>13</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="H75" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>308</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>30</v>
+      </c>
+      <c r="D76" t="s">
+        <v>296</v>
+      </c>
+      <c r="E76" t="s">
+        <v>297</v>
+      </c>
+      <c r="F76" t="s">
+        <v>13</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="H76" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>311</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>10</v>
+      </c>
+      <c r="D77" t="s">
+        <v>312</v>
+      </c>
+      <c r="E77" t="s">
+        <v>313</v>
+      </c>
+      <c r="F77" t="s">
+        <v>231</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="H77" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>316</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>17</v>
+      </c>
+      <c r="D78" t="s">
+        <v>312</v>
+      </c>
+      <c r="E78" t="s">
+        <v>313</v>
+      </c>
+      <c r="F78" t="s">
+        <v>231</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="H78" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>319</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>21</v>
+      </c>
+      <c r="D79" t="s">
+        <v>312</v>
+      </c>
+      <c r="E79" t="s">
+        <v>313</v>
+      </c>
+      <c r="F79" t="s">
+        <v>320</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="H79" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>323</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>25</v>
+      </c>
+      <c r="D80" t="s">
+        <v>312</v>
+      </c>
+      <c r="E80" t="s">
+        <v>313</v>
+      </c>
+      <c r="F80" t="s">
+        <v>231</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="H80" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>326</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>10</v>
+      </c>
+      <c r="D81" t="s">
+        <v>327</v>
+      </c>
+      <c r="E81" t="s">
+        <v>328</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="H81" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>331</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>10</v>
+      </c>
+      <c r="D82" t="s">
+        <v>332</v>
+      </c>
+      <c r="E82" t="s">
+        <v>333</v>
+      </c>
+      <c r="F82" t="s">
+        <v>334</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="H82" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>337</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>17</v>
+      </c>
+      <c r="D83" t="s">
+        <v>332</v>
+      </c>
+      <c r="E83" t="s">
+        <v>333</v>
+      </c>
+      <c r="F83" t="s">
+        <v>334</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="H83" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>340</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>21</v>
+      </c>
+      <c r="D84" t="s">
+        <v>332</v>
+      </c>
+      <c r="E84" t="s">
+        <v>333</v>
+      </c>
+      <c r="F84" t="s">
+        <v>334</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="H84" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>343</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>25</v>
+      </c>
+      <c r="D85" t="s">
+        <v>332</v>
+      </c>
+      <c r="E85" t="s">
+        <v>333</v>
+      </c>
+      <c r="F85" t="s">
+        <v>334</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="H85" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>346</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>30</v>
+      </c>
+      <c r="D86" t="s">
+        <v>332</v>
+      </c>
+      <c r="E86" t="s">
+        <v>333</v>
+      </c>
+      <c r="F86" t="s">
+        <v>334</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="H86" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>349</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>34</v>
+      </c>
+      <c r="D87" t="s">
+        <v>332</v>
+      </c>
+      <c r="E87" t="s">
+        <v>333</v>
+      </c>
+      <c r="F87" t="s">
+        <v>334</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="H87" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>352</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>38</v>
+      </c>
+      <c r="D88" t="s">
+        <v>332</v>
+      </c>
+      <c r="E88" t="s">
+        <v>333</v>
+      </c>
+      <c r="F88" t="s">
+        <v>26</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="H88" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>355</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>42</v>
+      </c>
+      <c r="D89" t="s">
+        <v>332</v>
+      </c>
+      <c r="E89" t="s">
+        <v>333</v>
+      </c>
+      <c r="F89" t="s">
+        <v>26</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="H89" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>358</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>46</v>
+      </c>
+      <c r="D90" t="s">
+        <v>332</v>
+      </c>
+      <c r="E90" t="s">
+        <v>333</v>
+      </c>
+      <c r="F90" t="s">
+        <v>276</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="H90" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>361</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>50</v>
+      </c>
+      <c r="D91" t="s">
+        <v>332</v>
+      </c>
+      <c r="E91" t="s">
+        <v>333</v>
+      </c>
+      <c r="F91" t="s">
+        <v>276</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="H91" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>364</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>54</v>
+      </c>
+      <c r="D92" t="s">
+        <v>332</v>
+      </c>
+      <c r="E92" t="s">
+        <v>333</v>
+      </c>
+      <c r="F92" t="s">
+        <v>276</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="H92" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>367</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>58</v>
+      </c>
+      <c r="D93" t="s">
+        <v>332</v>
+      </c>
+      <c r="E93" t="s">
+        <v>333</v>
+      </c>
+      <c r="F93" t="s">
+        <v>26</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="H93" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>370</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>62</v>
+      </c>
+      <c r="D94" t="s">
+        <v>332</v>
+      </c>
+      <c r="E94" t="s">
+        <v>333</v>
+      </c>
+      <c r="F94" t="s">
+        <v>26</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="H94" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>373</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>374</v>
+      </c>
+      <c r="D95" t="s">
+        <v>332</v>
+      </c>
+      <c r="E95" t="s">
+        <v>333</v>
+      </c>
+      <c r="F95" t="s">
+        <v>26</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="H95" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>377</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>66</v>
+      </c>
+      <c r="D96" t="s">
+        <v>332</v>
+      </c>
+      <c r="E96" t="s">
+        <v>333</v>
+      </c>
+      <c r="F96" t="s">
+        <v>26</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="H96" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>380</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>70</v>
+      </c>
+      <c r="D97" t="s">
+        <v>332</v>
+      </c>
+      <c r="E97" t="s">
+        <v>333</v>
+      </c>
+      <c r="F97" t="s">
+        <v>276</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="H97" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>383</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>74</v>
+      </c>
+      <c r="D98" t="s">
+        <v>332</v>
+      </c>
+      <c r="E98" t="s">
+        <v>333</v>
+      </c>
+      <c r="F98" t="s">
+        <v>334</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="H98" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>386</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>78</v>
+      </c>
+      <c r="D99" t="s">
+        <v>332</v>
+      </c>
+      <c r="E99" t="s">
+        <v>333</v>
+      </c>
+      <c r="F99" t="s">
+        <v>271</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="H99" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>389</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>82</v>
+      </c>
+      <c r="D100" t="s">
+        <v>332</v>
+      </c>
+      <c r="E100" t="s">
+        <v>333</v>
+      </c>
+      <c r="F100" t="s">
+        <v>271</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="H100" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>392</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
         <v>86</v>
       </c>
-      <c r="D25" t="s">
-[...2 lines deleted...]
-      <c r="E25" t="s">
+      <c r="D101" t="s">
+        <v>332</v>
+      </c>
+      <c r="E101" t="s">
+        <v>333</v>
+      </c>
+      <c r="F101" t="s">
+        <v>271</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="H101" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>395</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
         <v>90</v>
       </c>
-      <c r="F25" t="s">
+      <c r="D102" t="s">
+        <v>332</v>
+      </c>
+      <c r="E102" t="s">
+        <v>333</v>
+      </c>
+      <c r="F102" t="s">
+        <v>271</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="H102" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>398</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>94</v>
+      </c>
+      <c r="D103" t="s">
+        <v>332</v>
+      </c>
+      <c r="E103" t="s">
+        <v>333</v>
+      </c>
+      <c r="F103" t="s">
+        <v>276</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="H103" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>401</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>98</v>
+      </c>
+      <c r="D104" t="s">
+        <v>332</v>
+      </c>
+      <c r="E104" t="s">
+        <v>333</v>
+      </c>
+      <c r="F104" t="s">
+        <v>276</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="H104" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>404</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
         <v>102</v>
       </c>
-      <c r="G25" s="1" t="s">
-[...2 lines deleted...]
-      <c r="H25" t="s">
+      <c r="D105" t="s">
+        <v>332</v>
+      </c>
+      <c r="E105" t="s">
+        <v>333</v>
+      </c>
+      <c r="F105" t="s">
+        <v>334</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="H105" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>407</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>106</v>
+      </c>
+      <c r="D106" t="s">
+        <v>332</v>
+      </c>
+      <c r="E106" t="s">
+        <v>333</v>
+      </c>
+      <c r="F106" t="s">
+        <v>276</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="H106" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>410</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>110</v>
+      </c>
+      <c r="D107" t="s">
+        <v>332</v>
+      </c>
+      <c r="E107" t="s">
+        <v>333</v>
+      </c>
+      <c r="F107" t="s">
+        <v>276</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="H107" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>413</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>114</v>
+      </c>
+      <c r="D108" t="s">
+        <v>332</v>
+      </c>
+      <c r="E108" t="s">
+        <v>333</v>
+      </c>
+      <c r="F108" t="s">
+        <v>276</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="H108" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>416</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>118</v>
+      </c>
+      <c r="D109" t="s">
+        <v>332</v>
+      </c>
+      <c r="E109" t="s">
+        <v>333</v>
+      </c>
+      <c r="F109" t="s">
+        <v>26</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="H109" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>419</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>122</v>
+      </c>
+      <c r="D110" t="s">
+        <v>332</v>
+      </c>
+      <c r="E110" t="s">
+        <v>333</v>
+      </c>
+      <c r="F110" t="s">
+        <v>26</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>420</v>
+      </c>
+      <c r="H110" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>422</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>126</v>
+      </c>
+      <c r="D111" t="s">
+        <v>332</v>
+      </c>
+      <c r="E111" t="s">
+        <v>333</v>
+      </c>
+      <c r="F111" t="s">
+        <v>334</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>423</v>
+      </c>
+      <c r="H111" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>425</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>130</v>
+      </c>
+      <c r="D112" t="s">
+        <v>332</v>
+      </c>
+      <c r="E112" t="s">
+        <v>333</v>
+      </c>
+      <c r="F112" t="s">
+        <v>276</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>426</v>
+      </c>
+      <c r="H112" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>428</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>134</v>
+      </c>
+      <c r="D113" t="s">
+        <v>332</v>
+      </c>
+      <c r="E113" t="s">
+        <v>333</v>
+      </c>
+      <c r="F113" t="s">
+        <v>276</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="H113" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>431</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>138</v>
+      </c>
+      <c r="D114" t="s">
+        <v>332</v>
+      </c>
+      <c r="E114" t="s">
+        <v>333</v>
+      </c>
+      <c r="F114" t="s">
+        <v>276</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="H114" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>434</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>142</v>
+      </c>
+      <c r="D115" t="s">
+        <v>332</v>
+      </c>
+      <c r="E115" t="s">
+        <v>333</v>
+      </c>
+      <c r="F115" t="s">
+        <v>435</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="H115" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>438</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>146</v>
+      </c>
+      <c r="D116" t="s">
+        <v>332</v>
+      </c>
+      <c r="E116" t="s">
+        <v>333</v>
+      </c>
+      <c r="F116" t="s">
+        <v>435</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="H116" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>441</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>150</v>
+      </c>
+      <c r="D117" t="s">
+        <v>332</v>
+      </c>
+      <c r="E117" t="s">
+        <v>333</v>
+      </c>
+      <c r="F117" t="s">
+        <v>435</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>442</v>
+      </c>
+      <c r="H117" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>444</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>154</v>
+      </c>
+      <c r="D118" t="s">
+        <v>332</v>
+      </c>
+      <c r="E118" t="s">
+        <v>333</v>
+      </c>
+      <c r="F118" t="s">
+        <v>445</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>446</v>
+      </c>
+      <c r="H118" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>448</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>158</v>
+      </c>
+      <c r="D119" t="s">
+        <v>332</v>
+      </c>
+      <c r="E119" t="s">
+        <v>333</v>
+      </c>
+      <c r="F119" t="s">
+        <v>445</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>449</v>
+      </c>
+      <c r="H119" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>451</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>162</v>
+      </c>
+      <c r="D120" t="s">
+        <v>332</v>
+      </c>
+      <c r="E120" t="s">
+        <v>333</v>
+      </c>
+      <c r="F120" t="s">
+        <v>445</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>452</v>
+      </c>
+      <c r="H120" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>454</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>166</v>
+      </c>
+      <c r="D121" t="s">
+        <v>332</v>
+      </c>
+      <c r="E121" t="s">
+        <v>333</v>
+      </c>
+      <c r="F121" t="s">
+        <v>435</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>455</v>
+      </c>
+      <c r="H121" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>457</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>170</v>
+      </c>
+      <c r="D122" t="s">
+        <v>332</v>
+      </c>
+      <c r="E122" t="s">
+        <v>333</v>
+      </c>
+      <c r="F122" t="s">
+        <v>26</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="H122" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>460</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>174</v>
+      </c>
+      <c r="D123" t="s">
+        <v>332</v>
+      </c>
+      <c r="E123" t="s">
+        <v>333</v>
+      </c>
+      <c r="F123" t="s">
+        <v>334</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="H123" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>463</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>178</v>
+      </c>
+      <c r="D124" t="s">
+        <v>332</v>
+      </c>
+      <c r="E124" t="s">
+        <v>333</v>
+      </c>
+      <c r="F124" t="s">
+        <v>334</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="H124" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>466</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>182</v>
+      </c>
+      <c r="D125" t="s">
+        <v>332</v>
+      </c>
+      <c r="E125" t="s">
+        <v>333</v>
+      </c>
+      <c r="F125" t="s">
+        <v>435</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="H125" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>469</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>186</v>
+      </c>
+      <c r="D126" t="s">
+        <v>332</v>
+      </c>
+      <c r="E126" t="s">
+        <v>333</v>
+      </c>
+      <c r="F126" t="s">
+        <v>26</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="H126" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>472</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>190</v>
+      </c>
+      <c r="D127" t="s">
+        <v>332</v>
+      </c>
+      <c r="E127" t="s">
+        <v>333</v>
+      </c>
+      <c r="F127" t="s">
+        <v>26</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="H127" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>475</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>194</v>
+      </c>
+      <c r="D128" t="s">
+        <v>332</v>
+      </c>
+      <c r="E128" t="s">
+        <v>333</v>
+      </c>
+      <c r="F128" t="s">
+        <v>435</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>476</v>
+      </c>
+      <c r="H128" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>478</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>198</v>
+      </c>
+      <c r="D129" t="s">
+        <v>332</v>
+      </c>
+      <c r="E129" t="s">
+        <v>333</v>
+      </c>
+      <c r="F129" t="s">
+        <v>276</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="H129" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>481</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>202</v>
+      </c>
+      <c r="D130" t="s">
+        <v>332</v>
+      </c>
+      <c r="E130" t="s">
+        <v>333</v>
+      </c>
+      <c r="F130" t="s">
+        <v>276</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="H130" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>484</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>206</v>
+      </c>
+      <c r="D131" t="s">
+        <v>332</v>
+      </c>
+      <c r="E131" t="s">
+        <v>333</v>
+      </c>
+      <c r="F131" t="s">
+        <v>276</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>485</v>
+      </c>
+      <c r="H131" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>487</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>210</v>
+      </c>
+      <c r="D132" t="s">
+        <v>332</v>
+      </c>
+      <c r="E132" t="s">
+        <v>333</v>
+      </c>
+      <c r="F132" t="s">
+        <v>276</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>488</v>
+      </c>
+      <c r="H132" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>490</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>214</v>
+      </c>
+      <c r="D133" t="s">
+        <v>332</v>
+      </c>
+      <c r="E133" t="s">
+        <v>333</v>
+      </c>
+      <c r="F133" t="s">
+        <v>26</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="H133" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>493</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>218</v>
+      </c>
+      <c r="D134" t="s">
+        <v>332</v>
+      </c>
+      <c r="E134" t="s">
+        <v>333</v>
+      </c>
+      <c r="F134" t="s">
+        <v>26</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>494</v>
+      </c>
+      <c r="H134" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>496</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>222</v>
+      </c>
+      <c r="D135" t="s">
+        <v>332</v>
+      </c>
+      <c r="E135" t="s">
+        <v>333</v>
+      </c>
+      <c r="F135" t="s">
+        <v>26</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>497</v>
+      </c>
+      <c r="H135" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>499</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>226</v>
+      </c>
+      <c r="D136" t="s">
+        <v>332</v>
+      </c>
+      <c r="E136" t="s">
+        <v>333</v>
+      </c>
+      <c r="F136" t="s">
+        <v>445</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="H136" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>502</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>230</v>
+      </c>
+      <c r="D137" t="s">
+        <v>332</v>
+      </c>
+      <c r="E137" t="s">
+        <v>333</v>
+      </c>
+      <c r="F137" t="s">
+        <v>445</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>503</v>
+      </c>
+      <c r="H137" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>505</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>235</v>
+      </c>
+      <c r="D138" t="s">
+        <v>332</v>
+      </c>
+      <c r="E138" t="s">
+        <v>333</v>
+      </c>
+      <c r="F138" t="s">
+        <v>445</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="H138" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>508</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>239</v>
+      </c>
+      <c r="D139" t="s">
+        <v>332</v>
+      </c>
+      <c r="E139" t="s">
+        <v>333</v>
+      </c>
+      <c r="F139" t="s">
+        <v>271</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>509</v>
+      </c>
+      <c r="H139" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>511</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>243</v>
+      </c>
+      <c r="D140" t="s">
+        <v>332</v>
+      </c>
+      <c r="E140" t="s">
+        <v>333</v>
+      </c>
+      <c r="F140" t="s">
+        <v>271</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>512</v>
+      </c>
+      <c r="H140" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>514</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>247</v>
+      </c>
+      <c r="D141" t="s">
+        <v>332</v>
+      </c>
+      <c r="E141" t="s">
+        <v>333</v>
+      </c>
+      <c r="F141" t="s">
+        <v>435</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="H141" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>517</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>251</v>
+      </c>
+      <c r="D142" t="s">
+        <v>332</v>
+      </c>
+      <c r="E142" t="s">
+        <v>333</v>
+      </c>
+      <c r="F142" t="s">
+        <v>276</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="H142" t="s">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>520</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>255</v>
+      </c>
+      <c r="D143" t="s">
+        <v>332</v>
+      </c>
+      <c r="E143" t="s">
+        <v>333</v>
+      </c>
+      <c r="F143" t="s">
+        <v>334</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>521</v>
+      </c>
+      <c r="H143" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>523</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>259</v>
+      </c>
+      <c r="D144" t="s">
+        <v>332</v>
+      </c>
+      <c r="E144" t="s">
+        <v>333</v>
+      </c>
+      <c r="F144" t="s">
+        <v>334</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>524</v>
+      </c>
+      <c r="H144" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>526</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>263</v>
+      </c>
+      <c r="D145" t="s">
+        <v>332</v>
+      </c>
+      <c r="E145" t="s">
+        <v>333</v>
+      </c>
+      <c r="F145" t="s">
+        <v>435</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="H145" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>529</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>266</v>
+      </c>
+      <c r="D146" t="s">
+        <v>332</v>
+      </c>
+      <c r="E146" t="s">
+        <v>333</v>
+      </c>
+      <c r="F146" t="s">
+        <v>26</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>530</v>
+      </c>
+      <c r="H146" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>532</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>270</v>
+      </c>
+      <c r="D147" t="s">
+        <v>332</v>
+      </c>
+      <c r="E147" t="s">
+        <v>333</v>
+      </c>
+      <c r="F147" t="s">
+        <v>445</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>533</v>
+      </c>
+      <c r="H147" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>535</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>275</v>
+      </c>
+      <c r="D148" t="s">
+        <v>332</v>
+      </c>
+      <c r="E148" t="s">
+        <v>333</v>
+      </c>
+      <c r="F148" t="s">
+        <v>445</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>536</v>
+      </c>
+      <c r="H148" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>538</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>280</v>
+      </c>
+      <c r="D149" t="s">
+        <v>332</v>
+      </c>
+      <c r="E149" t="s">
+        <v>333</v>
+      </c>
+      <c r="F149" t="s">
+        <v>334</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H149" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>541</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>284</v>
+      </c>
+      <c r="D150" t="s">
+        <v>332</v>
+      </c>
+      <c r="E150" t="s">
+        <v>333</v>
+      </c>
+      <c r="F150" t="s">
+        <v>334</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>542</v>
+      </c>
+      <c r="H150" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>544</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>288</v>
+      </c>
+      <c r="D151" t="s">
+        <v>332</v>
+      </c>
+      <c r="E151" t="s">
+        <v>333</v>
+      </c>
+      <c r="F151" t="s">
+        <v>26</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>545</v>
+      </c>
+      <c r="H151" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>547</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>292</v>
+      </c>
+      <c r="D152" t="s">
+        <v>332</v>
+      </c>
+      <c r="E152" t="s">
+        <v>333</v>
+      </c>
+      <c r="F152" t="s">
+        <v>271</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>548</v>
+      </c>
+      <c r="H152" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>550</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>551</v>
+      </c>
+      <c r="D153" t="s">
+        <v>332</v>
+      </c>
+      <c r="E153" t="s">
+        <v>333</v>
+      </c>
+      <c r="F153" t="s">
+        <v>435</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>552</v>
+      </c>
+      <c r="H153" t="s">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>554</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>555</v>
+      </c>
+      <c r="D154" t="s">
+        <v>332</v>
+      </c>
+      <c r="E154" t="s">
+        <v>333</v>
+      </c>
+      <c r="F154" t="s">
+        <v>435</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>556</v>
+      </c>
+      <c r="H154" t="s">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>558</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>559</v>
+      </c>
+      <c r="D155" t="s">
+        <v>332</v>
+      </c>
+      <c r="E155" t="s">
+        <v>333</v>
+      </c>
+      <c r="F155" t="s">
+        <v>435</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>560</v>
+      </c>
+      <c r="H155" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>562</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>563</v>
+      </c>
+      <c r="D156" t="s">
+        <v>332</v>
+      </c>
+      <c r="E156" t="s">
+        <v>333</v>
+      </c>
+      <c r="F156" t="s">
+        <v>435</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>564</v>
+      </c>
+      <c r="H156" t="s">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>566</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>567</v>
+      </c>
+      <c r="D157" t="s">
+        <v>332</v>
+      </c>
+      <c r="E157" t="s">
+        <v>333</v>
+      </c>
+      <c r="F157" t="s">
+        <v>435</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>568</v>
+      </c>
+      <c r="H157" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>570</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>571</v>
+      </c>
+      <c r="D158" t="s">
+        <v>332</v>
+      </c>
+      <c r="E158" t="s">
+        <v>333</v>
+      </c>
+      <c r="F158" t="s">
+        <v>334</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>572</v>
+      </c>
+      <c r="H158" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>574</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>575</v>
+      </c>
+      <c r="D159" t="s">
+        <v>332</v>
+      </c>
+      <c r="E159" t="s">
+        <v>333</v>
+      </c>
+      <c r="F159" t="s">
+        <v>276</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>576</v>
+      </c>
+      <c r="H159" t="s">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>578</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>579</v>
+      </c>
+      <c r="D160" t="s">
+        <v>332</v>
+      </c>
+      <c r="E160" t="s">
+        <v>333</v>
+      </c>
+      <c r="F160" t="s">
+        <v>276</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>580</v>
+      </c>
+      <c r="H160" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>582</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>583</v>
+      </c>
+      <c r="D161" t="s">
+        <v>332</v>
+      </c>
+      <c r="E161" t="s">
+        <v>333</v>
+      </c>
+      <c r="F161" t="s">
+        <v>276</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>584</v>
+      </c>
+      <c r="H161" t="s">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>586</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>587</v>
+      </c>
+      <c r="D162" t="s">
+        <v>332</v>
+      </c>
+      <c r="E162" t="s">
+        <v>333</v>
+      </c>
+      <c r="F162" t="s">
+        <v>334</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>588</v>
+      </c>
+      <c r="H162" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>590</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>591</v>
+      </c>
+      <c r="D163" t="s">
+        <v>332</v>
+      </c>
+      <c r="E163" t="s">
+        <v>333</v>
+      </c>
+      <c r="F163" t="s">
+        <v>435</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>592</v>
+      </c>
+      <c r="H163" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>594</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>595</v>
+      </c>
+      <c r="D164" t="s">
+        <v>332</v>
+      </c>
+      <c r="E164" t="s">
+        <v>333</v>
+      </c>
+      <c r="F164" t="s">
+        <v>334</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>596</v>
+      </c>
+      <c r="H164" t="s">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>598</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>599</v>
+      </c>
+      <c r="D165" t="s">
+        <v>332</v>
+      </c>
+      <c r="E165" t="s">
+        <v>333</v>
+      </c>
+      <c r="F165" t="s">
+        <v>334</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>600</v>
+      </c>
+      <c r="H165" t="s">
+        <v>601</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>602</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>603</v>
+      </c>
+      <c r="D166" t="s">
+        <v>332</v>
+      </c>
+      <c r="E166" t="s">
+        <v>333</v>
+      </c>
+      <c r="F166" t="s">
+        <v>334</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>604</v>
+      </c>
+      <c r="H166" t="s">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>606</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>607</v>
+      </c>
+      <c r="D167" t="s">
+        <v>332</v>
+      </c>
+      <c r="E167" t="s">
+        <v>333</v>
+      </c>
+      <c r="F167" t="s">
+        <v>445</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>608</v>
+      </c>
+      <c r="H167" t="s">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>610</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>611</v>
+      </c>
+      <c r="D168" t="s">
+        <v>332</v>
+      </c>
+      <c r="E168" t="s">
+        <v>333</v>
+      </c>
+      <c r="F168" t="s">
+        <v>271</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>612</v>
+      </c>
+      <c r="H168" t="s">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>614</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>615</v>
+      </c>
+      <c r="D169" t="s">
+        <v>332</v>
+      </c>
+      <c r="E169" t="s">
+        <v>333</v>
+      </c>
+      <c r="F169" t="s">
+        <v>271</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>616</v>
+      </c>
+      <c r="H169" t="s">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>618</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>619</v>
+      </c>
+      <c r="D170" t="s">
+        <v>332</v>
+      </c>
+      <c r="E170" t="s">
+        <v>333</v>
+      </c>
+      <c r="F170" t="s">
+        <v>271</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>620</v>
+      </c>
+      <c r="H170" t="s">
+        <v>621</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>622</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>623</v>
+      </c>
+      <c r="D171" t="s">
+        <v>332</v>
+      </c>
+      <c r="E171" t="s">
+        <v>333</v>
+      </c>
+      <c r="F171" t="s">
+        <v>26</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>624</v>
+      </c>
+      <c r="H171" t="s">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>626</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>627</v>
+      </c>
+      <c r="D172" t="s">
+        <v>332</v>
+      </c>
+      <c r="E172" t="s">
+        <v>333</v>
+      </c>
+      <c r="F172" t="s">
+        <v>26</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>628</v>
+      </c>
+      <c r="H172" t="s">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>630</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>631</v>
+      </c>
+      <c r="D173" t="s">
+        <v>332</v>
+      </c>
+      <c r="E173" t="s">
+        <v>333</v>
+      </c>
+      <c r="F173" t="s">
+        <v>26</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>632</v>
+      </c>
+      <c r="H173" t="s">
+        <v>633</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>634</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>635</v>
+      </c>
+      <c r="D174" t="s">
+        <v>332</v>
+      </c>
+      <c r="E174" t="s">
+        <v>333</v>
+      </c>
+      <c r="F174" t="s">
+        <v>445</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>636</v>
+      </c>
+      <c r="H174" t="s">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>638</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>639</v>
+      </c>
+      <c r="D175" t="s">
+        <v>332</v>
+      </c>
+      <c r="E175" t="s">
+        <v>333</v>
+      </c>
+      <c r="F175" t="s">
+        <v>435</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>640</v>
+      </c>
+      <c r="H175" t="s">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>642</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>643</v>
+      </c>
+      <c r="D176" t="s">
+        <v>332</v>
+      </c>
+      <c r="E176" t="s">
+        <v>333</v>
+      </c>
+      <c r="F176" t="s">
+        <v>435</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>644</v>
+      </c>
+      <c r="H176" t="s">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>646</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>647</v>
+      </c>
+      <c r="D177" t="s">
+        <v>332</v>
+      </c>
+      <c r="E177" t="s">
+        <v>333</v>
+      </c>
+      <c r="F177" t="s">
+        <v>271</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>648</v>
+      </c>
+      <c r="H177" t="s">
+        <v>649</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>650</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>651</v>
+      </c>
+      <c r="D178" t="s">
+        <v>332</v>
+      </c>
+      <c r="E178" t="s">
+        <v>333</v>
+      </c>
+      <c r="F178" t="s">
+        <v>271</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>652</v>
+      </c>
+      <c r="H178" t="s">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>654</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>655</v>
+      </c>
+      <c r="D179" t="s">
+        <v>332</v>
+      </c>
+      <c r="E179" t="s">
+        <v>333</v>
+      </c>
+      <c r="F179" t="s">
+        <v>271</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>656</v>
+      </c>
+      <c r="H179" t="s">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>658</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>659</v>
+      </c>
+      <c r="D180" t="s">
+        <v>332</v>
+      </c>
+      <c r="E180" t="s">
+        <v>333</v>
+      </c>
+      <c r="F180" t="s">
+        <v>271</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="H180" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>662</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>17</v>
+      </c>
+      <c r="D181" t="s">
+        <v>663</v>
+      </c>
+      <c r="E181" t="s">
+        <v>664</v>
+      </c>
+      <c r="F181" t="s">
+        <v>26</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>665</v>
+      </c>
+      <c r="H181" t="s">
+        <v>666</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>667</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>21</v>
+      </c>
+      <c r="D182" t="s">
+        <v>663</v>
+      </c>
+      <c r="E182" t="s">
+        <v>664</v>
+      </c>
+      <c r="F182" t="s">
+        <v>26</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>668</v>
+      </c>
+      <c r="H182" t="s">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" t="s">
+        <v>670</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>25</v>
+      </c>
+      <c r="D183" t="s">
+        <v>663</v>
+      </c>
+      <c r="E183" t="s">
+        <v>664</v>
+      </c>
+      <c r="F183" t="s">
+        <v>271</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>671</v>
+      </c>
+      <c r="H183" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>673</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>30</v>
+      </c>
+      <c r="D184" t="s">
+        <v>663</v>
+      </c>
+      <c r="E184" t="s">
+        <v>664</v>
+      </c>
+      <c r="F184" t="s">
+        <v>435</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>674</v>
+      </c>
+      <c r="H184" t="s">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>676</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>34</v>
+      </c>
+      <c r="D185" t="s">
+        <v>663</v>
+      </c>
+      <c r="E185" t="s">
+        <v>664</v>
+      </c>
+      <c r="F185" t="s">
+        <v>276</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>677</v>
+      </c>
+      <c r="H185" t="s">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" t="s">
+        <v>679</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>38</v>
+      </c>
+      <c r="D186" t="s">
+        <v>663</v>
+      </c>
+      <c r="E186" t="s">
+        <v>664</v>
+      </c>
+      <c r="F186" t="s">
+        <v>445</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>680</v>
+      </c>
+      <c r="H186" t="s">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" t="s">
+        <v>682</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>42</v>
+      </c>
+      <c r="D187" t="s">
+        <v>663</v>
+      </c>
+      <c r="E187" t="s">
+        <v>664</v>
+      </c>
+      <c r="F187" t="s">
+        <v>276</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>683</v>
+      </c>
+      <c r="H187" t="s">
+        <v>684</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" t="s">
+        <v>685</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>46</v>
+      </c>
+      <c r="D188" t="s">
+        <v>663</v>
+      </c>
+      <c r="E188" t="s">
+        <v>664</v>
+      </c>
+      <c r="F188" t="s">
+        <v>26</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>686</v>
+      </c>
+      <c r="H188" t="s">
+        <v>687</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>688</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>50</v>
+      </c>
+      <c r="D189" t="s">
+        <v>663</v>
+      </c>
+      <c r="E189" t="s">
+        <v>664</v>
+      </c>
+      <c r="F189" t="s">
+        <v>334</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>689</v>
+      </c>
+      <c r="H189" t="s">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" t="s">
+        <v>691</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>54</v>
+      </c>
+      <c r="D190" t="s">
+        <v>663</v>
+      </c>
+      <c r="E190" t="s">
+        <v>664</v>
+      </c>
+      <c r="F190" t="s">
+        <v>26</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>692</v>
+      </c>
+      <c r="H190" t="s">
+        <v>693</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" t="s">
+        <v>694</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>58</v>
+      </c>
+      <c r="D191" t="s">
+        <v>663</v>
+      </c>
+      <c r="E191" t="s">
+        <v>664</v>
+      </c>
+      <c r="F191" t="s">
+        <v>271</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>695</v>
+      </c>
+      <c r="H191" t="s">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" t="s">
+        <v>697</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
+        <v>10</v>
+      </c>
+      <c r="D192" t="s">
+        <v>698</v>
+      </c>
+      <c r="E192" t="s">
+        <v>699</v>
+      </c>
+      <c r="F192" t="s">
+        <v>320</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>700</v>
+      </c>
+      <c r="H192" t="s">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" t="s">
+        <v>702</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>17</v>
+      </c>
+      <c r="D193" t="s">
+        <v>698</v>
+      </c>
+      <c r="E193" t="s">
+        <v>699</v>
+      </c>
+      <c r="F193" t="s">
+        <v>435</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>703</v>
+      </c>
+      <c r="H193" t="s">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" t="s">
+        <v>705</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
+        <v>25</v>
+      </c>
+      <c r="D194" t="s">
+        <v>698</v>
+      </c>
+      <c r="E194" t="s">
+        <v>699</v>
+      </c>
+      <c r="F194" t="s">
+        <v>706</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>707</v>
+      </c>
+      <c r="H194" t="s">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195" t="s">
+        <v>709</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
+        <v>30</v>
+      </c>
+      <c r="D195" t="s">
+        <v>698</v>
+      </c>
+      <c r="E195" t="s">
+        <v>699</v>
+      </c>
+      <c r="F195" t="s">
+        <v>435</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>710</v>
+      </c>
+      <c r="H195" t="s">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196" t="s">
+        <v>712</v>
+      </c>
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" t="s">
+        <v>34</v>
+      </c>
+      <c r="D196" t="s">
+        <v>698</v>
+      </c>
+      <c r="E196" t="s">
+        <v>699</v>
+      </c>
+      <c r="F196" t="s">
+        <v>26</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>713</v>
+      </c>
+      <c r="H196" t="s">
+        <v>714</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197" t="s">
+        <v>715</v>
+      </c>
+      <c r="B197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C197" t="s">
+        <v>38</v>
+      </c>
+      <c r="D197" t="s">
+        <v>698</v>
+      </c>
+      <c r="E197" t="s">
+        <v>699</v>
+      </c>
+      <c r="F197" t="s">
+        <v>716</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>717</v>
+      </c>
+      <c r="H197" t="s">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198" t="s">
+        <v>719</v>
+      </c>
+      <c r="B198" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" t="s">
+        <v>42</v>
+      </c>
+      <c r="D198" t="s">
+        <v>698</v>
+      </c>
+      <c r="E198" t="s">
+        <v>699</v>
+      </c>
+      <c r="F198" t="s">
+        <v>320</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>720</v>
+      </c>
+      <c r="H198" t="s">
+        <v>721</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" t="s">
+        <v>722</v>
+      </c>
+      <c r="B199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" t="s">
+        <v>10</v>
+      </c>
+      <c r="D199" t="s">
+        <v>723</v>
+      </c>
+      <c r="E199" t="s">
+        <v>724</v>
+      </c>
+      <c r="F199" t="s">
+        <v>725</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>726</v>
+      </c>
+      <c r="H199" t="s">
+        <v>727</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200" t="s">
+        <v>728</v>
+      </c>
+      <c r="B200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" t="s">
+        <v>10</v>
+      </c>
+      <c r="D200" t="s">
+        <v>729</v>
+      </c>
+      <c r="E200" t="s">
+        <v>730</v>
+      </c>
+      <c r="F200" t="s">
+        <v>731</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>732</v>
+      </c>
+      <c r="H200" t="s">
+        <v>733</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201" t="s">
+        <v>734</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
+        <v>17</v>
+      </c>
+      <c r="D201" t="s">
+        <v>729</v>
+      </c>
+      <c r="E201" t="s">
+        <v>730</v>
+      </c>
+      <c r="F201" t="s">
+        <v>731</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>735</v>
+      </c>
+      <c r="H201" t="s">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202" t="s">
+        <v>737</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
+        <v>21</v>
+      </c>
+      <c r="D202" t="s">
+        <v>729</v>
+      </c>
+      <c r="E202" t="s">
+        <v>730</v>
+      </c>
+      <c r="F202" t="s">
+        <v>731</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>738</v>
+      </c>
+      <c r="H202" t="s">
+        <v>739</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203" t="s">
+        <v>740</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
+        <v>25</v>
+      </c>
+      <c r="D203" t="s">
+        <v>729</v>
+      </c>
+      <c r="E203" t="s">
+        <v>730</v>
+      </c>
+      <c r="F203" t="s">
+        <v>231</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>741</v>
+      </c>
+      <c r="H203" t="s">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204" t="s">
+        <v>743</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
+        <v>30</v>
+      </c>
+      <c r="D204" t="s">
+        <v>729</v>
+      </c>
+      <c r="E204" t="s">
+        <v>730</v>
+      </c>
+      <c r="F204" t="s">
+        <v>731</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>744</v>
+      </c>
+      <c r="H204" t="s">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205" t="s">
+        <v>746</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
+        <v>34</v>
+      </c>
+      <c r="D205" t="s">
+        <v>729</v>
+      </c>
+      <c r="E205" t="s">
+        <v>730</v>
+      </c>
+      <c r="F205" t="s">
+        <v>731</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>747</v>
+      </c>
+      <c r="H205" t="s">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206" t="s">
+        <v>749</v>
+      </c>
+      <c r="B206" t="s">
+        <v>9</v>
+      </c>
+      <c r="C206" t="s">
+        <v>38</v>
+      </c>
+      <c r="D206" t="s">
+        <v>729</v>
+      </c>
+      <c r="E206" t="s">
+        <v>730</v>
+      </c>
+      <c r="F206" t="s">
+        <v>750</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>751</v>
+      </c>
+      <c r="H206" t="s">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207" t="s">
+        <v>753</v>
+      </c>
+      <c r="B207" t="s">
+        <v>9</v>
+      </c>
+      <c r="C207" t="s">
+        <v>42</v>
+      </c>
+      <c r="D207" t="s">
+        <v>729</v>
+      </c>
+      <c r="E207" t="s">
+        <v>730</v>
+      </c>
+      <c r="F207" t="s">
+        <v>731</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>754</v>
+      </c>
+      <c r="H207" t="s">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208" t="s">
+        <v>756</v>
+      </c>
+      <c r="B208" t="s">
+        <v>9</v>
+      </c>
+      <c r="C208" t="s">
+        <v>46</v>
+      </c>
+      <c r="D208" t="s">
+        <v>729</v>
+      </c>
+      <c r="E208" t="s">
+        <v>730</v>
+      </c>
+      <c r="F208" t="s">
+        <v>731</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>757</v>
+      </c>
+      <c r="H208" t="s">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209" t="s">
+        <v>759</v>
+      </c>
+      <c r="B209" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" t="s">
+        <v>50</v>
+      </c>
+      <c r="D209" t="s">
+        <v>729</v>
+      </c>
+      <c r="E209" t="s">
+        <v>730</v>
+      </c>
+      <c r="F209" t="s">
+        <v>731</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>760</v>
+      </c>
+      <c r="H209" t="s">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210" t="s">
+        <v>762</v>
+      </c>
+      <c r="B210" t="s">
+        <v>9</v>
+      </c>
+      <c r="C210" t="s">
+        <v>54</v>
+      </c>
+      <c r="D210" t="s">
+        <v>729</v>
+      </c>
+      <c r="E210" t="s">
+        <v>730</v>
+      </c>
+      <c r="F210" t="s">
+        <v>731</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>763</v>
+      </c>
+      <c r="H210" t="s">
+        <v>764</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211" t="s">
+        <v>765</v>
+      </c>
+      <c r="B211" t="s">
+        <v>9</v>
+      </c>
+      <c r="C211" t="s">
+        <v>58</v>
+      </c>
+      <c r="D211" t="s">
+        <v>729</v>
+      </c>
+      <c r="E211" t="s">
+        <v>730</v>
+      </c>
+      <c r="F211" t="s">
+        <v>731</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>766</v>
+      </c>
+      <c r="H211" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212" t="s">
+        <v>768</v>
+      </c>
+      <c r="B212" t="s">
+        <v>9</v>
+      </c>
+      <c r="C212" t="s">
+        <v>62</v>
+      </c>
+      <c r="D212" t="s">
+        <v>729</v>
+      </c>
+      <c r="E212" t="s">
+        <v>730</v>
+      </c>
+      <c r="F212" t="s">
+        <v>731</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>769</v>
+      </c>
+      <c r="H212" t="s">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213" t="s">
+        <v>771</v>
+      </c>
+      <c r="B213" t="s">
+        <v>9</v>
+      </c>
+      <c r="C213" t="s">
+        <v>374</v>
+      </c>
+      <c r="D213" t="s">
+        <v>729</v>
+      </c>
+      <c r="E213" t="s">
+        <v>730</v>
+      </c>
+      <c r="F213" t="s">
+        <v>731</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>772</v>
+      </c>
+      <c r="H213" t="s">
+        <v>773</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214" t="s">
+        <v>774</v>
+      </c>
+      <c r="B214" t="s">
+        <v>9</v>
+      </c>
+      <c r="C214" t="s">
+        <v>66</v>
+      </c>
+      <c r="D214" t="s">
+        <v>729</v>
+      </c>
+      <c r="E214" t="s">
+        <v>730</v>
+      </c>
+      <c r="F214" t="s">
+        <v>731</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>775</v>
+      </c>
+      <c r="H214" t="s">
+        <v>776</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215" t="s">
+        <v>777</v>
+      </c>
+      <c r="B215" t="s">
+        <v>9</v>
+      </c>
+      <c r="C215" t="s">
+        <v>70</v>
+      </c>
+      <c r="D215" t="s">
+        <v>729</v>
+      </c>
+      <c r="E215" t="s">
+        <v>730</v>
+      </c>
+      <c r="F215" t="s">
+        <v>731</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>778</v>
+      </c>
+      <c r="H215" t="s">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216" t="s">
+        <v>780</v>
+      </c>
+      <c r="B216" t="s">
+        <v>9</v>
+      </c>
+      <c r="C216" t="s">
+        <v>74</v>
+      </c>
+      <c r="D216" t="s">
+        <v>729</v>
+      </c>
+      <c r="E216" t="s">
+        <v>730</v>
+      </c>
+      <c r="F216" t="s">
+        <v>731</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>781</v>
+      </c>
+      <c r="H216" t="s">
+        <v>782</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217" t="s">
+        <v>783</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
+        <v>78</v>
+      </c>
+      <c r="D217" t="s">
+        <v>729</v>
+      </c>
+      <c r="E217" t="s">
+        <v>730</v>
+      </c>
+      <c r="F217" t="s">
+        <v>731</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>784</v>
+      </c>
+      <c r="H217" t="s">
+        <v>785</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218" t="s">
+        <v>786</v>
+      </c>
+      <c r="B218" t="s">
+        <v>9</v>
+      </c>
+      <c r="C218" t="s">
+        <v>82</v>
+      </c>
+      <c r="D218" t="s">
+        <v>729</v>
+      </c>
+      <c r="E218" t="s">
+        <v>730</v>
+      </c>
+      <c r="F218" t="s">
+        <v>731</v>
+      </c>
+      <c r="G218" s="1" t="s">
+        <v>787</v>
+      </c>
+      <c r="H218" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219" t="s">
+        <v>789</v>
+      </c>
+      <c r="B219" t="s">
+        <v>9</v>
+      </c>
+      <c r="C219" t="s">
+        <v>86</v>
+      </c>
+      <c r="D219" t="s">
+        <v>729</v>
+      </c>
+      <c r="E219" t="s">
+        <v>730</v>
+      </c>
+      <c r="F219" t="s">
+        <v>731</v>
+      </c>
+      <c r="G219" s="1" t="s">
+        <v>790</v>
+      </c>
+      <c r="H219" t="s">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220" t="s">
+        <v>792</v>
+      </c>
+      <c r="B220" t="s">
+        <v>9</v>
+      </c>
+      <c r="C220" t="s">
+        <v>90</v>
+      </c>
+      <c r="D220" t="s">
+        <v>729</v>
+      </c>
+      <c r="E220" t="s">
+        <v>730</v>
+      </c>
+      <c r="F220" t="s">
+        <v>731</v>
+      </c>
+      <c r="G220" s="1" t="s">
+        <v>793</v>
+      </c>
+      <c r="H220" t="s">
+        <v>794</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221" t="s">
+        <v>795</v>
+      </c>
+      <c r="B221" t="s">
+        <v>9</v>
+      </c>
+      <c r="C221" t="s">
+        <v>94</v>
+      </c>
+      <c r="D221" t="s">
+        <v>729</v>
+      </c>
+      <c r="E221" t="s">
+        <v>730</v>
+      </c>
+      <c r="F221" t="s">
+        <v>731</v>
+      </c>
+      <c r="G221" s="1" t="s">
+        <v>796</v>
+      </c>
+      <c r="H221" t="s">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222" t="s">
+        <v>798</v>
+      </c>
+      <c r="B222" t="s">
+        <v>9</v>
+      </c>
+      <c r="C222" t="s">
+        <v>98</v>
+      </c>
+      <c r="D222" t="s">
+        <v>729</v>
+      </c>
+      <c r="E222" t="s">
+        <v>730</v>
+      </c>
+      <c r="F222" t="s">
+        <v>731</v>
+      </c>
+      <c r="G222" s="1" t="s">
+        <v>799</v>
+      </c>
+      <c r="H222" t="s">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223" t="s">
+        <v>801</v>
+      </c>
+      <c r="B223" t="s">
+        <v>9</v>
+      </c>
+      <c r="C223" t="s">
+        <v>102</v>
+      </c>
+      <c r="D223" t="s">
+        <v>729</v>
+      </c>
+      <c r="E223" t="s">
+        <v>730</v>
+      </c>
+      <c r="F223" t="s">
+        <v>731</v>
+      </c>
+      <c r="G223" s="1" t="s">
+        <v>802</v>
+      </c>
+      <c r="H223" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224" t="s">
+        <v>804</v>
+      </c>
+      <c r="B224" t="s">
+        <v>9</v>
+      </c>
+      <c r="C224" t="s">
+        <v>106</v>
+      </c>
+      <c r="D224" t="s">
+        <v>729</v>
+      </c>
+      <c r="E224" t="s">
+        <v>730</v>
+      </c>
+      <c r="F224" t="s">
+        <v>731</v>
+      </c>
+      <c r="G224" s="1" t="s">
+        <v>805</v>
+      </c>
+      <c r="H224" t="s">
+        <v>806</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225" t="s">
+        <v>807</v>
+      </c>
+      <c r="B225" t="s">
+        <v>9</v>
+      </c>
+      <c r="C225" t="s">
+        <v>110</v>
+      </c>
+      <c r="D225" t="s">
+        <v>729</v>
+      </c>
+      <c r="E225" t="s">
+        <v>730</v>
+      </c>
+      <c r="F225" t="s">
+        <v>731</v>
+      </c>
+      <c r="G225" s="1" t="s">
+        <v>808</v>
+      </c>
+      <c r="H225" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226" t="s">
+        <v>809</v>
+      </c>
+      <c r="B226" t="s">
+        <v>9</v>
+      </c>
+      <c r="C226" t="s">
+        <v>114</v>
+      </c>
+      <c r="D226" t="s">
+        <v>729</v>
+      </c>
+      <c r="E226" t="s">
+        <v>730</v>
+      </c>
+      <c r="F226" t="s">
+        <v>731</v>
+      </c>
+      <c r="G226" s="1" t="s">
+        <v>810</v>
+      </c>
+      <c r="H226" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227" t="s">
+        <v>811</v>
+      </c>
+      <c r="B227" t="s">
+        <v>9</v>
+      </c>
+      <c r="C227" t="s">
+        <v>118</v>
+      </c>
+      <c r="D227" t="s">
+        <v>729</v>
+      </c>
+      <c r="E227" t="s">
+        <v>730</v>
+      </c>
+      <c r="F227" t="s">
+        <v>731</v>
+      </c>
+      <c r="G227" s="1" t="s">
+        <v>812</v>
+      </c>
+      <c r="H227" t="s">
+        <v>813</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228" t="s">
+        <v>814</v>
+      </c>
+      <c r="B228" t="s">
+        <v>9</v>
+      </c>
+      <c r="C228" t="s">
+        <v>122</v>
+      </c>
+      <c r="D228" t="s">
+        <v>729</v>
+      </c>
+      <c r="E228" t="s">
+        <v>730</v>
+      </c>
+      <c r="F228" t="s">
+        <v>731</v>
+      </c>
+      <c r="G228" s="1" t="s">
+        <v>815</v>
+      </c>
+      <c r="H228" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229" t="s">
+        <v>817</v>
+      </c>
+      <c r="B229" t="s">
+        <v>9</v>
+      </c>
+      <c r="C229" t="s">
+        <v>126</v>
+      </c>
+      <c r="D229" t="s">
+        <v>729</v>
+      </c>
+      <c r="E229" t="s">
+        <v>730</v>
+      </c>
+      <c r="F229" t="s">
+        <v>731</v>
+      </c>
+      <c r="G229" s="1" t="s">
+        <v>818</v>
+      </c>
+      <c r="H229" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230" t="s">
+        <v>819</v>
+      </c>
+      <c r="B230" t="s">
+        <v>9</v>
+      </c>
+      <c r="C230" t="s">
+        <v>130</v>
+      </c>
+      <c r="D230" t="s">
+        <v>729</v>
+      </c>
+      <c r="E230" t="s">
+        <v>730</v>
+      </c>
+      <c r="F230" t="s">
+        <v>731</v>
+      </c>
+      <c r="G230" s="1" t="s">
+        <v>820</v>
+      </c>
+      <c r="H230" t="s">
         <v>100</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231" t="s">
+        <v>821</v>
+      </c>
+      <c r="B231" t="s">
+        <v>9</v>
+      </c>
+      <c r="C231" t="s">
+        <v>134</v>
+      </c>
+      <c r="D231" t="s">
+        <v>729</v>
+      </c>
+      <c r="E231" t="s">
+        <v>730</v>
+      </c>
+      <c r="F231" t="s">
+        <v>731</v>
+      </c>
+      <c r="G231" s="1" t="s">
+        <v>822</v>
+      </c>
+      <c r="H231" t="s">
+        <v>823</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232" t="s">
+        <v>824</v>
+      </c>
+      <c r="B232" t="s">
+        <v>9</v>
+      </c>
+      <c r="C232" t="s">
+        <v>138</v>
+      </c>
+      <c r="D232" t="s">
+        <v>729</v>
+      </c>
+      <c r="E232" t="s">
+        <v>730</v>
+      </c>
+      <c r="F232" t="s">
+        <v>731</v>
+      </c>
+      <c r="G232" s="1" t="s">
+        <v>825</v>
+      </c>
+      <c r="H232" t="s">
+        <v>826</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233" t="s">
+        <v>827</v>
+      </c>
+      <c r="B233" t="s">
+        <v>9</v>
+      </c>
+      <c r="C233" t="s">
+        <v>142</v>
+      </c>
+      <c r="D233" t="s">
+        <v>729</v>
+      </c>
+      <c r="E233" t="s">
+        <v>730</v>
+      </c>
+      <c r="F233" t="s">
+        <v>731</v>
+      </c>
+      <c r="G233" s="1" t="s">
+        <v>828</v>
+      </c>
+      <c r="H233" t="s">
+        <v>829</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234" t="s">
+        <v>830</v>
+      </c>
+      <c r="B234" t="s">
+        <v>9</v>
+      </c>
+      <c r="C234" t="s">
+        <v>146</v>
+      </c>
+      <c r="D234" t="s">
+        <v>729</v>
+      </c>
+      <c r="E234" t="s">
+        <v>730</v>
+      </c>
+      <c r="F234" t="s">
+        <v>731</v>
+      </c>
+      <c r="G234" s="1" t="s">
+        <v>831</v>
+      </c>
+      <c r="H234" t="s">
+        <v>832</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235" t="s">
+        <v>833</v>
+      </c>
+      <c r="B235" t="s">
+        <v>9</v>
+      </c>
+      <c r="C235" t="s">
+        <v>150</v>
+      </c>
+      <c r="D235" t="s">
+        <v>729</v>
+      </c>
+      <c r="E235" t="s">
+        <v>730</v>
+      </c>
+      <c r="F235" t="s">
+        <v>731</v>
+      </c>
+      <c r="G235" s="1" t="s">
+        <v>834</v>
+      </c>
+      <c r="H235" t="s">
+        <v>835</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236" t="s">
+        <v>836</v>
+      </c>
+      <c r="B236" t="s">
+        <v>9</v>
+      </c>
+      <c r="C236" t="s">
+        <v>154</v>
+      </c>
+      <c r="D236" t="s">
+        <v>729</v>
+      </c>
+      <c r="E236" t="s">
+        <v>730</v>
+      </c>
+      <c r="F236" t="s">
+        <v>731</v>
+      </c>
+      <c r="G236" s="1" t="s">
+        <v>837</v>
+      </c>
+      <c r="H236" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237" t="s">
+        <v>838</v>
+      </c>
+      <c r="B237" t="s">
+        <v>9</v>
+      </c>
+      <c r="C237" t="s">
+        <v>158</v>
+      </c>
+      <c r="D237" t="s">
+        <v>729</v>
+      </c>
+      <c r="E237" t="s">
+        <v>730</v>
+      </c>
+      <c r="F237" t="s">
+        <v>731</v>
+      </c>
+      <c r="G237" s="1" t="s">
+        <v>839</v>
+      </c>
+      <c r="H237" t="s">
+        <v>840</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238" t="s">
+        <v>841</v>
+      </c>
+      <c r="B238" t="s">
+        <v>9</v>
+      </c>
+      <c r="C238" t="s">
+        <v>162</v>
+      </c>
+      <c r="D238" t="s">
+        <v>729</v>
+      </c>
+      <c r="E238" t="s">
+        <v>730</v>
+      </c>
+      <c r="F238" t="s">
+        <v>731</v>
+      </c>
+      <c r="G238" s="1" t="s">
+        <v>842</v>
+      </c>
+      <c r="H238" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239" t="s">
+        <v>843</v>
+      </c>
+      <c r="B239" t="s">
+        <v>9</v>
+      </c>
+      <c r="C239" t="s">
+        <v>166</v>
+      </c>
+      <c r="D239" t="s">
+        <v>729</v>
+      </c>
+      <c r="E239" t="s">
+        <v>730</v>
+      </c>
+      <c r="F239" t="s">
+        <v>731</v>
+      </c>
+      <c r="G239" s="1" t="s">
+        <v>844</v>
+      </c>
+      <c r="H239" t="s">
+        <v>845</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240" t="s">
+        <v>846</v>
+      </c>
+      <c r="B240" t="s">
+        <v>9</v>
+      </c>
+      <c r="C240" t="s">
+        <v>170</v>
+      </c>
+      <c r="D240" t="s">
+        <v>729</v>
+      </c>
+      <c r="E240" t="s">
+        <v>730</v>
+      </c>
+      <c r="F240" t="s">
+        <v>731</v>
+      </c>
+      <c r="G240" s="1" t="s">
+        <v>847</v>
+      </c>
+      <c r="H240" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241" t="s">
+        <v>848</v>
+      </c>
+      <c r="B241" t="s">
+        <v>9</v>
+      </c>
+      <c r="C241" t="s">
+        <v>10</v>
+      </c>
+      <c r="D241" t="s">
+        <v>849</v>
+      </c>
+      <c r="E241" t="s">
+        <v>850</v>
+      </c>
+      <c r="F241" t="s">
+        <v>851</v>
+      </c>
+      <c r="G241" s="1" t="s">
+        <v>852</v>
+      </c>
+      <c r="H241" t="s">
+        <v>853</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242" t="s">
+        <v>854</v>
+      </c>
+      <c r="B242" t="s">
+        <v>9</v>
+      </c>
+      <c r="C242" t="s">
+        <v>17</v>
+      </c>
+      <c r="D242" t="s">
+        <v>849</v>
+      </c>
+      <c r="E242" t="s">
+        <v>850</v>
+      </c>
+      <c r="F242" t="s">
+        <v>851</v>
+      </c>
+      <c r="G242" s="1" t="s">
+        <v>855</v>
+      </c>
+      <c r="H242" t="s">
+        <v>856</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243" t="s">
+        <v>857</v>
+      </c>
+      <c r="B243" t="s">
+        <v>9</v>
+      </c>
+      <c r="C243" t="s">
+        <v>21</v>
+      </c>
+      <c r="D243" t="s">
+        <v>849</v>
+      </c>
+      <c r="E243" t="s">
+        <v>850</v>
+      </c>
+      <c r="F243" t="s">
+        <v>851</v>
+      </c>
+      <c r="G243" s="1" t="s">
+        <v>858</v>
+      </c>
+      <c r="H243" t="s">
+        <v>859</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244" t="s">
+        <v>860</v>
+      </c>
+      <c r="B244" t="s">
+        <v>9</v>
+      </c>
+      <c r="C244" t="s">
+        <v>25</v>
+      </c>
+      <c r="D244" t="s">
+        <v>849</v>
+      </c>
+      <c r="E244" t="s">
+        <v>850</v>
+      </c>
+      <c r="F244" t="s">
+        <v>851</v>
+      </c>
+      <c r="G244" s="1" t="s">
+        <v>861</v>
+      </c>
+      <c r="H244" t="s">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245" t="s">
+        <v>863</v>
+      </c>
+      <c r="B245" t="s">
+        <v>9</v>
+      </c>
+      <c r="C245" t="s">
+        <v>30</v>
+      </c>
+      <c r="D245" t="s">
+        <v>849</v>
+      </c>
+      <c r="E245" t="s">
+        <v>850</v>
+      </c>
+      <c r="F245" t="s">
+        <v>851</v>
+      </c>
+      <c r="G245" s="1" t="s">
+        <v>864</v>
+      </c>
+      <c r="H245" t="s">
+        <v>865</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246" t="s">
+        <v>866</v>
+      </c>
+      <c r="B246" t="s">
+        <v>9</v>
+      </c>
+      <c r="C246" t="s">
+        <v>34</v>
+      </c>
+      <c r="D246" t="s">
+        <v>849</v>
+      </c>
+      <c r="E246" t="s">
+        <v>850</v>
+      </c>
+      <c r="F246" t="s">
+        <v>851</v>
+      </c>
+      <c r="G246" s="1" t="s">
+        <v>867</v>
+      </c>
+      <c r="H246" t="s">
+        <v>868</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247" t="s">
+        <v>869</v>
+      </c>
+      <c r="B247" t="s">
+        <v>9</v>
+      </c>
+      <c r="C247" t="s">
+        <v>38</v>
+      </c>
+      <c r="D247" t="s">
+        <v>849</v>
+      </c>
+      <c r="E247" t="s">
+        <v>850</v>
+      </c>
+      <c r="F247" t="s">
+        <v>851</v>
+      </c>
+      <c r="G247" s="1" t="s">
+        <v>870</v>
+      </c>
+      <c r="H247" t="s">
+        <v>871</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248" t="s">
+        <v>872</v>
+      </c>
+      <c r="B248" t="s">
+        <v>9</v>
+      </c>
+      <c r="C248" t="s">
+        <v>42</v>
+      </c>
+      <c r="D248" t="s">
+        <v>849</v>
+      </c>
+      <c r="E248" t="s">
+        <v>850</v>
+      </c>
+      <c r="F248" t="s">
+        <v>851</v>
+      </c>
+      <c r="G248" s="1" t="s">
+        <v>873</v>
+      </c>
+      <c r="H248" t="s">
+        <v>874</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249" t="s">
+        <v>875</v>
+      </c>
+      <c r="B249" t="s">
+        <v>9</v>
+      </c>
+      <c r="C249" t="s">
+        <v>46</v>
+      </c>
+      <c r="D249" t="s">
+        <v>849</v>
+      </c>
+      <c r="E249" t="s">
+        <v>850</v>
+      </c>
+      <c r="F249" t="s">
+        <v>851</v>
+      </c>
+      <c r="G249" s="1" t="s">
+        <v>876</v>
+      </c>
+      <c r="H249" t="s">
+        <v>877</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250" t="s">
+        <v>878</v>
+      </c>
+      <c r="B250" t="s">
+        <v>9</v>
+      </c>
+      <c r="C250" t="s">
+        <v>50</v>
+      </c>
+      <c r="D250" t="s">
+        <v>849</v>
+      </c>
+      <c r="E250" t="s">
+        <v>850</v>
+      </c>
+      <c r="F250" t="s">
+        <v>851</v>
+      </c>
+      <c r="G250" s="1" t="s">
+        <v>879</v>
+      </c>
+      <c r="H250" t="s">
+        <v>880</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251" t="s">
+        <v>881</v>
+      </c>
+      <c r="B251" t="s">
+        <v>9</v>
+      </c>
+      <c r="C251" t="s">
+        <v>54</v>
+      </c>
+      <c r="D251" t="s">
+        <v>849</v>
+      </c>
+      <c r="E251" t="s">
+        <v>850</v>
+      </c>
+      <c r="F251" t="s">
+        <v>851</v>
+      </c>
+      <c r="G251" s="1" t="s">
+        <v>882</v>
+      </c>
+      <c r="H251" t="s">
+        <v>883</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252" t="s">
+        <v>884</v>
+      </c>
+      <c r="B252" t="s">
+        <v>9</v>
+      </c>
+      <c r="C252" t="s">
+        <v>58</v>
+      </c>
+      <c r="D252" t="s">
+        <v>849</v>
+      </c>
+      <c r="E252" t="s">
+        <v>850</v>
+      </c>
+      <c r="F252" t="s">
+        <v>851</v>
+      </c>
+      <c r="G252" s="1" t="s">
+        <v>885</v>
+      </c>
+      <c r="H252" t="s">
+        <v>886</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253" t="s">
+        <v>887</v>
+      </c>
+      <c r="B253" t="s">
+        <v>9</v>
+      </c>
+      <c r="C253" t="s">
+        <v>62</v>
+      </c>
+      <c r="D253" t="s">
+        <v>849</v>
+      </c>
+      <c r="E253" t="s">
+        <v>850</v>
+      </c>
+      <c r="F253" t="s">
+        <v>851</v>
+      </c>
+      <c r="G253" s="1" t="s">
+        <v>888</v>
+      </c>
+      <c r="H253" t="s">
+        <v>889</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254" t="s">
+        <v>890</v>
+      </c>
+      <c r="B254" t="s">
+        <v>9</v>
+      </c>
+      <c r="C254" t="s">
+        <v>374</v>
+      </c>
+      <c r="D254" t="s">
+        <v>849</v>
+      </c>
+      <c r="E254" t="s">
+        <v>850</v>
+      </c>
+      <c r="F254" t="s">
+        <v>851</v>
+      </c>
+      <c r="G254" s="1" t="s">
+        <v>891</v>
+      </c>
+      <c r="H254" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255" t="s">
+        <v>893</v>
+      </c>
+      <c r="B255" t="s">
+        <v>9</v>
+      </c>
+      <c r="C255" t="s">
+        <v>66</v>
+      </c>
+      <c r="D255" t="s">
+        <v>849</v>
+      </c>
+      <c r="E255" t="s">
+        <v>850</v>
+      </c>
+      <c r="F255" t="s">
+        <v>851</v>
+      </c>
+      <c r="G255" s="1" t="s">
+        <v>894</v>
+      </c>
+      <c r="H255" t="s">
+        <v>895</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256" t="s">
+        <v>896</v>
+      </c>
+      <c r="B256" t="s">
+        <v>9</v>
+      </c>
+      <c r="C256" t="s">
+        <v>70</v>
+      </c>
+      <c r="D256" t="s">
+        <v>849</v>
+      </c>
+      <c r="E256" t="s">
+        <v>850</v>
+      </c>
+      <c r="F256" t="s">
+        <v>851</v>
+      </c>
+      <c r="G256" s="1" t="s">
+        <v>897</v>
+      </c>
+      <c r="H256" t="s">
+        <v>898</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257" t="s">
+        <v>899</v>
+      </c>
+      <c r="B257" t="s">
+        <v>9</v>
+      </c>
+      <c r="C257" t="s">
+        <v>74</v>
+      </c>
+      <c r="D257" t="s">
+        <v>849</v>
+      </c>
+      <c r="E257" t="s">
+        <v>850</v>
+      </c>
+      <c r="F257" t="s">
+        <v>851</v>
+      </c>
+      <c r="G257" s="1" t="s">
+        <v>900</v>
+      </c>
+      <c r="H257" t="s">
+        <v>901</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258" t="s">
+        <v>902</v>
+      </c>
+      <c r="B258" t="s">
+        <v>9</v>
+      </c>
+      <c r="C258" t="s">
+        <v>78</v>
+      </c>
+      <c r="D258" t="s">
+        <v>849</v>
+      </c>
+      <c r="E258" t="s">
+        <v>850</v>
+      </c>
+      <c r="F258" t="s">
+        <v>851</v>
+      </c>
+      <c r="G258" s="1" t="s">
+        <v>903</v>
+      </c>
+      <c r="H258" t="s">
+        <v>904</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259" t="s">
+        <v>905</v>
+      </c>
+      <c r="B259" t="s">
+        <v>9</v>
+      </c>
+      <c r="C259" t="s">
+        <v>82</v>
+      </c>
+      <c r="D259" t="s">
+        <v>849</v>
+      </c>
+      <c r="E259" t="s">
+        <v>850</v>
+      </c>
+      <c r="F259" t="s">
+        <v>851</v>
+      </c>
+      <c r="G259" s="1" t="s">
+        <v>906</v>
+      </c>
+      <c r="H259" t="s">
+        <v>907</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8">
+      <c r="A260" t="s">
+        <v>908</v>
+      </c>
+      <c r="B260" t="s">
+        <v>9</v>
+      </c>
+      <c r="C260" t="s">
+        <v>86</v>
+      </c>
+      <c r="D260" t="s">
+        <v>849</v>
+      </c>
+      <c r="E260" t="s">
+        <v>850</v>
+      </c>
+      <c r="F260" t="s">
+        <v>851</v>
+      </c>
+      <c r="G260" s="1" t="s">
+        <v>909</v>
+      </c>
+      <c r="H260" t="s">
+        <v>910</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261" t="s">
+        <v>911</v>
+      </c>
+      <c r="B261" t="s">
+        <v>9</v>
+      </c>
+      <c r="C261" t="s">
+        <v>90</v>
+      </c>
+      <c r="D261" t="s">
+        <v>849</v>
+      </c>
+      <c r="E261" t="s">
+        <v>850</v>
+      </c>
+      <c r="F261" t="s">
+        <v>851</v>
+      </c>
+      <c r="G261" s="1" t="s">
+        <v>912</v>
+      </c>
+      <c r="H261" t="s">
+        <v>913</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262" t="s">
+        <v>914</v>
+      </c>
+      <c r="B262" t="s">
+        <v>9</v>
+      </c>
+      <c r="C262" t="s">
+        <v>94</v>
+      </c>
+      <c r="D262" t="s">
+        <v>849</v>
+      </c>
+      <c r="E262" t="s">
+        <v>850</v>
+      </c>
+      <c r="F262" t="s">
+        <v>851</v>
+      </c>
+      <c r="G262" s="1" t="s">
+        <v>915</v>
+      </c>
+      <c r="H262" t="s">
+        <v>916</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8">
+      <c r="A263" t="s">
+        <v>917</v>
+      </c>
+      <c r="B263" t="s">
+        <v>9</v>
+      </c>
+      <c r="C263" t="s">
+        <v>98</v>
+      </c>
+      <c r="D263" t="s">
+        <v>849</v>
+      </c>
+      <c r="E263" t="s">
+        <v>850</v>
+      </c>
+      <c r="F263" t="s">
+        <v>851</v>
+      </c>
+      <c r="G263" s="1" t="s">
+        <v>918</v>
+      </c>
+      <c r="H263" t="s">
+        <v>919</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8">
+      <c r="A264" t="s">
+        <v>920</v>
+      </c>
+      <c r="B264" t="s">
+        <v>9</v>
+      </c>
+      <c r="C264" t="s">
+        <v>102</v>
+      </c>
+      <c r="D264" t="s">
+        <v>849</v>
+      </c>
+      <c r="E264" t="s">
+        <v>850</v>
+      </c>
+      <c r="F264" t="s">
+        <v>851</v>
+      </c>
+      <c r="G264" s="1" t="s">
+        <v>921</v>
+      </c>
+      <c r="H264" t="s">
+        <v>922</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8">
+      <c r="A265" t="s">
+        <v>923</v>
+      </c>
+      <c r="B265" t="s">
+        <v>9</v>
+      </c>
+      <c r="C265" t="s">
+        <v>106</v>
+      </c>
+      <c r="D265" t="s">
+        <v>849</v>
+      </c>
+      <c r="E265" t="s">
+        <v>850</v>
+      </c>
+      <c r="F265" t="s">
+        <v>851</v>
+      </c>
+      <c r="G265" s="1" t="s">
+        <v>924</v>
+      </c>
+      <c r="H265" t="s">
+        <v>925</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8">
+      <c r="A266" t="s">
+        <v>926</v>
+      </c>
+      <c r="B266" t="s">
+        <v>9</v>
+      </c>
+      <c r="C266" t="s">
+        <v>110</v>
+      </c>
+      <c r="D266" t="s">
+        <v>849</v>
+      </c>
+      <c r="E266" t="s">
+        <v>850</v>
+      </c>
+      <c r="F266" t="s">
+        <v>851</v>
+      </c>
+      <c r="G266" s="1" t="s">
+        <v>927</v>
+      </c>
+      <c r="H266" t="s">
+        <v>928</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8">
+      <c r="A267" t="s">
+        <v>929</v>
+      </c>
+      <c r="B267" t="s">
+        <v>9</v>
+      </c>
+      <c r="C267" t="s">
+        <v>114</v>
+      </c>
+      <c r="D267" t="s">
+        <v>849</v>
+      </c>
+      <c r="E267" t="s">
+        <v>850</v>
+      </c>
+      <c r="F267" t="s">
+        <v>851</v>
+      </c>
+      <c r="G267" s="1" t="s">
+        <v>930</v>
+      </c>
+      <c r="H267" t="s">
+        <v>931</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8">
+      <c r="A268" t="s">
+        <v>932</v>
+      </c>
+      <c r="B268" t="s">
+        <v>9</v>
+      </c>
+      <c r="C268" t="s">
+        <v>118</v>
+      </c>
+      <c r="D268" t="s">
+        <v>849</v>
+      </c>
+      <c r="E268" t="s">
+        <v>850</v>
+      </c>
+      <c r="F268" t="s">
+        <v>851</v>
+      </c>
+      <c r="G268" s="1" t="s">
+        <v>933</v>
+      </c>
+      <c r="H268" t="s">
+        <v>934</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8">
+      <c r="A269" t="s">
+        <v>935</v>
+      </c>
+      <c r="B269" t="s">
+        <v>9</v>
+      </c>
+      <c r="C269" t="s">
+        <v>122</v>
+      </c>
+      <c r="D269" t="s">
+        <v>849</v>
+      </c>
+      <c r="E269" t="s">
+        <v>850</v>
+      </c>
+      <c r="F269" t="s">
+        <v>851</v>
+      </c>
+      <c r="G269" s="1" t="s">
+        <v>936</v>
+      </c>
+      <c r="H269" t="s">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8">
+      <c r="A270" t="s">
+        <v>938</v>
+      </c>
+      <c r="B270" t="s">
+        <v>9</v>
+      </c>
+      <c r="C270" t="s">
+        <v>126</v>
+      </c>
+      <c r="D270" t="s">
+        <v>849</v>
+      </c>
+      <c r="E270" t="s">
+        <v>850</v>
+      </c>
+      <c r="F270" t="s">
+        <v>851</v>
+      </c>
+      <c r="G270" s="1" t="s">
+        <v>939</v>
+      </c>
+      <c r="H270" t="s">
+        <v>940</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8">
+      <c r="A271" t="s">
+        <v>941</v>
+      </c>
+      <c r="B271" t="s">
+        <v>9</v>
+      </c>
+      <c r="C271" t="s">
+        <v>130</v>
+      </c>
+      <c r="D271" t="s">
+        <v>849</v>
+      </c>
+      <c r="E271" t="s">
+        <v>850</v>
+      </c>
+      <c r="F271" t="s">
+        <v>851</v>
+      </c>
+      <c r="G271" s="1" t="s">
+        <v>942</v>
+      </c>
+      <c r="H271" t="s">
+        <v>943</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8">
+      <c r="A272" t="s">
+        <v>944</v>
+      </c>
+      <c r="B272" t="s">
+        <v>9</v>
+      </c>
+      <c r="C272" t="s">
+        <v>134</v>
+      </c>
+      <c r="D272" t="s">
+        <v>849</v>
+      </c>
+      <c r="E272" t="s">
+        <v>850</v>
+      </c>
+      <c r="F272" t="s">
+        <v>851</v>
+      </c>
+      <c r="G272" s="1" t="s">
+        <v>945</v>
+      </c>
+      <c r="H272" t="s">
+        <v>946</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8">
+      <c r="A273" t="s">
+        <v>947</v>
+      </c>
+      <c r="B273" t="s">
+        <v>9</v>
+      </c>
+      <c r="C273" t="s">
+        <v>138</v>
+      </c>
+      <c r="D273" t="s">
+        <v>849</v>
+      </c>
+      <c r="E273" t="s">
+        <v>850</v>
+      </c>
+      <c r="F273" t="s">
+        <v>851</v>
+      </c>
+      <c r="G273" s="1" t="s">
+        <v>948</v>
+      </c>
+      <c r="H273" t="s">
+        <v>949</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8">
+      <c r="A274" t="s">
+        <v>950</v>
+      </c>
+      <c r="B274" t="s">
+        <v>9</v>
+      </c>
+      <c r="C274" t="s">
+        <v>142</v>
+      </c>
+      <c r="D274" t="s">
+        <v>849</v>
+      </c>
+      <c r="E274" t="s">
+        <v>850</v>
+      </c>
+      <c r="F274" t="s">
+        <v>851</v>
+      </c>
+      <c r="G274" s="1" t="s">
+        <v>951</v>
+      </c>
+      <c r="H274" t="s">
+        <v>952</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8">
+      <c r="A275" t="s">
+        <v>953</v>
+      </c>
+      <c r="B275" t="s">
+        <v>9</v>
+      </c>
+      <c r="C275" t="s">
+        <v>146</v>
+      </c>
+      <c r="D275" t="s">
+        <v>849</v>
+      </c>
+      <c r="E275" t="s">
+        <v>850</v>
+      </c>
+      <c r="F275" t="s">
+        <v>851</v>
+      </c>
+      <c r="G275" s="1" t="s">
+        <v>954</v>
+      </c>
+      <c r="H275" t="s">
+        <v>955</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8">
+      <c r="A276" t="s">
+        <v>956</v>
+      </c>
+      <c r="B276" t="s">
+        <v>9</v>
+      </c>
+      <c r="C276" t="s">
+        <v>150</v>
+      </c>
+      <c r="D276" t="s">
+        <v>849</v>
+      </c>
+      <c r="E276" t="s">
+        <v>850</v>
+      </c>
+      <c r="F276" t="s">
+        <v>851</v>
+      </c>
+      <c r="G276" s="1" t="s">
+        <v>957</v>
+      </c>
+      <c r="H276" t="s">
+        <v>958</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8">
+      <c r="A277" t="s">
+        <v>959</v>
+      </c>
+      <c r="B277" t="s">
+        <v>9</v>
+      </c>
+      <c r="C277" t="s">
+        <v>154</v>
+      </c>
+      <c r="D277" t="s">
+        <v>849</v>
+      </c>
+      <c r="E277" t="s">
+        <v>850</v>
+      </c>
+      <c r="F277" t="s">
+        <v>851</v>
+      </c>
+      <c r="G277" s="1" t="s">
+        <v>960</v>
+      </c>
+      <c r="H277" t="s">
+        <v>961</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8">
+      <c r="A278" t="s">
+        <v>962</v>
+      </c>
+      <c r="B278" t="s">
+        <v>9</v>
+      </c>
+      <c r="C278" t="s">
+        <v>158</v>
+      </c>
+      <c r="D278" t="s">
+        <v>849</v>
+      </c>
+      <c r="E278" t="s">
+        <v>850</v>
+      </c>
+      <c r="F278" t="s">
+        <v>851</v>
+      </c>
+      <c r="G278" s="1" t="s">
+        <v>963</v>
+      </c>
+      <c r="H278" t="s">
+        <v>964</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8">
+      <c r="A279" t="s">
+        <v>965</v>
+      </c>
+      <c r="B279" t="s">
+        <v>9</v>
+      </c>
+      <c r="C279" t="s">
+        <v>162</v>
+      </c>
+      <c r="D279" t="s">
+        <v>849</v>
+      </c>
+      <c r="E279" t="s">
+        <v>850</v>
+      </c>
+      <c r="F279" t="s">
+        <v>851</v>
+      </c>
+      <c r="G279" s="1" t="s">
+        <v>966</v>
+      </c>
+      <c r="H279" t="s">
+        <v>967</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8">
+      <c r="A280" t="s">
+        <v>968</v>
+      </c>
+      <c r="B280" t="s">
+        <v>9</v>
+      </c>
+      <c r="C280" t="s">
+        <v>166</v>
+      </c>
+      <c r="D280" t="s">
+        <v>849</v>
+      </c>
+      <c r="E280" t="s">
+        <v>850</v>
+      </c>
+      <c r="F280" t="s">
+        <v>851</v>
+      </c>
+      <c r="G280" s="1" t="s">
+        <v>969</v>
+      </c>
+      <c r="H280" t="s">
+        <v>970</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8">
+      <c r="A281" t="s">
+        <v>971</v>
+      </c>
+      <c r="B281" t="s">
+        <v>9</v>
+      </c>
+      <c r="C281" t="s">
+        <v>170</v>
+      </c>
+      <c r="D281" t="s">
+        <v>849</v>
+      </c>
+      <c r="E281" t="s">
+        <v>850</v>
+      </c>
+      <c r="F281" t="s">
+        <v>851</v>
+      </c>
+      <c r="G281" s="1" t="s">
+        <v>972</v>
+      </c>
+      <c r="H281" t="s">
+        <v>973</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8">
+      <c r="A282" t="s">
+        <v>974</v>
+      </c>
+      <c r="B282" t="s">
+        <v>9</v>
+      </c>
+      <c r="C282" t="s">
+        <v>174</v>
+      </c>
+      <c r="D282" t="s">
+        <v>849</v>
+      </c>
+      <c r="E282" t="s">
+        <v>850</v>
+      </c>
+      <c r="F282" t="s">
+        <v>851</v>
+      </c>
+      <c r="G282" s="1" t="s">
+        <v>975</v>
+      </c>
+      <c r="H282" t="s">
+        <v>976</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8">
+      <c r="A283" t="s">
+        <v>977</v>
+      </c>
+      <c r="B283" t="s">
+        <v>9</v>
+      </c>
+      <c r="C283" t="s">
+        <v>178</v>
+      </c>
+      <c r="D283" t="s">
+        <v>849</v>
+      </c>
+      <c r="E283" t="s">
+        <v>850</v>
+      </c>
+      <c r="F283" t="s">
+        <v>851</v>
+      </c>
+      <c r="G283" s="1" t="s">
+        <v>978</v>
+      </c>
+      <c r="H283" t="s">
+        <v>979</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8">
+      <c r="A284" t="s">
+        <v>980</v>
+      </c>
+      <c r="B284" t="s">
+        <v>9</v>
+      </c>
+      <c r="C284" t="s">
+        <v>182</v>
+      </c>
+      <c r="D284" t="s">
+        <v>849</v>
+      </c>
+      <c r="E284" t="s">
+        <v>850</v>
+      </c>
+      <c r="F284" t="s">
+        <v>851</v>
+      </c>
+      <c r="G284" s="1" t="s">
+        <v>981</v>
+      </c>
+      <c r="H284" t="s">
+        <v>982</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8">
+      <c r="A285" t="s">
+        <v>983</v>
+      </c>
+      <c r="B285" t="s">
+        <v>9</v>
+      </c>
+      <c r="C285" t="s">
+        <v>186</v>
+      </c>
+      <c r="D285" t="s">
+        <v>849</v>
+      </c>
+      <c r="E285" t="s">
+        <v>850</v>
+      </c>
+      <c r="F285" t="s">
+        <v>851</v>
+      </c>
+      <c r="G285" s="1" t="s">
+        <v>984</v>
+      </c>
+      <c r="H285" t="s">
+        <v>985</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8">
+      <c r="A286" t="s">
+        <v>986</v>
+      </c>
+      <c r="B286" t="s">
+        <v>9</v>
+      </c>
+      <c r="C286" t="s">
+        <v>190</v>
+      </c>
+      <c r="D286" t="s">
+        <v>849</v>
+      </c>
+      <c r="E286" t="s">
+        <v>850</v>
+      </c>
+      <c r="F286" t="s">
+        <v>851</v>
+      </c>
+      <c r="G286" s="1" t="s">
+        <v>987</v>
+      </c>
+      <c r="H286" t="s">
+        <v>988</v>
+      </c>
+    </row>
+    <row r="287" spans="1:8">
+      <c r="A287" t="s">
+        <v>989</v>
+      </c>
+      <c r="B287" t="s">
+        <v>9</v>
+      </c>
+      <c r="C287" t="s">
+        <v>194</v>
+      </c>
+      <c r="D287" t="s">
+        <v>849</v>
+      </c>
+      <c r="E287" t="s">
+        <v>850</v>
+      </c>
+      <c r="F287" t="s">
+        <v>851</v>
+      </c>
+      <c r="G287" s="1" t="s">
+        <v>990</v>
+      </c>
+      <c r="H287" t="s">
+        <v>991</v>
+      </c>
+    </row>
+    <row r="288" spans="1:8">
+      <c r="A288" t="s">
+        <v>992</v>
+      </c>
+      <c r="B288" t="s">
+        <v>9</v>
+      </c>
+      <c r="C288" t="s">
+        <v>198</v>
+      </c>
+      <c r="D288" t="s">
+        <v>849</v>
+      </c>
+      <c r="E288" t="s">
+        <v>850</v>
+      </c>
+      <c r="F288" t="s">
+        <v>993</v>
+      </c>
+      <c r="G288" s="1" t="s">
+        <v>994</v>
+      </c>
+      <c r="H288" t="s">
+        <v>995</v>
+      </c>
+    </row>
+    <row r="289" spans="1:8">
+      <c r="A289" t="s">
+        <v>996</v>
+      </c>
+      <c r="B289" t="s">
+        <v>9</v>
+      </c>
+      <c r="C289" t="s">
+        <v>202</v>
+      </c>
+      <c r="D289" t="s">
+        <v>849</v>
+      </c>
+      <c r="E289" t="s">
+        <v>850</v>
+      </c>
+      <c r="F289" t="s">
+        <v>851</v>
+      </c>
+      <c r="G289" s="1" t="s">
+        <v>997</v>
+      </c>
+      <c r="H289" t="s">
+        <v>998</v>
+      </c>
+    </row>
+    <row r="290" spans="1:8">
+      <c r="A290" t="s">
+        <v>999</v>
+      </c>
+      <c r="B290" t="s">
+        <v>9</v>
+      </c>
+      <c r="C290" t="s">
+        <v>206</v>
+      </c>
+      <c r="D290" t="s">
+        <v>849</v>
+      </c>
+      <c r="E290" t="s">
+        <v>850</v>
+      </c>
+      <c r="F290" t="s">
+        <v>851</v>
+      </c>
+      <c r="G290" s="1" t="s">
+        <v>1000</v>
+      </c>
+      <c r="H290" t="s">
+        <v>1001</v>
+      </c>
+    </row>
+    <row r="291" spans="1:8">
+      <c r="A291" t="s">
+        <v>1002</v>
+      </c>
+      <c r="B291" t="s">
+        <v>9</v>
+      </c>
+      <c r="C291" t="s">
+        <v>210</v>
+      </c>
+      <c r="D291" t="s">
+        <v>849</v>
+      </c>
+      <c r="E291" t="s">
+        <v>850</v>
+      </c>
+      <c r="F291" t="s">
+        <v>993</v>
+      </c>
+      <c r="G291" s="1" t="s">
+        <v>1003</v>
+      </c>
+      <c r="H291" t="s">
+        <v>1004</v>
+      </c>
+    </row>
+    <row r="292" spans="1:8">
+      <c r="A292" t="s">
+        <v>1005</v>
+      </c>
+      <c r="B292" t="s">
+        <v>9</v>
+      </c>
+      <c r="C292" t="s">
+        <v>214</v>
+      </c>
+      <c r="D292" t="s">
+        <v>849</v>
+      </c>
+      <c r="E292" t="s">
+        <v>850</v>
+      </c>
+      <c r="F292" t="s">
+        <v>851</v>
+      </c>
+      <c r="G292" s="1" t="s">
+        <v>1006</v>
+      </c>
+      <c r="H292" t="s">
+        <v>1007</v>
+      </c>
+    </row>
+    <row r="293" spans="1:8">
+      <c r="A293" t="s">
+        <v>1008</v>
+      </c>
+      <c r="B293" t="s">
+        <v>9</v>
+      </c>
+      <c r="C293" t="s">
+        <v>218</v>
+      </c>
+      <c r="D293" t="s">
+        <v>849</v>
+      </c>
+      <c r="E293" t="s">
+        <v>850</v>
+      </c>
+      <c r="F293" t="s">
+        <v>851</v>
+      </c>
+      <c r="G293" s="1" t="s">
+        <v>1009</v>
+      </c>
+      <c r="H293" t="s">
+        <v>1010</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8">
+      <c r="A294" t="s">
+        <v>1011</v>
+      </c>
+      <c r="B294" t="s">
+        <v>9</v>
+      </c>
+      <c r="C294" t="s">
+        <v>222</v>
+      </c>
+      <c r="D294" t="s">
+        <v>849</v>
+      </c>
+      <c r="E294" t="s">
+        <v>850</v>
+      </c>
+      <c r="F294" t="s">
+        <v>851</v>
+      </c>
+      <c r="G294" s="1" t="s">
+        <v>1012</v>
+      </c>
+      <c r="H294" t="s">
+        <v>1013</v>
+      </c>
+    </row>
+    <row r="295" spans="1:8">
+      <c r="A295" t="s">
+        <v>1014</v>
+      </c>
+      <c r="B295" t="s">
+        <v>9</v>
+      </c>
+      <c r="C295" t="s">
+        <v>226</v>
+      </c>
+      <c r="D295" t="s">
+        <v>849</v>
+      </c>
+      <c r="E295" t="s">
+        <v>850</v>
+      </c>
+      <c r="F295" t="s">
+        <v>851</v>
+      </c>
+      <c r="G295" s="1" t="s">
+        <v>1015</v>
+      </c>
+      <c r="H295" t="s">
+        <v>1016</v>
+      </c>
+    </row>
+    <row r="296" spans="1:8">
+      <c r="A296" t="s">
+        <v>1017</v>
+      </c>
+      <c r="B296" t="s">
+        <v>9</v>
+      </c>
+      <c r="C296" t="s">
+        <v>230</v>
+      </c>
+      <c r="D296" t="s">
+        <v>849</v>
+      </c>
+      <c r="E296" t="s">
+        <v>850</v>
+      </c>
+      <c r="F296" t="s">
+        <v>851</v>
+      </c>
+      <c r="G296" s="1" t="s">
+        <v>1018</v>
+      </c>
+      <c r="H296" t="s">
+        <v>1019</v>
+      </c>
+    </row>
+    <row r="297" spans="1:8">
+      <c r="A297" t="s">
+        <v>1020</v>
+      </c>
+      <c r="B297" t="s">
+        <v>9</v>
+      </c>
+      <c r="C297" t="s">
+        <v>235</v>
+      </c>
+      <c r="D297" t="s">
+        <v>849</v>
+      </c>
+      <c r="E297" t="s">
+        <v>850</v>
+      </c>
+      <c r="F297" t="s">
+        <v>851</v>
+      </c>
+      <c r="G297" s="1" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H297" t="s">
+        <v>1022</v>
+      </c>
+    </row>
+    <row r="298" spans="1:8">
+      <c r="A298" t="s">
+        <v>1023</v>
+      </c>
+      <c r="B298" t="s">
+        <v>9</v>
+      </c>
+      <c r="C298" t="s">
+        <v>239</v>
+      </c>
+      <c r="D298" t="s">
+        <v>849</v>
+      </c>
+      <c r="E298" t="s">
+        <v>850</v>
+      </c>
+      <c r="F298" t="s">
+        <v>851</v>
+      </c>
+      <c r="G298" s="1" t="s">
+        <v>1024</v>
+      </c>
+      <c r="H298" t="s">
+        <v>1025</v>
+      </c>
+    </row>
+    <row r="299" spans="1:8">
+      <c r="A299" t="s">
+        <v>1026</v>
+      </c>
+      <c r="B299" t="s">
+        <v>9</v>
+      </c>
+      <c r="C299" t="s">
+        <v>243</v>
+      </c>
+      <c r="D299" t="s">
+        <v>849</v>
+      </c>
+      <c r="E299" t="s">
+        <v>850</v>
+      </c>
+      <c r="F299" t="s">
+        <v>851</v>
+      </c>
+      <c r="G299" s="1" t="s">
+        <v>1027</v>
+      </c>
+      <c r="H299" t="s">
+        <v>1028</v>
+      </c>
+    </row>
+    <row r="300" spans="1:8">
+      <c r="A300" t="s">
+        <v>1029</v>
+      </c>
+      <c r="B300" t="s">
+        <v>9</v>
+      </c>
+      <c r="C300" t="s">
+        <v>247</v>
+      </c>
+      <c r="D300" t="s">
+        <v>849</v>
+      </c>
+      <c r="E300" t="s">
+        <v>850</v>
+      </c>
+      <c r="F300" t="s">
+        <v>851</v>
+      </c>
+      <c r="G300" s="1" t="s">
+        <v>1030</v>
+      </c>
+      <c r="H300" t="s">
+        <v>1031</v>
+      </c>
+    </row>
+    <row r="301" spans="1:8">
+      <c r="A301" t="s">
+        <v>1032</v>
+      </c>
+      <c r="B301" t="s">
+        <v>9</v>
+      </c>
+      <c r="C301" t="s">
+        <v>251</v>
+      </c>
+      <c r="D301" t="s">
+        <v>849</v>
+      </c>
+      <c r="E301" t="s">
+        <v>850</v>
+      </c>
+      <c r="F301" t="s">
+        <v>851</v>
+      </c>
+      <c r="G301" s="1" t="s">
+        <v>1033</v>
+      </c>
+      <c r="H301" t="s">
+        <v>1034</v>
+      </c>
+    </row>
+    <row r="302" spans="1:8">
+      <c r="A302" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B302" t="s">
+        <v>9</v>
+      </c>
+      <c r="C302" t="s">
+        <v>255</v>
+      </c>
+      <c r="D302" t="s">
+        <v>849</v>
+      </c>
+      <c r="E302" t="s">
+        <v>850</v>
+      </c>
+      <c r="F302" t="s">
+        <v>993</v>
+      </c>
+      <c r="G302" s="1" t="s">
+        <v>1036</v>
+      </c>
+      <c r="H302" t="s">
+        <v>1037</v>
+      </c>
+    </row>
+    <row r="303" spans="1:8">
+      <c r="A303" t="s">
+        <v>1038</v>
+      </c>
+      <c r="B303" t="s">
+        <v>9</v>
+      </c>
+      <c r="C303" t="s">
+        <v>259</v>
+      </c>
+      <c r="D303" t="s">
+        <v>849</v>
+      </c>
+      <c r="E303" t="s">
+        <v>850</v>
+      </c>
+      <c r="F303" t="s">
+        <v>851</v>
+      </c>
+      <c r="G303" s="1" t="s">
+        <v>1039</v>
+      </c>
+      <c r="H303" t="s">
+        <v>1040</v>
+      </c>
+    </row>
+    <row r="304" spans="1:8">
+      <c r="A304" t="s">
+        <v>1041</v>
+      </c>
+      <c r="B304" t="s">
+        <v>9</v>
+      </c>
+      <c r="C304" t="s">
+        <v>263</v>
+      </c>
+      <c r="D304" t="s">
+        <v>849</v>
+      </c>
+      <c r="E304" t="s">
+        <v>850</v>
+      </c>
+      <c r="F304" t="s">
+        <v>851</v>
+      </c>
+      <c r="G304" s="1" t="s">
+        <v>1042</v>
+      </c>
+      <c r="H304" t="s">
+        <v>1043</v>
+      </c>
+    </row>
+    <row r="305" spans="1:8">
+      <c r="A305" t="s">
+        <v>1044</v>
+      </c>
+      <c r="B305" t="s">
+        <v>9</v>
+      </c>
+      <c r="C305" t="s">
+        <v>266</v>
+      </c>
+      <c r="D305" t="s">
+        <v>849</v>
+      </c>
+      <c r="E305" t="s">
+        <v>850</v>
+      </c>
+      <c r="F305" t="s">
+        <v>851</v>
+      </c>
+      <c r="G305" s="1" t="s">
+        <v>1045</v>
+      </c>
+      <c r="H305" t="s">
+        <v>1025</v>
+      </c>
+    </row>
+    <row r="306" spans="1:8">
+      <c r="A306" t="s">
+        <v>1046</v>
+      </c>
+      <c r="B306" t="s">
+        <v>9</v>
+      </c>
+      <c r="C306" t="s">
+        <v>270</v>
+      </c>
+      <c r="D306" t="s">
+        <v>849</v>
+      </c>
+      <c r="E306" t="s">
+        <v>850</v>
+      </c>
+      <c r="F306" t="s">
+        <v>851</v>
+      </c>
+      <c r="G306" s="1" t="s">
+        <v>1047</v>
+      </c>
+      <c r="H306" t="s">
+        <v>1048</v>
+      </c>
+    </row>
+    <row r="307" spans="1:8">
+      <c r="A307" t="s">
+        <v>1049</v>
+      </c>
+      <c r="B307" t="s">
+        <v>9</v>
+      </c>
+      <c r="C307" t="s">
+        <v>275</v>
+      </c>
+      <c r="D307" t="s">
+        <v>849</v>
+      </c>
+      <c r="E307" t="s">
+        <v>850</v>
+      </c>
+      <c r="F307" t="s">
+        <v>851</v>
+      </c>
+      <c r="G307" s="1" t="s">
+        <v>1050</v>
+      </c>
+      <c r="H307" t="s">
+        <v>1048</v>
+      </c>
+    </row>
+    <row r="308" spans="1:8">
+      <c r="A308" t="s">
+        <v>1051</v>
+      </c>
+      <c r="B308" t="s">
+        <v>9</v>
+      </c>
+      <c r="C308" t="s">
+        <v>280</v>
+      </c>
+      <c r="D308" t="s">
+        <v>849</v>
+      </c>
+      <c r="E308" t="s">
+        <v>850</v>
+      </c>
+      <c r="F308" t="s">
+        <v>851</v>
+      </c>
+      <c r="G308" s="1" t="s">
+        <v>1052</v>
+      </c>
+      <c r="H308" t="s">
+        <v>1053</v>
+      </c>
+    </row>
+    <row r="309" spans="1:8">
+      <c r="A309" t="s">
+        <v>1054</v>
+      </c>
+      <c r="B309" t="s">
+        <v>9</v>
+      </c>
+      <c r="C309" t="s">
+        <v>284</v>
+      </c>
+      <c r="D309" t="s">
+        <v>849</v>
+      </c>
+      <c r="E309" t="s">
+        <v>850</v>
+      </c>
+      <c r="F309" t="s">
+        <v>851</v>
+      </c>
+      <c r="G309" s="1" t="s">
+        <v>1055</v>
+      </c>
+      <c r="H309" t="s">
+        <v>1056</v>
+      </c>
+    </row>
+    <row r="310" spans="1:8">
+      <c r="A310" t="s">
+        <v>1057</v>
+      </c>
+      <c r="B310" t="s">
+        <v>9</v>
+      </c>
+      <c r="C310" t="s">
+        <v>288</v>
+      </c>
+      <c r="D310" t="s">
+        <v>849</v>
+      </c>
+      <c r="E310" t="s">
+        <v>850</v>
+      </c>
+      <c r="F310" t="s">
+        <v>851</v>
+      </c>
+      <c r="G310" s="1" t="s">
+        <v>1058</v>
+      </c>
+      <c r="H310" t="s">
+        <v>1059</v>
+      </c>
+    </row>
+    <row r="311" spans="1:8">
+      <c r="A311" t="s">
+        <v>1060</v>
+      </c>
+      <c r="B311" t="s">
+        <v>9</v>
+      </c>
+      <c r="C311" t="s">
+        <v>292</v>
+      </c>
+      <c r="D311" t="s">
+        <v>849</v>
+      </c>
+      <c r="E311" t="s">
+        <v>850</v>
+      </c>
+      <c r="F311" t="s">
+        <v>851</v>
+      </c>
+      <c r="G311" s="1" t="s">
+        <v>1061</v>
+      </c>
+      <c r="H311" t="s">
+        <v>1062</v>
+      </c>
+    </row>
+    <row r="312" spans="1:8">
+      <c r="A312" t="s">
+        <v>1063</v>
+      </c>
+      <c r="B312" t="s">
+        <v>9</v>
+      </c>
+      <c r="C312" t="s">
+        <v>551</v>
+      </c>
+      <c r="D312" t="s">
+        <v>849</v>
+      </c>
+      <c r="E312" t="s">
+        <v>850</v>
+      </c>
+      <c r="F312" t="s">
+        <v>851</v>
+      </c>
+      <c r="G312" s="1" t="s">
+        <v>1064</v>
+      </c>
+      <c r="H312" t="s">
+        <v>1065</v>
+      </c>
+    </row>
+    <row r="313" spans="1:8">
+      <c r="A313" t="s">
+        <v>1066</v>
+      </c>
+      <c r="B313" t="s">
+        <v>9</v>
+      </c>
+      <c r="C313" t="s">
+        <v>555</v>
+      </c>
+      <c r="D313" t="s">
+        <v>849</v>
+      </c>
+      <c r="E313" t="s">
+        <v>850</v>
+      </c>
+      <c r="F313" t="s">
+        <v>851</v>
+      </c>
+      <c r="G313" s="1" t="s">
+        <v>1067</v>
+      </c>
+      <c r="H313" t="s">
+        <v>1068</v>
+      </c>
+    </row>
+    <row r="314" spans="1:8">
+      <c r="A314" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B314" t="s">
+        <v>9</v>
+      </c>
+      <c r="C314" t="s">
+        <v>559</v>
+      </c>
+      <c r="D314" t="s">
+        <v>849</v>
+      </c>
+      <c r="E314" t="s">
+        <v>850</v>
+      </c>
+      <c r="F314" t="s">
+        <v>851</v>
+      </c>
+      <c r="G314" s="1" t="s">
+        <v>1070</v>
+      </c>
+      <c r="H314" t="s">
+        <v>1071</v>
+      </c>
+    </row>
+    <row r="315" spans="1:8">
+      <c r="A315" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B315" t="s">
+        <v>9</v>
+      </c>
+      <c r="C315" t="s">
+        <v>563</v>
+      </c>
+      <c r="D315" t="s">
+        <v>849</v>
+      </c>
+      <c r="E315" t="s">
+        <v>850</v>
+      </c>
+      <c r="F315" t="s">
+        <v>851</v>
+      </c>
+      <c r="G315" s="1" t="s">
+        <v>1073</v>
+      </c>
+      <c r="H315" t="s">
+        <v>1074</v>
+      </c>
+    </row>
+    <row r="316" spans="1:8">
+      <c r="A316" t="s">
+        <v>1075</v>
+      </c>
+      <c r="B316" t="s">
+        <v>9</v>
+      </c>
+      <c r="C316" t="s">
+        <v>567</v>
+      </c>
+      <c r="D316" t="s">
+        <v>849</v>
+      </c>
+      <c r="E316" t="s">
+        <v>850</v>
+      </c>
+      <c r="F316" t="s">
+        <v>851</v>
+      </c>
+      <c r="G316" s="1" t="s">
+        <v>1076</v>
+      </c>
+      <c r="H316" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="317" spans="1:8">
+      <c r="A317" t="s">
+        <v>1078</v>
+      </c>
+      <c r="B317" t="s">
+        <v>9</v>
+      </c>
+      <c r="C317" t="s">
+        <v>10</v>
+      </c>
+      <c r="D317" t="s">
+        <v>1079</v>
+      </c>
+      <c r="E317" t="s">
+        <v>1080</v>
+      </c>
+      <c r="F317" t="s">
+        <v>1081</v>
+      </c>
+      <c r="G317" s="1" t="s">
+        <v>1082</v>
+      </c>
+      <c r="H317" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="318" spans="1:8">
+      <c r="A318" t="s">
+        <v>1083</v>
+      </c>
+      <c r="B318" t="s">
+        <v>9</v>
+      </c>
+      <c r="C318" t="s">
+        <v>17</v>
+      </c>
+      <c r="D318" t="s">
+        <v>1079</v>
+      </c>
+      <c r="E318" t="s">
+        <v>1080</v>
+      </c>
+      <c r="F318" t="s">
+        <v>1081</v>
+      </c>
+      <c r="G318" s="1" t="s">
+        <v>1084</v>
+      </c>
+      <c r="H318" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="319" spans="1:8">
+      <c r="A319" t="s">
+        <v>1085</v>
+      </c>
+      <c r="B319" t="s">
+        <v>9</v>
+      </c>
+      <c r="C319" t="s">
+        <v>21</v>
+      </c>
+      <c r="D319" t="s">
+        <v>1079</v>
+      </c>
+      <c r="E319" t="s">
+        <v>1080</v>
+      </c>
+      <c r="F319" t="s">
+        <v>706</v>
+      </c>
+      <c r="G319" s="1" t="s">
+        <v>1086</v>
+      </c>
+      <c r="H319" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="320" spans="1:8">
+      <c r="A320" t="s">
+        <v>1087</v>
+      </c>
+      <c r="B320" t="s">
+        <v>9</v>
+      </c>
+      <c r="C320" t="s">
+        <v>25</v>
+      </c>
+      <c r="D320" t="s">
+        <v>1079</v>
+      </c>
+      <c r="E320" t="s">
+        <v>1080</v>
+      </c>
+      <c r="F320" t="s">
+        <v>706</v>
+      </c>
+      <c r="G320" s="1" t="s">
+        <v>1088</v>
+      </c>
+      <c r="H320" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="321" spans="1:8">
+      <c r="A321" t="s">
+        <v>1089</v>
+      </c>
+      <c r="B321" t="s">
+        <v>9</v>
+      </c>
+      <c r="C321" t="s">
+        <v>30</v>
+      </c>
+      <c r="D321" t="s">
+        <v>1079</v>
+      </c>
+      <c r="E321" t="s">
+        <v>1080</v>
+      </c>
+      <c r="F321" t="s">
+        <v>1081</v>
+      </c>
+      <c r="G321" s="1" t="s">
+        <v>1090</v>
+      </c>
+      <c r="H321" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="322" spans="1:8">
+      <c r="A322" t="s">
+        <v>1091</v>
+      </c>
+      <c r="B322" t="s">
+        <v>9</v>
+      </c>
+      <c r="C322" t="s">
+        <v>34</v>
+      </c>
+      <c r="D322" t="s">
+        <v>1079</v>
+      </c>
+      <c r="E322" t="s">
+        <v>1080</v>
+      </c>
+      <c r="F322" t="s">
+        <v>1081</v>
+      </c>
+      <c r="G322" s="1" t="s">
+        <v>1092</v>
+      </c>
+      <c r="H322" t="s">
+        <v>1093</v>
+      </c>
+    </row>
+    <row r="323" spans="1:8">
+      <c r="A323" t="s">
+        <v>1094</v>
+      </c>
+      <c r="B323" t="s">
+        <v>9</v>
+      </c>
+      <c r="C323" t="s">
+        <v>38</v>
+      </c>
+      <c r="D323" t="s">
+        <v>1079</v>
+      </c>
+      <c r="E323" t="s">
+        <v>1080</v>
+      </c>
+      <c r="F323" t="s">
+        <v>1081</v>
+      </c>
+      <c r="G323" s="1" t="s">
+        <v>1095</v>
+      </c>
+      <c r="H323" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="324" spans="1:8">
+      <c r="A324" t="s">
+        <v>1097</v>
+      </c>
+      <c r="B324" t="s">
+        <v>9</v>
+      </c>
+      <c r="C324" t="s">
+        <v>42</v>
+      </c>
+      <c r="D324" t="s">
+        <v>1079</v>
+      </c>
+      <c r="E324" t="s">
+        <v>1080</v>
+      </c>
+      <c r="F324" t="s">
+        <v>1081</v>
+      </c>
+      <c r="G324" s="1" t="s">
+        <v>1098</v>
+      </c>
+      <c r="H324" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="325" spans="1:8">
+      <c r="A325" t="s">
+        <v>1099</v>
+      </c>
+      <c r="B325" t="s">
+        <v>9</v>
+      </c>
+      <c r="C325" t="s">
+        <v>46</v>
+      </c>
+      <c r="D325" t="s">
+        <v>1079</v>
+      </c>
+      <c r="E325" t="s">
+        <v>1080</v>
+      </c>
+      <c r="F325" t="s">
+        <v>1100</v>
+      </c>
+      <c r="G325" s="1" t="s">
+        <v>1101</v>
+      </c>
+      <c r="H325" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="326" spans="1:8">
+      <c r="A326" t="s">
+        <v>1102</v>
+      </c>
+      <c r="B326" t="s">
+        <v>9</v>
+      </c>
+      <c r="C326" t="s">
+        <v>50</v>
+      </c>
+      <c r="D326" t="s">
+        <v>1079</v>
+      </c>
+      <c r="E326" t="s">
+        <v>1080</v>
+      </c>
+      <c r="F326" t="s">
+        <v>1081</v>
+      </c>
+      <c r="G326" s="1" t="s">
+        <v>1103</v>
+      </c>
+      <c r="H326" t="s">
+        <v>1104</v>
+      </c>
+    </row>
+    <row r="327" spans="1:8">
+      <c r="A327" t="s">
+        <v>1105</v>
+      </c>
+      <c r="B327" t="s">
+        <v>9</v>
+      </c>
+      <c r="C327" t="s">
+        <v>54</v>
+      </c>
+      <c r="D327" t="s">
+        <v>1079</v>
+      </c>
+      <c r="E327" t="s">
+        <v>1080</v>
+      </c>
+      <c r="F327" t="s">
+        <v>1081</v>
+      </c>
+      <c r="G327" s="1" t="s">
+        <v>1106</v>
+      </c>
+      <c r="H327" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="328" spans="1:8">
+      <c r="A328" t="s">
+        <v>1107</v>
+      </c>
+      <c r="B328" t="s">
+        <v>9</v>
+      </c>
+      <c r="C328" t="s">
+        <v>58</v>
+      </c>
+      <c r="D328" t="s">
+        <v>1079</v>
+      </c>
+      <c r="E328" t="s">
+        <v>1080</v>
+      </c>
+      <c r="F328" t="s">
+        <v>1081</v>
+      </c>
+      <c r="G328" s="1" t="s">
+        <v>1108</v>
+      </c>
+      <c r="H328" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="329" spans="1:8">
+      <c r="A329" t="s">
+        <v>1109</v>
+      </c>
+      <c r="B329" t="s">
+        <v>9</v>
+      </c>
+      <c r="C329" t="s">
+        <v>62</v>
+      </c>
+      <c r="D329" t="s">
+        <v>1079</v>
+      </c>
+      <c r="E329" t="s">
+        <v>1080</v>
+      </c>
+      <c r="F329" t="s">
+        <v>1081</v>
+      </c>
+      <c r="G329" s="1" t="s">
+        <v>1110</v>
+      </c>
+      <c r="H329" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="330" spans="1:8">
+      <c r="A330" t="s">
+        <v>1111</v>
+      </c>
+      <c r="B330" t="s">
+        <v>9</v>
+      </c>
+      <c r="C330" t="s">
+        <v>374</v>
+      </c>
+      <c r="D330" t="s">
+        <v>1079</v>
+      </c>
+      <c r="E330" t="s">
+        <v>1080</v>
+      </c>
+      <c r="F330" t="s">
+        <v>731</v>
+      </c>
+      <c r="G330" s="1" t="s">
+        <v>1112</v>
+      </c>
+      <c r="H330" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="331" spans="1:8">
+      <c r="A331" t="s">
+        <v>1113</v>
+      </c>
+      <c r="B331" t="s">
+        <v>9</v>
+      </c>
+      <c r="C331" t="s">
+        <v>66</v>
+      </c>
+      <c r="D331" t="s">
+        <v>1079</v>
+      </c>
+      <c r="E331" t="s">
+        <v>1080</v>
+      </c>
+      <c r="F331" t="s">
+        <v>1081</v>
+      </c>
+      <c r="G331" s="1" t="s">
+        <v>1114</v>
+      </c>
+      <c r="H331" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="332" spans="1:8">
+      <c r="A332" t="s">
+        <v>1115</v>
+      </c>
+      <c r="B332" t="s">
+        <v>9</v>
+      </c>
+      <c r="C332" t="s">
+        <v>70</v>
+      </c>
+      <c r="D332" t="s">
+        <v>1079</v>
+      </c>
+      <c r="E332" t="s">
+        <v>1080</v>
+      </c>
+      <c r="F332" t="s">
+        <v>1081</v>
+      </c>
+      <c r="G332" s="1" t="s">
+        <v>1116</v>
+      </c>
+      <c r="H332" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="333" spans="1:8">
+      <c r="A333" t="s">
+        <v>1117</v>
+      </c>
+      <c r="B333" t="s">
+        <v>9</v>
+      </c>
+      <c r="C333" t="s">
+        <v>74</v>
+      </c>
+      <c r="D333" t="s">
+        <v>1079</v>
+      </c>
+      <c r="E333" t="s">
+        <v>1080</v>
+      </c>
+      <c r="F333" t="s">
+        <v>1081</v>
+      </c>
+      <c r="G333" s="1" t="s">
+        <v>1118</v>
+      </c>
+      <c r="H333" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="334" spans="1:8">
+      <c r="A334" t="s">
+        <v>1119</v>
+      </c>
+      <c r="B334" t="s">
+        <v>9</v>
+      </c>
+      <c r="C334" t="s">
+        <v>78</v>
+      </c>
+      <c r="D334" t="s">
+        <v>1079</v>
+      </c>
+      <c r="E334" t="s">
+        <v>1080</v>
+      </c>
+      <c r="F334" t="s">
+        <v>1081</v>
+      </c>
+      <c r="G334" s="1" t="s">
+        <v>1120</v>
+      </c>
+      <c r="H334" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="335" spans="1:8">
+      <c r="A335" t="s">
+        <v>1121</v>
+      </c>
+      <c r="B335" t="s">
+        <v>9</v>
+      </c>
+      <c r="C335" t="s">
+        <v>82</v>
+      </c>
+      <c r="D335" t="s">
+        <v>1079</v>
+      </c>
+      <c r="E335" t="s">
+        <v>1080</v>
+      </c>
+      <c r="F335" t="s">
+        <v>1081</v>
+      </c>
+      <c r="G335" s="1" t="s">
+        <v>1122</v>
+      </c>
+      <c r="H335" t="s">
+        <v>1123</v>
+      </c>
+    </row>
+    <row r="336" spans="1:8">
+      <c r="A336" t="s">
+        <v>1124</v>
+      </c>
+      <c r="B336" t="s">
+        <v>9</v>
+      </c>
+      <c r="C336" t="s">
+        <v>86</v>
+      </c>
+      <c r="D336" t="s">
+        <v>1079</v>
+      </c>
+      <c r="E336" t="s">
+        <v>1080</v>
+      </c>
+      <c r="F336" t="s">
+        <v>1081</v>
+      </c>
+      <c r="G336" s="1" t="s">
+        <v>1125</v>
+      </c>
+      <c r="H336" t="s">
+        <v>1126</v>
+      </c>
+    </row>
+    <row r="337" spans="1:8">
+      <c r="A337" t="s">
+        <v>1127</v>
+      </c>
+      <c r="B337" t="s">
+        <v>9</v>
+      </c>
+      <c r="C337" t="s">
+        <v>90</v>
+      </c>
+      <c r="D337" t="s">
+        <v>1079</v>
+      </c>
+      <c r="E337" t="s">
+        <v>1080</v>
+      </c>
+      <c r="F337" t="s">
+        <v>1081</v>
+      </c>
+      <c r="G337" s="1" t="s">
+        <v>1128</v>
+      </c>
+      <c r="H337" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="338" spans="1:8">
+      <c r="A338" t="s">
+        <v>1129</v>
+      </c>
+      <c r="B338" t="s">
+        <v>9</v>
+      </c>
+      <c r="C338" t="s">
+        <v>94</v>
+      </c>
+      <c r="D338" t="s">
+        <v>1079</v>
+      </c>
+      <c r="E338" t="s">
+        <v>1080</v>
+      </c>
+      <c r="F338" t="s">
+        <v>1081</v>
+      </c>
+      <c r="G338" s="1" t="s">
+        <v>1130</v>
+      </c>
+      <c r="H338" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="339" spans="1:8">
+      <c r="A339" t="s">
+        <v>1131</v>
+      </c>
+      <c r="B339" t="s">
+        <v>9</v>
+      </c>
+      <c r="C339" t="s">
+        <v>98</v>
+      </c>
+      <c r="D339" t="s">
+        <v>1079</v>
+      </c>
+      <c r="E339" t="s">
+        <v>1080</v>
+      </c>
+      <c r="F339" t="s">
+        <v>1081</v>
+      </c>
+      <c r="G339" s="1" t="s">
+        <v>1132</v>
+      </c>
+      <c r="H339" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="340" spans="1:8">
+      <c r="A340" t="s">
+        <v>1133</v>
+      </c>
+      <c r="B340" t="s">
+        <v>9</v>
+      </c>
+      <c r="C340" t="s">
+        <v>102</v>
+      </c>
+      <c r="D340" t="s">
+        <v>1079</v>
+      </c>
+      <c r="E340" t="s">
+        <v>1080</v>
+      </c>
+      <c r="F340" t="s">
+        <v>1081</v>
+      </c>
+      <c r="G340" s="1" t="s">
+        <v>1134</v>
+      </c>
+      <c r="H340" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="341" spans="1:8">
+      <c r="A341" t="s">
+        <v>1135</v>
+      </c>
+      <c r="B341" t="s">
+        <v>9</v>
+      </c>
+      <c r="C341" t="s">
+        <v>106</v>
+      </c>
+      <c r="D341" t="s">
+        <v>1079</v>
+      </c>
+      <c r="E341" t="s">
+        <v>1080</v>
+      </c>
+      <c r="F341" t="s">
+        <v>1081</v>
+      </c>
+      <c r="G341" s="1" t="s">
+        <v>1136</v>
+      </c>
+      <c r="H341" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="342" spans="1:8">
+      <c r="A342" t="s">
+        <v>1137</v>
+      </c>
+      <c r="B342" t="s">
+        <v>9</v>
+      </c>
+      <c r="C342" t="s">
+        <v>110</v>
+      </c>
+      <c r="D342" t="s">
+        <v>1079</v>
+      </c>
+      <c r="E342" t="s">
+        <v>1080</v>
+      </c>
+      <c r="F342" t="s">
+        <v>1081</v>
+      </c>
+      <c r="G342" s="1" t="s">
+        <v>1138</v>
+      </c>
+      <c r="H342" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="343" spans="1:8">
+      <c r="A343" t="s">
+        <v>1139</v>
+      </c>
+      <c r="B343" t="s">
+        <v>9</v>
+      </c>
+      <c r="C343" t="s">
+        <v>114</v>
+      </c>
+      <c r="D343" t="s">
+        <v>1079</v>
+      </c>
+      <c r="E343" t="s">
+        <v>1080</v>
+      </c>
+      <c r="F343" t="s">
+        <v>1081</v>
+      </c>
+      <c r="G343" s="1" t="s">
+        <v>1140</v>
+      </c>
+      <c r="H343" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="344" spans="1:8">
+      <c r="A344" t="s">
+        <v>1141</v>
+      </c>
+      <c r="B344" t="s">
+        <v>9</v>
+      </c>
+      <c r="C344" t="s">
+        <v>118</v>
+      </c>
+      <c r="D344" t="s">
+        <v>1079</v>
+      </c>
+      <c r="E344" t="s">
+        <v>1080</v>
+      </c>
+      <c r="F344" t="s">
+        <v>1081</v>
+      </c>
+      <c r="G344" s="1" t="s">
+        <v>1142</v>
+      </c>
+      <c r="H344" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="345" spans="1:8">
+      <c r="A345" t="s">
+        <v>1143</v>
+      </c>
+      <c r="B345" t="s">
+        <v>9</v>
+      </c>
+      <c r="C345" t="s">
+        <v>122</v>
+      </c>
+      <c r="D345" t="s">
+        <v>1079</v>
+      </c>
+      <c r="E345" t="s">
+        <v>1080</v>
+      </c>
+      <c r="F345" t="s">
+        <v>1081</v>
+      </c>
+      <c r="G345" s="1" t="s">
+        <v>1144</v>
+      </c>
+      <c r="H345" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="346" spans="1:8">
+      <c r="A346" t="s">
+        <v>1145</v>
+      </c>
+      <c r="B346" t="s">
+        <v>9</v>
+      </c>
+      <c r="C346" t="s">
+        <v>126</v>
+      </c>
+      <c r="D346" t="s">
+        <v>1079</v>
+      </c>
+      <c r="E346" t="s">
+        <v>1080</v>
+      </c>
+      <c r="F346" t="s">
+        <v>1081</v>
+      </c>
+      <c r="G346" s="1" t="s">
+        <v>1146</v>
+      </c>
+      <c r="H346" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="347" spans="1:8">
+      <c r="A347" t="s">
+        <v>1147</v>
+      </c>
+      <c r="B347" t="s">
+        <v>9</v>
+      </c>
+      <c r="C347" t="s">
+        <v>130</v>
+      </c>
+      <c r="D347" t="s">
+        <v>1079</v>
+      </c>
+      <c r="E347" t="s">
+        <v>1080</v>
+      </c>
+      <c r="F347" t="s">
+        <v>1081</v>
+      </c>
+      <c r="G347" s="1" t="s">
+        <v>1148</v>
+      </c>
+      <c r="H347" t="s">
+        <v>1149</v>
+      </c>
+    </row>
+    <row r="348" spans="1:8">
+      <c r="A348" t="s">
+        <v>1150</v>
+      </c>
+      <c r="B348" t="s">
+        <v>9</v>
+      </c>
+      <c r="C348" t="s">
+        <v>134</v>
+      </c>
+      <c r="D348" t="s">
+        <v>1079</v>
+      </c>
+      <c r="E348" t="s">
+        <v>1080</v>
+      </c>
+      <c r="F348" t="s">
+        <v>1081</v>
+      </c>
+      <c r="G348" s="1" t="s">
+        <v>1151</v>
+      </c>
+      <c r="H348" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="349" spans="1:8">
+      <c r="A349" t="s">
+        <v>1152</v>
+      </c>
+      <c r="B349" t="s">
+        <v>9</v>
+      </c>
+      <c r="C349" t="s">
+        <v>138</v>
+      </c>
+      <c r="D349" t="s">
+        <v>1079</v>
+      </c>
+      <c r="E349" t="s">
+        <v>1080</v>
+      </c>
+      <c r="F349" t="s">
+        <v>1081</v>
+      </c>
+      <c r="G349" s="1" t="s">
+        <v>1153</v>
+      </c>
+      <c r="H349" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="350" spans="1:8">
+      <c r="A350" t="s">
+        <v>1154</v>
+      </c>
+      <c r="B350" t="s">
+        <v>9</v>
+      </c>
+      <c r="C350" t="s">
+        <v>142</v>
+      </c>
+      <c r="D350" t="s">
+        <v>1079</v>
+      </c>
+      <c r="E350" t="s">
+        <v>1080</v>
+      </c>
+      <c r="F350" t="s">
+        <v>1081</v>
+      </c>
+      <c r="G350" s="1" t="s">
+        <v>1155</v>
+      </c>
+      <c r="H350" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="351" spans="1:8">
+      <c r="A351" t="s">
+        <v>1156</v>
+      </c>
+      <c r="B351" t="s">
+        <v>9</v>
+      </c>
+      <c r="C351" t="s">
+        <v>146</v>
+      </c>
+      <c r="D351" t="s">
+        <v>1079</v>
+      </c>
+      <c r="E351" t="s">
+        <v>1080</v>
+      </c>
+      <c r="F351" t="s">
+        <v>1081</v>
+      </c>
+      <c r="G351" s="1" t="s">
+        <v>1157</v>
+      </c>
+      <c r="H351" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="352" spans="1:8">
+      <c r="A352" t="s">
+        <v>1158</v>
+      </c>
+      <c r="B352" t="s">
+        <v>9</v>
+      </c>
+      <c r="C352" t="s">
+        <v>150</v>
+      </c>
+      <c r="D352" t="s">
+        <v>1079</v>
+      </c>
+      <c r="E352" t="s">
+        <v>1080</v>
+      </c>
+      <c r="F352" t="s">
+        <v>1081</v>
+      </c>
+      <c r="G352" s="1" t="s">
+        <v>1159</v>
+      </c>
+      <c r="H352" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="353" spans="1:8">
+      <c r="A353" t="s">
+        <v>1160</v>
+      </c>
+      <c r="B353" t="s">
+        <v>9</v>
+      </c>
+      <c r="C353" t="s">
+        <v>154</v>
+      </c>
+      <c r="D353" t="s">
+        <v>1079</v>
+      </c>
+      <c r="E353" t="s">
+        <v>1080</v>
+      </c>
+      <c r="F353" t="s">
+        <v>1081</v>
+      </c>
+      <c r="G353" s="1" t="s">
+        <v>1161</v>
+      </c>
+      <c r="H353" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="354" spans="1:8">
+      <c r="A354" t="s">
+        <v>1162</v>
+      </c>
+      <c r="B354" t="s">
+        <v>9</v>
+      </c>
+      <c r="C354" t="s">
+        <v>158</v>
+      </c>
+      <c r="D354" t="s">
+        <v>1079</v>
+      </c>
+      <c r="E354" t="s">
+        <v>1080</v>
+      </c>
+      <c r="F354" t="s">
+        <v>1081</v>
+      </c>
+      <c r="G354" s="1" t="s">
+        <v>1163</v>
+      </c>
+      <c r="H354" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="355" spans="1:8">
+      <c r="A355" t="s">
+        <v>1164</v>
+      </c>
+      <c r="B355" t="s">
+        <v>9</v>
+      </c>
+      <c r="C355" t="s">
+        <v>162</v>
+      </c>
+      <c r="D355" t="s">
+        <v>1079</v>
+      </c>
+      <c r="E355" t="s">
+        <v>1080</v>
+      </c>
+      <c r="F355" t="s">
+        <v>1081</v>
+      </c>
+      <c r="G355" s="1" t="s">
+        <v>1165</v>
+      </c>
+      <c r="H355" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="356" spans="1:8">
+      <c r="A356" t="s">
+        <v>1166</v>
+      </c>
+      <c r="B356" t="s">
+        <v>9</v>
+      </c>
+      <c r="C356" t="s">
+        <v>166</v>
+      </c>
+      <c r="D356" t="s">
+        <v>1079</v>
+      </c>
+      <c r="E356" t="s">
+        <v>1080</v>
+      </c>
+      <c r="F356" t="s">
+        <v>1081</v>
+      </c>
+      <c r="G356" s="1" t="s">
+        <v>1167</v>
+      </c>
+      <c r="H356" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="357" spans="1:8">
+      <c r="A357" t="s">
+        <v>1168</v>
+      </c>
+      <c r="B357" t="s">
+        <v>9</v>
+      </c>
+      <c r="C357" t="s">
+        <v>170</v>
+      </c>
+      <c r="D357" t="s">
+        <v>1079</v>
+      </c>
+      <c r="E357" t="s">
+        <v>1080</v>
+      </c>
+      <c r="F357" t="s">
+        <v>1081</v>
+      </c>
+      <c r="G357" s="1" t="s">
+        <v>1169</v>
+      </c>
+      <c r="H357" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="358" spans="1:8">
+      <c r="A358" t="s">
+        <v>1170</v>
+      </c>
+      <c r="B358" t="s">
+        <v>9</v>
+      </c>
+      <c r="C358" t="s">
+        <v>10</v>
+      </c>
+      <c r="D358" t="s">
+        <v>1171</v>
+      </c>
+      <c r="E358" t="s">
+        <v>1172</v>
+      </c>
+      <c r="F358" t="s">
+        <v>1173</v>
+      </c>
+      <c r="G358" s="1" t="s">
+        <v>1174</v>
+      </c>
+      <c r="H358" t="s">
+        <v>1175</v>
+      </c>
+    </row>
+    <row r="359" spans="1:8">
+      <c r="A359" t="s">
+        <v>1176</v>
+      </c>
+      <c r="B359" t="s">
+        <v>9</v>
+      </c>
+      <c r="C359" t="s">
+        <v>17</v>
+      </c>
+      <c r="D359" t="s">
+        <v>1171</v>
+      </c>
+      <c r="E359" t="s">
+        <v>1172</v>
+      </c>
+      <c r="F359" t="s">
+        <v>1173</v>
+      </c>
+      <c r="G359" s="1" t="s">
+        <v>1177</v>
+      </c>
+      <c r="H359" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="360" spans="1:8">
+      <c r="A360" t="s">
+        <v>1178</v>
+      </c>
+      <c r="B360" t="s">
+        <v>9</v>
+      </c>
+      <c r="C360" t="s">
+        <v>21</v>
+      </c>
+      <c r="D360" t="s">
+        <v>1171</v>
+      </c>
+      <c r="E360" t="s">
+        <v>1172</v>
+      </c>
+      <c r="F360" t="s">
+        <v>1173</v>
+      </c>
+      <c r="G360" s="1" t="s">
+        <v>1179</v>
+      </c>
+      <c r="H360" t="s">
+        <v>1180</v>
+      </c>
+    </row>
+    <row r="361" spans="1:8">
+      <c r="A361" t="s">
+        <v>1181</v>
+      </c>
+      <c r="B361" t="s">
+        <v>9</v>
+      </c>
+      <c r="C361" t="s">
+        <v>25</v>
+      </c>
+      <c r="D361" t="s">
+        <v>1171</v>
+      </c>
+      <c r="E361" t="s">
+        <v>1172</v>
+      </c>
+      <c r="F361" t="s">
+        <v>1173</v>
+      </c>
+      <c r="G361" s="1" t="s">
+        <v>1182</v>
+      </c>
+      <c r="H361" t="s">
+        <v>1183</v>
+      </c>
+    </row>
+    <row r="362" spans="1:8">
+      <c r="A362" t="s">
+        <v>1184</v>
+      </c>
+      <c r="B362" t="s">
+        <v>9</v>
+      </c>
+      <c r="C362" t="s">
+        <v>30</v>
+      </c>
+      <c r="D362" t="s">
+        <v>1171</v>
+      </c>
+      <c r="E362" t="s">
+        <v>1172</v>
+      </c>
+      <c r="F362" t="s">
+        <v>1173</v>
+      </c>
+      <c r="G362" s="1" t="s">
+        <v>1185</v>
+      </c>
+      <c r="H362" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="363" spans="1:8">
+      <c r="A363" t="s">
+        <v>1186</v>
+      </c>
+      <c r="B363" t="s">
+        <v>9</v>
+      </c>
+      <c r="C363" t="s">
+        <v>34</v>
+      </c>
+      <c r="D363" t="s">
+        <v>1171</v>
+      </c>
+      <c r="E363" t="s">
+        <v>1172</v>
+      </c>
+      <c r="F363" t="s">
+        <v>1173</v>
+      </c>
+      <c r="G363" s="1" t="s">
+        <v>1187</v>
+      </c>
+      <c r="H363" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="364" spans="1:8">
+      <c r="A364" t="s">
+        <v>1188</v>
+      </c>
+      <c r="B364" t="s">
+        <v>9</v>
+      </c>
+      <c r="C364" t="s">
+        <v>38</v>
+      </c>
+      <c r="D364" t="s">
+        <v>1171</v>
+      </c>
+      <c r="E364" t="s">
+        <v>1172</v>
+      </c>
+      <c r="F364" t="s">
+        <v>1173</v>
+      </c>
+      <c r="G364" s="1" t="s">
+        <v>1189</v>
+      </c>
+      <c r="H364" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="365" spans="1:8">
+      <c r="A365" t="s">
+        <v>1190</v>
+      </c>
+      <c r="B365" t="s">
+        <v>9</v>
+      </c>
+      <c r="C365" t="s">
+        <v>42</v>
+      </c>
+      <c r="D365" t="s">
+        <v>1171</v>
+      </c>
+      <c r="E365" t="s">
+        <v>1172</v>
+      </c>
+      <c r="F365" t="s">
+        <v>1173</v>
+      </c>
+      <c r="G365" s="1" t="s">
+        <v>1191</v>
+      </c>
+      <c r="H365" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="366" spans="1:8">
+      <c r="A366" t="s">
+        <v>1192</v>
+      </c>
+      <c r="B366" t="s">
+        <v>9</v>
+      </c>
+      <c r="C366" t="s">
+        <v>46</v>
+      </c>
+      <c r="D366" t="s">
+        <v>1171</v>
+      </c>
+      <c r="E366" t="s">
+        <v>1172</v>
+      </c>
+      <c r="F366" t="s">
+        <v>1173</v>
+      </c>
+      <c r="G366" s="1" t="s">
+        <v>1193</v>
+      </c>
+      <c r="H366" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="367" spans="1:8">
+      <c r="A367" t="s">
+        <v>1194</v>
+      </c>
+      <c r="B367" t="s">
+        <v>9</v>
+      </c>
+      <c r="C367" t="s">
+        <v>50</v>
+      </c>
+      <c r="D367" t="s">
+        <v>1171</v>
+      </c>
+      <c r="E367" t="s">
+        <v>1172</v>
+      </c>
+      <c r="F367" t="s">
+        <v>1173</v>
+      </c>
+      <c r="G367" s="1" t="s">
+        <v>1195</v>
+      </c>
+      <c r="H367" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="368" spans="1:8">
+      <c r="A368" t="s">
+        <v>1196</v>
+      </c>
+      <c r="B368" t="s">
+        <v>9</v>
+      </c>
+      <c r="C368" t="s">
+        <v>54</v>
+      </c>
+      <c r="D368" t="s">
+        <v>1171</v>
+      </c>
+      <c r="E368" t="s">
+        <v>1172</v>
+      </c>
+      <c r="F368" t="s">
+        <v>1173</v>
+      </c>
+      <c r="G368" s="1" t="s">
+        <v>1197</v>
+      </c>
+      <c r="H368" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="369" spans="1:8">
+      <c r="A369" t="s">
+        <v>1198</v>
+      </c>
+      <c r="B369" t="s">
+        <v>9</v>
+      </c>
+      <c r="C369" t="s">
+        <v>58</v>
+      </c>
+      <c r="D369" t="s">
+        <v>1171</v>
+      </c>
+      <c r="E369" t="s">
+        <v>1172</v>
+      </c>
+      <c r="F369" t="s">
+        <v>1173</v>
+      </c>
+      <c r="G369" s="1" t="s">
+        <v>1199</v>
+      </c>
+      <c r="H369" t="s">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="370" spans="1:8">
+      <c r="A370" t="s">
+        <v>1201</v>
+      </c>
+      <c r="B370" t="s">
+        <v>9</v>
+      </c>
+      <c r="C370" t="s">
+        <v>62</v>
+      </c>
+      <c r="D370" t="s">
+        <v>1171</v>
+      </c>
+      <c r="E370" t="s">
+        <v>1172</v>
+      </c>
+      <c r="F370" t="s">
+        <v>1173</v>
+      </c>
+      <c r="G370" s="1" t="s">
+        <v>1202</v>
+      </c>
+      <c r="H370" t="s">
+        <v>1123</v>
+      </c>
+    </row>
+    <row r="371" spans="1:8">
+      <c r="A371" t="s">
+        <v>1203</v>
+      </c>
+      <c r="B371" t="s">
+        <v>9</v>
+      </c>
+      <c r="C371" t="s">
+        <v>374</v>
+      </c>
+      <c r="D371" t="s">
+        <v>1171</v>
+      </c>
+      <c r="E371" t="s">
+        <v>1172</v>
+      </c>
+      <c r="F371" t="s">
+        <v>1173</v>
+      </c>
+      <c r="G371" s="1" t="s">
+        <v>1204</v>
+      </c>
+      <c r="H371" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="372" spans="1:8">
+      <c r="A372" t="s">
+        <v>1205</v>
+      </c>
+      <c r="B372" t="s">
+        <v>9</v>
+      </c>
+      <c r="C372" t="s">
+        <v>66</v>
+      </c>
+      <c r="D372" t="s">
+        <v>1171</v>
+      </c>
+      <c r="E372" t="s">
+        <v>1172</v>
+      </c>
+      <c r="F372" t="s">
+        <v>1173</v>
+      </c>
+      <c r="G372" s="1" t="s">
+        <v>1206</v>
+      </c>
+      <c r="H372" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="373" spans="1:8">
+      <c r="A373" t="s">
+        <v>1207</v>
+      </c>
+      <c r="B373" t="s">
+        <v>9</v>
+      </c>
+      <c r="C373" t="s">
+        <v>70</v>
+      </c>
+      <c r="D373" t="s">
+        <v>1171</v>
+      </c>
+      <c r="E373" t="s">
+        <v>1172</v>
+      </c>
+      <c r="F373" t="s">
+        <v>1173</v>
+      </c>
+      <c r="G373" s="1" t="s">
+        <v>1208</v>
+      </c>
+      <c r="H373" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="374" spans="1:8">
+      <c r="A374" t="s">
+        <v>1209</v>
+      </c>
+      <c r="B374" t="s">
+        <v>9</v>
+      </c>
+      <c r="C374" t="s">
+        <v>74</v>
+      </c>
+      <c r="D374" t="s">
+        <v>1171</v>
+      </c>
+      <c r="E374" t="s">
+        <v>1172</v>
+      </c>
+      <c r="F374" t="s">
+        <v>1173</v>
+      </c>
+      <c r="G374" s="1" t="s">
+        <v>1210</v>
+      </c>
+      <c r="H374" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="375" spans="1:8">
+      <c r="A375" t="s">
+        <v>1211</v>
+      </c>
+      <c r="B375" t="s">
+        <v>9</v>
+      </c>
+      <c r="C375" t="s">
+        <v>78</v>
+      </c>
+      <c r="D375" t="s">
+        <v>1171</v>
+      </c>
+      <c r="E375" t="s">
+        <v>1172</v>
+      </c>
+      <c r="F375" t="s">
+        <v>1173</v>
+      </c>
+      <c r="G375" s="1" t="s">
+        <v>1212</v>
+      </c>
+      <c r="H375" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="376" spans="1:8">
+      <c r="A376" t="s">
+        <v>1213</v>
+      </c>
+      <c r="B376" t="s">
+        <v>9</v>
+      </c>
+      <c r="C376" t="s">
+        <v>82</v>
+      </c>
+      <c r="D376" t="s">
+        <v>1171</v>
+      </c>
+      <c r="E376" t="s">
+        <v>1172</v>
+      </c>
+      <c r="F376" t="s">
+        <v>1173</v>
+      </c>
+      <c r="G376" s="1" t="s">
+        <v>1214</v>
+      </c>
+      <c r="H376" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="377" spans="1:8">
+      <c r="A377" t="s">
+        <v>1215</v>
+      </c>
+      <c r="B377" t="s">
+        <v>9</v>
+      </c>
+      <c r="C377" t="s">
+        <v>86</v>
+      </c>
+      <c r="D377" t="s">
+        <v>1171</v>
+      </c>
+      <c r="E377" t="s">
+        <v>1172</v>
+      </c>
+      <c r="F377" t="s">
+        <v>1173</v>
+      </c>
+      <c r="G377" s="1" t="s">
+        <v>1216</v>
+      </c>
+      <c r="H377" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="378" spans="1:8">
+      <c r="A378" t="s">
+        <v>1217</v>
+      </c>
+      <c r="B378" t="s">
+        <v>9</v>
+      </c>
+      <c r="C378" t="s">
+        <v>90</v>
+      </c>
+      <c r="D378" t="s">
+        <v>1171</v>
+      </c>
+      <c r="E378" t="s">
+        <v>1172</v>
+      </c>
+      <c r="F378" t="s">
+        <v>1173</v>
+      </c>
+      <c r="G378" s="1" t="s">
+        <v>1218</v>
+      </c>
+      <c r="H378" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="379" spans="1:8">
+      <c r="A379" t="s">
+        <v>1219</v>
+      </c>
+      <c r="B379" t="s">
+        <v>9</v>
+      </c>
+      <c r="C379" t="s">
+        <v>94</v>
+      </c>
+      <c r="D379" t="s">
+        <v>1171</v>
+      </c>
+      <c r="E379" t="s">
+        <v>1172</v>
+      </c>
+      <c r="F379" t="s">
+        <v>1173</v>
+      </c>
+      <c r="G379" s="1" t="s">
+        <v>1220</v>
+      </c>
+      <c r="H379" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="380" spans="1:8">
+      <c r="A380" t="s">
+        <v>1221</v>
+      </c>
+      <c r="B380" t="s">
+        <v>9</v>
+      </c>
+      <c r="C380" t="s">
+        <v>98</v>
+      </c>
+      <c r="D380" t="s">
+        <v>1171</v>
+      </c>
+      <c r="E380" t="s">
+        <v>1172</v>
+      </c>
+      <c r="F380" t="s">
+        <v>1173</v>
+      </c>
+      <c r="G380" s="1" t="s">
+        <v>1222</v>
+      </c>
+      <c r="H380" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="381" spans="1:8">
+      <c r="A381" t="s">
+        <v>1223</v>
+      </c>
+      <c r="B381" t="s">
+        <v>9</v>
+      </c>
+      <c r="C381" t="s">
+        <v>102</v>
+      </c>
+      <c r="D381" t="s">
+        <v>1171</v>
+      </c>
+      <c r="E381" t="s">
+        <v>1172</v>
+      </c>
+      <c r="F381" t="s">
+        <v>1173</v>
+      </c>
+      <c r="G381" s="1" t="s">
+        <v>1224</v>
+      </c>
+      <c r="H381" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="382" spans="1:8">
+      <c r="A382" t="s">
+        <v>1225</v>
+      </c>
+      <c r="B382" t="s">
+        <v>9</v>
+      </c>
+      <c r="C382" t="s">
+        <v>106</v>
+      </c>
+      <c r="D382" t="s">
+        <v>1171</v>
+      </c>
+      <c r="E382" t="s">
+        <v>1172</v>
+      </c>
+      <c r="F382" t="s">
+        <v>1173</v>
+      </c>
+      <c r="G382" s="1" t="s">
+        <v>1226</v>
+      </c>
+      <c r="H382" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="383" spans="1:8">
+      <c r="A383" t="s">
+        <v>1227</v>
+      </c>
+      <c r="B383" t="s">
+        <v>9</v>
+      </c>
+      <c r="C383" t="s">
+        <v>110</v>
+      </c>
+      <c r="D383" t="s">
+        <v>1171</v>
+      </c>
+      <c r="E383" t="s">
+        <v>1172</v>
+      </c>
+      <c r="F383" t="s">
+        <v>1173</v>
+      </c>
+      <c r="G383" s="1" t="s">
+        <v>1228</v>
+      </c>
+      <c r="H383" t="s">
+        <v>1229</v>
+      </c>
+    </row>
+    <row r="384" spans="1:8">
+      <c r="A384" t="s">
+        <v>1230</v>
+      </c>
+      <c r="B384" t="s">
+        <v>9</v>
+      </c>
+      <c r="C384" t="s">
+        <v>114</v>
+      </c>
+      <c r="D384" t="s">
+        <v>1171</v>
+      </c>
+      <c r="E384" t="s">
+        <v>1172</v>
+      </c>
+      <c r="F384" t="s">
+        <v>1173</v>
+      </c>
+      <c r="G384" s="1" t="s">
+        <v>1231</v>
+      </c>
+      <c r="H384" t="s">
+        <v>1232</v>
+      </c>
+    </row>
+    <row r="385" spans="1:8">
+      <c r="A385" t="s">
+        <v>1233</v>
+      </c>
+      <c r="B385" t="s">
+        <v>9</v>
+      </c>
+      <c r="C385" t="s">
+        <v>118</v>
+      </c>
+      <c r="D385" t="s">
+        <v>1171</v>
+      </c>
+      <c r="E385" t="s">
+        <v>1172</v>
+      </c>
+      <c r="F385" t="s">
+        <v>1173</v>
+      </c>
+      <c r="G385" s="1" t="s">
+        <v>1234</v>
+      </c>
+      <c r="H385" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="386" spans="1:8">
+      <c r="A386" t="s">
+        <v>1235</v>
+      </c>
+      <c r="B386" t="s">
+        <v>9</v>
+      </c>
+      <c r="C386" t="s">
+        <v>122</v>
+      </c>
+      <c r="D386" t="s">
+        <v>1171</v>
+      </c>
+      <c r="E386" t="s">
+        <v>1172</v>
+      </c>
+      <c r="F386" t="s">
+        <v>1173</v>
+      </c>
+      <c r="G386" s="1" t="s">
+        <v>1236</v>
+      </c>
+      <c r="H386" t="s">
+        <v>1237</v>
+      </c>
+    </row>
+    <row r="387" spans="1:8">
+      <c r="A387" t="s">
+        <v>1238</v>
+      </c>
+      <c r="B387" t="s">
+        <v>9</v>
+      </c>
+      <c r="C387" t="s">
+        <v>126</v>
+      </c>
+      <c r="D387" t="s">
+        <v>1171</v>
+      </c>
+      <c r="E387" t="s">
+        <v>1172</v>
+      </c>
+      <c r="F387" t="s">
+        <v>1173</v>
+      </c>
+      <c r="G387" s="1" t="s">
+        <v>1239</v>
+      </c>
+      <c r="H387" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="388" spans="1:8">
+      <c r="A388" t="s">
+        <v>1240</v>
+      </c>
+      <c r="B388" t="s">
+        <v>9</v>
+      </c>
+      <c r="C388" t="s">
+        <v>130</v>
+      </c>
+      <c r="D388" t="s">
+        <v>1171</v>
+      </c>
+      <c r="E388" t="s">
+        <v>1172</v>
+      </c>
+      <c r="F388" t="s">
+        <v>1173</v>
+      </c>
+      <c r="G388" s="1" t="s">
+        <v>1241</v>
+      </c>
+      <c r="H388" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="389" spans="1:8">
+      <c r="A389" t="s">
+        <v>1242</v>
+      </c>
+      <c r="B389" t="s">
+        <v>9</v>
+      </c>
+      <c r="C389" t="s">
+        <v>10</v>
+      </c>
+      <c r="D389" t="s">
+        <v>1243</v>
+      </c>
+      <c r="E389" t="s">
+        <v>1244</v>
+      </c>
+      <c r="F389" t="s">
+        <v>1245</v>
+      </c>
+      <c r="G389" s="1" t="s">
+        <v>1246</v>
+      </c>
+      <c r="H389" t="s">
+        <v>1247</v>
+      </c>
+    </row>
+    <row r="390" spans="1:8">
+      <c r="A390" t="s">
+        <v>1248</v>
+      </c>
+      <c r="B390" t="s">
+        <v>9</v>
+      </c>
+      <c r="C390" t="s">
+        <v>17</v>
+      </c>
+      <c r="D390" t="s">
+        <v>1243</v>
+      </c>
+      <c r="E390" t="s">
+        <v>1244</v>
+      </c>
+      <c r="F390" t="s">
+        <v>1245</v>
+      </c>
+      <c r="G390" s="1" t="s">
+        <v>1249</v>
+      </c>
+      <c r="H390" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="391" spans="1:8">
+      <c r="A391" t="s">
+        <v>1250</v>
+      </c>
+      <c r="B391" t="s">
+        <v>9</v>
+      </c>
+      <c r="C391" t="s">
+        <v>21</v>
+      </c>
+      <c r="D391" t="s">
+        <v>1243</v>
+      </c>
+      <c r="E391" t="s">
+        <v>1244</v>
+      </c>
+      <c r="F391" t="s">
+        <v>1245</v>
+      </c>
+      <c r="G391" s="1" t="s">
+        <v>1251</v>
+      </c>
+      <c r="H391" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="392" spans="1:8">
+      <c r="A392" t="s">
+        <v>1252</v>
+      </c>
+      <c r="B392" t="s">
+        <v>9</v>
+      </c>
+      <c r="C392" t="s">
+        <v>25</v>
+      </c>
+      <c r="D392" t="s">
+        <v>1243</v>
+      </c>
+      <c r="E392" t="s">
+        <v>1244</v>
+      </c>
+      <c r="F392" t="s">
+        <v>1245</v>
+      </c>
+      <c r="G392" s="1" t="s">
+        <v>1253</v>
+      </c>
+      <c r="H392" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="393" spans="1:8">
+      <c r="A393" t="s">
+        <v>1254</v>
+      </c>
+      <c r="B393" t="s">
+        <v>9</v>
+      </c>
+      <c r="C393" t="s">
+        <v>30</v>
+      </c>
+      <c r="D393" t="s">
+        <v>1243</v>
+      </c>
+      <c r="E393" t="s">
+        <v>1244</v>
+      </c>
+      <c r="F393" t="s">
+        <v>1245</v>
+      </c>
+      <c r="G393" s="1" t="s">
+        <v>1255</v>
+      </c>
+      <c r="H393" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="394" spans="1:8">
+      <c r="A394" t="s">
+        <v>1256</v>
+      </c>
+      <c r="B394" t="s">
+        <v>9</v>
+      </c>
+      <c r="C394" t="s">
+        <v>34</v>
+      </c>
+      <c r="D394" t="s">
+        <v>1243</v>
+      </c>
+      <c r="E394" t="s">
+        <v>1244</v>
+      </c>
+      <c r="F394" t="s">
+        <v>1245</v>
+      </c>
+      <c r="G394" s="1" t="s">
+        <v>1257</v>
+      </c>
+      <c r="H394" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="395" spans="1:8">
+      <c r="A395" t="s">
+        <v>1258</v>
+      </c>
+      <c r="B395" t="s">
+        <v>9</v>
+      </c>
+      <c r="C395" t="s">
+        <v>38</v>
+      </c>
+      <c r="D395" t="s">
+        <v>1243</v>
+      </c>
+      <c r="E395" t="s">
+        <v>1244</v>
+      </c>
+      <c r="F395" t="s">
+        <v>1245</v>
+      </c>
+      <c r="G395" s="1" t="s">
+        <v>1259</v>
+      </c>
+      <c r="H395" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="396" spans="1:8">
+      <c r="A396" t="s">
+        <v>1260</v>
+      </c>
+      <c r="B396" t="s">
+        <v>9</v>
+      </c>
+      <c r="C396" t="s">
+        <v>42</v>
+      </c>
+      <c r="D396" t="s">
+        <v>1243</v>
+      </c>
+      <c r="E396" t="s">
+        <v>1244</v>
+      </c>
+      <c r="F396" t="s">
+        <v>1245</v>
+      </c>
+      <c r="G396" s="1" t="s">
+        <v>1261</v>
+      </c>
+      <c r="H396" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="397" spans="1:8">
+      <c r="A397" t="s">
+        <v>1262</v>
+      </c>
+      <c r="B397" t="s">
+        <v>9</v>
+      </c>
+      <c r="C397" t="s">
+        <v>46</v>
+      </c>
+      <c r="D397" t="s">
+        <v>1243</v>
+      </c>
+      <c r="E397" t="s">
+        <v>1244</v>
+      </c>
+      <c r="F397" t="s">
+        <v>1245</v>
+      </c>
+      <c r="G397" s="1" t="s">
+        <v>1263</v>
+      </c>
+      <c r="H397" t="s">
+        <v>1123</v>
+      </c>
+    </row>
+    <row r="398" spans="1:8">
+      <c r="A398" t="s">
+        <v>1264</v>
+      </c>
+      <c r="B398" t="s">
+        <v>9</v>
+      </c>
+      <c r="C398" t="s">
+        <v>50</v>
+      </c>
+      <c r="D398" t="s">
+        <v>1243</v>
+      </c>
+      <c r="E398" t="s">
+        <v>1244</v>
+      </c>
+      <c r="F398" t="s">
+        <v>1245</v>
+      </c>
+      <c r="G398" s="1" t="s">
+        <v>1265</v>
+      </c>
+      <c r="H398" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="399" spans="1:8">
+      <c r="A399" t="s">
+        <v>1266</v>
+      </c>
+      <c r="B399" t="s">
+        <v>9</v>
+      </c>
+      <c r="C399" t="s">
+        <v>54</v>
+      </c>
+      <c r="D399" t="s">
+        <v>1243</v>
+      </c>
+      <c r="E399" t="s">
+        <v>1244</v>
+      </c>
+      <c r="F399" t="s">
+        <v>1245</v>
+      </c>
+      <c r="G399" s="1" t="s">
+        <v>1267</v>
+      </c>
+      <c r="H399" t="s">
+        <v>1268</v>
+      </c>
+    </row>
+    <row r="400" spans="1:8">
+      <c r="A400" t="s">
+        <v>1269</v>
+      </c>
+      <c r="B400" t="s">
+        <v>9</v>
+      </c>
+      <c r="C400" t="s">
+        <v>58</v>
+      </c>
+      <c r="D400" t="s">
+        <v>1243</v>
+      </c>
+      <c r="E400" t="s">
+        <v>1244</v>
+      </c>
+      <c r="F400" t="s">
+        <v>1245</v>
+      </c>
+      <c r="G400" s="1" t="s">
+        <v>1270</v>
+      </c>
+      <c r="H400" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="401" spans="1:8">
+      <c r="A401" t="s">
+        <v>1271</v>
+      </c>
+      <c r="B401" t="s">
+        <v>9</v>
+      </c>
+      <c r="C401" t="s">
+        <v>62</v>
+      </c>
+      <c r="D401" t="s">
+        <v>1243</v>
+      </c>
+      <c r="E401" t="s">
+        <v>1244</v>
+      </c>
+      <c r="F401" t="s">
+        <v>1245</v>
+      </c>
+      <c r="G401" s="1" t="s">
+        <v>1272</v>
+      </c>
+      <c r="H401" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="402" spans="1:8">
+      <c r="A402" t="s">
+        <v>1273</v>
+      </c>
+      <c r="B402" t="s">
+        <v>9</v>
+      </c>
+      <c r="C402" t="s">
+        <v>374</v>
+      </c>
+      <c r="D402" t="s">
+        <v>1243</v>
+      </c>
+      <c r="E402" t="s">
+        <v>1244</v>
+      </c>
+      <c r="F402" t="s">
+        <v>1245</v>
+      </c>
+      <c r="G402" s="1" t="s">
+        <v>1274</v>
+      </c>
+      <c r="H402" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="403" spans="1:8">
+      <c r="A403" t="s">
+        <v>1275</v>
+      </c>
+      <c r="B403" t="s">
+        <v>9</v>
+      </c>
+      <c r="C403" t="s">
+        <v>66</v>
+      </c>
+      <c r="D403" t="s">
+        <v>1243</v>
+      </c>
+      <c r="E403" t="s">
+        <v>1244</v>
+      </c>
+      <c r="F403" t="s">
+        <v>1245</v>
+      </c>
+      <c r="G403" s="1" t="s">
+        <v>1276</v>
+      </c>
+      <c r="H403" t="s">
+        <v>1277</v>
+      </c>
+    </row>
+    <row r="404" spans="1:8">
+      <c r="A404" t="s">
+        <v>1278</v>
+      </c>
+      <c r="B404" t="s">
+        <v>9</v>
+      </c>
+      <c r="C404" t="s">
+        <v>70</v>
+      </c>
+      <c r="D404" t="s">
+        <v>1243</v>
+      </c>
+      <c r="E404" t="s">
+        <v>1244</v>
+      </c>
+      <c r="F404" t="s">
+        <v>1245</v>
+      </c>
+      <c r="G404" s="1" t="s">
+        <v>1279</v>
+      </c>
+      <c r="H404" t="s">
+        <v>1280</v>
+      </c>
+    </row>
+    <row r="405" spans="1:8">
+      <c r="A405" t="s">
+        <v>1281</v>
+      </c>
+      <c r="B405" t="s">
+        <v>9</v>
+      </c>
+      <c r="C405" t="s">
+        <v>74</v>
+      </c>
+      <c r="D405" t="s">
+        <v>1243</v>
+      </c>
+      <c r="E405" t="s">
+        <v>1244</v>
+      </c>
+      <c r="F405" t="s">
+        <v>1245</v>
+      </c>
+      <c r="G405" s="1" t="s">
+        <v>1282</v>
+      </c>
+      <c r="H405" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="406" spans="1:8">
+      <c r="A406" t="s">
+        <v>1283</v>
+      </c>
+      <c r="B406" t="s">
+        <v>9</v>
+      </c>
+      <c r="C406" t="s">
+        <v>78</v>
+      </c>
+      <c r="D406" t="s">
+        <v>1243</v>
+      </c>
+      <c r="E406" t="s">
+        <v>1244</v>
+      </c>
+      <c r="F406" t="s">
+        <v>1245</v>
+      </c>
+      <c r="G406" s="1" t="s">
+        <v>1284</v>
+      </c>
+      <c r="H406" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="407" spans="1:8">
+      <c r="A407" t="s">
+        <v>1285</v>
+      </c>
+      <c r="B407" t="s">
+        <v>9</v>
+      </c>
+      <c r="C407" t="s">
+        <v>82</v>
+      </c>
+      <c r="D407" t="s">
+        <v>1243</v>
+      </c>
+      <c r="E407" t="s">
+        <v>1244</v>
+      </c>
+      <c r="F407" t="s">
+        <v>1245</v>
+      </c>
+      <c r="G407" s="1" t="s">
+        <v>1286</v>
+      </c>
+      <c r="H407" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="408" spans="1:8">
+      <c r="A408" t="s">
+        <v>1287</v>
+      </c>
+      <c r="B408" t="s">
+        <v>9</v>
+      </c>
+      <c r="C408" t="s">
+        <v>86</v>
+      </c>
+      <c r="D408" t="s">
+        <v>1243</v>
+      </c>
+      <c r="E408" t="s">
+        <v>1244</v>
+      </c>
+      <c r="F408" t="s">
+        <v>1245</v>
+      </c>
+      <c r="G408" s="1" t="s">
+        <v>1288</v>
+      </c>
+      <c r="H408" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="409" spans="1:8">
+      <c r="A409" t="s">
+        <v>1289</v>
+      </c>
+      <c r="B409" t="s">
+        <v>9</v>
+      </c>
+      <c r="C409" t="s">
+        <v>10</v>
+      </c>
+      <c r="D409" t="s">
+        <v>849</v>
+      </c>
+      <c r="E409" t="s">
+        <v>1290</v>
+      </c>
+      <c r="F409" t="s">
+        <v>231</v>
+      </c>
+      <c r="G409" s="1" t="s">
+        <v>1291</v>
+      </c>
+      <c r="H409" t="s">
+        <v>1292</v>
+      </c>
+    </row>
+    <row r="410" spans="1:8">
+      <c r="A410" t="s">
+        <v>1293</v>
+      </c>
+      <c r="B410" t="s">
+        <v>9</v>
+      </c>
+      <c r="C410" t="s">
+        <v>17</v>
+      </c>
+      <c r="D410" t="s">
+        <v>849</v>
+      </c>
+      <c r="E410" t="s">
+        <v>1290</v>
+      </c>
+      <c r="F410" t="s">
+        <v>231</v>
+      </c>
+      <c r="G410" s="1" t="s">
+        <v>1294</v>
+      </c>
+      <c r="H410" t="s">
+        <v>1295</v>
+      </c>
+    </row>
+    <row r="411" spans="1:8">
+      <c r="A411" t="s">
+        <v>1296</v>
+      </c>
+      <c r="B411" t="s">
+        <v>9</v>
+      </c>
+      <c r="C411" t="s">
+        <v>21</v>
+      </c>
+      <c r="D411" t="s">
+        <v>849</v>
+      </c>
+      <c r="E411" t="s">
+        <v>1290</v>
+      </c>
+      <c r="F411" t="s">
+        <v>231</v>
+      </c>
+      <c r="G411" s="1" t="s">
+        <v>1297</v>
+      </c>
+      <c r="H411" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="412" spans="1:8">
+      <c r="A412" t="s">
+        <v>1298</v>
+      </c>
+      <c r="B412" t="s">
+        <v>9</v>
+      </c>
+      <c r="C412" t="s">
+        <v>25</v>
+      </c>
+      <c r="D412" t="s">
+        <v>849</v>
+      </c>
+      <c r="E412" t="s">
+        <v>1290</v>
+      </c>
+      <c r="F412" t="s">
+        <v>231</v>
+      </c>
+      <c r="G412" s="1" t="s">
+        <v>1299</v>
+      </c>
+      <c r="H412" t="s">
+        <v>1300</v>
+      </c>
+    </row>
+    <row r="413" spans="1:8">
+      <c r="A413" t="s">
+        <v>1301</v>
+      </c>
+      <c r="B413" t="s">
+        <v>9</v>
+      </c>
+      <c r="C413" t="s">
+        <v>30</v>
+      </c>
+      <c r="D413" t="s">
+        <v>849</v>
+      </c>
+      <c r="E413" t="s">
+        <v>1290</v>
+      </c>
+      <c r="F413" t="s">
+        <v>706</v>
+      </c>
+      <c r="G413" s="1" t="s">
+        <v>1302</v>
+      </c>
+      <c r="H413" t="s">
+        <v>1300</v>
+      </c>
+    </row>
+    <row r="414" spans="1:8">
+      <c r="A414" t="s">
+        <v>1303</v>
+      </c>
+      <c r="B414" t="s">
+        <v>9</v>
+      </c>
+      <c r="C414" t="s">
+        <v>34</v>
+      </c>
+      <c r="D414" t="s">
+        <v>849</v>
+      </c>
+      <c r="E414" t="s">
+        <v>1290</v>
+      </c>
+      <c r="F414" t="s">
+        <v>706</v>
+      </c>
+      <c r="G414" s="1" t="s">
+        <v>1304</v>
+      </c>
+      <c r="H414" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="415" spans="1:8">
+      <c r="A415" t="s">
+        <v>1305</v>
+      </c>
+      <c r="B415" t="s">
+        <v>9</v>
+      </c>
+      <c r="C415" t="s">
+        <v>38</v>
+      </c>
+      <c r="D415" t="s">
+        <v>849</v>
+      </c>
+      <c r="E415" t="s">
+        <v>1290</v>
+      </c>
+      <c r="F415" t="s">
+        <v>1173</v>
+      </c>
+      <c r="G415" s="1" t="s">
+        <v>1306</v>
+      </c>
+      <c r="H415" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="416" spans="1:8">
+      <c r="A416" t="s">
+        <v>1307</v>
+      </c>
+      <c r="B416" t="s">
+        <v>9</v>
+      </c>
+      <c r="C416" t="s">
+        <v>42</v>
+      </c>
+      <c r="D416" t="s">
+        <v>849</v>
+      </c>
+      <c r="E416" t="s">
+        <v>1290</v>
+      </c>
+      <c r="F416" t="s">
+        <v>706</v>
+      </c>
+      <c r="G416" s="1" t="s">
+        <v>1308</v>
+      </c>
+      <c r="H416" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="417" spans="1:8">
+      <c r="A417" t="s">
+        <v>1309</v>
+      </c>
+      <c r="B417" t="s">
+        <v>9</v>
+      </c>
+      <c r="C417" t="s">
+        <v>46</v>
+      </c>
+      <c r="D417" t="s">
+        <v>849</v>
+      </c>
+      <c r="E417" t="s">
+        <v>1290</v>
+      </c>
+      <c r="F417" t="s">
+        <v>706</v>
+      </c>
+      <c r="G417" s="1" t="s">
+        <v>1310</v>
+      </c>
+      <c r="H417" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="418" spans="1:8">
+      <c r="A418" t="s">
+        <v>1311</v>
+      </c>
+      <c r="B418" t="s">
+        <v>9</v>
+      </c>
+      <c r="C418" t="s">
+        <v>50</v>
+      </c>
+      <c r="D418" t="s">
+        <v>849</v>
+      </c>
+      <c r="E418" t="s">
+        <v>1290</v>
+      </c>
+      <c r="F418" t="s">
+        <v>706</v>
+      </c>
+      <c r="G418" s="1" t="s">
+        <v>1312</v>
+      </c>
+      <c r="H418" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="419" spans="1:8">
+      <c r="A419" t="s">
+        <v>1313</v>
+      </c>
+      <c r="B419" t="s">
+        <v>9</v>
+      </c>
+      <c r="C419" t="s">
+        <v>54</v>
+      </c>
+      <c r="D419" t="s">
+        <v>849</v>
+      </c>
+      <c r="E419" t="s">
+        <v>1290</v>
+      </c>
+      <c r="F419" t="s">
+        <v>706</v>
+      </c>
+      <c r="G419" s="1" t="s">
+        <v>1314</v>
+      </c>
+      <c r="H419" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="420" spans="1:8">
+      <c r="A420" t="s">
+        <v>1315</v>
+      </c>
+      <c r="B420" t="s">
+        <v>9</v>
+      </c>
+      <c r="C420" t="s">
+        <v>58</v>
+      </c>
+      <c r="D420" t="s">
+        <v>849</v>
+      </c>
+      <c r="E420" t="s">
+        <v>1290</v>
+      </c>
+      <c r="F420" t="s">
+        <v>706</v>
+      </c>
+      <c r="G420" s="1" t="s">
+        <v>1316</v>
+      </c>
+      <c r="H420" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="421" spans="1:8">
+      <c r="A421" t="s">
+        <v>1317</v>
+      </c>
+      <c r="B421" t="s">
+        <v>9</v>
+      </c>
+      <c r="C421" t="s">
+        <v>62</v>
+      </c>
+      <c r="D421" t="s">
+        <v>849</v>
+      </c>
+      <c r="E421" t="s">
+        <v>1290</v>
+      </c>
+      <c r="F421" t="s">
+        <v>706</v>
+      </c>
+      <c r="G421" s="1" t="s">
+        <v>1318</v>
+      </c>
+      <c r="H421" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="422" spans="1:8">
+      <c r="A422" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B422" t="s">
+        <v>9</v>
+      </c>
+      <c r="C422" t="s">
+        <v>374</v>
+      </c>
+      <c r="D422" t="s">
+        <v>849</v>
+      </c>
+      <c r="E422" t="s">
+        <v>1290</v>
+      </c>
+      <c r="F422" t="s">
+        <v>706</v>
+      </c>
+      <c r="G422" s="1" t="s">
+        <v>1320</v>
+      </c>
+      <c r="H422" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="423" spans="1:8">
+      <c r="A423" t="s">
+        <v>1321</v>
+      </c>
+      <c r="B423" t="s">
+        <v>9</v>
+      </c>
+      <c r="C423" t="s">
+        <v>66</v>
+      </c>
+      <c r="D423" t="s">
+        <v>849</v>
+      </c>
+      <c r="E423" t="s">
+        <v>1290</v>
+      </c>
+      <c r="F423" t="s">
+        <v>706</v>
+      </c>
+      <c r="G423" s="1" t="s">
+        <v>1322</v>
+      </c>
+      <c r="H423" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="424" spans="1:8">
+      <c r="A424" t="s">
+        <v>1323</v>
+      </c>
+      <c r="B424" t="s">
+        <v>9</v>
+      </c>
+      <c r="C424" t="s">
+        <v>70</v>
+      </c>
+      <c r="D424" t="s">
+        <v>849</v>
+      </c>
+      <c r="E424" t="s">
+        <v>1290</v>
+      </c>
+      <c r="F424" t="s">
+        <v>706</v>
+      </c>
+      <c r="G424" s="1" t="s">
+        <v>1324</v>
+      </c>
+      <c r="H424" t="s">
+        <v>1325</v>
+      </c>
+    </row>
+    <row r="425" spans="1:8">
+      <c r="A425" t="s">
+        <v>1326</v>
+      </c>
+      <c r="B425" t="s">
+        <v>9</v>
+      </c>
+      <c r="C425" t="s">
+        <v>74</v>
+      </c>
+      <c r="D425" t="s">
+        <v>849</v>
+      </c>
+      <c r="E425" t="s">
+        <v>1290</v>
+      </c>
+      <c r="F425" t="s">
+        <v>706</v>
+      </c>
+      <c r="G425" s="1" t="s">
+        <v>1327</v>
+      </c>
+      <c r="H425" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="426" spans="1:8">
+      <c r="A426" t="s">
+        <v>1328</v>
+      </c>
+      <c r="B426" t="s">
+        <v>9</v>
+      </c>
+      <c r="C426" t="s">
+        <v>78</v>
+      </c>
+      <c r="D426" t="s">
+        <v>849</v>
+      </c>
+      <c r="E426" t="s">
+        <v>1290</v>
+      </c>
+      <c r="F426" t="s">
+        <v>706</v>
+      </c>
+      <c r="G426" s="1" t="s">
+        <v>1329</v>
+      </c>
+      <c r="H426" t="s">
+        <v>1330</v>
+      </c>
+    </row>
+    <row r="427" spans="1:8">
+      <c r="A427" t="s">
+        <v>1331</v>
+      </c>
+      <c r="B427" t="s">
+        <v>9</v>
+      </c>
+      <c r="C427" t="s">
+        <v>82</v>
+      </c>
+      <c r="D427" t="s">
+        <v>849</v>
+      </c>
+      <c r="E427" t="s">
+        <v>1290</v>
+      </c>
+      <c r="F427" t="s">
+        <v>706</v>
+      </c>
+      <c r="G427" s="1" t="s">
+        <v>1332</v>
+      </c>
+      <c r="H427" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="428" spans="1:8">
+      <c r="A428" t="s">
+        <v>1333</v>
+      </c>
+      <c r="B428" t="s">
+        <v>9</v>
+      </c>
+      <c r="C428" t="s">
+        <v>86</v>
+      </c>
+      <c r="D428" t="s">
+        <v>849</v>
+      </c>
+      <c r="E428" t="s">
+        <v>1290</v>
+      </c>
+      <c r="F428" t="s">
+        <v>1081</v>
+      </c>
+      <c r="G428" s="1" t="s">
+        <v>1334</v>
+      </c>
+      <c r="H428" t="s">
+        <v>1335</v>
+      </c>
+    </row>
+    <row r="429" spans="1:8">
+      <c r="A429" t="s">
+        <v>1336</v>
+      </c>
+      <c r="B429" t="s">
+        <v>9</v>
+      </c>
+      <c r="C429" t="s">
+        <v>90</v>
+      </c>
+      <c r="D429" t="s">
+        <v>849</v>
+      </c>
+      <c r="E429" t="s">
+        <v>1290</v>
+      </c>
+      <c r="F429" t="s">
+        <v>706</v>
+      </c>
+      <c r="G429" s="1" t="s">
+        <v>1337</v>
+      </c>
+      <c r="H429" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="430" spans="1:8">
+      <c r="A430" t="s">
+        <v>1338</v>
+      </c>
+      <c r="B430" t="s">
+        <v>9</v>
+      </c>
+      <c r="C430" t="s">
+        <v>94</v>
+      </c>
+      <c r="D430" t="s">
+        <v>849</v>
+      </c>
+      <c r="E430" t="s">
+        <v>1290</v>
+      </c>
+      <c r="F430" t="s">
+        <v>706</v>
+      </c>
+      <c r="G430" s="1" t="s">
+        <v>1339</v>
+      </c>
+      <c r="H430" t="s">
+        <v>1340</v>
+      </c>
+    </row>
+    <row r="431" spans="1:8">
+      <c r="A431" t="s">
+        <v>1341</v>
+      </c>
+      <c r="B431" t="s">
+        <v>9</v>
+      </c>
+      <c r="C431" t="s">
+        <v>98</v>
+      </c>
+      <c r="D431" t="s">
+        <v>849</v>
+      </c>
+      <c r="E431" t="s">
+        <v>1290</v>
+      </c>
+      <c r="F431" t="s">
+        <v>706</v>
+      </c>
+      <c r="G431" s="1" t="s">
+        <v>1342</v>
+      </c>
+      <c r="H431" t="s">
+        <v>1343</v>
+      </c>
+    </row>
+    <row r="432" spans="1:8">
+      <c r="A432" t="s">
+        <v>1344</v>
+      </c>
+      <c r="B432" t="s">
+        <v>9</v>
+      </c>
+      <c r="C432" t="s">
+        <v>10</v>
+      </c>
+      <c r="D432" t="s">
+        <v>1345</v>
+      </c>
+      <c r="E432" t="s">
+        <v>1346</v>
+      </c>
+      <c r="F432" t="s">
+        <v>445</v>
+      </c>
+      <c r="G432" s="1" t="s">
+        <v>1347</v>
+      </c>
+      <c r="H432" t="s">
+        <v>1348</v>
+      </c>
+    </row>
+    <row r="433" spans="1:8">
+      <c r="A433" t="s">
+        <v>1349</v>
+      </c>
+      <c r="B433" t="s">
+        <v>9</v>
+      </c>
+      <c r="C433" t="s">
+        <v>17</v>
+      </c>
+      <c r="D433" t="s">
+        <v>1345</v>
+      </c>
+      <c r="E433" t="s">
+        <v>1346</v>
+      </c>
+      <c r="F433" t="s">
+        <v>445</v>
+      </c>
+      <c r="G433" s="1" t="s">
+        <v>1350</v>
+      </c>
+      <c r="H433" t="s">
+        <v>1351</v>
+      </c>
+    </row>
+    <row r="434" spans="1:8">
+      <c r="A434" t="s">
+        <v>1352</v>
+      </c>
+      <c r="B434" t="s">
+        <v>9</v>
+      </c>
+      <c r="C434" t="s">
+        <v>21</v>
+      </c>
+      <c r="D434" t="s">
+        <v>1345</v>
+      </c>
+      <c r="E434" t="s">
+        <v>1346</v>
+      </c>
+      <c r="F434" t="s">
+        <v>445</v>
+      </c>
+      <c r="G434" s="1" t="s">
+        <v>1353</v>
+      </c>
+      <c r="H434" t="s">
+        <v>1354</v>
+      </c>
+    </row>
+    <row r="435" spans="1:8">
+      <c r="A435" t="s">
+        <v>1355</v>
+      </c>
+      <c r="B435" t="s">
+        <v>9</v>
+      </c>
+      <c r="C435" t="s">
+        <v>25</v>
+      </c>
+      <c r="D435" t="s">
+        <v>1345</v>
+      </c>
+      <c r="E435" t="s">
+        <v>1346</v>
+      </c>
+      <c r="F435" t="s">
+        <v>26</v>
+      </c>
+      <c r="G435" s="1" t="s">
+        <v>1356</v>
+      </c>
+      <c r="H435" t="s">
+        <v>1357</v>
+      </c>
+    </row>
+    <row r="436" spans="1:8">
+      <c r="A436" t="s">
+        <v>1358</v>
+      </c>
+      <c r="B436" t="s">
+        <v>9</v>
+      </c>
+      <c r="C436" t="s">
+        <v>30</v>
+      </c>
+      <c r="D436" t="s">
+        <v>1345</v>
+      </c>
+      <c r="E436" t="s">
+        <v>1346</v>
+      </c>
+      <c r="F436" t="s">
+        <v>276</v>
+      </c>
+      <c r="G436" s="1" t="s">
+        <v>1359</v>
+      </c>
+      <c r="H436" t="s">
+        <v>1360</v>
+      </c>
+    </row>
+    <row r="437" spans="1:8">
+      <c r="A437" t="s">
+        <v>1361</v>
+      </c>
+      <c r="B437" t="s">
+        <v>9</v>
+      </c>
+      <c r="C437" t="s">
+        <v>34</v>
+      </c>
+      <c r="D437" t="s">
+        <v>1345</v>
+      </c>
+      <c r="E437" t="s">
+        <v>1346</v>
+      </c>
+      <c r="F437" t="s">
+        <v>334</v>
+      </c>
+      <c r="G437" s="1" t="s">
+        <v>1362</v>
+      </c>
+      <c r="H437" t="s">
+        <v>1363</v>
+      </c>
+    </row>
+    <row r="438" spans="1:8">
+      <c r="A438" t="s">
+        <v>1364</v>
+      </c>
+      <c r="B438" t="s">
+        <v>9</v>
+      </c>
+      <c r="C438" t="s">
+        <v>38</v>
+      </c>
+      <c r="D438" t="s">
+        <v>1345</v>
+      </c>
+      <c r="E438" t="s">
+        <v>1346</v>
+      </c>
+      <c r="F438" t="s">
+        <v>276</v>
+      </c>
+      <c r="G438" s="1" t="s">
+        <v>1365</v>
+      </c>
+      <c r="H438" t="s">
+        <v>1366</v>
+      </c>
+    </row>
+    <row r="439" spans="1:8">
+      <c r="A439" t="s">
+        <v>1367</v>
+      </c>
+      <c r="B439" t="s">
+        <v>9</v>
+      </c>
+      <c r="C439" t="s">
+        <v>42</v>
+      </c>
+      <c r="D439" t="s">
+        <v>1345</v>
+      </c>
+      <c r="E439" t="s">
+        <v>1346</v>
+      </c>
+      <c r="F439" t="s">
+        <v>271</v>
+      </c>
+      <c r="G439" s="1" t="s">
+        <v>1368</v>
+      </c>
+      <c r="H439" t="s">
+        <v>1369</v>
+      </c>
+    </row>
+    <row r="440" spans="1:8">
+      <c r="A440" t="s">
+        <v>1370</v>
+      </c>
+      <c r="B440" t="s">
+        <v>9</v>
+      </c>
+      <c r="C440" t="s">
+        <v>46</v>
+      </c>
+      <c r="D440" t="s">
+        <v>1345</v>
+      </c>
+      <c r="E440" t="s">
+        <v>1346</v>
+      </c>
+      <c r="F440" t="s">
+        <v>435</v>
+      </c>
+      <c r="G440" s="1" t="s">
+        <v>1371</v>
+      </c>
+      <c r="H440" t="s">
+        <v>1372</v>
+      </c>
+    </row>
+    <row r="441" spans="1:8">
+      <c r="A441" t="s">
+        <v>1373</v>
+      </c>
+      <c r="B441" t="s">
+        <v>9</v>
+      </c>
+      <c r="C441" t="s">
+        <v>50</v>
+      </c>
+      <c r="D441" t="s">
+        <v>1345</v>
+      </c>
+      <c r="E441" t="s">
+        <v>1346</v>
+      </c>
+      <c r="F441" t="s">
+        <v>320</v>
+      </c>
+      <c r="G441" s="1" t="s">
+        <v>1374</v>
+      </c>
+      <c r="H441" t="s">
+        <v>1375</v>
+      </c>
+    </row>
+    <row r="442" spans="1:8">
+      <c r="A442" t="s">
+        <v>1376</v>
+      </c>
+      <c r="B442" t="s">
+        <v>9</v>
+      </c>
+      <c r="C442" t="s">
+        <v>54</v>
+      </c>
+      <c r="D442" t="s">
+        <v>1345</v>
+      </c>
+      <c r="E442" t="s">
+        <v>1346</v>
+      </c>
+      <c r="F442" t="s">
+        <v>276</v>
+      </c>
+      <c r="G442" s="1" t="s">
+        <v>1377</v>
+      </c>
+      <c r="H442" t="s">
+        <v>1378</v>
+      </c>
+    </row>
+    <row r="443" spans="1:8">
+      <c r="A443" t="s">
+        <v>1379</v>
+      </c>
+      <c r="B443" t="s">
+        <v>9</v>
+      </c>
+      <c r="C443" t="s">
+        <v>58</v>
+      </c>
+      <c r="D443" t="s">
+        <v>1345</v>
+      </c>
+      <c r="E443" t="s">
+        <v>1346</v>
+      </c>
+      <c r="F443" t="s">
+        <v>276</v>
+      </c>
+      <c r="G443" s="1" t="s">
+        <v>1380</v>
+      </c>
+      <c r="H443" t="s">
+        <v>1381</v>
+      </c>
+    </row>
+    <row r="444" spans="1:8">
+      <c r="A444" t="s">
+        <v>1382</v>
+      </c>
+      <c r="B444" t="s">
+        <v>9</v>
+      </c>
+      <c r="C444" t="s">
+        <v>62</v>
+      </c>
+      <c r="D444" t="s">
+        <v>1345</v>
+      </c>
+      <c r="E444" t="s">
+        <v>1346</v>
+      </c>
+      <c r="F444" t="s">
+        <v>271</v>
+      </c>
+      <c r="G444" s="1" t="s">
+        <v>1383</v>
+      </c>
+      <c r="H444" t="s">
+        <v>1384</v>
+      </c>
+    </row>
+    <row r="445" spans="1:8">
+      <c r="A445" t="s">
+        <v>1385</v>
+      </c>
+      <c r="B445" t="s">
+        <v>9</v>
+      </c>
+      <c r="C445" t="s">
+        <v>374</v>
+      </c>
+      <c r="D445" t="s">
+        <v>1345</v>
+      </c>
+      <c r="E445" t="s">
+        <v>1346</v>
+      </c>
+      <c r="F445" t="s">
+        <v>334</v>
+      </c>
+      <c r="G445" s="1" t="s">
+        <v>1386</v>
+      </c>
+      <c r="H445" t="s">
+        <v>1387</v>
+      </c>
+    </row>
+    <row r="446" spans="1:8">
+      <c r="A446" t="s">
+        <v>1388</v>
+      </c>
+      <c r="B446" t="s">
+        <v>9</v>
+      </c>
+      <c r="C446" t="s">
+        <v>66</v>
+      </c>
+      <c r="D446" t="s">
+        <v>1345</v>
+      </c>
+      <c r="E446" t="s">
+        <v>1346</v>
+      </c>
+      <c r="F446" t="s">
+        <v>334</v>
+      </c>
+      <c r="G446" s="1" t="s">
+        <v>1389</v>
+      </c>
+      <c r="H446" t="s">
+        <v>1390</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
+    <hyperlink ref="G189" r:id="rId188"/>
+    <hyperlink ref="G190" r:id="rId189"/>
+    <hyperlink ref="G191" r:id="rId190"/>
+    <hyperlink ref="G192" r:id="rId191"/>
+    <hyperlink ref="G193" r:id="rId192"/>
+    <hyperlink ref="G194" r:id="rId193"/>
+    <hyperlink ref="G195" r:id="rId194"/>
+    <hyperlink ref="G196" r:id="rId195"/>
+    <hyperlink ref="G197" r:id="rId196"/>
+    <hyperlink ref="G198" r:id="rId197"/>
+    <hyperlink ref="G199" r:id="rId198"/>
+    <hyperlink ref="G200" r:id="rId199"/>
+    <hyperlink ref="G201" r:id="rId200"/>
+    <hyperlink ref="G202" r:id="rId201"/>
+    <hyperlink ref="G203" r:id="rId202"/>
+    <hyperlink ref="G204" r:id="rId203"/>
+    <hyperlink ref="G205" r:id="rId204"/>
+    <hyperlink ref="G206" r:id="rId205"/>
+    <hyperlink ref="G207" r:id="rId206"/>
+    <hyperlink ref="G208" r:id="rId207"/>
+    <hyperlink ref="G209" r:id="rId208"/>
+    <hyperlink ref="G210" r:id="rId209"/>
+    <hyperlink ref="G211" r:id="rId210"/>
+    <hyperlink ref="G212" r:id="rId211"/>
+    <hyperlink ref="G213" r:id="rId212"/>
+    <hyperlink ref="G214" r:id="rId213"/>
+    <hyperlink ref="G215" r:id="rId214"/>
+    <hyperlink ref="G216" r:id="rId215"/>
+    <hyperlink ref="G217" r:id="rId216"/>
+    <hyperlink ref="G218" r:id="rId217"/>
+    <hyperlink ref="G219" r:id="rId218"/>
+    <hyperlink ref="G220" r:id="rId219"/>
+    <hyperlink ref="G221" r:id="rId220"/>
+    <hyperlink ref="G222" r:id="rId221"/>
+    <hyperlink ref="G223" r:id="rId222"/>
+    <hyperlink ref="G224" r:id="rId223"/>
+    <hyperlink ref="G225" r:id="rId224"/>
+    <hyperlink ref="G226" r:id="rId225"/>
+    <hyperlink ref="G227" r:id="rId226"/>
+    <hyperlink ref="G228" r:id="rId227"/>
+    <hyperlink ref="G229" r:id="rId228"/>
+    <hyperlink ref="G230" r:id="rId229"/>
+    <hyperlink ref="G231" r:id="rId230"/>
+    <hyperlink ref="G232" r:id="rId231"/>
+    <hyperlink ref="G233" r:id="rId232"/>
+    <hyperlink ref="G234" r:id="rId233"/>
+    <hyperlink ref="G235" r:id="rId234"/>
+    <hyperlink ref="G236" r:id="rId235"/>
+    <hyperlink ref="G237" r:id="rId236"/>
+    <hyperlink ref="G238" r:id="rId237"/>
+    <hyperlink ref="G239" r:id="rId238"/>
+    <hyperlink ref="G240" r:id="rId239"/>
+    <hyperlink ref="G241" r:id="rId240"/>
+    <hyperlink ref="G242" r:id="rId241"/>
+    <hyperlink ref="G243" r:id="rId242"/>
+    <hyperlink ref="G244" r:id="rId243"/>
+    <hyperlink ref="G245" r:id="rId244"/>
+    <hyperlink ref="G246" r:id="rId245"/>
+    <hyperlink ref="G247" r:id="rId246"/>
+    <hyperlink ref="G248" r:id="rId247"/>
+    <hyperlink ref="G249" r:id="rId248"/>
+    <hyperlink ref="G250" r:id="rId249"/>
+    <hyperlink ref="G251" r:id="rId250"/>
+    <hyperlink ref="G252" r:id="rId251"/>
+    <hyperlink ref="G253" r:id="rId252"/>
+    <hyperlink ref="G254" r:id="rId253"/>
+    <hyperlink ref="G255" r:id="rId254"/>
+    <hyperlink ref="G256" r:id="rId255"/>
+    <hyperlink ref="G257" r:id="rId256"/>
+    <hyperlink ref="G258" r:id="rId257"/>
+    <hyperlink ref="G259" r:id="rId258"/>
+    <hyperlink ref="G260" r:id="rId259"/>
+    <hyperlink ref="G261" r:id="rId260"/>
+    <hyperlink ref="G262" r:id="rId261"/>
+    <hyperlink ref="G263" r:id="rId262"/>
+    <hyperlink ref="G264" r:id="rId263"/>
+    <hyperlink ref="G265" r:id="rId264"/>
+    <hyperlink ref="G266" r:id="rId265"/>
+    <hyperlink ref="G267" r:id="rId266"/>
+    <hyperlink ref="G268" r:id="rId267"/>
+    <hyperlink ref="G269" r:id="rId268"/>
+    <hyperlink ref="G270" r:id="rId269"/>
+    <hyperlink ref="G271" r:id="rId270"/>
+    <hyperlink ref="G272" r:id="rId271"/>
+    <hyperlink ref="G273" r:id="rId272"/>
+    <hyperlink ref="G274" r:id="rId273"/>
+    <hyperlink ref="G275" r:id="rId274"/>
+    <hyperlink ref="G276" r:id="rId275"/>
+    <hyperlink ref="G277" r:id="rId276"/>
+    <hyperlink ref="G278" r:id="rId277"/>
+    <hyperlink ref="G279" r:id="rId278"/>
+    <hyperlink ref="G280" r:id="rId279"/>
+    <hyperlink ref="G281" r:id="rId280"/>
+    <hyperlink ref="G282" r:id="rId281"/>
+    <hyperlink ref="G283" r:id="rId282"/>
+    <hyperlink ref="G284" r:id="rId283"/>
+    <hyperlink ref="G285" r:id="rId284"/>
+    <hyperlink ref="G286" r:id="rId285"/>
+    <hyperlink ref="G287" r:id="rId286"/>
+    <hyperlink ref="G288" r:id="rId287"/>
+    <hyperlink ref="G289" r:id="rId288"/>
+    <hyperlink ref="G290" r:id="rId289"/>
+    <hyperlink ref="G291" r:id="rId290"/>
+    <hyperlink ref="G292" r:id="rId291"/>
+    <hyperlink ref="G293" r:id="rId292"/>
+    <hyperlink ref="G294" r:id="rId293"/>
+    <hyperlink ref="G295" r:id="rId294"/>
+    <hyperlink ref="G296" r:id="rId295"/>
+    <hyperlink ref="G297" r:id="rId296"/>
+    <hyperlink ref="G298" r:id="rId297"/>
+    <hyperlink ref="G299" r:id="rId298"/>
+    <hyperlink ref="G300" r:id="rId299"/>
+    <hyperlink ref="G301" r:id="rId300"/>
+    <hyperlink ref="G302" r:id="rId301"/>
+    <hyperlink ref="G303" r:id="rId302"/>
+    <hyperlink ref="G304" r:id="rId303"/>
+    <hyperlink ref="G305" r:id="rId304"/>
+    <hyperlink ref="G306" r:id="rId305"/>
+    <hyperlink ref="G307" r:id="rId306"/>
+    <hyperlink ref="G308" r:id="rId307"/>
+    <hyperlink ref="G309" r:id="rId308"/>
+    <hyperlink ref="G310" r:id="rId309"/>
+    <hyperlink ref="G311" r:id="rId310"/>
+    <hyperlink ref="G312" r:id="rId311"/>
+    <hyperlink ref="G313" r:id="rId312"/>
+    <hyperlink ref="G314" r:id="rId313"/>
+    <hyperlink ref="G315" r:id="rId314"/>
+    <hyperlink ref="G316" r:id="rId315"/>
+    <hyperlink ref="G317" r:id="rId316"/>
+    <hyperlink ref="G318" r:id="rId317"/>
+    <hyperlink ref="G319" r:id="rId318"/>
+    <hyperlink ref="G320" r:id="rId319"/>
+    <hyperlink ref="G321" r:id="rId320"/>
+    <hyperlink ref="G322" r:id="rId321"/>
+    <hyperlink ref="G323" r:id="rId322"/>
+    <hyperlink ref="G324" r:id="rId323"/>
+    <hyperlink ref="G325" r:id="rId324"/>
+    <hyperlink ref="G326" r:id="rId325"/>
+    <hyperlink ref="G327" r:id="rId326"/>
+    <hyperlink ref="G328" r:id="rId327"/>
+    <hyperlink ref="G329" r:id="rId328"/>
+    <hyperlink ref="G330" r:id="rId329"/>
+    <hyperlink ref="G331" r:id="rId330"/>
+    <hyperlink ref="G332" r:id="rId331"/>
+    <hyperlink ref="G333" r:id="rId332"/>
+    <hyperlink ref="G334" r:id="rId333"/>
+    <hyperlink ref="G335" r:id="rId334"/>
+    <hyperlink ref="G336" r:id="rId335"/>
+    <hyperlink ref="G337" r:id="rId336"/>
+    <hyperlink ref="G338" r:id="rId337"/>
+    <hyperlink ref="G339" r:id="rId338"/>
+    <hyperlink ref="G340" r:id="rId339"/>
+    <hyperlink ref="G341" r:id="rId340"/>
+    <hyperlink ref="G342" r:id="rId341"/>
+    <hyperlink ref="G343" r:id="rId342"/>
+    <hyperlink ref="G344" r:id="rId343"/>
+    <hyperlink ref="G345" r:id="rId344"/>
+    <hyperlink ref="G346" r:id="rId345"/>
+    <hyperlink ref="G347" r:id="rId346"/>
+    <hyperlink ref="G348" r:id="rId347"/>
+    <hyperlink ref="G349" r:id="rId348"/>
+    <hyperlink ref="G350" r:id="rId349"/>
+    <hyperlink ref="G351" r:id="rId350"/>
+    <hyperlink ref="G352" r:id="rId351"/>
+    <hyperlink ref="G353" r:id="rId352"/>
+    <hyperlink ref="G354" r:id="rId353"/>
+    <hyperlink ref="G355" r:id="rId354"/>
+    <hyperlink ref="G356" r:id="rId355"/>
+    <hyperlink ref="G357" r:id="rId356"/>
+    <hyperlink ref="G358" r:id="rId357"/>
+    <hyperlink ref="G359" r:id="rId358"/>
+    <hyperlink ref="G360" r:id="rId359"/>
+    <hyperlink ref="G361" r:id="rId360"/>
+    <hyperlink ref="G362" r:id="rId361"/>
+    <hyperlink ref="G363" r:id="rId362"/>
+    <hyperlink ref="G364" r:id="rId363"/>
+    <hyperlink ref="G365" r:id="rId364"/>
+    <hyperlink ref="G366" r:id="rId365"/>
+    <hyperlink ref="G367" r:id="rId366"/>
+    <hyperlink ref="G368" r:id="rId367"/>
+    <hyperlink ref="G369" r:id="rId368"/>
+    <hyperlink ref="G370" r:id="rId369"/>
+    <hyperlink ref="G371" r:id="rId370"/>
+    <hyperlink ref="G372" r:id="rId371"/>
+    <hyperlink ref="G373" r:id="rId372"/>
+    <hyperlink ref="G374" r:id="rId373"/>
+    <hyperlink ref="G375" r:id="rId374"/>
+    <hyperlink ref="G376" r:id="rId375"/>
+    <hyperlink ref="G377" r:id="rId376"/>
+    <hyperlink ref="G378" r:id="rId377"/>
+    <hyperlink ref="G379" r:id="rId378"/>
+    <hyperlink ref="G380" r:id="rId379"/>
+    <hyperlink ref="G381" r:id="rId380"/>
+    <hyperlink ref="G382" r:id="rId381"/>
+    <hyperlink ref="G383" r:id="rId382"/>
+    <hyperlink ref="G384" r:id="rId383"/>
+    <hyperlink ref="G385" r:id="rId384"/>
+    <hyperlink ref="G386" r:id="rId385"/>
+    <hyperlink ref="G387" r:id="rId386"/>
+    <hyperlink ref="G388" r:id="rId387"/>
+    <hyperlink ref="G389" r:id="rId388"/>
+    <hyperlink ref="G390" r:id="rId389"/>
+    <hyperlink ref="G391" r:id="rId390"/>
+    <hyperlink ref="G392" r:id="rId391"/>
+    <hyperlink ref="G393" r:id="rId392"/>
+    <hyperlink ref="G394" r:id="rId393"/>
+    <hyperlink ref="G395" r:id="rId394"/>
+    <hyperlink ref="G396" r:id="rId395"/>
+    <hyperlink ref="G397" r:id="rId396"/>
+    <hyperlink ref="G398" r:id="rId397"/>
+    <hyperlink ref="G399" r:id="rId398"/>
+    <hyperlink ref="G400" r:id="rId399"/>
+    <hyperlink ref="G401" r:id="rId400"/>
+    <hyperlink ref="G402" r:id="rId401"/>
+    <hyperlink ref="G403" r:id="rId402"/>
+    <hyperlink ref="G404" r:id="rId403"/>
+    <hyperlink ref="G405" r:id="rId404"/>
+    <hyperlink ref="G406" r:id="rId405"/>
+    <hyperlink ref="G407" r:id="rId406"/>
+    <hyperlink ref="G408" r:id="rId407"/>
+    <hyperlink ref="G409" r:id="rId408"/>
+    <hyperlink ref="G410" r:id="rId409"/>
+    <hyperlink ref="G411" r:id="rId410"/>
+    <hyperlink ref="G412" r:id="rId411"/>
+    <hyperlink ref="G413" r:id="rId412"/>
+    <hyperlink ref="G414" r:id="rId413"/>
+    <hyperlink ref="G415" r:id="rId414"/>
+    <hyperlink ref="G416" r:id="rId415"/>
+    <hyperlink ref="G417" r:id="rId416"/>
+    <hyperlink ref="G418" r:id="rId417"/>
+    <hyperlink ref="G419" r:id="rId418"/>
+    <hyperlink ref="G420" r:id="rId419"/>
+    <hyperlink ref="G421" r:id="rId420"/>
+    <hyperlink ref="G422" r:id="rId421"/>
+    <hyperlink ref="G423" r:id="rId422"/>
+    <hyperlink ref="G424" r:id="rId423"/>
+    <hyperlink ref="G425" r:id="rId424"/>
+    <hyperlink ref="G426" r:id="rId425"/>
+    <hyperlink ref="G427" r:id="rId426"/>
+    <hyperlink ref="G428" r:id="rId427"/>
+    <hyperlink ref="G429" r:id="rId428"/>
+    <hyperlink ref="G430" r:id="rId429"/>
+    <hyperlink ref="G431" r:id="rId430"/>
+    <hyperlink ref="G432" r:id="rId431"/>
+    <hyperlink ref="G433" r:id="rId432"/>
+    <hyperlink ref="G434" r:id="rId433"/>
+    <hyperlink ref="G435" r:id="rId434"/>
+    <hyperlink ref="G436" r:id="rId435"/>
+    <hyperlink ref="G437" r:id="rId436"/>
+    <hyperlink ref="G438" r:id="rId437"/>
+    <hyperlink ref="G439" r:id="rId438"/>
+    <hyperlink ref="G440" r:id="rId439"/>
+    <hyperlink ref="G441" r:id="rId440"/>
+    <hyperlink ref="G442" r:id="rId441"/>
+    <hyperlink ref="G443" r:id="rId442"/>
+    <hyperlink ref="G444" r:id="rId443"/>
+    <hyperlink ref="G445" r:id="rId444"/>
+    <hyperlink ref="G446" r:id="rId445"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>