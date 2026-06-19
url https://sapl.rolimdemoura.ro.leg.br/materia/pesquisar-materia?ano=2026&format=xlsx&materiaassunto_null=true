--- v1 (2026-05-05)
+++ v2 (2026-06-19)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3567" uniqueCount="1391">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5703" uniqueCount="2168">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -895,50 +895,386 @@
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$711.901,52”.</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1814/059_m_063_-_ab._de_cred._especial_por_superavit_e_anulacao_-_r135.00000_-_playground_semec_ampliacao_de_meta_-__proc._2958-2026.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$111.799,14 e autoriza a abertura de crédito adicional especial por anulação de dotação no valor de R$23.200,86”.</t>
   </si>
   <si>
     <t>1818</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1818/060_m_064_-_ab._de_cred._especial_por_superavit_e_excesso_-_r1.283.94575_-_recurso_leilao_municipal_semosp_-_proc._3215-2026.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$77.403,85 e autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$1.206.541,90”.</t>
+  </si>
+  <si>
+    <t>1855</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1855/061_m_065_-_institui_o_forum_municipal_de_educacao_-_fme_proc._3304-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Institui o Fórum Municipal de Educação-FME, no Município de Rolim de Moura-RO”.</t>
+  </si>
+  <si>
+    <t>1859</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>Gab. Ver. Marquinho do Som - GAB</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1859/projeto_de_lei-_prioriza_autores_locais_1.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Política Municipal de Valorização de Autores Locais nas unidades escolares da rede pública municipal de ensino e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1891</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1891/063_m_067_-_ab._de_cred._especial_por_superavit_-_r21.74874_-_devolucao_convenio_semec__-_proc._2729-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$21.748,74”.</t>
+  </si>
+  <si>
+    <t>1892</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1892/064_m_068_-_ab._de_cred._especial_por_superavit_-_r148.39900_-_devolucao_convenio_micro-onibus__-_proc._3051-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$148.399,00”.</t>
+  </si>
+  <si>
+    <t>1893</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1893/057_m_061_-_plano_de_amortizacao_destinado_ao_equacionamento_do_deficit_atuarial_do_regime_proprio_de_previdencia_social_rolim_previ_proc._40-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Altera o Plano de Amortização para equacionamento do déficit atuarial do Regime Próprio de Previdência Social – RPPS do Município de Rolim de Moura/RO, regulamenta o custeio da Taxa de Administração conforme diretrizes emanadas pela Portaria MTP nº 1467, de 02 de junho de 2022”.</t>
+  </si>
+  <si>
+    <t>1894</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1894/066_m_070_-_ab._de_cred._especial_por_excesso_e_anulacao_-_r497.73306_-_reforma_e_construcao_de_banheiros_dina_sfat_-__proc._3299-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$447.733,06 e autoriza a abertura de crédito adicional especial por anulação de dotação no valor de R$50.000,00”.</t>
+  </si>
+  <si>
+    <t>1895</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1895/065_m_069_-_ab._de_cred._especial_por_excesso_-_r1.990.00000_-_pavimentacao_avenida_morumbi_-__proc._3258-2026-1_atualizado.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$1.990.000,00”.</t>
+  </si>
+  <si>
+    <t>1896</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1896/067_m_071_-_ab._de_cred._especial_por_excesso_e_anulacao_-_r387.54678_-_ampliacao_escola_altenir_tavares__-__proc._535_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$200.000,00 e autoriza a abertura de crédito adicional especial por anulação de dotação no valor de R$187.546,78”.</t>
+  </si>
+  <si>
+    <t>1898</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1898/068_m_072_-_alteracao_ppa_2026-2029_proc._3512-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Altera a Lei nº 4.714 de 26 de novembro de 2025, que dispõe sobre o Plano Plurianual do Município de Rolim de Moura para o quadriênio 2026-2029.” (PPA)</t>
+  </si>
+  <si>
+    <t>1899</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1899/069_m_073_-_ldo_2027_proc._3514-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre as Diretrizes Orçamentárias a serem aplicadas ao Orçamento Anual do exercício financeiro de 2027”. (LDO)</t>
+  </si>
+  <si>
+    <t>1904</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1904/071_m_076_-_ab._de_cred._especial_por_excesso_e_anulacao_-_r482.40642_-__reforma_do_refeitorio_escola_altenir_tavares__-__proc._3391_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$405.909,29 e autoriza a abertura de crédito adicional especial por anulação de dotação no valor de R$76.497,13”.</t>
+  </si>
+  <si>
+    <t>1905</t>
+  </si>
+  <si>
+    <t>83</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1905/070_m_075_-_ab._de_cred._especial_por_excesso_-_r497.50000_-_aquisicao_de_caminhao_comboio_-_transferencia_sen._jaime_bagatolli__proc._3494_-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$497.500,00”.</t>
+  </si>
+  <si>
+    <t>1942</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1942/072_m_077_-_ab._de_cred._especial_por_excesso_e_anulacao_-_r206.00000_-__aquisicao_e_instalacoes_playground_semacol__-__proc._3396_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$196.000,00 e autoriza a abertura de crédito adicional especial por anulação de dotação no valor de R$10.000,00”.</t>
+  </si>
+  <si>
+    <t>1943</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1943/073_m_078_-_ab._de_cred._especial_por_superavit_e_anulacao_-_r178.66438_-_devolucao_ponte_linha_176_sul_e_200_norte__-_proc._3469-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$62.506,75 e autoriza a abertura de crédito adicional especial por anulação de dotação no valor de R$116.157,63”.</t>
+  </si>
+  <si>
+    <t>1944</t>
+  </si>
+  <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1944/062_m_066_-_institui_a_politica_municipal_de_incentivo_a_pequena_producao_agropecuaria_a_agroindustria_e_ao_turismo_rural_proc._3403-2026.pdf</t>
+  </si>
+  <si>
+    <t>1993</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1993/080_m_085_-_ab._de_cred._especial_por_anulacao_r600.00000_-_remanejamento_sanerom_para__prestacao_de_servico_apenados_-_proc._008_-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza a alteração orçamentária decorrente de reformulação administrativa mediante remanejamento ao orçamento do presente exercício financeiro, no valor de R$600.000,00”.</t>
+  </si>
+  <si>
+    <t>1994</t>
+  </si>
+  <si>
+    <t>88</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1994/074_m_079_-_ab._de_cred._especial_por_excesso_-_r531.38000_-_emenda_deputado_federal_thiago_flores_-__proc._3552-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$531.380,00”.</t>
+  </si>
+  <si>
+    <t>1995</t>
+  </si>
+  <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1995/075_m_080_-_ab._de_cred._especial_por_excesso_-_r500.00000_-_emenda_deputado_federal_thiago_flores_-__proc._3551-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$500.000,00”.</t>
+  </si>
+  <si>
+    <t>1996</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1996/082_m_087_-_altera_a_lei_no_4394-2023_doacao_lote_delegacia_da_mulher_proc._3690-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Altera a Lei nº 4.394, de 20 de dezembro de 2023, que: “Autoriza o Poder Executivo Municipal a promover doação de Lote ao Estado de Rondônia”.</t>
+  </si>
+  <si>
+    <t>1997</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1997/076_m_081_-_ab._de_cred._especial_por_excesso_-_r2.985.00000_-_contratacao_de_horas_maquina_-_transferencia_rafael_fera_-_proc._3493_-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$2.985.000,00”.</t>
+  </si>
+  <si>
+    <t>1998</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1998/077_m_082_-_ab._de_cred._especial_por_excesso_-_r400.00000_-_emenda_senador_jaime_bagattolli_-__proc._3555-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$400.000,00”.</t>
+  </si>
+  <si>
+    <t>1999</t>
+  </si>
+  <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1999/081_m_086_-_ab._de_cred._especial_por_excesso_e_anulacao_-_r724.75854_-__construcao_do_barracao_de_nova_estrela__-__proc._2674_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$600.000,00 e autoriza a abertura de crédito adicional especial por anulação de dotação no valor de R$124.758,54”.</t>
+  </si>
+  <si>
+    <t>2000</t>
+  </si>
+  <si>
+    <t>94</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2000/079_m_084_-_ab._de_cred._lei_especial_por_excesso_e_anulacao_-_r1.542.81307_-__construcao_do_centro_de_treinamento_de_voleibol__-__proc._3589_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$1.378.961,71 e autoriza a abertura de crédito adicional especial por anulação de dotação no valor de R$163.851,36”.</t>
+  </si>
+  <si>
+    <t>2001</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2001/078_m_083_-_ab._de_cred._especial_por_excesso_-_r399.93000-_incremento_-_emenda_senador_jaime_bagattolli-__proc._3554-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$399.930,00”.</t>
+  </si>
+  <si>
+    <t>2083</t>
+  </si>
+  <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2083/083_m_088_-_ab._de_cred._especial_por_excesso_-_r12.025.02580_-_incremento_mac_-_emendas_de_bancada___proc._3743_-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$12.000.000,00 e autoriza a abertura de crédito adicional especial por anulação de dotação no valor de R$25.025,80”.</t>
+  </si>
+  <si>
+    <t>2084</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2084/085_m_090_-_ab._de_cred._por_superavit_-_semmadu_r1.000.00000__-_convenio_detran_multas_semmadu_-_proc._4036-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$1.000.000,00”.</t>
+  </si>
+  <si>
+    <t>2090</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2090/084_m_089_-_ab._de_cred._especial_por_excesso_-_r2.007.30700_-_incremento_mac_-_emenda_de_comissao_folha_-__proc._3886_-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$2.007.307,00”.</t>
+  </si>
+  <si>
+    <t>2092</t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2092/086_m_091_-_ab._de_cred._especial_por_anulacao_r72.00000_-_remanejamento_aquisicao_terreno_nova_estrela__-_proc._3859_-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza a alteração orçamentária decorrente de reformulação administrativa mediante transposição ao orçamento do presente exercício financeiro, no valor de R$72.000,00”.</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1345/001_m_001_-_reposicao_salarial_10_lc_003-2004_proc._7438-2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a Revisão Geral Anual a ser acrescida aos vencimentos dos servidores da Administração Direta e Indireta do Poder Executivo do Município de Rolim de Moura”.</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
     <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1356/projeto_de_lei_complementar_reposicao_salarial_dos_servidores_publicos_do_poder_legislativo_municipal-.....pdf</t>
   </si>
   <si>
     <t>Ementa: Concede Revisão Geral Anual aos _x000D_
 Servidores do Poder Legislativo Municipal.</t>
@@ -946,80 +1282,86 @@
   <si>
     <t>1398</t>
   </si>
   <si>
     <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1398/002_m_002_-_altera_a_lc_no_338-2025__alteracao_de_nomeclatura_auditor_interno__e_atribuicoes_da_semusa_proc._237-2026.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei Complementar nº 338, de 15 de abril de 2025”.</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
     <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1560/plc_003_m_026_-_altera_a_lc_no_338-2025__estrutura_administrativa_proc._1577-2026_gab_semas_semed_semusa.pdf</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
     <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1751/plc_004_m_044_-_altera_a_lc_no_258-2018_amerolim_proc._2420-2026.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei Complementar nº 258, de 30 de maio de 2018, que: “Aperfeiçoa Autarquia Municipal de Esporte de Rolim de Moura; revoga a Leis Complementares nº 81/2011 e 115/2012 outras providências.”</t>
   </si>
   <si>
+    <t>1938</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1938/plc_005_m_074_-_reorganiza_a_agencia_reguladora_do_municipio_de_r._de_moura__agerrom_e_revoga_a_lei_no_4.385-2023_proc._3509-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Reorganiza a Agência Reguladora do Município de Rolim de Moura – AGERROM e revoga a Lei nº 4.385/2023”.</t>
+  </si>
+  <si>
     <t>1357</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1357/projeto_de_resolucao_01-2026_assinado.pdf</t>
   </si>
   <si>
     <t>Regulamenta o acesso remoto dos Vereadores às sessões _x000D_
 da Câmara Municipal de Rolim de Moura e dá outras providências.</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
     <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1358/projeto_de_resolucao_02-2026_assinado.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao Art. 6º e  ao parágrafo único _x000D_
 da Resolução nº 003 de 12 de Dezembro de 2023.</t>
   </si>
   <si>
     <t>1399</t>
-  </si>
-[...1 lines deleted...]
-    <t>Gab. Ver. Marquinho do Som - GAB</t>
   </si>
   <si>
     <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1399/projeto_de_resolucao_003-2026.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao Art. 6º e ao parágrafo único, cria o art.6º-A e seu parágrafo único, todos da Resolução nº 003 de 12 de Dezembro de 2023</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
     <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1725/projeto_de_resolucao_4.pdf</t>
   </si>
   <si>
     <t>Institui a Política de Proteção de Dados Pessoais no_x000D_
 âmbito da Câmara Municipal de Rolim de Moura/RO,_x000D_
 estabelece regras de governança e disciplina_x000D_
 procedimentos internos para o tratamento de dados_x000D_
 pessoais, em conformidade com a Lei nº 13.709, de 14_x000D_
 de agosto de 2018 (Lei Geral de Proteção de Dados_x000D_
 Pessoais – LGPD), e dá outras providências</t>
   </si>
   <si>
     <t>1400</t>
   </si>
@@ -1742,394 +2084,874 @@
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal, que junto a Secretaria Municipal de Obras, Instalações e Serviços Públicos, através da Coordenadoria Municipal de Trânsito (COMTRAN), seja providenciado a abertura de trecho no canteiro central localizado na Avenida Aracaju, nas proximidades da esquina com a Rua Ouro Preto, no Bairro São Cristóvão, com a finalidade de permitir espaço adequado para manobra de caminhões, especialmente os que realizam carga e descarga no depósito de água e gás existente no local.</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
     <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1728/indicacao_70_-_secretaria_de_obras.pdf</t>
   </si>
   <si>
     <t>Que seja realizado PATROLAMENTO E/OU PALIATIVO entre a Av. Porto Velho com a rua Rio Madeira; e Rua D1, Bairro cidade Alta que se encontra impossibilitada de trafegar pelo local.</t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
     <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1729/indica_71_recapeamento_av.parana_assinado.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor ALDAIR JÚLIO PEREIRA, Prefeito Municipal, para que através do setor competente desta Administração Municipal, junto a Secretaria Municipal de Obras e Serviços Públicos (SEMOSP), Adote as providências cabíveis para a realização de estudo técnico visando ao recapeamento da Avenida Paraná, no trecho compreendido entre a Avenida Norte Sul e a Rua Tocantins.</t>
   </si>
   <si>
     <t>1731</t>
   </si>
   <si>
-    <t>72</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1731/indicacao_janete_72_2.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor ALDAIR JÚLIO PEREIRA, Prefeito do Município de Rolim de Moura, que, por meio da Secretaria ou setor competente desta Administração, seja feito pavimentação asfáltica na avenida Porto Velho, entre as ruas: Jamari ( atrás da delegacia) e Rua Ouro Preto (acima da escola CDA) e a rua da entrada do colégio: Rua Capibaribe, entre as avenidas: Boa Vista e Macapá.</t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
-    <t>73</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1746/indicacao_janete_73-ass.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor ALDAIR JÚLIO PEREIRA, Prefeito do Município de Rolim de Moura, que, por meio da Secretaria ou setor competente desta Administração, seja feito pavimentação asfáltica na Rua Recife entre a Esperantina e a Altenir Tavares</t>
   </si>
   <si>
     <t>1747</t>
-  </si>
-[...1 lines deleted...]
-    <t>74</t>
   </si>
   <si>
     <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1747/indicacao_janete_74_asfalto.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Aldair Júlio Pereira, Prefeito do_x000D_
 Município de Rolim de Moura, que, por meio da Secretaria ou setor_x000D_
 competente desta Administração, seja feito pavimentação asfáltica na_x000D_
 Avenida Belo Horizonte entre a Rondônia e a Brasflorest.</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
-    <t>75</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1748/indicacao_janete_75_equoterapia.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Aldair Júlio Pereira, Prefeito do Município de Rolim de Moura, que, por meio da Secretaria ou setor competente desta Administração, seja feito pavimentação asfáltica Avenida Maceió, trecho em frente a EQUOTERAPIA.</t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
-    <t>76</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1749/indicacao_janete_76_asfalto_ctpm.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Aldair Júlio Pereira, Prefeito do Município de Rolim de Moura, que, por meio da Secretaria ou setor competente desta Administração, seja feito pavimentação asfáltica na rua Santos Dumont e rua Almirante Tamandaré.</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
-    <t>77</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1752/indicacao_faixa_de_pedestre_em_frente_a_escola_nilson_silva.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal, que junto a Secretaria Municipal de Obras, Instalações e Serviços Públicos, através da Coordenadoria Municipal de Trânsito (COMTRAN), que seja providenciada a implantação de faixa de pedestre na Avenida Aracaju (lado sul), em frente ao portão da Escola Nilson Silva.</t>
   </si>
   <si>
     <t>1754</t>
-  </si>
-[...1 lines deleted...]
-    <t>78</t>
   </si>
   <si>
     <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1754/calcada_escola_maria_lira_n078.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Aldair Júlio _x000D_
 Pereira, Prefeito Municipal, que seja realizado por meio _x000D_
 do setor competente, secretária de obras que seja realizada a _x000D_
 construção da calçada em frente à Escola Municipal Maria Comandolli Lira.</t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
-    <t>79</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1755/escola_menino_jesus_buraco_em_frente_n079.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Aldair Júlio Pereira, _x000D_
 Prefeito Municipal, por meio do setor competente, a solicitação de _x000D_
 tapa-buracos em estacionamento público em frente a escola Menino _x000D_
 Jesus na avenida Goiânia bairro Boa Esperança.</t>
   </si>
   <si>
     <t>1756</t>
-  </si>
-[...1 lines deleted...]
-    <t>80</t>
   </si>
   <si>
     <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1756/ubs_planalto_n_080.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Aldair Júlio Pereira, _x000D_
 Prefeito Municipal, que seja realizado por meio do setor _x000D_
 competente, a realização de reforma na Unidade Básica de Saúde José _x000D_
 Ferreira  Martins, especialmente no que se refere à substituição do _x000D_
 piso cerâmico, que se encontra danificado.</t>
   </si>
   <si>
     <t>1757</t>
   </si>
   <si>
-    <t>81</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1757/indicacao_melhorias_na_rua_travessa_dos_parecis.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal, que junto a Secretaria Municipal de Obras, Instalações e Serviços Públicos, que seja providenciada a realização de serviços de recuperação e melhoria na rua Travessa dos Parecis, localizada no Bairro Boa Esperança.</t>
   </si>
   <si>
     <t>1758</t>
   </si>
   <si>
-    <t>82</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1758/indicacao_janete_77_rua_rineu_genova_1.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Aldair Júlio Pereira, Prefeito do Município de Rolim de Moura, que, por meio da Secretaria ou setor competente desta Administração, seja feito Pavimentação asfáltica na Avenida Luiz Rineu Genova.</t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
-    <t>83</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1771/indicacao_patrolamento_bairro_esplanada.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal, que determine junto à Secretaria Municipal de Obras e Serviços Públicos a realização de serviços de patrolamento em todas as vias do Bairro Esplanada, contemplando toda a extensão do referido bairro.</t>
   </si>
   <si>
     <t>1772</t>
   </si>
   <si>
-    <t>84</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1772/indicacao_iluminacao_ru_b__cidade_alta.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal, que determine junto à Secretaria Municipal competente a implantação de iluminação pública na Rua B, no Bairro Cidade Alta, no trecho compreendido entre o DETRAN e a Faculdade FASP</t>
   </si>
   <si>
     <t>1782</t>
   </si>
   <si>
-    <t>85</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1782/indicacao_patrolamento_e_iluminacao_av._niteroi.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal, que junto à Secretaria Municipal de Obras e Serviços Públicos, providencie a recuperação da pavimentação, tapa-buracos, drenagem de águas pluviais e melhorias na iluminação pública da Avenida Niterói e demais vias do Bairro Olímpico.</t>
   </si>
   <si>
     <t>1783</t>
   </si>
   <si>
-    <t>86</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1783/indicacao_de_patrolamento_paliativos_dos_bairros.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor ALDAIR JÚLIO PEREIRA, Prefeito Municipal de Rolim de Moura, que, por meio do setor competente desta Administração, sejam realizados serviços de patrolamento paliativo, limpeza das vias públicas e limpeza das valas nos bairros Planalto, Industrial, Olímpico e São Cristóvão.</t>
   </si>
   <si>
     <t>1786</t>
   </si>
   <si>
-    <t>87</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1786/1indicacao_troca_de_ponte_de_madeira_por_concreto.docx_assinado.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor ALDAIR JÚLIO PEREIRA, Prefeito Municipal, para que através do setor competente desta Administração Municipal, junto a Secretaria Municipal de Obras e Serviços Públicos (SEMOSP), a adoção das providências necessárias para a substituição da ponte de madeira por uma ponte de concreto, localizada na Avenida 7 de Setembro, no trecho compreendido entre a Travessa Aritana e a Rua Tabajara.</t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
-    <t>88</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1787/2indicacao_repintura_das_ubs_-_oficio_063.docx_assinado.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor ALDAIR JÚLIO PEREIRA, Prefeito Municipal, para que através do setor competente desta Administração Municipal, junto da Secretaria Municipal de Saúde (SEMUSA), adote providências para a repintura das Unidades Básicas de Saúde do município de Rolim de Moura.</t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
-    <t>89</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1788/3indicacao_de_asfalto_-_av_7_de_setembro_ate_av_brasilia.docx_assinado.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor ALDAIR JÚLIO PEREIRA, Prefeito Municipal, para que através do setor competente desta Administração Municipal, junto a Secretaria Municipal de Obras e Serviços Públicos (SEMOSP), a adoção de providências para a pavimentação asfáltica na Rua Carlos Alves de Freitas, entre a Avenida 7 de Setembro e Avenida Brasília.</t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
-    <t>90</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1789/indicacao_90_-_patrolamento_e_cascalhamento_bairro_centenario.pdf</t>
   </si>
   <si>
     <t>Que seja realizado o PATROLAMENTO E CASCALHAMENTO, em todas as ruas do bairro centenário que não são pavimentadas, tendo em vista que as péssimas condições que se encontram.</t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
-    <t>91</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1790/indicacao_91_-_limpeza_e_desentuoimento_de_bueiro_-_bairro_boa_esperanca.pdf</t>
   </si>
   <si>
     <t>Que seja realizado o LIMPEZA E DESENTUPIMENTO dos BUEIROS, GALERIAS E CÓRREGOS que se encontram entupidas no bairro Boa Esperança, especialmente na Av. Maringá, próximo ao colégio Ulisses Guimarães</t>
   </si>
   <si>
     <t>1791</t>
   </si>
   <si>
-    <t>92</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1791/indicacao_92_-_patrolamento_e_cascalhamento_carreador_linha_184.pdf</t>
   </si>
   <si>
     <t>Que seja realizado o PATROLAMENTO E CASCALHAMENTO, e não sendo possível, que seja realizado ao menos um paliativo, no carreador da linha 184.</t>
   </si>
   <si>
     <t>1793</t>
   </si>
   <si>
-    <t>93</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1793/indicacao_de_patrolamento_das_linhas_176_e_186.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor ALDAIR JÚLIO PEREIRA, Prefeito Municipal de Rolim de Moura, que, por meio do setor competente desta Administração, seja realizado o patrolamento paliativo nas Linhas 176 Norte e 186 Sul, em razão das fortes chuvas que ocasionaram o surgimento de inúmeros buracos e danos nas vias.</t>
   </si>
   <si>
     <t>1794</t>
   </si>
   <si>
-    <t>94</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1794/indicacao_janete__94.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Aldair Júlio Pereira, Prefeito do Município de Rolim de Moura, que, por meio da Secretaria ou setor competente desta Administração, seja feito Pavimentação asfáltica Avenida Manaus, entre a Rua Capibaribe e a Avenida Jamari.</t>
   </si>
   <si>
     <t>1797</t>
   </si>
   <si>
-    <t>95</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1797/indicacao_janete__95.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Aldair Júlio Pereira, Prefeito do Município de Rolim de Moura, que, por meio da Secretaria ou setor competente desta Administração, que providencie a construção de galeria pluvial, nivelamento da via e pavimentação asfáltica na Rua Florianópolis com a Rua Rio Verde.</t>
   </si>
   <si>
     <t>1819</t>
   </si>
   <si>
-    <t>96</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1819/indica_96_pav_asfaltica_jamari_ofc71.docx_assinado.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor ALDAIR JÚLIO PEREIRA, Prefeito Municipal, para que através do setor competente desta Administração Municipal, junto a Secretaria Municipal de Obras e Serviços Públicos (SEMOSP), a adoção de providências para a pavimentação asfáltica na Rua Jamari, entre a Avenida João Pessoa e a Avenida Rio Branco.</t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
-    <t>97</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1820/_indica_97_pav_asfaltica_niteroi_ofc72.docx.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor ALDAIR JÚLIO PEREIRA, Prefeito Municipal, para que através do setor competente desta Administração Municipal, junto a Secretaria Municipal de Obras e Serviços Públicos (SEMOSP), a adoção de providências para a pavimentação asfáltica na Avenida Niterói, entre a Avenida Norte Sul e a Rua Esperantina.</t>
   </si>
   <si>
     <t>1821</t>
   </si>
   <si>
-    <t>98</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1821/_indicacao_98_ponte_-_linha_204_km_9_bamburro_assinado.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor ALDAIR JÚLIO PEREIRA, Prefeito Municipal, para que através do setor competente desta Administração Municipal, junto a Secretaria Municipal de Obras e Serviços Públicos (SEMOSP), a adoção de providências cabíveis para que seja observada a viabilidade de estudo técnico visando à construção de uma ponte de concreto sob o rio bamburro na Linha 204, km 9, lado norte.</t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
-    <t>99</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1822/indicacao_99_drenagem__assinado.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor ALDAIR JÚLIO PEREIRA, Prefeito Municipal, para que através do setor competente desta Administração Municipal, junto a Secretaria Municipal de Obras e Serviços Públicos (SEMOSP), a adoção de providências cabíveis visando à execução de serviços de drenagem na Avenida Doutor Miguel Vieira Ferreira, no trecho compreendido entre a Rua B Um e a Rua Geraldo Dias Fiúza, no bairro Cidade Alta.</t>
+  </si>
+  <si>
+    <t>1849</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1849/0100_estacionamento_em_frente_a_escola_cora_carolina.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Excelentíssimo Senhor ALDAIR JULIO _x000D_
+PEREIRA, Prefeito Municipal, que junto ao setor responsável desta _x000D_
+administração, através da secretaria competente que seja implantado _x000D_
+estacionamento no canteiro central em frente à Escola Cora Coralina na _x000D_
+Avenida Goiânia.</t>
+  </si>
+  <si>
+    <t>1850</t>
+  </si>
+  <si>
+    <t>101</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1850/0101_estacionamento_em_frente_valdecy.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Excelentíssimo Senhor ALDAIR JULIO _x000D_
+PEREIRA, Prefeito Municipal, que junto ao setor responsável desta _x000D_
+administração, através da secretaria competente que seja realizada a _x000D_
+implantação de estacionamento em frente à Escola Valdecir Sgarbi Filho _x000D_
+na rua Tocantins.</t>
+  </si>
+  <si>
+    <t>1856</t>
+  </si>
+  <si>
+    <t>102</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1856/indicacao_de_recapeamento_na_rua_parnaiba.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Excelentíssimo Senhor ALDAIR JÚLIO PEREIRA, Prefeito Municipal de Rolim de Moura, que, por meio do setor competente desta Administração, seja realizado o recapeamento asfáltico na Rua Parnaíba, no trecho compreendido entre a Avenida 25 de Agosto até a Rua 04, mais precisamente em frente à Faculdade Estácio, tendo em vista a existência de inúmeros buracos e irregularidades na via, que vêm causando transtornos e colocando em risco a segurança dos condutores e pedestres que transitam pelo local.</t>
+  </si>
+  <si>
+    <t>1858</t>
+  </si>
+  <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1858/indicacao_de_patrolamento_do_travessao_da_linha_182.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Excelentíssimo Senhor ALDAIR JÚLIO PEREIRA, Prefeito Municipal de Rolim de Moura, que, por meio do setor competente desta Administração, seja realizado o patrolamento paliativo na Linha 182 Norte, bem como no travessão que liga a Linha 182 Norte à Linha 180 Norte, em razão das fortes chuvas que ocasionaram o surgimento de inúmeros buracos e danos nas vias</t>
+  </si>
+  <si>
+    <t>1861</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1861/104-_pavimentacao.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº. 104/CMRM que seja realizado serviço de pavimentação asfáltica na Rua Florianópolis, no trecho compreendido entre a Rua Capibaribe e a Rua Parnaíba, bem como na Rua H, no trecho entre a Rua 05 e a Rua 21, no Loteamento Planalto.</t>
+  </si>
+  <si>
+    <t>1863</t>
+  </si>
+  <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1863/indicacao_campo_grande_1.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal que seja realizado, com a máxima urgência, o serviço de cascalhamento e patrolamento da Avenida Campo Grande/Rua Rio Verde, no Bairro Olímpico, no trecho compreendido entre a Rua Corumbiara até a Travessa das Flores.</t>
+  </si>
+  <si>
+    <t>1897</t>
+  </si>
+  <si>
+    <t>106</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1897/indicacao_janete_106_1.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Senhor Aldair Júlio Pereira, Prefeito do_x000D_
+Município de Rolim de Moura, que, juntamente com a Secretaria Municipal_x000D_
+de Saúde, disponibilize um veículo para prestar suporte aos pacientes do_x000D_
+município de Rolim de Moura que utilizam a Casa de Apoio em Porto Velho,_x000D_
+realizando o transporte entre hospitais, clínicas e demais unidades de_x000D_
+atendimento na capital.</t>
+  </si>
+  <si>
+    <t>1901</t>
+  </si>
+  <si>
+    <t>107</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1901/107-_manilhamento_na_rua_rondonia.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº.107 /CMRM_x000D_
+ANO: 2026_x000D_
+AUTOR/Vereador: ADAIR CARDOSO BATISTA_x000D_
+PARTIDO: PL_x000D_
+_x000D_
+Assunto _x000D_
+ O Vereador que a presente subscreve, nos termos regimentais, indica ao Poder Executivo Municipal, por meio da Secretaria competente, a necessidade de realizar a implantação de manilhas e recuperação do trecho da Rua Rondônia, entre as Avenidas Curitiba e Porto Alegre, no município de Rolim de Moura.</t>
+  </si>
+  <si>
+    <t>1902</t>
+  </si>
+  <si>
+    <t>108</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1902/indicacao_97_-_limpeza_das_laterais_das_ruas_rui_barbosa_esquina_com_a_rua_parnaiba.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Excelentíssimo Senhor ALDAIR JULIO PEREIRA, Prefeito Municipal, que junto ao setor responsável desta administração, através da secretaria de obras, para que seja realizado a Limpeza das Laterais das Ruas Rui Barbosa esquina com a Rua Parnaíba, e não sendo possível, que seja realizado ao menos um paliativo.</t>
+  </si>
+  <si>
+    <t>1903</t>
+  </si>
+  <si>
+    <t>109</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1903/indicacao_rua.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal que sejam realizadas a troca de iluminação pública em poste localizado em frente à residência nº 6330, na Rua Jó Tukata Sato, Bairro Industrial, bem como os serviços de patrolamento e cascalhamento da referida via, no trecho compreendido entre a Rua Urupá e a Rua Ouro Preto.</t>
+  </si>
+  <si>
+    <t>1913</t>
+  </si>
+  <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1913/indicacao_110_pav_asfaltica__assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Excelentíssimo Senhor ALDAIR JÚLIO PEREIRA, Prefeito Municipal, que junto a Secretaria Municipal de Obras, Instalações e Serviços Públicos (SEMOSP), a adoção das providências cabíveis visando à execução de serviços de pavimentação asfáltica e manilhamento na Avenida Porto Velho, no trecho compreendido entre a Rua Rio Madeira e a Rua Urupá, no bairro São Cristóvão.</t>
+  </si>
+  <si>
+    <t>1915</t>
+  </si>
+  <si>
+    <t>111</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1915/indicacao_111_-_recapeamento7desetembroaassinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Excelentíssimo Senhor ALDAIR JULIO PEREIRA, Prefeito Municipal, que junto ao setor responsável desta administração, através da secretaria de obras, para que seja realizado o Recapeamento na Av. Sete de Setembro, e não sendo possível, que seja realizado ao menos um paliativo.</t>
+  </si>
+  <si>
+    <t>1945</t>
+  </si>
+  <si>
+    <t>112</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1945/112-_estacionamento_na_tocantis_entre_a_25_de_agosto_e_avenida_fortaleza.pdf</t>
+  </si>
+  <si>
+    <t>Excelentíssimo Senhor Aldair Júlio Pereira, Prefeito Municipal, por _x000D_
+meio do setor competente (Secretária de Obras), que seja implantado estacionamento no _x000D_
+canteiro central na Rua Tocantins, no trecho compreendido entre a Avenida 25 de _x000D_
+Agosto até a Avenida Fortaleza.</t>
+  </si>
+  <si>
+    <t>1946</t>
+  </si>
+  <si>
+    <t>113</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1946/112_asfalto_na_rua_h.pdf</t>
+  </si>
+  <si>
+    <t>Excelentíssimo Senhor Aldair Júlio Pereira, Prefeito Municipal, por meio do setor competente (Secretária de Obras), que seja realizada a pavimentação asfáltica da Rua 25, localizada no Bairro Cidade Alta, no trecho compreendido entre a Rua 12 até a Rua 18, bem como seja dada continuidade à pavimentação asfáltica da Rua H, onde atualmente o asfalto finaliza na Rua X.</t>
+  </si>
+  <si>
+    <t>1947</t>
+  </si>
+  <si>
+    <t>114</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1947/indicacao_de_adicional_salarial_20-05.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Excelentíssimo Senhor ALDAIR JULIO PEREIRA, Prefeito_x000D_
+Municipal, que junto ao setor responsável desta administração, por meio da Secretaria_x000D_
+Municipal de Administração – SEMAD, que sejam adotadas providências para_x000D_
+realização de avaliação técnica, regularização e pagamento dos adicionais de_x000D_
+insalubridade e periculosidade aos servidores que exercem funções de vigia e aos_x000D_
+servidores lotados no setor de almoxarifado do Município de Rolim de Moura,_x000D_
+inclusive com análise de pagamentos retroativos quando cabíveis.</t>
+  </si>
+  <si>
+    <t>1952</t>
+  </si>
+  <si>
+    <t>115</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1952/indicacao_de_paleativo_da_av_terezina.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Excelentíssimo Senhor ALDAIR JULIO PEREIRA, Prefeito_x000D_
+Municipal, que junto ao setor responsável desta administração, através da_x000D_
+Secretaria Municipal de Obras – SEMOSP, seja realizada limpeza e manutenção na_x000D_
+Avenida Terezina, nº 3054, Bairro Centenário, bem como, não sendo possível de_x000D_
+imediato a execução completa dos serviços, que seja realizado ao menos serviço_x000D_
+paliativo no local.</t>
+  </si>
+  <si>
+    <t>1954</t>
+  </si>
+  <si>
+    <t>116</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1954/indicacao116_duplicacao_av_joao_pessoa.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, com cópia à Secretaria Municipal de Obras e Serviços Públicos (SEMOSP), a necessidade de abertura e execução das obras de duplicação do canteiro central da Avenida João Pessoa, no trecho compreendido entre a Avenida Norte Sul e a Rua Rio Madeira, no centro urbano.</t>
+  </si>
+  <si>
+    <t>1955</t>
+  </si>
+  <si>
+    <t>117</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1955/indicacao117_manutencao_canteiro_rua_tocantins.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, com cópia à Secretaria Municipal de Obras e Serviços Públicos (SEMOSP), a necessidade de realização de obras de manutenção, aterro e nivelamento na passagem do canteiro central situada na Rua Tocantins, no trecho compreendido entre as Avenidas Natal e Cuiabá, especificamente em frente ao alinhamento com a Avenida Porto Alegre.</t>
+  </si>
+  <si>
+    <t>1957</t>
+  </si>
+  <si>
+    <t>119</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1957/indicacao_janete119_1.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Senhor Aldair Júlio Pereira, Prefeito do Município de Rolim de Moura, que, por meio da Secretaria ou setor competente desta Administração, que seja feita uma revisão da gratificação concedida aos motoristas das UBS – Unidades Básicas de Saúde do município de Rolim de Moura/RO.</t>
+  </si>
+  <si>
+    <t>1958</t>
+  </si>
+  <si>
+    <t>120</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1958/indicacao_de_limpeza_do_bairro_bom_jardim.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Excelentíssimo Senhor ALDAIR JULIO PEREIRA, Prefeito Municipal, que junto ao setor responsável desta administração, através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, seja realizada limpeza urbana no Bairro Bom Jardim, incluindo limpeza de ruas, retirada de entulhos, limpeza de terrenos baldios e operação tapa-buracos nas vias do referido bairro.</t>
+  </si>
+  <si>
+    <t>1989</t>
+  </si>
+  <si>
+    <t>121</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1989/indicacao_janete__121_1.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Senhor Aldair Júlio Pereira, Prefeito do Município de Rolim de Moura, que, por meio da Secretaria ou setor competente desta Administração, a necessidade de realizar o aumento do adicional de insalubridade dos motoristas das UBS de 20% para 40%, em razão da exposição constante a agentes nocivos e do contato diário com pacientes enfermos.</t>
+  </si>
+  <si>
+    <t>2002</t>
+  </si>
+  <si>
+    <t>122</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2002/indicacao_avenida_luis_irineu_genova.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Excelentíssimo Senhor Prefeito Municipal, que através do setor competente desta Administração, sejam adotadas as medidas necessárias visando à realização de manilhamento e patrolamento na Avenida Luís Irineu Genova, no trecho compreendido entre as Ruas Capibaribe e Jamari, Bairro Planalto.</t>
+  </si>
+  <si>
+    <t>2003</t>
+  </si>
+  <si>
+    <t>123</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2003/indicacao_recapeamento_av_belem_27-05.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Excelentíssimo Senhor Prefeito Municipal, que junto a Secretaria Municipal de Obras, Instalações e Serviços Públicos, seja providenciada a realização de recapeamento asfáltico na Avenida Belém, no trecho compreendido entre a Rua Jamari e a Rua Barão de Melgaço</t>
+  </si>
+  <si>
+    <t>2004</t>
+  </si>
+  <si>
+    <t>124</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2004/indicacao_recapeamentrua_bras_florest.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Excelentíssimo Senhor Prefeito Municipal, que junto a Secretaria Municipal de Obras, Instalações e Serviços Públicos, seja providenciado o recapeamento asfáltico na Rua BrasFlorest, no trecho compreendido entre a Rua São Miguel e a Avenida Belo Horizonte.</t>
+  </si>
+  <si>
+    <t>2005</t>
+  </si>
+  <si>
+    <t>125</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2005/indicacao_quebra_molas_av._cecilia_meireles.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Excelentíssimo Senhor Prefeito Municipal, que junto a Secretaria Municipal de Obras, Instalações e Serviços Públicos, seja providenciado a implantação de um redutor de velocidade (quebra-molas/lombada) na Avenida Cecília Meireles, no trecho compreendido entre as ruas Castelo Branco e José Antônio Silva</t>
+  </si>
+  <si>
+    <t>2006</t>
+  </si>
+  <si>
+    <t>126</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2006/indicacao_quebra_molas_na_av_t.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Excelentíssimo Senhor Prefeito Municipal, que junto a Secretaria Responsável , seja providenciado a implantação de um redutor de velocidade (quebra-molas/lombada) na Avenida T, no trecho compreendido entre as ruas Castelo Branco e José Antônio Silva.</t>
+  </si>
+  <si>
+    <t>2008</t>
+  </si>
+  <si>
+    <t>127</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2008/indicacao_de_manilhamento_e_patrolamento_na_av._uirapuru.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Excelentíssimo Senhor Prefeito Municipal, que através do setor competente desta Administração, sejam adotadas as medidas necessárias visando à realização de manilhamento e patrolamento na Avenida Uirapuru, esquina com a Rua Afonso Pena, Bairro Bom Jardim.</t>
+  </si>
+  <si>
+    <t>2010</t>
+  </si>
+  <si>
+    <t>128</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2010/indicacao_de_manilhamento_e_patrolamento_na_av._niteroi.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Excelentíssimo Senhor Prefeito Municipal, que através do setor competente desta Administração, sejam adotadas as medidas necessárias visando à realização de manilhamento e patrolamento na Avenida Niterói, entre as Ruas Tocantins e Capibaribe, Bairro Planalto.</t>
+  </si>
+  <si>
+    <t>2012</t>
+  </si>
+  <si>
+    <t>129</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2012/pista_sul_patrolamento_e_cascalhamento_129.pdf</t>
+  </si>
+  <si>
+    <t>Excelentíssimo Senhor Aldair Júlio Pereira, Prefeito Municipal, por meio do setor competente (Secretária de Obras), que seja realizado o patrolamento e cascalhamento da (Pista Sul), localizada ao lado do aeroporto municipal.</t>
+  </si>
+  <si>
+    <t>2020</t>
+  </si>
+  <si>
+    <t>130</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2020/indicacao_abertura_da_rua_do_colegio_clarice.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras e Trânsito, que seja realizada a abertura do trecho da Rua Recife, compreendido entre a esquina do Colégio Clarice e a próxima rua transversal, visando melhorar a mobilidade urbana e a organização do tráfego local.</t>
+  </si>
+  <si>
+    <t>2039</t>
+  </si>
+  <si>
+    <t>131</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2039/indicacao_janete_131.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Senhor Aldair Júlio Pereira, Prefeito do _x000D_
+Município de Rolim de Moura, que, juntamente da Secretaria Municipal _x000D_
+competente, faça a instalação de um redutor de velocidade (quebra-molas) _x000D_
+em frente à unidade do DETRAN, no Município de Rolim de Moura/RO.</t>
+  </si>
+  <si>
+    <t>2040</t>
+  </si>
+  <si>
+    <t>132</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2040/indicacao_janete_1322.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Senhor Aldair Júlio Pereira, Prefeito do Município de Rolim de Moura, por meio da Secretaria Municipal de Saúde, a criação de acesso reservado e diferenciado para mulheres e crianças vítimas de violência que necessitem realizar exames de corpo de delito ou atendimento relacionado à agressão sofrida.</t>
+  </si>
+  <si>
+    <t>2043</t>
+  </si>
+  <si>
+    <t>133</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2043/indicacao_rua_h_cidade_alta.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Excelentíssimo Senhor Prefeito Municipal que, por meio do setor competente desta Administração, sejam adotadas as medidas necessárias visando à implantação de placas de sinalização de limite de velocidade na Rua H, no trecho compreendido entre a Rua 1 e a Rua 10, Bairro Cidade Alta II.</t>
+  </si>
+  <si>
+    <t>2044</t>
+  </si>
+  <si>
+    <t>134</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2044/indicacao_patrolamento_e_cascalhamento_rua_durval_rasteiro.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Excelentíssimo Senhor Prefeito Municipal, que junto à Secretaria Municipal de Obras e Serviços Públicos, providencie a realização de serviços de patrolamento e cascalhamento na Rua Durval Rasteiro, nº 6773, localizada no Bairro Industrial, neste Município.</t>
+  </si>
+  <si>
+    <t>2045</t>
+  </si>
+  <si>
+    <t>135</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2045/indicacao_135_pavimentacao_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Excelentíssimo Senhor ALDAIR JÚLIO PEREIRA, Prefeito Municipal, que, por meio da Secretaria Municipal de Obras, Instalações e Serviços Públicos (SEMOSP), sejam adotadas as providências necessárias para a execução dos serviços de pavimentação asfáltica e manilhamento na Avenida Macapá, no trecho compreendido entre a Rua Brasflorest e a Rua Carlos Alves de Freitas, no Bairro Jardim Tropical.</t>
+  </si>
+  <si>
+    <t>2046</t>
+  </si>
+  <si>
+    <t>136</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2046/copia_de_indicacao_136_pavimentacao_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Excelentíssimo Senhor ALDAIR JÚLIO PEREIRA, Prefeito Municipal, que, por meio da Secretaria Municipal de Obras, Instalações e Serviços Públicos (SEMOSP), sejam adotadas as providências necessárias para a execução dos serviços de pavimentação asfáltica na Travessa Cristal e na Rua B. Tabajara, no trecho compreendido entre a Avenida Porto Velho e a Avenida Manaus, no Bairro Jardim Tropical.</t>
+  </si>
+  <si>
+    <t>2051</t>
+  </si>
+  <si>
+    <t>137</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2051/indicacao_0023_-_secretaria_de_obras_-_limpeza_dos_canteiros_do_bairro_jequitiba.pdf</t>
+  </si>
+  <si>
+    <t>Que seja feito a limpeza dos canteiros do bairro jequitibá, pois estão atrapalhando a visibilidade nos cruzamentos o que acaba contribuindo para aumento de índices de acidentes no bairro</t>
+  </si>
+  <si>
+    <t>2053</t>
+  </si>
+  <si>
+    <t>138</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2053/indicacao_138_-_secretaria_de_obras_-_troca_de_lampada.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizado a troca de lâmpadas queimadas na av. Corumbiara esquina com av. São Paulo.</t>
+  </si>
+  <si>
+    <t>2054</t>
+  </si>
+  <si>
+    <t>139</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2054/indicacao_139_-_secretaria_de_obras_-_disponibilizacao_de_calendario_sobre_disnponibilizacao_de_caminhao_pipa.pdf</t>
+  </si>
+  <si>
+    <t>que seja disponibilizado um calendário com programação diária e semanal das ruas e bairros que serão molhadas com caminhão pipa.</t>
+  </si>
+  <si>
+    <t>2055</t>
+  </si>
+  <si>
+    <t>140</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2055/indicacao_140_-_secretaria_de_obras_-_tapa_buracos_bairro_centenario.pdf</t>
+  </si>
+  <si>
+    <t>Para seja feito um tapa buracos no bairro centenário e  um estudo técnico de trânsito para colocar as devidas placas e sinalizações ausentes</t>
+  </si>
+  <si>
+    <t>2061</t>
+  </si>
+  <si>
+    <t>141</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2061/indicacao_avenida_pedro_leal_de_farias.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Excelentíssimo Senhor Prefeito Municipal que, por meio da Secretaria Municipal de Obras e Serviços Públicos, sejam adotadas as medidas necessárias para a realização de recapeamento asfáltico na Avenida Pedro Leal de Farias, no trecho compreendido entre a Rua Paulino Rolim de Moura e a Rua Francisco Chiquilito.</t>
+  </si>
+  <si>
+    <t>2073</t>
+  </si>
+  <si>
+    <t>142</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2073/141_a_umidificacao_da_rua_rondonia_no_trecho_compreendido_entre_a_avenida_sao_paulo_e_a_avenida_maringa_no_bairro_jardim_tropical..pdf</t>
+  </si>
+  <si>
+    <t>Excelentíssimo Senhor Aldair Júlio Pereira, Prefeito Municipal, por meio do setor competente (Secretária de Obras), a disponibilização de caminhão-pipa para realizar a umidificação da Rua Rondônia, no trecho compreendido entre a Avenida São Paulo e a Avenida Maringá, no Bairro Jardim Tropical.</t>
+  </si>
+  <si>
+    <t>2077</t>
+  </si>
+  <si>
+    <t>143</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2077/143-_avenida_natal.pdf</t>
+  </si>
+  <si>
+    <t>Excelentíssimo Senhor Aldair Júlio Pereira, Prefeito Municipal, por meio do setor competente, que seja realizada a pavimentação asfáltica da Avenida Natal, no trecho compreendido entre a Rua Rio Verde e a Rua Esperantina.</t>
+  </si>
+  <si>
+    <t>2109</t>
+  </si>
+  <si>
+    <t>144</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2109/indicacao_avenida_25_de_agosto.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Excelentíssimo Senhor Prefeito Municipal, que através do COMTRAN – Conselho Municipal de Trânsito e Transporte, sejam adotadas as medidas necessárias visando à realização de serviços de manutenção e revitalização da faixa de pedestres localizada nas proximidades do Banco Itaú, na Avenida 25 de Agosto.</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1426/requerimento_-_abertura_de_estacionamento__av._norte_sul_entre_a_porto_velho_e_a_rua_manaus.pdf</t>
   </si>
   <si>
     <t>Adoções de medidas de controle de transito, abertura de estacionamentos com distinção de veículos carros/motos na Av. Norte Sul entre Av. Manaus e a rua Porto Velho.</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
     <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1427/requerimento_-_tapa_buracos_jequitiba.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE TAPA BURACOS NO BAIRRO JEQUITIBA.</t>
   </si>
@@ -2205,50 +3027,158 @@
   <si>
     <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1668/requerimento_de_informacoes_kit_escolares.pdf</t>
   </si>
   <si>
     <t>Solicitação de informações detalhadas acerca da ordenação de despesas relativas ao fornecimento de kits escolares na rede municipal de ensino, em observância aos princípios da legalidade, publicidade e transparência.</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
     <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1691/requerimento_0011_-_informacoes_sobre_contratos_de_midia_com_o_municipio.pdf</t>
   </si>
   <si>
     <t>Que nos seja encaminhado informações detalhadas sobre contratos e gastos com publicidade institucional, mídia e divulgação oficial do Município de Rolim de Moura.</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
     <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1692/requerimento_estagiarios_saude_12_assinado.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal a elaboração de análise técnica, financeira e orçamentária com a finalidade de avaliar a possibilidade de reajuste do auxílio-estágio destinado aos estagiários vinculados à área da saúde no Município de Rolim de Moura - RO.</t>
   </si>
   <si>
+    <t>1860</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1860/solicitacao_de_esclarecimentos_acerca_do_memorando_no_102_rh_semusa_2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de esclarecimentos acerca do Memorando nº 102/RH/SEMUSA/2026_x000D_
+O Vereador que este subscreve, no uso de suas atribuições legais e regimentais, vem respeitosamente à presença de Vossa Senhoria, REQUERER:</t>
+  </si>
+  <si>
+    <t>1914</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1914/requerimento_da_vilancia_de_saude_15_05_2026assinado.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador abaixo subscrito, no uso de suas atribuições legais e regimentais, vem respeitosamente requerer, após deliberação do Plenário, que seja encaminhado expediente ao Poder Executivo Municipal, por meio da Secretaria Municipal de Saúde – SEMUSA e Secretaria Municipal de Educação – SEMEC, solicitando o envio de informações e documentos referentes às ações de vigilância sanitária, epidemiológica e prevenção em razão dos casos suspeitos e/ou confirmados de meningite no Município de Rolim de Moura – RO.</t>
+  </si>
+  <si>
+    <t>1948</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1948/requerimento_acoes_de_limpeza_de_terrenos_baldios.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador abaixo subscrito, no uso de suas atribuições legais e regimentais, requer, após deliberação do Plenário, que seja encaminhado expediente ao Poder Executivo Municipal solicitando relatório sobre ações de limpeza de terrenos baldios no Município de Rolim de Moura – RO.</t>
+  </si>
+  <si>
+    <t>1949</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1949/requerimento_acoes_dos_agentes_de_endemias_.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador abaixo subscrito, no uso de suas atribuições legais e regimentais, requer, após deliberação do Plenário, que seja encaminhado expediente à Secretaria Municipal de Saúde – SEMUSA, solicitando relatório completo das ações desempenhadas pelos Agentes de Endemias do Município.</t>
+  </si>
+  <si>
+    <t>1950</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1950/requerimento_da_vilancia_sanitaria_e_epdemiologia.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador abaixo subscrito, no uso de suas atribuições legais e regimentais, vem_x000D_
+respeitosamente requerer, após deliberação do Plenário, que seja encaminhado_x000D_
+expediente ao Poder Executivo Municipal, por meio da Secretaria Municipal de_x000D_
+Saúde – SEMUSA e Secretaria Municipal de Educação – SEMEC, solicitando o envio_x000D_
+das seguintes informações e documentos referentes às ações de vigilância_x000D_
+sanitária, epidemiológica e prevenção em razão dos casos suspeitos e/ou_x000D_
+confirmados de meningite no Município de Rolim de Moura – RO</t>
+  </si>
+  <si>
+    <t>1951</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1951/requerimento_mapa_epidemiologico_da_dengue_e_viroses_.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador abaixo subscrito, no uso de suas atribuições legais e regimentais,_x000D_
+requer, após deliberação do Plenário, que seja encaminhado expediente à_x000D_
+Secretaria Municipal de Saúde – SEMUSA, solicitando o envio do MAPA_x000D_
+EPIDEMIOLÓGICO DA DENGUE E VIROSES no Município de Rolim de Moura – RO</t>
+  </si>
+  <si>
+    <t>1953</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1953/requirimento_da_ambulancia.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que subscreve, no uso de suas atribuições legais e regimentais, com_x000D_
+fundamento no art. 31 da Constituição Federal, nos princípios previstos no art. 37_x000D_
+da Constituição Federal, bem como nos dispositivos da Lei Orgânica do Município_x000D_
+de Rolim de Moura que asseguram a função fiscalizadora do Poder Legislativo e o_x000D_
+direito de requerer informações ao Poder Executivo, requer seja encaminhado_x000D_
+expediente ao Poder Executivo Municipal e à Secretaria competente para que_x000D_
+prestem as seguintes informações e encaminhem cópia integral dos documentos_x000D_
+abaixo relacionados referentes à aquisição de ambulância destinada ao_x000D_
+Município.</t>
+  </si>
+  <si>
+    <t>1960</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1960/rquerimento_da_coleta.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador abaixo subscrito, no uso de suas atribuições legais e regimentais, vem respeitosamente requerer, após deliberação do Soberano Plenário, que seja encaminhado expediente ao Poder Executivo Municipal, por meio da Secretaria Municipal competente, solicitando o envio integral das documentações referentes ao contrato atualmente vigente da coleta de lixo no Município de Rolim de Moura – RO.</t>
+  </si>
+  <si>
+    <t>2011</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2011/requerimento_0021_transito.pdf</t>
+  </si>
+  <si>
+    <t>ASSUNTO: REPRESENTAÇÃO POR POSSÍVEL IRREGULARIDADE NA IMPLANTAÇÃO DE SINALIZAÇÃO VIÁRIA NAS PROXIMIDADES DA ESCOLA CLARICE LISPECTOR</t>
+  </si>
+  <si>
+    <t>2052</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2052/requerimento_0022_-_contran.pdf</t>
+  </si>
+  <si>
+    <t>que nos seja encaminhado documentação e justificativa referente à alteração de circulação e implantação de sinalização viária realizada nas  proximidades da Escola Clarice Lispector, no Município de Rolim de Moura – RO</t>
+  </si>
+  <si>
     <t>1413</t>
   </si>
   <si>
     <t>PE</t>
   </si>
   <si>
     <t>Proposta de Emenda</t>
   </si>
   <si>
     <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1413/emenda_plc_131_-2025-.pdf</t>
   </si>
   <si>
     <t>Proposta de Emenda ao Projeto de Lei n.131/2025 nos artigos 2º, 7º e 28 da Lei n.4.314 de 23 de Setembro de 2023.</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
     <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1450/emenda-modificativa_-pl_201-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de apresentação de teste toxicológico para a nomeação em cargos públicos comissionados e estatutários na Prefeitura Municipal e Câmara Municipal de Rolim de Moura-RO e dá outras providências.</t>
   </si>
   <si>
     <t>1664</t>
@@ -2278,70 +3208,217 @@
     <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1707/emenda_supressiva_-_projeto_de_lei_29.2026.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Incentivo à Vacinação contra a Cinomose em cães no Município de Rolim de Moura.</t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
     <t>Comissões Permanentes - Comissões Perma</t>
   </si>
   <si>
     <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1730/emenda_plc_004_-2026-_1.pdf</t>
   </si>
   <si>
     <t>Acrescenta dispositivos ao Projeto de Lei Complementar nº 004/2026 para dispor sobre os requisitos de provimento e atribuições do cargo de Diretor Técnico da U.T.I; Altera a denominação e adequa as atribuições do cargo de Assessor de Apoio Operacional, previsto no Projeto de Lei Complementar nº 004/2026</t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
     <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1810/emenda_ao_plo_050-2026.pdf</t>
   </si>
   <si>
     <t>Emenda Moditificativa ao Projeto de Lei Ordinário n.050/2026, que altera o art.3º e o item 02.010 da presente Lei.</t>
+  </si>
+  <si>
+    <t>2013</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2013/ao_projeto_de_resolucao_no_042026.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA ADITIVA Nº 011/2026_x000D_
+AO PROJETO DE RESOLUÇÃO Nº 04/2026_x000D_
+Acrescenta dispositivos ao Projeto de Resolução nº 04/2026, que institui a Política de Proteção de_x000D_
+Dados Pessoais no âmbito da Câmara Municipal de Rolim de Moura/RO.</t>
+  </si>
+  <si>
+    <t>2014</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2014/emenda_supressiva_plc_003_2026.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA SUPRESSIVA_x000D_
+Art. 1° Suprime-se os arts. 1º e 2º do Projeto de Lei Complementar nº 003/2026.</t>
+  </si>
+  <si>
+    <t>2015</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2015/emenda_modificativa_11.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Complementar nº 338, de 15 de abril de 2025”._x000D_
+Art. 1º O art. 4º do Projeto de Lei Complementar nº 003/2026 passa a vigorar com a seguinte redação:_x000D_
+“Art. 4º Fica alterado exclusivamente o Anexo III da Lei Complementar nº 338, de 15 de abril de 2025, no que se refere às atribuições dos cargos de Assessor Geral de Secretaria e Assessor Técnico Especial da Secretaria Municipal de Saúde – SEMUSA.”_x000D_
+Art. 2º O Anexo III da Lei Complementar nº 338, de 15 de abril de 2025, passa a vigorar conforme tabela constante do Anexo Único desta Emenda Modificativa, permanecendo inalteradas as demais disposições do referido anexo.</t>
+  </si>
+  <si>
+    <t>2058</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2058/emenda_-_projeto_de_resolucao_72-2026.pdf</t>
+  </si>
+  <si>
+    <t>2074</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2074/proposta_de_emenda_n13-2026_ccj_-_adair_cardoso_smallpdf.pdf</t>
+  </si>
+  <si>
+    <t>Modifica a redação do preâmbulo do Projeto de Lei nº 068/CMRM-2026</t>
+  </si>
+  <si>
+    <t>2075</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2075/emenda_modificativa_pl_073_art_2.pdf</t>
+  </si>
+  <si>
+    <t>Art. 1º O art. 2º do Projeto de Lei nº 073/2026 passa a vigorar com a seguinte redação:</t>
+  </si>
+  <si>
+    <t>2076</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2076/emenda_modificativas__art_4_e_6_do_pl_073.pdf</t>
+  </si>
+  <si>
+    <t>Art. 1º O art. 4º do Projeto de Lei nº 073/2026 passa a vigorar com a seguinte redação:_x000D_
+"Art. 4º O Poder Executivo poderá, por intermédio dos órgãos municipais competentes,_x000D_
+observadas as disponibilidades orçamentárias e financeiras e a legislação vigente, adotar_x000D_
+medidas destinadas ao incentivo, valorização e difusão da produção literária local,_x000D_
+especialmente:_x000D_
+I – promover a inclusão progressiva de obras de autores locais nos acervos das_x000D_
+bibliotecas escolares da rede municipal de ensino;_x000D_
+II – realizar chamamentos públicos para seleção e aquisição de obras literárias de_x000D_
+autores locais, observada a legislação aplicável às contratações públicas;_x000D_
+III – instituir e manter cadastro municipal de autores locais, com finalidade cultural,_x000D_
+informativa e de fomento;_x000D_
+IV – promover feiras literárias, encontros com autores, concursos, oficinas e demais_x000D_
+projetos de incentivo à leitura e à produção literária;_x000D_
+V – incentivar a utilização de obras de autores locais como material pedagógico_x000D_
+complementar nas unidades da rede municipal de ensino;_x000D_
+VI – estabelecer, nos processos de seleção e aquisição de material bibliográfico_x000D_
+destinados à rede municipal de ensino, critérios de valorização da produção literária_x000D_
+local, observados os princípios da legalidade, impessoalidade, isonomia e eficiência;_x000D_
+VII – desenvolver programas, ações ou instrumentos de apoio à divulgação, circulação e_x000D_
+aquisição de obras de autores locais, observada a legislação orçamentária e financeira_x000D_
+vigente._x000D_
+Parágrafo único. A implementação das medidas previstas neste artigo dependerá da_x000D_
+disponibilidade orçamentária e financeira do Município e observará a legislação_x000D_
+aplicável."_x000D_
+Art. 2º O art. 6º do Projeto de Lei nº 073/2026 passa a vigorar com a seguinte redação:_x000D_
+"Art. 6º O Poder Executivo poderá estabelecer, mediante regulamento, observada a_x000D_
+legislação vigente:_x000D_
+I – critérios técnicos para seleção, avaliação e aquisição de obras literárias, após_x000D_
+consulta aos órgãos e conselhos municipais relacionados às áreas de cultura e educação;_x000D_
+II – diretrizes pedagógicas para utilização das obras no âmbito da rede municipal de_x000D_
+ensino;_x000D_
+III – formas de participação dos autores locais em programas, projetos, eventos e ações_x000D_
+de incentivo à leitura e à produção literária;_x000D_
+IV – critérios e mecanismos de valorização da produção literária local nos processos de_x000D_
+seleção e aquisição de obras, observados os princípio.</t>
+  </si>
+  <si>
+    <t>2081</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2081/emenda_plo_076_-2026-.pdf</t>
+  </si>
+  <si>
+    <t>Emenda ao Projeto de Lei Ordinário n.076/2026, que visar alterar a redação do art.12 do Plano de Amortização do Regime Próprio de Previdência Social</t>
+  </si>
+  <si>
+    <t>2113</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2113/emenda_modificativa_pl-076-_ccj.pdf</t>
+  </si>
+  <si>
+    <t>Ao Projeto de Lei nº 076/2026._x000D_
+Modifica a redação do § 4º do art. 66 do Projeto de Lei nº 76/2026.</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
     <t>VT</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Poder Executivo - Ex.</t>
   </si>
   <si>
     <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1621/veto_001-2026_assinado_processo_no_6625-2025.pdf</t>
   </si>
   <si>
     <t>VETO Nº 01 de 12 de março de 2.026. _x000D_
 Referência: Projeto de Lei nº 212/2025 - (Mens. 208 – PL Executivo nº _x000D_
 191) - Autógrafo nº 008/CMRM-2026</t>
+  </si>
+  <si>
+    <t>1937</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1937/veto_no_002-2026_referente_ao_projeto_de_lei_no_29-2026_institui_a_politica_de_incentivo_a_vacinacao_contra_a_cinomose_em_caes_vereador_thiago_goncalves.pdf</t>
+  </si>
+  <si>
+    <t>"Institui a Política de Incentivo à Vacinação contra a Cinomose em cães no Município de Rolim de Moura e dá outras providências".</t>
+  </si>
+  <si>
+    <t>2056</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2056/veto_no_003_-_2026_proc._3966-2026.pdf</t>
+  </si>
+  <si>
+    <t>"Reconhece e valoriza a atuação de Resgatistas de Animais no Município de Rolim de Moura e dá outras providências".</t>
+  </si>
+  <si>
+    <t>2057</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2057/veto_no_004-_2026_proc._3967-2026.pdf</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre a disponibilidade do código QR code em todas as placas de obras públicas municipais e veículos oficiais para leitura e fiscalização eletrônica no município de Rolim de Moura – RO".</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
     <t>AUTÓG</t>
   </si>
   <si>
     <t>Autógrafo</t>
   </si>
   <si>
     <t>Secretaria Legislativa - SLEG</t>
   </si>
   <si>
     <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1372/autografo1.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Município a celebrar Convênio com o Estado de Rondônia por intermédio da Secretaria de Estado de Justiça -SEJUS, e dá outras providências”.</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
     <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1373/autografo_2.pdf</t>
   </si>
@@ -2712,50 +3789,495 @@
   <si>
     <t>1743</t>
   </si>
   <si>
     <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1743/autografo_39_-_2026.pdf</t>
   </si>
   <si>
     <t>1744</t>
   </si>
   <si>
     <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1744/autografo_40_-_2026.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial por_x000D_
 superávit financeiro no valor de R$1.653.807,03 e_x000D_
 autoriza a abertura de crédito adicional especial por_x000D_
 anulação de dotação no valor de R$21.216,76.</t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
     <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1745/autografo_41_-_2026.pdf</t>
   </si>
   <si>
+    <t>1836</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1836/autografo_n_42-2026.pdf</t>
+  </si>
+  <si>
+    <t>Inclui no Calendário Oficial do Município de_x000D_
+Rolim de Moura o mês dedicado à conscientização_x000D_
+sobre os perigos das queimadas.</t>
+  </si>
+  <si>
+    <t>1837</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1837/autografo_n_43-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de crédito adicional especial por_x000D_
+superávit financeiro no valor de R$256.803,18</t>
+  </si>
+  <si>
+    <t>1838</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1838/autografo_n_43-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de crédito adicional especial_x000D_
+por excesso de arrecadação de recursos vinculados a_x000D_
+receita no valor de R$2.199.712,00 e autoriza a abertura_x000D_
+de crédito adicional especial por anulação de dotação no_x000D_
+valor de R$30.000,00.</t>
+  </si>
+  <si>
+    <t>1839</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1839/autografo_n_45-2026.pdf</t>
+  </si>
+  <si>
+    <t>Cria e denomina Escola Municipal de Educação Infantil_x000D_
+BENTA IDAVINA FERREIRA PEPINELLI PERES.</t>
+  </si>
+  <si>
+    <t>1840</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1840/autografo_n_46-2026.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Política de Incentivo à Vacinação contra a_x000D_
+Cinomose em cães no Município de Rolim de Moura e dá outras_x000D_
+providências</t>
+  </si>
+  <si>
+    <t>1841</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1841/autografo_n_47-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de crédito adicional especial por_x000D_
+excesso de arrecadação de recursos vinculados a receita no valor_x000D_
+de R$1.775.000,00 e autoriza a abertura de crédito adicional_x000D_
+especial por anulação de dotação no valor de R$35.500,00</t>
+  </si>
+  <si>
+    <t>1842</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1842/autografo_n_48-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de crédito adicional especial por_x000D_
+excesso de arrecadação de recursos vinculados a receita no valor_x000D_
+de R$245.641,00 e autoriza a abertura de crédito adicional_x000D_
+especial por anulação de dotação no valor de R$30.000,00.</t>
+  </si>
+  <si>
+    <t>1843</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1843/autografo_n_49-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de crédito adicional especial por_x000D_
+superávit financeiro no valor de R$470.519,92, autoriza a_x000D_
+abertura de crédito adicional especial por excesso de_x000D_
+arrecadação de recursos vinculados a receita no valor de_x000D_
+R$6.341,76 e autoriza a abertura de crédito adicional especial_x000D_
+por anulação de dotação no valor de R$1.355.721,68</t>
+  </si>
+  <si>
+    <t>1844</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1844/autografo_n_50-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a Concessão e Prestação de Contas_x000D_
+de Diárias.</t>
+  </si>
+  <si>
+    <t>1845</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1845/autografo_n_51-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de crédito adicional especial por_x000D_
+excesso de arrecadação de recursos vinculados a receita no valor_x000D_
+de R$740.000,000 e autoriza a abertura de crédito adicional_x000D_
+especial por anulação de dotação no valor de R$260.000,00.</t>
+  </si>
+  <si>
+    <t>1846</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1846/autografo_n_52-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de crédito adicional especial por_x000D_
+anulação de dotação no valor de R$1.730.000,00</t>
+  </si>
+  <si>
+    <t>1847</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1847/autografo_n_53-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de crédito adicional especial por_x000D_
+excesso de arrecadação de recursos vinculados a receita no valor_x000D_
+de R$318.035,32 e autoriza a abertura de crédito adicional_x000D_
+especial por anulação de dotação no valor de R$1.681.964,68</t>
+  </si>
+  <si>
+    <t>1848</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1848/autografo_n_54-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de crédito adicional especial_x000D_
+por anulação de dotação no valor de R$2.500.00</t>
+  </si>
+  <si>
+    <t>1888</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1888/autografo_n_55-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a alteração orçamentária decorrente de_x000D_
+reformulação administrativa mediante remanejamento ao_x000D_
+orçamento do presente exercício financeiro, no valor de_x000D_
+R$1.426.523,38 e autoriza a alteração orçamentária decorrente_x000D_
+de reformulação administrativa mediante transposição especial_x000D_
+ao orçamento do presente exercício financeiro, no valor de_x000D_
+R$3.522.469,58.</t>
+  </si>
+  <si>
+    <t>1889</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1889/autografo_n_56-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a implantação de faixas elevadas em_x000D_
+frente às Escolas Municipais</t>
+  </si>
+  <si>
+    <t>1890</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1890/autografo_n_57-2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Complementar nº. 338, de 15 de abril_x000D_
+de 2025.</t>
+  </si>
+  <si>
+    <t>1939</t>
+  </si>
+  <si>
+    <t>CCJ - Comissão Permanente de Constituição, Justiça, Redação e Cidadania</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1939/autografo_n_58-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a formação através de programas de_x000D_
+residência em saúde e educação permanente em saúde no_x000D_
+âmbito do Sistema Único de Saúde – SUS no Município de_x000D_
+ROLIM DE MOURA</t>
+  </si>
+  <si>
+    <t>1940</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1940/autografo_n_59-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de crédito adicional especial por _x000D_
+superávit financeiro no valor de R$46.492,01 e autoriza a _x000D_
+abertura de crédito adicional especial por excesso de _x000D_
+arrecadação de recursos vinculados a receita no valor de _x000D_
+R$1.211,53.</t>
+  </si>
+  <si>
+    <t>1941</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1941/autografo_n_60-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de crédito adicional especial por _x000D_
+excesso de arrecadação de recursos vinculados a receita no valor _x000D_
+de R$144.000,00.</t>
+  </si>
+  <si>
+    <t>1990</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1990/autografo_61-2026.pdf</t>
+  </si>
+  <si>
+    <t>Reconhece e valoriza a atuação de Resgatistas de _x000D_
+Animais no Município de Rolim de Moura e dá outras _x000D_
+providências.</t>
+  </si>
+  <si>
+    <t>1991</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1991/autografo_62-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de crédito adicional especial por _x000D_
+superávit financeiro no valor de R$639.227,67.</t>
+  </si>
+  <si>
+    <t>1992</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1992/autografo_63-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a disponibilidade do código QR code _x000D_
+em todas as placas de obras públicas municipais e veículos _x000D_
+oficiais para leitura e fiscalização eletrônica no município _x000D_
+de Rolim de Moura – RO</t>
+  </si>
+  <si>
+    <t>2086</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2086/autografo_n_64-2026.pdf</t>
+  </si>
+  <si>
+    <t>2087</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2087/autografo_n_65-2026.pdf</t>
+  </si>
+  <si>
+    <t>2088</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2088/autografo_n_66-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$75.110,49 e autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$57.077,76”._x000D_
+_x000D_
+Apresentação: 23 de Abril de 2026</t>
+  </si>
+  <si>
+    <t>2091</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2091/autografo_n_67-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de crédito adicional especial_x000D_
+por excesso de arrecadação de recursos vinculados a_x000D_
+receita no valor de R$1.000.000,00</t>
+  </si>
+  <si>
+    <t>2093</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2093/autografo_n_68-2026.pdf</t>
+  </si>
+  <si>
+    <t>2094</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2094/autografo_n_69-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de crédito adicional especial_x000D_
+por superávit financeiro no valor de R$77.403,85 e_x000D_
+autoriza a abertura de crédito adicional especial por_x000D_
+excesso de arrecadação de recursos vinculados a receita_x000D_
+no valor de R$1.206.541,90</t>
+  </si>
+  <si>
+    <t>2095</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2095/autografo_n_70-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de crédito adicional especial_x000D_
+por superávit financeiro no valor de R$29.295,88.</t>
+  </si>
+  <si>
+    <t>2096</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2096/autografo_n_71-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de crédito adicional especial por_x000D_
+superávit financeiro no valor de R$149.600,00.</t>
+  </si>
+  <si>
+    <t>2097</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2097/autografo_n_72-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de crédito adicional especial_x000D_
+por excesso de arrecadação de recursos vinculados a_x000D_
+receita no valor de R$1.000.000,00.</t>
+  </si>
+  <si>
+    <t>2098</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2098/autografo_n_73-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de crédito adicional especial_x000D_
+por excesso de arrecadação de recursos vinculados a_x000D_
+receita no valor de R$3.000.000,00</t>
+  </si>
+  <si>
+    <t>2099</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2099/autografo_n_74-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de crédito adicional especial_x000D_
+por excesso de arrecadação de recursos vinculados a_x000D_
+receita no valor de R$863.000,00</t>
+  </si>
+  <si>
+    <t>2100</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2100/autografo_n_75-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de crédito adicional especial_x000D_
+por superávit financeiro no valor de R$72.448,92</t>
+  </si>
+  <si>
+    <t>2101</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2101/autografo_n_76-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de crédito adicional especial por_x000D_
+excesso de arrecadação de recursos vinculados a receita no valor_x000D_
+de R$2.865.000,00 e autoriza a abertura de crédito adicional_x000D_
+especial por anulação de dotação no valor de R$58.600,00</t>
+  </si>
+  <si>
+    <t>2102</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2102/autografo_n_77-2026.pdf</t>
+  </si>
+  <si>
+    <t>2103</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2103/autografo_n_78-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$148.399,00”.</t>
+  </si>
+  <si>
+    <t>2104</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2104/autografo_n_79-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de crédito adicional especial por_x000D_
+excesso de arrecadação de recursos vinculados a receita no valor_x000D_
+de R$447.733,06 e autoriza a abertura de crédito adicional_x000D_
+especial por anulação de dotação no valor de R$50.000,00.</t>
+  </si>
+  <si>
+    <t>2105</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2105/autografo_n_80-2026.pdf</t>
+  </si>
+  <si>
+    <t>2106</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2106/autografo_n_81-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de crédito adicional especial por_x000D_
+excesso de arrecadação de recursos vinculados a receita no valor_x000D_
+de R$405.909,29 e autoriza a abertura de crédito adicional_x000D_
+especial por anulação de dotação no valor de R$76.497,13.</t>
+  </si>
+  <si>
+    <t>2107</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2107/autografo_n_82-2026.pdf</t>
+  </si>
+  <si>
+    <t>2108</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2108/autografo_n_83-2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Complementar nº 258, de 30 de maio_x000D_
+de 2018, que Aperfeiçoa Autarquia Municipal de Esporte de_x000D_
+Rolim de Moura; revoga a Leis Complementares nº_x000D_
+81/2011 e 115/2012 e dá outras providências.</t>
+  </si>
+  <si>
     <t>1359</t>
   </si>
   <si>
     <t>PAREC</t>
   </si>
   <si>
     <t>Parecer Jurídico</t>
   </si>
   <si>
     <t>Procuradoria Jurídica - PJ</t>
   </si>
   <si>
     <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1359/projeto_de_lei_218-2025._autoriza_celebrar_convenio_com_o_estado_de_rondonia_-_sejus.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei  nº 218/2025.</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
     <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1360/projeto_de_resolucao_no_01-2026._institui_sessao_por_videoconferencia.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Resolução nº 01/2026.</t>
@@ -3333,51 +4855,51 @@
   <si>
     <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1762/parecer_juridico_no_projeto_de_lei_39-2026._excesso_de_arrecadacao_e_anulacao_de_dotacao..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 39/2026.</t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
     <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1763/parecer_juridico_no_projeto_de_lei_39-2026._excesso_de_arrecadacao_e_anulacao_de_dotacao..pdf</t>
   </si>
   <si>
     <t>1764</t>
   </si>
   <si>
     <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1764/parecer_juridico_no_projeto_de_lei_40-2026._anulacao_de_dotacao..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 40/2026.</t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
-    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1765/proeto_de_lei_47-2026._cria_obrigacoes_as_escolas_da_rede_municipal_de_rolim_de_moura..doc</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1765/parecer_juridico_plo_47-2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 47/2026.</t>
   </si>
   <si>
     <t>1792</t>
   </si>
   <si>
     <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1792/projeto_de_lei_50-2026._reformulacao_administrativa._emendas_impositivas..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 50/2026.</t>
   </si>
   <si>
     <t>1798</t>
   </si>
   <si>
     <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1798/projeto_de_lei_41-2026._reducao_do_numero_de_mototaxista_no_municipio_de_rolim_de_moura..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 41/2026.</t>
   </si>
   <si>
     <t>1799</t>
   </si>
@@ -3402,60 +4924,444 @@
   <si>
     <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1801/projeto_de_lei_53-2026._abertura_de_credito_excesso_de_arrecadacao..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 53/2026.</t>
   </si>
   <si>
     <t>1815</t>
   </si>
   <si>
     <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1815/projeto_de_resolucao_4-2026._politica_interna_de_protecao_de_dados..pdf</t>
   </si>
   <si>
     <t>Dispõe o Parecer Jurídico referente ao Projeto de Lei nº 04/2026.</t>
   </si>
   <si>
     <t>1817</t>
   </si>
   <si>
     <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1817/projeto_de_lei_54-2026._disponibilizacao_de_qr_code_em_obras_publicas_e_carros_oficiais._1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 54/2026.</t>
   </si>
   <si>
+    <t>1857</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1857/parecer_juridico_projeto_de_lei_55-2026._abertura_de_credito_superavit_financeiro.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 55/2026.</t>
+  </si>
+  <si>
+    <t>1864</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1864/1_-_parecer_juridico_projeto_de_lei_48-2026._abertura_de_credito_superavit_financeiro_ampliacao_de_meta..pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 48/2026.</t>
+  </si>
+  <si>
+    <t>1865</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1865/parecer_juridico_projeto_de_lei_49-2026_abertura_credito._devolucao_de_valores..pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 49/2026.</t>
+  </si>
+  <si>
+    <t>1866</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1866/projeto_de_lei_57-2026._abertura_de_credito_excesso_de_arrecadacao..pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 57/2026.</t>
+  </si>
+  <si>
+    <t>1867</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1867/projeto_de_lei_58-2026._abertura_de_credito_excesso_de_arrecadacao..pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 58/2026.</t>
+  </si>
+  <si>
+    <t>1868</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1868/projeto_de_lei_59-2026._abertura_de_credito_excesso_de_arrecadacao..pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 59/2026.</t>
+  </si>
+  <si>
+    <t>1869</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1869/projeto_de_lei_60-2026._abertura_de_credito_excesso_de_arrecadacao..pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 60/2026.</t>
+  </si>
+  <si>
+    <t>1870</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1870/parecer_juridico_projeto_de_lei_61-2026._abertura_de_credito_superavit_financeiro..pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 61/2026.</t>
+  </si>
+  <si>
+    <t>1871</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1871/parecer_juridico_no_projeto_de_lei_62-2026._excesso_de_arrecadacao_e_anulacao_de_dotacao..pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 62/2026.</t>
+  </si>
+  <si>
+    <t>1872</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1872/parecer_juridico_projeto_de_lei_63-2026_abertura_credito._reforma_do_refeitorio_da_secretaria_de_obras..pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 63/2026.</t>
+  </si>
+  <si>
+    <t>1873</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1873/projeto_de_lei_64-2026._abertura_de_credito_excesso_de_arrecadacao..pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 64/2026.</t>
+  </si>
+  <si>
+    <t>1874</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1874/projeto_de_lei_68-2026._reformulacao_administrativa_e_abertura_de_credito_orcamentario_por_anulacao..pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 68/2026.</t>
+  </si>
+  <si>
+    <t>1875</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1875/parecer_juridico_projeto_de_lei_69-2026._abertura_de_credito_superavit_financeiro.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 69/2026.</t>
+  </si>
+  <si>
+    <t>1876</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1876/parecer_juridico_projeto_de_lei_70-2026._abertura_de_credito_e_superavit_e_anulacao._ampliacao_de_meta_com_estado_de_rondonia..pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 70/2026.</t>
+  </si>
+  <si>
+    <t>1877</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1877/parecer_juridico_projeto_de_lei_71-2026_abertura_credito._aquisicao_de_motocompressor..pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 71/2026.</t>
+  </si>
+  <si>
+    <t>1916</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1916/projeto_de_lei_58-2026._abertura_de_credito_excesso_de_arrecadacao..pdf</t>
+  </si>
+  <si>
+    <t>1917</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1917/projeto_de_lei_complementar_no_05-2026._altera_atribuicoes_e_remuneracao_de_cargos_em_comissao._amerolim..pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei Complementar nº 05/2026.</t>
+  </si>
+  <si>
+    <t>1918</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1918/parecer_juridico_projeto_de_lei_65-2026._abertura_de_credito_e_superavit_e_anulacao._ampliacao_de_meta_com_estado_de_rondonia..pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de nº 65/2026.</t>
+  </si>
+  <si>
+    <t>1961</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1961/projeto_de_lei_72-2026._institui_o_forum_municipal_de_educacao.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 042/2026.</t>
+  </si>
+  <si>
+    <t>1962</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1962/parecer_juridico_projeto_de_lei_74-2026._abertura_de_credito_superavit_financeiro._desfavoravel.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 074/2026.</t>
+  </si>
+  <si>
+    <t>1963</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1963/parecer_juridico_projeto_de_lei_75-2026._abertura_de_credito_superavit_financeiro..pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 075/2026.</t>
+  </si>
+  <si>
+    <t>1964</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1964/parecer_juridico_no_projeto_de_lei_77-2026._excesso_de_arrecadacao_e_anulacao_de_dotacao._reforma_escolar..pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 077/2026.</t>
+  </si>
+  <si>
+    <t>1965</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1965/projeto_de_lei_78-2026._abertura_de_credito_excesso_de_arrecadacao._pavimentacao..pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 078/2026.</t>
+  </si>
+  <si>
+    <t>1966</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1966/parecer_juridico_no_projeto_de_lei_82-2026._excesso_de_arrecadacao_e_anulacao_de_dotacao._reforma_escolar..pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 082/2026.</t>
+  </si>
+  <si>
+    <t>1967</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1967/parecer_juridico_no_projeto_de_lei_79-2026._excesso_de_arrecadacao_e_anulacao_de_dotacao..pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 079/2026.</t>
+  </si>
+  <si>
+    <t>2017</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2017/projeto_de_lei_83-2026._abertura_de_credito_excesso_de_arrecadacao._aqusicao_caminhao_comboio..pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 83-2026.</t>
+  </si>
+  <si>
+    <t>2018</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2018/projeto_de_lei_no_66-2026._acolhimento_conforto_e_atendimento_humanizado_de_maes_acompanhadas_de_criancas_de_colo..pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 66-2026.</t>
+  </si>
+  <si>
+    <t>2028</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2028/parecer_juridico_no_projeto_de_lei_84-2026._excesso_de_arrecadacao_e_anulacao_de_dotacao..pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 84/2026.</t>
+  </si>
+  <si>
+    <t>2032</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2032/parecer_juridico_projeto_de_lei_85-2026._abertura_de_credito_e_superavit_e_anulacao._devolucao_de_sobras_de_recursos_a_uniao..pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 85/2026.</t>
+  </si>
+  <si>
+    <t>2041</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2041/proeto_de_lei_73-2026._valoriza_e_prioriza_autores_locais..pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 73/2026.</t>
+  </si>
+  <si>
+    <t>2042</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2042/projeto_de_lei_67-2026._declara_de_utilidade_publica_a_associacao_virtus..pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 67/2026.</t>
+  </si>
+  <si>
+    <t>2059</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2059/parecer_pl_76-2026_altera_o_plano_de_amortizacao_rolim_previ.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 076/2026.</t>
+  </si>
+  <si>
+    <t>2060</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2060/projeto_de_lei_complementar_no_06-2026._altera_atribuicoes_e_remuneracao_de_cargos_em_comissao._agerrom.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei Complementar nº 06/2026.</t>
+  </si>
+  <si>
+    <t>2078</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2078/projeto_de_lei_88-2026._abertura_de_credito_excesso_de_arrecadacao._aquisicao_de_equipamentos_e_materiais_permanentes_para_hospital..pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 88/2026.</t>
+  </si>
+  <si>
+    <t>2079</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2079/projeto_de_lei_89-2026._abertura_de_credito_excesso_de_arrecadacao._fortalecer_equipes_multiprofissionais_na_area_da_saude_do_idoso_e_da_mulher..pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 89/2026.</t>
+  </si>
+  <si>
+    <t>2082</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2082/projeto_de_lei_91-2026._abertura_de_credito_excesso_de_arrecadacao._contratacao_de_horas-maquina_para__estruturacao_das_propriedades_rurais..pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 91/2026.</t>
+  </si>
+  <si>
+    <t>2085</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2085/projeto_de_lei_92-2026._abertura_de_credito_excesso_de_arrecadacao._aquisicao_de_raio_x..pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 92/2026.</t>
+  </si>
+  <si>
+    <t>2089</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2089/parecer_juridico_no_projeto_de_lei_93-2026._excesso_de_arrecadacao_e_anulacao_de_dotacao..pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 93/2026.</t>
+  </si>
+  <si>
+    <t>2110</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2110/parecer_juridico_no_projeto_de_lei_94-2026._excesso_de_arrecadacao_e_anulacao_de_dotacao._construcao_de_centro_de_treinamento_de_voleibol..pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 094/2026.</t>
+  </si>
+  <si>
+    <t>2111</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2111/projeto_de_lei_95-2026._abertura_de_credito_excesso_de_arrecadacao._aquisicao_de_materiais_permanentes..pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 95/2026.</t>
+  </si>
+  <si>
+    <t>2112</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2112/parecer_veto_02-2026..pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Parecer Jurídico referente ao Veto nº 02/2026.</t>
+  </si>
+  <si>
+    <t>2114</t>
+  </si>
+  <si>
+    <t>118</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2114/parecer_veto_03-2026..pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Parecer Jurídico referente ao Veto nº 03/2026.</t>
+  </si>
+  <si>
+    <t>2115</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2115/projeto_de_lei_no_86-26._politica_municipal_de_incentivo_a_pequena_producao_agropecuaria_pro-rural__rolim_1.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 86/2026.</t>
+  </si>
+  <si>
     <t>1441</t>
   </si>
   <si>
     <t>CCJ</t>
   </si>
   <si>
     <t>Parecer CCJ</t>
-  </si>
-[...1 lines deleted...]
-    <t>CCJ - Comissão Permanente de Constituição, Justiça, Redação e Cidadania</t>
   </si>
   <si>
     <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1441/parecer_ccj_plo_10-2026.pdf</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
     <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1443/parcer_ccj_plo_3-2026.pdf</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
     <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1453/parecer_ccj_plo_01-2026.pdf</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
     <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1454/parecer_ccj_plo_02-2026.pdf</t>
   </si>
   <si>
     <t>1455</t>
   </si>
@@ -3680,60 +5586,263 @@
   <si>
     <t>1825</t>
   </si>
   <si>
     <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1825/parecer_ccj_plo_34-2026...pdf</t>
   </si>
   <si>
     <t>1828</t>
   </si>
   <si>
     <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1828/parcer_ccj_plo_50_-2026.pdf</t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
     <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1830/plo_ccj_51-2026.pdf</t>
   </si>
   <si>
     <t>1833</t>
   </si>
   <si>
     <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1833/parecer_ccj_53-2026.pdf</t>
   </si>
   <si>
+    <t>1878</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1878/parecer_plo_52-2026_ccj.pdf</t>
+  </si>
+  <si>
+    <t>1881</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1881/parecer_plo_54-2026_ccj.pdf</t>
+  </si>
+  <si>
+    <t>1883</t>
+  </si>
+  <si>
+    <t>COSP - Comissão Permanente de Orçamento, Finanças, Controle Externo, Obras, Serviços Públicos e Infra.</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1883/parecer_plo_47-2026_ccj.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a obrigatoriedade de envio periódico de atas e registros de_x000D_
+ocorrências das escolas municipais à Secretaria Municipal de Educação e ao Conselho_x000D_
+Tutelar no Município de Rolim de Moura – RO, e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>1919</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1919/plo_49_-2026_ccj.pdf</t>
+  </si>
+  <si>
+    <t>1921</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1921/plo_59-2026_ccj.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação_x000D_
+de recursos vinculados a receita no valor de R$600.000,00”</t>
+  </si>
+  <si>
+    <t>1924</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1924/plo_63-2026_cosp.pdf</t>
+  </si>
+  <si>
+    <t>1926</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1926/plo_64-2026_ccj.pdf</t>
+  </si>
+  <si>
+    <t>Ementa: “Autoriza a abertura de crédito_x000D_
+adicional especial por excesso de_x000D_
+arrecadação de recursos vinculados a receita_x000D_
+no valor de R$1.000.000,00.”</t>
+  </si>
+  <si>
+    <t>1929</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1929/plo_70-2026_ccj.pdf</t>
+  </si>
+  <si>
+    <t>1932</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1932/plo_71-_2026_ccj.pdf</t>
+  </si>
+  <si>
+    <t>1934</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1934/parecer_ccj_plo_41-2026.pdf</t>
+  </si>
+  <si>
+    <t>1968</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1968/parecer_ccj_plo_48-2026.pdf</t>
+  </si>
+  <si>
+    <t>1971</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1971/parecer_plo_55_-_2026_ccj.pdf</t>
+  </si>
+  <si>
+    <t>1974</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1974/parecer_plo_57-2026_ccj.pdf</t>
+  </si>
+  <si>
+    <t>1977</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1977/parecer_ccj_plo_58-2026.pdf</t>
+  </si>
+  <si>
+    <t>1980</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1980/parecer_ccj_plo_60-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$863.000,00”</t>
+  </si>
+  <si>
+    <t>1983</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1983/parecer_ccj_plo_61-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$72.448,92”</t>
+  </si>
+  <si>
+    <t>1986</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1986/parecer_ccj_plo_62-2026.pdf</t>
+  </si>
+  <si>
+    <t>2021</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2021/parecer_plc_3_ccj_adair.pdf</t>
+  </si>
+  <si>
+    <t>“Altera a Lei Complementar nº 338, de 15 de abril de 2025”</t>
+  </si>
+  <si>
+    <t>2023</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2023/parecer_plc_5-2026.pdf</t>
+  </si>
+  <si>
+    <t>2025</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2025/parecer_ccj_projeto_de_resolucao_4-2026.pdf</t>
+  </si>
+  <si>
+    <t>2027</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2027/parecer_ccj_plo_74-2026.pdf</t>
+  </si>
+  <si>
+    <t>2029</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2029/parecer_ccj_plo_75-2026.pdf</t>
+  </si>
+  <si>
+    <t>2033</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2033/parecer_plo_77-2026_ccj.pdf</t>
+  </si>
+  <si>
+    <t>2035</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2035/parecer_plo_79-2026_ccj.pdf</t>
+  </si>
+  <si>
+    <t>2037</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2037/parecer_ccj_plo_82-2026.pdf</t>
+  </si>
+  <si>
+    <t>2062</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2062/parecer_plo_65-2026_ccj.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$34.676,14 e autoriza a abertura de crédito adicional especial por anulação de dotação no valor de R$32.823,86”._x000D_
+_x000D_
+Indexação</t>
+  </si>
+  <si>
+    <t>2064</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2064/parecer_plo_69-2026_ccj.pdf</t>
+  </si>
+  <si>
+    <t>2066</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2066/parecer_ccj_plo_72-2026.pdf</t>
+  </si>
+  <si>
+    <t>2068</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2068/parecer_ccj_plo_83-2026.pdf</t>
+  </si>
+  <si>
     <t>1459</t>
   </si>
   <si>
     <t>COSP</t>
   </si>
   <si>
     <t>Parecer COSP</t>
-  </si>
-[...1 lines deleted...]
-    <t>COSP - Comissão Permanente de Orçamento, Finanças, Controle Externo, Obras, Serviços Públicos e Infra.</t>
   </si>
   <si>
     <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1459/parecer_cosp_plo_03-2026.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$300.000,00”.</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
     <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1460/parecer_cosp_plo_10-2026.pdf</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
     <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1490/parecer_002-2026-cosp.pdf</t>
   </si>
   <si>
     <t>parecer COSP</t>
   </si>
   <si>
     <t>1498</t>
   </si>
@@ -3898,60 +6007,242 @@
   <si>
     <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1826/parecer_cosp_plo_34-2026...pdf</t>
   </si>
   <si>
     <t>1829</t>
   </si>
   <si>
     <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1829/parcer_cosp_plo_50_-2026.pdf</t>
   </si>
   <si>
     <t>Autoriza a alteração orçamentária decorrente de reformulação administrativa mediante remanejamento ao orçamento do presente exercício finan-ceiro, no valor de R$1.426.523,38 e autoriza a alteração orçamentária decorrente de reformulação administrativa mediante transposição especial ao orçamento do presente exercício financeiro, no valor de R$3.460.472,62”.</t>
   </si>
   <si>
     <t>1831</t>
   </si>
   <si>
     <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1831/plo_cosp_51-2026.pdf</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
     <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1834/parecer_cosp_53-2026.pdf</t>
   </si>
   <si>
+    <t>1879</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1879/parecer_plo_52-2026_cosp.pdf</t>
+  </si>
+  <si>
+    <t>1882</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1882/parecer_plo_54-2026_cosp.pdf</t>
+  </si>
+  <si>
+    <t>1884</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1884/parecer_plo_47-2026_cosp.pdf</t>
+  </si>
+  <si>
+    <t>1886</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1886/parecer_plo_28-2026_cosp.pdf</t>
+  </si>
+  <si>
+    <t>1887</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1887/parecer_cosp_plo_33-2026.pdf</t>
+  </si>
+  <si>
+    <t>Assunto: “Dispõe sobre a prioridade e o incentivo à vacinação_x000D_
+domiciliar de pessoas com deficiência motora incapacitante_x000D_
+no Município de Rolim de Moura e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1920</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1920/plo_49_-2026_cosp.pdf</t>
+  </si>
+  <si>
+    <t>1922</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1922/plo_59-2026_cosp.pdf</t>
+  </si>
+  <si>
+    <t>1925</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1925/plo_63-2026_cosp.pdf</t>
+  </si>
+  <si>
+    <t>1927</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1927/plo_64-2026_cosp.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$1.000.000,00”.</t>
+  </si>
+  <si>
+    <t>1930</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1930/plo_70-_2026_cosp.pdf</t>
+  </si>
+  <si>
+    <t>1933</t>
+  </si>
+  <si>
+    <t>CSAS - Comissão Permanente de Ação e Bem-Estar Social, Educação, Cultura, Desporto e Lazer, (...)</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1933/plo_71-_2026_cosp.pdf</t>
+  </si>
+  <si>
+    <t>1969</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1969/parecer_cosp_plo_48-2026.pdf</t>
+  </si>
+  <si>
+    <t>1972</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1972/parecer_plo_55_-_2026_cosp.pdf</t>
+  </si>
+  <si>
+    <t>1975</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1975/parecer_plo_57-2026_cosp.pdf</t>
+  </si>
+  <si>
+    <t>1978</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1978/parecer_cosp_plo_58-2026.pdf</t>
+  </si>
+  <si>
+    <t>1981</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1981/parecer_cosp_plo_60-2026.pdf</t>
+  </si>
+  <si>
+    <t>1984</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1984/parecer_cosp_plo_61-2026.pdf</t>
+  </si>
+  <si>
+    <t>1987</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1987/parecer_cosp_plo_62-2026.pdf</t>
+  </si>
+  <si>
+    <t>2022</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2022/parecer_plc_3_ccj_cosp.pdf</t>
+  </si>
+  <si>
+    <t>2024</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2024/parecer_plc_5-2026_cosp.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2026/parecer_cosp_projeto_de_resolucao_4-2026.pdf</t>
+  </si>
+  <si>
+    <t>2030</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2030/parecer_cosp_plo_75-2026.pdf</t>
+  </si>
+  <si>
+    <t>2034</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2034/parecer_plo_77-2026_cosp.pdf</t>
+  </si>
+  <si>
+    <t>2036</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2036/parecer_plo_79-2026_cosp.pdf</t>
+  </si>
+  <si>
+    <t>2038</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2038/parecer_cosp_plo_82-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$405.909,29 e autoriza a abertura de crédito adicional especial por anulação de dotação no valor de R$76.49713”.</t>
+  </si>
+  <si>
+    <t>2063</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2063/parecer_plo_65-2026_cosp.pdf</t>
+  </si>
+  <si>
+    <t>2065</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2065/parecer__cosp_plo_69-2029.pdf</t>
+  </si>
+  <si>
+    <t>2067</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2067/parecer_cosp_plo_72-2026.pdf</t>
+  </si>
+  <si>
+    <t>2069</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2069/parecer_cosp_plo_83-2026.pdf</t>
+  </si>
+  <si>
     <t>1538</t>
   </si>
   <si>
     <t>CSAS</t>
   </si>
   <si>
     <t>Parecer CSAS</t>
-  </si>
-[...1 lines deleted...]
-    <t>CSAS - Comissão Permanente de Ação e Bem-Estar Social, Educação, Cultura, Desporto e Lazer, (...)</t>
   </si>
   <si>
     <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1538/parecer_csas_plo_02-2026.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita R$13.082.052,59”.</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
     <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1539/parecer_csas_plo_03-2026.pdf</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
     <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1540/parecer_csas_plo_07-2026.pdf</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
     <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1541/parecer_csas_plo_08-2026.pdf</t>
   </si>
@@ -4041,50 +6332,155 @@
   <si>
     <t>1809</t>
   </si>
   <si>
     <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1809/parecer_csas_plc_4-2026.pdf</t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
     <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1827/parecer_csas_plo_34-2026...pdf</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
     <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1832/plo_csas_51-2026.pdf</t>
   </si>
   <si>
     <t>1835</t>
   </si>
   <si>
     <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1835/parecer_csas_53-2026.pdf</t>
   </si>
   <si>
+    <t>1880</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1880/parecer_plo_52-2026_csas.pdf</t>
+  </si>
+  <si>
+    <t>1885</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1885/parecer_plo_47-2026_csas.pdf</t>
+  </si>
+  <si>
+    <t>1923</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1923/plo_59-2026_csas.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$600.000,00”.</t>
+  </si>
+  <si>
+    <t>1928</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1928/plo_64-2026_csas.pdf</t>
+  </si>
+  <si>
+    <t>1931</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1931/plo_70-_2026_csas.pdf</t>
+  </si>
+  <si>
+    <t>1970</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1970/parecer_csas_plo_48-2026.pdf</t>
+  </si>
+  <si>
+    <t>1973</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1973/parecer_plo_55_-_2026_csas.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$149.600,00”</t>
+  </si>
+  <si>
+    <t>1976</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1976/parecer_plo_57-2026_csas.pdf</t>
+  </si>
+  <si>
+    <t>1979</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1979/parecer_csas_plo_58-2026.pdf</t>
+  </si>
+  <si>
+    <t>1982</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1982/parecer_csas_plo_60-2026.pdf</t>
+  </si>
+  <si>
+    <t>1985</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1985/parecer_csas_plo_61-2026.pdf</t>
+  </si>
+  <si>
+    <t>1988</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1988/parecer_csas_plo_62-2026.pdf</t>
+  </si>
+  <si>
+    <t>2031</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2031/parecer_csas_plo_75-2026.pdf</t>
+  </si>
+  <si>
+    <t>2070</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2070/parecer_csas_plo_83-2026.pdf</t>
+  </si>
+  <si>
+    <t>2071</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2071/parecer_csas_plo_65-2026.pdf</t>
+  </si>
+  <si>
+    <t>2072</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2072/plo_72-2026_csas.pdf</t>
+  </si>
+  <si>
+    <t>"Institui o Fórum Municipal de Educação-FME, no Município de Rolim de Moura-RO”.</t>
+  </si>
+  <si>
     <t>1367</t>
   </si>
   <si>
     <t>Parecer Conjunto das Comissões Permanentes</t>
   </si>
   <si>
     <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1367/parecer_conjunto_das_comissoes_permanentes_projeto_de_resolucao_n_1.pdf</t>
   </si>
   <si>
     <t>Regulamenta o acesso remoto dos Vereadores às sessões_x000D_
 da Câmara Municipal de Rolim de Moura e dá outras providências.</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
     <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1368/parecer_conjunto_das_comissoes_permanentes_projeto_de_resolucao_n_2.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao Art. 6º e ao parágrafo único_x000D_
 da Resolução nº 003 de 12 de Dezembro de 2023.</t>
   </si>
   <si>
     <t>1369</t>
   </si>
@@ -4214,50 +6610,60 @@
     <t>1803</t>
   </si>
   <si>
     <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1803/parecer_conjunto__plo_38-2026.pdf</t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
     <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1804/parecer_conjunto__plo_39-2026.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial por excesso de arrecadação de_x000D_
 recursos vinculados a receita no valor de R$318.035,32 e autoriza a abertura de crédito_x000D_
 adicional especial por anulação de dotação no valor de R$1.681.964,68”.</t>
   </si>
   <si>
     <t>1805</t>
   </si>
   <si>
     <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1805/parecer_conjunto__plo_40-2026.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial por anulação de dotação no_x000D_
 valor de R$2.500.000,00”.</t>
+  </si>
+  <si>
+    <t>2009</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2009/parecer_conjunto_plo_78-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de crédito adicional especial por excesso de arrecadação _x000D_
+de recursos vinculados a receita no valor de R$1.990.000,00”</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
     <t>Ante</t>
   </si>
   <si>
     <t>Anteprojeto</t>
   </si>
   <si>
     <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1386/ante-projeto-_vacinacao_tea.pdf</t>
   </si>
   <si>
     <t>Direito a vacinação domiciliar as pessoas com Transtorno do Espectro Autista (TEA), e as pessoas com deficiência física comprovada a impossibilidade de locomoção no âmbito do Município de Rolim de Moura- RO.</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
     <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1417/ante-projeto-patrulha_armada-.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a celebrar convênio com o Estado de Rondônia para a execução da Atividade Delegada Municipal voltada prioritariamente à segurança nas unidades escolares da rede pública municipal, institui a Ajuda de Custo para Atividade Delegada Municipal – ACADM, e dá outras providências.</t>
   </si>
@@ -4360,50 +6766,164 @@
     <t>1816</t>
   </si>
   <si>
     <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1816/anteprojeto_de_lei_nc2ba_13_cmrm_2026_psi_-_politicas_publicas_pronto_socorro_do_idoso_assinado.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Atenção Integral à Saúde da Pessoa Idosa no âmbito do Município de Rolim de Moura, dispondo sobre a organização do fluxo prioritário de atendimento e a implantação progressiva do modelo de Pronto Socorro do Idoso, e dá outras providências.</t>
   </si>
   <si>
     <t>1823</t>
   </si>
   <si>
     <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1823/anteprojeto_validade_por_tempo_indeterminado_dos_laudos_medicos_que_atestem_o_transtorno_do_espectro_autista_tea.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, no uso de suas atribuições legais, requer que seja encaminhado ao Poder Executivo Municipal o presente Anteprojeto de Lei, que dispõe sobre a validade por tempo indeterminado dos laudos médicos que atestem o Transtorno do Espectro Autista (TEA) e deficiências de caráter irreversível, no âmbito do Município de Rolim de Moura, e dá outras providências."</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
     <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1824/anteprojeto_alteracao_permuta_lc325.pdf</t>
   </si>
   <si>
     <t>"Altera a redação do Artigo 39 da Lei Complementar nº 325/2023, para permitir a permuta de servidores em estágio probatório e garantir a contagem ininterrupta do tempo de serviço para fins de estabilidade, mesmo em casos de permuta interfederativa."</t>
+  </si>
+  <si>
+    <t>1862</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1862/anteprojeto_16_ederson.pdf</t>
+  </si>
+  <si>
+    <t>Ementa: Dispõe sobre a regulamentação da contenção, guarda responsável e bem-estar de cães e gatos no Município de Rolim de Moura/RO, em conformidade com a Lei Estadual nº 6.016/2025, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1907</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1907/anteprojeto_de_lei_no_017_cmrm_2026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa “Alvará 24h”, destinado à gratuidade e desburocratização da emissão de alvará de funcionamento para Microempreendedores Individuais – MEI no Município de Rolim de Moura/RO, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1908</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1908/anteprojeto18cmrmassinado1.pdf</t>
+  </si>
+  <si>
+    <t>REFIS Municipal Permanente.</t>
+  </si>
+  <si>
+    <t>1909</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1909/anteprojeto19cmrmassinado.pdf</t>
+  </si>
+  <si>
+    <t>IPTU Progressivo com Justiça Social</t>
+  </si>
+  <si>
+    <t>1910</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1910/anteprojeto21cmrmassinado.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a garantia de acessibilidade comunicacional para gestantes com deficiência auditiva durante o parto na rede de saúde municipal.</t>
+  </si>
+  <si>
+    <t>1911</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1911/anteprojetocmrm22assinado.pdf</t>
+  </si>
+  <si>
+    <t>Institui diretrizes para a Política Municipal de Atenção à Saúde da Mulher no Climatério e na Menopausa.</t>
+  </si>
+  <si>
+    <t>1912</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1912/anteprojeto23cmrmassinado.pdf</t>
+  </si>
+  <si>
+    <t>Garante prioridade de matrícula em creches e escolas da rede municipal para filhos de mulheres vítimas de violência doméstica.</t>
+  </si>
+  <si>
+    <t>1936</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1936/projeto_de_lei_direito_dos_pais_ensino_rolim.pdf</t>
+  </si>
+  <si>
+    <t>Assegura aos pais e responsáveis o direito de vedarem a participação de seus filhos em atividades pedagógicas de gênero no âmbito da rede municipal de ensino de Rolim de Moura/RO.</t>
+  </si>
+  <si>
+    <t>1959</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1959/ante_projeto_das_atas.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a instituição de diretrizes para o envio periódico de atas e registros de ocorrências das escolas municipais à Secretaria Municipal de Educação e ao Conselho Tutelar no Município de Rolim de Moura – RO, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2019</t>
+  </si>
+  <si>
+    <t>PJ</t>
+  </si>
+  <si>
+    <t>MANIFESTAÇÃO DA PROCURADORIA JURÍDICA</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2019/despacho_no_projeto_de_lei_no_76-2026._atualizacao_atuarial..pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Manifestação Jurídica no âmbito do Projeto de Lei nº 76-2026.</t>
+  </si>
+  <si>
+    <t>2047</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2047/despacho_no_projeto_de_lei_no_80-2026._ppa._remessa_ao_controle_interno..pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre manifestação da Procuradoria Jurídica, no âmbito do Projeto de Lei nº 80/2026.</t>
+  </si>
+  <si>
+    <t>2048</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2048/despacho_no_projeto_de_lei_no_81-2026._ldo._remessa_ao_controle_interno..pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre manifestação da Procuradoria Jurídica, no âmbito do Projeto de Lei nº 81/2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -4707,56 +7227,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1361/001_m_003_-_ab._de_cred._especial_por_superavit_-_r229.17908_-_aquisicao_de_equipamentos_para_ubs_-_proc._0138-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1362/002_m_004_-_ab._de_cred._especial_por_excesso__-_r13.082.05269_-_folha_excesso_fundeb_-_proc._0189-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1365/003_m_005_-_ab._de_cred._especial_por_superavit_-_r300.00000_-_aquisicao_de_medicamentos_ieda_chaves_-_proc._0226-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1378/projeto_de_lei_-_conversao_de_multa_em_doacao_de_sangue.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1379/005_m_007_-_ab._de_cred._especial_por_superavit_-_r1.675.02379_-_ampliacao_de_meta_recapeamento_-_proc._0276-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1380/004_m_006_-_ab._de_cred._especial_por_superavit_-_r251.23982_-_ensino_fundamental_de_qualidade_-_proc._0325-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1381/009_m_011_-_ab._de_cred._especial_por_superavit_-_r164.79893_-_programa_escola_em_tempo_integral__-_proc._0303-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1382/007_m_009_-_ab._de_cred._lei_especial_por_superavit_-_r208.50695-__transporte_escolar_-_pnate_-_proc._0323-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1383/006_m_008_-_ab._de_cred._especial_por_superavit_-_r8.87071_-_playground_adicional_jequitiba__-_proc._0466-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1384/008_m_010_-_ab._de_cred._por_superavit_-_r10.74613_-__alimentacao_escolar_nutritiva__-_proc._0321-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1395/010_m_012_-_implantacao_de_faixas_elevadoas_em_frente_as_escolas_municipais_vereador_edilson_5601-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1396/012_m_014_-_ab._de_cred._especial_por_excesso_e_anulacao_-_r4.015.48068_-_construcao_creche_e_escola_tipo_2_-_proc._0534-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1397/011_m_013_-_denomina_emei_benta_idavina_ferreira_pepinelli_peres_proc._926-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1415/014_m_016_-_ab._de_cred._especial_por_excesso_e_anulacao_-_r331.10154_-_pavimentacao_em_blocos_sextavados_-_proc._0650-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1416/013_m_015_-_ab._de_cred._lei_especial_por_superavit_-_r330.00000_-__remanejamento_agerrom_-_proc._006-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1449/015_m_017_-ab._de_cred._especial_por_superavit_e_excesso_-_r46.77358_-__devolucao_convenio_fitha_-_proc._1121-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1451/016_m_018_-_ab._de_cred._especial_por_superavit_e_excesso_-_r309.82102_-_aquisicao_de_material_de_consumo_-_proc._1065-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1463/017_m_019_-_ab._de_cred._especial_por_superavit__-_r1.220.41083_-__contra_partidapronto_socorro_infantil_-_proc._1137-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1464/018_m_020_-_ab._de_cred._especial_por_excesso_e_anulacao_-_r2.387.60968_-_ampliacao_de_unidade_de_almoxarifado_-__proc._1132-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1465/020_m_022_-_ab._de_cred._especial_por_superavit_-_r1.695.19573_-_reforma_de_escola_polo_francisca_duran_-_proc._1162-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1466/023_m_025_-_institui_a_politica_municipal_de_incentivo_a_pequena_producao_agropecuaria_a_agroindustria_e_ao_turismo_rural_proc._180-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1467/021_m_023_-_ab._de_cred._especial_por_superavit_e_excesso_-_r58.41205_-__devolucao_convenio_termo_de_compr._par_-_proc._1349-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1468/019_m_021_-_ab._de_cred._especial_por_superavit_-_r216.87657_-__galeria_e_travessao_linha_188_-_proc._0601-2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1469/022_m_024_-_ab._de_cred._especial_por_superavit_-_r1.980.00000_-_aquisicao_de_onibus_rodoviario_-_proc._1085-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1471/024_m_027_-_dispoe_da_concessao_e_prestacao_de_contas_de_diarias_proc._1579-2026_e_revoga_a_leis_no_1372-2006_1791-2010_1903-2010.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1481/projeto_de_lei_-_conscientizacao_aos_perigos_das_queimadas.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1482/projeto_de_lei_-_resgatistas_de_animais.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1483/projeto_de_lei_-_vacinacao_contra_a_cinomose.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1488/026_m_029_-_ab._de_cred._especial_por_superavit_-_r217.58384_-_ponte_linha_176_sul_e_200_norte__-_proc._1432-2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1489/027_m_030_-_ab._de_cred._especial_por_superavit_-_r2.970.00000_-_centro_de_triagem_de_reciclaveis_-_recicoop__-_proc._1383-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1493/028_m_031_-_ab._de_cred._lei_especial_por_superavit_-_r279.81691_-_lousa_digital_interativa__-_proc._153-2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1494/projeto_de_lei_-_incentivo_a_vacinacao_domiciliar.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1505/025_m_028_-_programa_de_residencia_em_area_multiprofissional_da_saude-sus_proc._1728-2026_revoga_a_lei_no_4433-2024_4463-2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1506/030_m_033_-_ab._de_cred._especial_por_superavit_e_excesso_-_r13.71688_-__devolucao_convenio_camionete_gabinete_-_proc._1424-2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1507/029_m_032_-_ab._de_cred._especial_por_superavit_-_r34.87192_-_devolucao_refeorma_pequeno_principe_-_proc._1350-2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1554/031_m_034_-_ab._de_cred._especial_por_excesso_e_anulacao_-_r1.000.00000_-_custeio_dos_servicos_mac_emenda_individual_-__proc._1396-2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1555/034_m_037_-_aqb._de_cred._especial_por__anulacao_-_r1.730.00000_-_custeio_dos_servicos_mac_emenda_individual_-__proc._1397-2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1556/032_m_035_-_ab._de_cred._lei_especial_por_excesso_e_anulacao_-_r2.000.00000_-_custeio_da_atencao_primaria__-__proc._1399-2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1557/033_m_036_-_ab._de_cred._especial_por_anulacao_-_r2.500.00000_-_custeio_dos_servicos_mac_emenda_individual_-__proc._1398-2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1561/035_m_038_-_altera_a_lei_no_4247-2023_mototaxi__vereador_ederson_proc._7281-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1572/038_m_041_-_ab._de_cred._especial_por_superavit_-_r256.80318_-_devolucao_pavimentacao_com_drenagem__-_proc._2163-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1573/036_m_039_-_ab._de_cred._lei_especial_por_excesso_e_anulacao_-_r1.810.50000_-_ampliacao_recicoop_ii_-__proc._1400-2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1574/037_m_040_-_ab._de_cred._lei_especial_por_excesso_e_anulacao_-_r275.64100_-_aquisicao_de_mini_carregadeira_-__proc._1753-2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1596/039_m_042_-_ab._de_cred._especial_por_excesso_e_anulacao_-_r2.229.71200_-_recapeamento_e_pavimentacao_-__proc._006-2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1615/040_m_043_-_ab._de_cred._especial_por_superavit_excesso_e_anulacao_-_r1.832.58336_-_ampliacao_de_meta_pavimentacao_asfaltica_-_proc._0879-2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1678/projeto_de_lei_-_obrigatoriedade_de_envio_periodico_de_atas_e_registros_de_ocorrencias_das_escolas_municipais.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1689/041_m_045_-_ab._de_cred._especial_por_superavit_-_r29.29588_-_playground_julia_bobek_-_proc._0529-2026.pdf.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1690/042_m_046_-_ab._de_cred._lei_especial_por_superavit_e_excesso_-_r176.78196_-_devolucao_convenio_rede_de_iluminacao_-_proc._2360-2026.pdf.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1720/043_m_047_-ab._de_cred._especial_por_anulacao_r4.836.99600__-_remanejamento_emenda_vereadores_proc._2650-2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1721/045_m_049_-_ab._de_cred._especial_por_superavit_e_excesso_-_r47.70354_-__devolucao_convenio_transporte_escolar__-_proc._2690-2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1722/044_m_048_-_ab._de_cred._especial_por_superavit_-_r639.22767_-_ensino_fundamental_fundeb__-_proc._2658-2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1723/046_m_050_-__ab._de_cred._especial_por_excesso_-_r144.00000_-_incremento_financeiro_da_aps_-_residencia_-__proc._2470-2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1727/projeto_de_lei_-_qr_code_em_obras_publicas.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1750/047_m_051_-_ab._de_cred._especial_por_superavit_-_r149.60000_-_playground_pracas_saldo_convenio_-_proc._2753-2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1766/projeto_de_alteracao_lei_orcamentaria_56-2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1773/049_m_053_-_ab._de_cred._especial_por_excesso_-_r1.000.00000_-_incremento_mac_-_emenda_senador_confucio_moura_-__proc._2898_-2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1774/050_m_054_-_ab._de_cred._especial_por_excesso_-_r3.000.00000_-_incremento_-_emenda_senador_marcos_rogerio_-__proc._2904-2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1775/051_m_055_-_ab._de_cred._especial_por_excesso_-_r600.00000_-_incremento_mac_-_emenda_deputada_cristiane_lopes-__proc._2900_-2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1776/052_m_056_-_ab._de_cred._especial_por_excesso_-_r863.00000_-_incremento_mac_-_emenda_deputado_lucio_mosquini-__proc._2902_-2026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1777/055_m_059_-_ab._de_cred._especial_por_superavit_-_r72.44892_-_aquisicao_de_equipamentos_creche_neusa___-_proc._2836-2026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1778/053_m_057_-_ab._de_cred._especial_por_excesso_e_anulacao_-_r2.923.60000_-_reforma_do_teatro_municipal_-__proc._3013-2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1779/054_m_058_-_ab._de_cred._especial_por_superavit_e_excesso_-_r132.18825_-_construcao_refeitorio_e_cozinha_semosp_-_proc._2807-2026.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1780/048_m_052_-_ab._de_cred._especial_por_excesso_-_r1.000.00000_-_incremento_cer_-_emenda_deputado_mauricio_de_carvalho_-__proc._2906-2026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1781/056_m_060_-_ab._de_cred._especial_por_superavit_e_anulacao_-_r67.50000_-_playground_semec_-__proc._2959-2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1784/plo_cida_acolhimento_maes_com_criancas_de_colo_28229_assinado.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1811/associacao_virtus.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1812/projeto_de_lei_68-2026.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1813/058_m_062_-_ab._de_cred._especial_por_superavit_-_r711.90152_-_segunda_etapa_prefeitura_-_aditivo_-_proc._3035-2026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1814/059_m_063_-_ab._de_cred._especial_por_superavit_e_anulacao_-_r135.00000_-_playground_semec_ampliacao_de_meta_-__proc._2958-2026.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1818/060_m_064_-_ab._de_cred._especial_por_superavit_e_excesso_-_r1.283.94575_-_recurso_leilao_municipal_semosp_-_proc._3215-2026.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1345/001_m_001_-_reposicao_salarial_10_lc_003-2004_proc._7438-2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1356/projeto_de_lei_complementar_reposicao_salarial_dos_servidores_publicos_do_poder_legislativo_municipal-.....pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1398/002_m_002_-_altera_a_lc_no_338-2025__alteracao_de_nomeclatura_auditor_interno__e_atribuicoes_da_semusa_proc._237-2026.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1560/plc_003_m_026_-_altera_a_lc_no_338-2025__estrutura_administrativa_proc._1577-2026_gab_semas_semed_semusa.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1751/plc_004_m_044_-_altera_a_lc_no_258-2018_amerolim_proc._2420-2026.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1357/projeto_de_resolucao_01-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1358/projeto_de_resolucao_02-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1399/projeto_de_resolucao_003-2026.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1725/projeto_de_resolucao_4.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1400/emenda_a_lom.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1375/indicacao_estacionamento_em_frente_ao_posto_de_saude_albert_sabin_16-01-2026.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1376/indicacao_estacionamento_em_frente_faculdade_uniasselvi_16-01-26.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1377/indicacao_cascalhamento_av.doutor_miguel_cidade_alta_21-01-26.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1403/indicacao_abrir_passagem_canteiro_rua_corumbiaria._06-02-26.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1411/indicacao_estacionamento_escola_ceeja.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1412/indicacao_estacionamento_em_frente_clinica_centrus.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1424/indicacao_-_patrolamento_e_cascalhamento_vila_cafezinho.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1425/indicacao_-_drenagem_av._porto_velho_proximo_a_delegacia_de_policia_civil.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1428/pavimentacao_asfaltica_av_espiri_rua_capibaribe_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1429/pavimentacao_asfaltica_parana.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1436/florianopolis.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1445/indicacao_-_limpeza_de_terreno_cidade_alta.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1446/indicacao_-_limpeza_de_corregos_e_bueiros.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1447/indicacao_-_cascalhamento_e_tapamento_de_buracos.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1448/indicacao_-_fumace.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1452/medico_legista.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1470/indicacao_estacionamento_e_faixa_de_pedestre_av._norte_sul_23-02.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1484/27_02_indicacao_oficio_012_manilhamento_na_porto_velho_sob_esquina_com_rua_tocantins_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1485/27_02_indicacao_oficio_010_servico_de_drenagem_localizado_na_rua_e1_bairro_cidade_alta_assinado.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1486/27_02_indicacao_oficio_021_faixas_de_pedestre_assinado.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1487/27_02_indicacao_oficio_020_pavimentacao_asfaltica_assinado.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1491/avenida_goiania_e_urupa_assinada.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1495/certooo_rondonia.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1496/indicacao_contratacao_psicologo_para_caps.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1520/substituicao_nas_lampadas_da_feira_de_quinta_e_sabado_25.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1521/patrolamento_da_avenida_cuiabda_da_jamari_ate_capibaribe.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1522/asfaltamento_da_ave_teresina_da_rua_rio_madeira_ate_a_rua_capibaribe_bairro_planalto.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1523/indicacao_-_linha_180_e_bairro_cidade_alta.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1524/indicacao_-_limpeza_de_terreno_bairro_olimpico.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1562/indicacao_abertura_canteiro_parnaiba_com_5_de_agosto_13-03.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1563/faixa_de_pedestre_escola_menino_jesus.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1569/cidade_alta_limpeza_calcada.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1570/asfalto_rua_a1_da_ceciliria_meireles_ate_a_rua_dotor_miguel_ferreira_cidade_alta.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1576/indicacao_janete_34_2.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1577/indicacao_janete_35_1.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1578/indicacao_janete_36_1.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1597/requerimento_chicanas_av._fortaleza.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1598/requerimento_de_manilhamento.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1599/requerimento_rua_jamari_recapeamento.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1600/indicacao_janete_odontologia.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1604/indicacao_41_-_massa_asfaltica_estacionamento_escola_valdecir.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1605/indicacao_patrolamento_bairro_olimpico.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1606/indicacao_sinalizacao_av25_de_agosto_com_a_parnaiba.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1614/indicacao_44_asfalto.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1626/indicacao_45_-_patrolamento_e_cascalhamento.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1627/indicacao_45_-_colocacao_de_quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1651/indicacao_47_janete.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1652/estacionamento_048.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1653/faixa_de_pedestre_049.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1654/48_parana_canalizacao.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1655/aquisicao_e_disponibilizacao_de_equipamentos_basicos_de_afericao_de_saude_50.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1658/indicacao_52_-_iluminacao_praca_do_bosque.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1665/indicacao_53_-_renovacao_de_pintura_da_faixas_de_pedestres.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1666/indicacao_54_-_reparo_e_manutencao_da_calcada_em_frente_a_escola_balao_magico.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1670/indicacao_de_tapa_buracos.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1671/indicacao_para_revitalizacao_do_espaco_ceu_das_artes.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1672/indicacao_sobre_patrolamento_bairro_nova_morada.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1676/indicacao_oficio_041_pavimentacao_asfaltica_28329_assinado.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1677/indicacao_ponte_-_av._fortaleza_-_rio_anta_assinado_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1694/indicacao_asfalto_em_torno_do_lira.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1708/indicacao_61_avenida_aracaju.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1709/indicacao_n62_-_alteracao_do_sentido_da_avenida_teresina.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1710/indicacao_63_-_faixa_de_pedestre_av_teresina.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1715/indicacao_janete_salario_engenheiro.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1716/indicacao_65__-_contran.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1717/indicacao_de_estacionamento_norte_sul.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1719/indicacao_de_desentupimento_da_manilha.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1724/indicacao_manutencao_e_recuperacao_do_estacionamento_localizado_na_avenida_goiania.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1726/indicacao_abertura_de_canteiro_na_av_aracaju_bairro_sao_cristovao.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1728/indicacao_70_-_secretaria_de_obras.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1729/indica_71_recapeamento_av.parana_assinado.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1731/indicacao_janete_72_2.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1746/indicacao_janete_73-ass.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1747/indicacao_janete_74_asfalto.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1748/indicacao_janete_75_equoterapia.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1749/indicacao_janete_76_asfalto_ctpm.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1752/indicacao_faixa_de_pedestre_em_frente_a_escola_nilson_silva.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1754/calcada_escola_maria_lira_n078.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1755/escola_menino_jesus_buraco_em_frente_n079.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1756/ubs_planalto_n_080.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1757/indicacao_melhorias_na_rua_travessa_dos_parecis.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1758/indicacao_janete_77_rua_rineu_genova_1.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1771/indicacao_patrolamento_bairro_esplanada.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1772/indicacao_iluminacao_ru_b__cidade_alta.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1782/indicacao_patrolamento_e_iluminacao_av._niteroi.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1783/indicacao_de_patrolamento_paliativos_dos_bairros.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1786/1indicacao_troca_de_ponte_de_madeira_por_concreto.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1787/2indicacao_repintura_das_ubs_-_oficio_063.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1788/3indicacao_de_asfalto_-_av_7_de_setembro_ate_av_brasilia.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1789/indicacao_90_-_patrolamento_e_cascalhamento_bairro_centenario.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1790/indicacao_91_-_limpeza_e_desentuoimento_de_bueiro_-_bairro_boa_esperanca.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1791/indicacao_92_-_patrolamento_e_cascalhamento_carreador_linha_184.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1793/indicacao_de_patrolamento_das_linhas_176_e_186.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1794/indicacao_janete__94.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1797/indicacao_janete__95.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1819/indica_96_pav_asfaltica_jamari_ofc71.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1820/_indica_97_pav_asfaltica_niteroi_ofc72.docx.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1821/_indicacao_98_ponte_-_linha_204_km_9_bamburro_assinado.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1822/indicacao_99_drenagem__assinado.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1426/requerimento_-_abertura_de_estacionamento__av._norte_sul_entre_a_porto_velho_e_a_rua_manaus.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1427/requerimento_-_tapa_buracos_jequitiba.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1439/requerimento_estacionamento_assinado.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1442/requerimento_no_creche_bairro_boa_esperanca.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1508/requerimento_06.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1575/requerimento_da_anulucao_da_mesa_segundo_bienio.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1616/requerimento_auxilio.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1628/requerimento_009_-_relatorio_de_bens_patrimoniais.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1668/requerimento_de_informacoes_kit_escolares.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1691/requerimento_0011_-_informacoes_sobre_contratos_de_midia_com_o_municipio.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1692/requerimento_estagiarios_saude_12_assinado.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1413/emenda_plc_131_-2025-.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1450/emenda-modificativa_-pl_201-2025.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1669/emenda_supressiva_-_projeto_de_lei_27.2026-_ass.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1707/emenda_supressiva_-_projeto_de_lei_29.2026.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1730/emenda_plc_004_-2026-_1.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1810/emenda_ao_plo_050-2026.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1621/veto_001-2026_assinado_processo_no_6625-2025.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1372/autografo1.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1373/autografo_2.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1374/autografo_3.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1431/autografo_4_1.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1472/autografo_5.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1473/autografo_6.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1474/autografo_7.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1475/autografo_8.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1509/autografo_9.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1510/autografo_10.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1511/autografo_11.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1551/autografo_12.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1552/autografo_13.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1553/autografo_14.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1607/autografo_15.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1608/autografo_16.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1609/autografo_17.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1610/autografo_18.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1611/autografo_19.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1612/autografo_20.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1613/autografo_21.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1634/autografo_22-2026.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1635/autografo_23-2026.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1636/autografo_24_-_2026.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1637/autografo_25_-_2026.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1638/autografo_26_-_2026.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1639/autografo_27_-_2026.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1640/autografo_28_-_2026.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1641/autografo_29_-_2026.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1642/autografo_30_-_2026.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1643/autografo_31_-_2026.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1644/autografo_32_-_2026.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1645/autografo_33_-_2026.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1646/autografo_34_-_2026.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1647/autografo_35_-_2026.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1648/autografo_36_-_2026.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1649/autografo_37_-_2026.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1742/autografo_38_-_2026.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1743/autografo_39_-_2026.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1744/autografo_40_-_2026.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1745/autografo_41_-_2026.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1359/projeto_de_lei_218-2025._autoriza_celebrar_convenio_com_o_estado_de_rondonia_-_sejus.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1360/projeto_de_resolucao_no_01-2026._institui_sessao_por_videoconferencia.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1363/parecer_plc_01-2025_rga_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1364/parecer_projeto_de_lei_complementar_no_02-2026__revisao_geral_anual.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1366/projeto_de_resolucao_no_2-2026._da_nova_redacao_a_resolucao_03-2023_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1388/parecer_juridico_projeto_de_lei_06-2026._abertura_de_credito_superavit_financeiro._semed..pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1389/projeto_de_lei_no_201-25._obrigatoriedade_de_apresentacao_de_exame_toxicologico_para_ingresso_em_cargos_publicos_municipais..pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1390/despacho_solicitando_documentos._projeto_de_lei_210-2025.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1391/despacho_solicitando_documentos._projeto_de_lei_210-2025.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1392/proeto_de_lei_208-2025_-_institui_programa_de_educacao_financeira..pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1393/projeto_de_lei_203-2025._afixacao_de_cartazes_com_disque_denuncia_contra_abuso_sexual_de_criancas_e_adolescentes..pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1394/projeto_de_lei_175-2025._alteracao_redacao_sobre_conselho_municipal_saneamento_basico..pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1401/projeto_de_lei_01-2026._abertura_de_credito_superavit_financeiro..pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1402/projeto_de_lei_02-2026._abertura_de_credito_excesso_de_arrecadacao._semed._recursos_do_fundeb..pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1404/parecer_projeto_de_lei_03-2026._abertura_de_credito_superavit_financeiro.semusa..pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1405/projeto_de_lei_06-2026._abertura_de_credito_superavit_financeiro._semed..pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1406/parecer_projeto_de_lei_07-2026._abertura_de_credito_superavit_financeiro._semed._programa_de_escola_em_tempo_integral..pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1407/projeto_de_lei_08-2026._abertura_de_credito_superavit_financeiro._semed._programa_nacional_de_transporte_escolar..pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1408/parecer_projeto_de_lei_09-2026._abertura_de_credito_superavit_financeiro._divisao_de_convenio..pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1409/parecer_projeto_de_lei_10-2026._abertura_de_credito_superavit_financeiro._semed._programa_de_alimentacao_escolar..pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1410/parecer_projeto_de_lei_4-2026._conversao_da_pena_de_multa_em_doacao_de_sangue.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1432/projeto_de_lei_no_188_-2025._uso_de_ambulancias_municipais_para_transporte_de_pacientes_da_rede_privada..pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1433/projeto_de_resolucao_no_3-2026._da_nova_redacao_a_resolucao_03-2023_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1434/parecer_juridico_emenda_a_lei_organcia_01-2026._altera_para_13_o_numero_de_vereadores.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1435/projeto_de_lei_5-2026._abertura_de_credito_e_superavit_e_anulacao._recapeamento_de_via_urbana..pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1444/projeto_de_lei_11-2026._faixas_de_pedestres_elevadas..pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1476/parecer_juridico_no_projeto_de_lei_12-2026._excesso_de_arrecadacao_e_anulacao_de_dotacao._construcao_de_escola_infantil._semed.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1477/parecer_juridico_no_projeto_de_lei_15-2026._excesso_de_arrecadacao_e_anulacao_de_dotacao._pavimentacao_feira_beira_rio..pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1478/projeto_de_lei_16-2026._abertura_de_credito_superavit_financeiro._agerrom._aquisicao_de_veiculo_utilitario..pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1479/projeto_de_lei_17-2026_abertura_credito._superavit_e_excesso_de_arrecadacao..pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1480/projeto_de_lei_no_13-2026._nomenclatura_de_escola_municipal..pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1513/parecer_projeto_de_lei_complementar_no_03-2026__auditor_de_controle_interno.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1514/projeto_de_lei_18-2026_abertura_credito._superavit_e_excesso_de_arrecadacao.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1515/projeto_de_lei_19-2026._abertura_de_credito_superavit_financeiro._contrapartida_construcao_pronto_socorro_infantil..pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1516/parecer_juridico_no_projeto_de_lei_20-2026._excesso_de_arrecadacao_e_anulacao_de_dotacao._contrucao_de_almoxarifado_central._semusa..pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1517/projeto_de_lei_210-2025._altera_norma_que_regulamenta_sistema_de_prestacao_de_servicos_de_moto-taxi.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1518/parecer_juridico_projeto_de_lei_21-2026._abertura_de_credito_superavit_financeiro._reforma_escola_municipal_francisca_duran..pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1519/parecer_juridico_projeto_de_lei_23-2026_abertura_credito._devolucao_de_valores..pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1528/parecer_juridico_projeto_de_lei_24-2026._abertura_de_credito_e_superavit_e_anulacao._manutencao_de_vias_vicinais..pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1529/parecer_juridico_projeto_de_lei_25-2026._abertura_de_credito_superavit_financeiro._aquisicao_de_onibus..pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1530/parecer_juridico_projeto_de_lei_30-2026._abertura_de_credito_superavit_financeiro._aditivo_em_convenio..pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1531/parecer_juridico_projeto_de_lei_32-2026._abertura_de_credito_superavit_financeiro..pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1532/parecer_juridico_projeto_de_lei_31-2026._abertura_de_credito_superavit_financeiro._ampliacao_do_recicoop..pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1558/parecer_jurridico_projeto_de_lei_no_13-2026._nomenclatura_de_escola_municipal.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1559/projeto_de_lei_no_22-26._politica_municipal_de_incentivo_a_pequena_producao_agropecuaria_pro-rural__rolim.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1566/parecer_juridico._projeto_de_lei_no_27-2026._conscientizacao_sobre_queimadas..pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1567/parecer_juridico._projeto_de_lei_26-2026._dispoe_sobre_normas_de_prestacao_de_contas_de_diarias_e_valores..pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1568/parecer_juridico_projeto_de_lei_35-2026_abertura_credito._devolucao_de_valores..pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1571/parecer_juridico_projeto_de_lei_36-2026_abertura_credito._devolucao_de_valores._ampliacao_e._pequeno_principe.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1622/parecer_juridico._projeto_de_lei_no_28-2026._reconhece_a_funcao_de_resgatistas_de_animais..pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1623/parecer_juridico._projeto_de_lei_no_29-2026._incentivo_a_vacinacao_contra_cinomose..pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1625/projeto_de_lei_no_33-2026._institui_prioridade_e_incentivo_a_vacinacao_domiciliar_da_pessoa_com_deficiencia..pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1656/pedido_de_informacao_projeto_de_lei_37-2026._abertura_de_credito._excesso_de_arrecadacao_e_anulacao_orcamentaria..pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1660/pedido_de_informacao_projeto_de_lei_38-2026._abertura_de_credito._anulacao_orcamentaria..pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1662/pedido_de_informacao_projeto_de_lei_39-2026._abertura_de_credito._excesso_de_arrecadacao_e_anulacao_orcamentaria..pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1663/pedido_de_informacao_projeto_de_lei_40-2026._abertura_de_credito._anulacao_orcamentaria..pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1667/parecer_juridico_projeto_de_lei_42-2026._abertura_de_credito_superavit_financeiro._devolucao_de_valores..pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1673/parecer_juridico_no_projeto_de_lei_43-2026._excesso_de_arrecadacao_e_anulacao_de_dotacao._construcao_do_recicoop..pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1679/parecer_juridico_no_projeto_de_lei_44-2026._excesso_de_arrecadacao_e_anulacao_de_dotacao._aquisicao_de_mini_carregadeira..pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1680/parecer_juridico_no_projeto_de_lei_45-2026._excesso_de_arrecadacao_e_anulacao_de_dotacao._recapeamento_da_malha_viaria..pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1681/parecer_juridico_no_projeto_de_lei_46-2026._excesso_de_arrecadacao_superavit_e_anulacao_de_dotacao._pavimentacao_da_malha_viaria..pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1682/projeto_de_lei_no_34-2026._trata_da_formacao_profissional_atraves_de_programas_de_residencia_medica_e_de_profissionais_da_saude..pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1693/projeto_de_lei_complementar_no_04-2026._altera_atribuicoes_e_remuneracao_de_cargos_em_comissao..pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1760/parecer_juridico_no_projeto_de_lei_37-2026._excesso_de_arrecadacao_e_anulacao_de_dotacao._1.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1761/parecer_juridico_no_projeto_de_lei_38-2026._anulacao_de_dotacao..pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1762/parecer_juridico_no_projeto_de_lei_39-2026._excesso_de_arrecadacao_e_anulacao_de_dotacao..pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1763/parecer_juridico_no_projeto_de_lei_39-2026._excesso_de_arrecadacao_e_anulacao_de_dotacao..pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1764/parecer_juridico_no_projeto_de_lei_40-2026._anulacao_de_dotacao..pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1765/proeto_de_lei_47-2026._cria_obrigacoes_as_escolas_da_rede_municipal_de_rolim_de_moura..doc" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1792/projeto_de_lei_50-2026._reformulacao_administrativa._emendas_impositivas..pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1798/projeto_de_lei_41-2026._reducao_do_numero_de_mototaxista_no_municipio_de_rolim_de_moura..pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1799/parecer_juridico_projeto_de_lei_51-2026_abertura_credito._devolucao_de_valores..pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1800/parecer_juridico_projeto_de_lei_52-2026._abertura_de_credito_superavit_financeiro._2.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1801/projeto_de_lei_53-2026._abertura_de_credito_excesso_de_arrecadacao..pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1815/projeto_de_resolucao_4-2026._politica_interna_de_protecao_de_dados..pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1817/projeto_de_lei_54-2026._disponibilizacao_de_qr_code_em_obras_publicas_e_carros_oficiais._1.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1441/parecer_ccj_plo_10-2026.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1443/parcer_ccj_plo_3-2026.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1453/parecer_ccj_plo_01-2026.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1454/parecer_ccj_plo_02-2026.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1455/parecer_ccj_plo_07-2026.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1456/parecer_ccj_pl_4-2026-3.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1457/parecer_ccj_plo_8-2026.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1458/parecer_ccj_plo_9-2026.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1497/parecer_ccj_plo_n_06-2026.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1533/parecer_ccj_plo_12-2026.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1534/parecer_ccj_plo_15-2026.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1535/parecer_ccj_plo_16-2026.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1536/parecer_ccj_plo_17-2026.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1579/projeto_de_lei_19-2026_ccj.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1580/projeto_de_lei_21-2026_ccj.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1581/plo_23-2026_ccj.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1582/parecer_ccj_25-2026.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1583/parecer_ccj_30-2026.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1617/parecer_ccj..pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1620/parecer_ccj.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1629/parecer_ccj_plo_13-2026.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1630/parecer_ccj_plo_26-2026.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1631/parecer_ccj_plo_5-2026.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1683/parecer_desfavoravel_ccj_plo_33-2026.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1684/parecer_ccj_plo_28-2026.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1685/parecer_ccj_plo_18-2026.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1696/parecer_ccj_plo_42-2026...pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1698/parecer_ccj_plo_27-2026.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1702/parecer_ccj_plo_44-2026.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1704/plo_45-2026_parecer_ccj.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1732/parecer_ccj.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1733/parecer_ccj_plo_29_-_2026.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1736/plo_43_-2026_ccj.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1739/parecer_46-2026_ccj.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1767/parecer_ccj_plc_4-_2026.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1769/parecer_ccj_plo_26-2026.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1806/parcer_ccj_plo_11-2026.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1825/parecer_ccj_plo_34-2026...pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1828/parcer_ccj_plo_50_-2026.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1830/plo_ccj_51-2026.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1833/parecer_ccj_53-2026.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1459/parecer_cosp_plo_03-2026.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1460/parecer_cosp_plo_10-2026.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1490/parecer_002-2026-cosp.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1498/parecer_cosp_plo_01-2026.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1499/parecer_cosp_plo_02-2026.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1500/parecer_cosp_plo_04-2026.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1501/parecer_cosp_plo_07-2026.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1502/parecer_cosp_plo_08-2026.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1503/parecer_cosp_plo_09-2026.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1537/parecer_cosp_plo_06-2026.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1587/parecer_cosp_023-2026.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1589/parecer_cosp_025-2026.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1618/parecer_cosp.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1650/parecer_cosp_plo_30-2026.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1686/parecer_cosp_plo_5-2026.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1687/parecer_plo_13-2026_cosp.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1688/parecer_plo_18-2026_cosp.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1699/parecer_cosp_plo_27-2026.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1700/parecer_cosp_plo_42-2026.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1703/parecer_cosp_plo_44-2026.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1705/parecer_plo_45-2026_cosp.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1734/parecer_cosp_plo_29_-_2026.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1737/plo_43_-2026_cosp.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1740/parecer_46-2026_cosp.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1768/parecer_cosp_plc_4-_2026.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1770/parecer_cosp_plo_26-2026.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1807/parcer_cosp_plo_11-2026.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1826/parecer_cosp_plo_34-2026...pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1829/parcer_cosp_plo_50_-2026.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1831/plo_cosp_51-2026.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1834/parecer_cosp_53-2026.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1538/parecer_csas_plo_02-2026.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1539/parecer_csas_plo_03-2026.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1540/parecer_csas_plo_07-2026.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1541/parecer_csas_plo_08-2026.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1545/parecer_csas_plo_09-2026.....pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1584/parecer_plo_06-2026_csas.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1588/parecer_csas_plo_lei_no_23__2026.docx.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1590/parecer_csas_plo_lei_no_25__2026.docx.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1619/parecer_saude.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1632/parecer_csas_plo_no._001_2026.docx.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1633/parecer_csas_plo_10-2026.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1706/parecer_plo_27-2026_csas.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1735/parecer_csas_29_-_2026.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1738/plo_43_-2026_csas.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1741/parecer_plo_13-2026_csas.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1808/parcer_csas_plo_11-2026.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1809/parecer_csas_plc_4-2026.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1827/parecer_csas_plo_34-2026...pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1832/plo_csas_51-2026.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1835/parecer_csas_53-2026.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1367/parecer_conjunto_das_comissoes_permanentes_projeto_de_resolucao_n_1.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1368/parecer_conjunto_das_comissoes_permanentes_projeto_de_resolucao_n_2.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1369/parecer_conjunto_das_comissoes_permanentes_projeto_de_lei_complementar_01-2026.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1370/parecer_conjunto_das_comissoes_permanentes_projeto_de_lei_complementar_02-2026_atualizado.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1371/parecer_conjunto_das_comissoes_permanentes_projeto_de_lei_218-2025.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1461/parecer_conjunto_projeto_de_resolucao_n_3-2026.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1462/parecer_conjunto_proposta_de_emenda_n_01-_2026__a_lei_organica_municipal.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1544/parecer_conjunto_das_comissoes_permanentes_plo_12-2026.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1546/parecer_conjunto_das_comissoes_permanentes_plo_15-2026.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1547/parecer_conjunto_das_comissoes_permanentes_plo_16-2026.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1548/parecer_conjunto_das_comissoes_permanentes_plo_17-2026.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1549/parecer_conjunto_das_comissoes_permanentes_plo_20-2026.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1550/pl_024-2026_-_parecer_conjunto.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1585/parecer_conjunto_plo_19-2026.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1586/parecer_conjunto_021-2026.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1591/parecer_conjunto_comissoes_plc_31.2026.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1593/parecer_conjunto_comissoes_plc_032-2026_.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1594/parecer_conjunto_plo_35-2026.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1595/parecer_conjunto_plo_36-2026.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1802/parecer_ccj_plo_37-2026.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1803/parecer_conjunto__plo_38-2026.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1804/parecer_conjunto__plo_39-2026.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1805/parecer_conjunto__plo_40-2026.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1386/ante-projeto-_vacinacao_tea.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1417/ante-projeto-patrulha_armada-.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1430/ante-projeto-entulhos.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1437/requerimento_e_anteprojeto_de_lei_-_castracao_de_animais_com_credenciamento_em_clinicas_particulares.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1440/antiprojeto.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1624/anteprojeto_de_lei_-_isencao_taxa_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1657/projeto_exprei_de_pimenta07.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1695/anteprojeto_n08_construindorolim_cida_dasaude_assinado.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1714/anteprojeto_de_lei_complementar_coahb.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1759/ante_projeto_de_lei-_altera_lei_325-2023_1.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1795/ante_projeto_011_dispoe_sobre_a_adocao_de_criterios_diferenciados_na_cobranca_do_iptu_em_imoveis_localizados_em_vias_pavimentadas_e_nao_pavimentadas_no_municipio_de_rolim_de_mouraro.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1796/012_dispoe_sobre_a_padronizacao_da_cobranca_da_taxa_de_coleta_de_lixo_no_municipio_de_rolim_de_moura_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1816/anteprojeto_de_lei_nc2ba_13_cmrm_2026_psi_-_politicas_publicas_pronto_socorro_do_idoso_assinado.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1823/anteprojeto_validade_por_tempo_indeterminado_dos_laudos_medicos_que_atestem_o_transtorno_do_espectro_autista_tea.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1824/anteprojeto_alteracao_permuta_lc325.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1361/001_m_003_-_ab._de_cred._especial_por_superavit_-_r229.17908_-_aquisicao_de_equipamentos_para_ubs_-_proc._0138-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1362/002_m_004_-_ab._de_cred._especial_por_excesso__-_r13.082.05269_-_folha_excesso_fundeb_-_proc._0189-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1365/003_m_005_-_ab._de_cred._especial_por_superavit_-_r300.00000_-_aquisicao_de_medicamentos_ieda_chaves_-_proc._0226-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1378/projeto_de_lei_-_conversao_de_multa_em_doacao_de_sangue.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1379/005_m_007_-_ab._de_cred._especial_por_superavit_-_r1.675.02379_-_ampliacao_de_meta_recapeamento_-_proc._0276-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1380/004_m_006_-_ab._de_cred._especial_por_superavit_-_r251.23982_-_ensino_fundamental_de_qualidade_-_proc._0325-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1381/009_m_011_-_ab._de_cred._especial_por_superavit_-_r164.79893_-_programa_escola_em_tempo_integral__-_proc._0303-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1382/007_m_009_-_ab._de_cred._lei_especial_por_superavit_-_r208.50695-__transporte_escolar_-_pnate_-_proc._0323-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1383/006_m_008_-_ab._de_cred._especial_por_superavit_-_r8.87071_-_playground_adicional_jequitiba__-_proc._0466-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1384/008_m_010_-_ab._de_cred._por_superavit_-_r10.74613_-__alimentacao_escolar_nutritiva__-_proc._0321-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1395/010_m_012_-_implantacao_de_faixas_elevadoas_em_frente_as_escolas_municipais_vereador_edilson_5601-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1396/012_m_014_-_ab._de_cred._especial_por_excesso_e_anulacao_-_r4.015.48068_-_construcao_creche_e_escola_tipo_2_-_proc._0534-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1397/011_m_013_-_denomina_emei_benta_idavina_ferreira_pepinelli_peres_proc._926-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1415/014_m_016_-_ab._de_cred._especial_por_excesso_e_anulacao_-_r331.10154_-_pavimentacao_em_blocos_sextavados_-_proc._0650-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1416/013_m_015_-_ab._de_cred._lei_especial_por_superavit_-_r330.00000_-__remanejamento_agerrom_-_proc._006-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1449/015_m_017_-ab._de_cred._especial_por_superavit_e_excesso_-_r46.77358_-__devolucao_convenio_fitha_-_proc._1121-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1451/016_m_018_-_ab._de_cred._especial_por_superavit_e_excesso_-_r309.82102_-_aquisicao_de_material_de_consumo_-_proc._1065-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1463/017_m_019_-_ab._de_cred._especial_por_superavit__-_r1.220.41083_-__contra_partidapronto_socorro_infantil_-_proc._1137-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1464/018_m_020_-_ab._de_cred._especial_por_excesso_e_anulacao_-_r2.387.60968_-_ampliacao_de_unidade_de_almoxarifado_-__proc._1132-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1465/020_m_022_-_ab._de_cred._especial_por_superavit_-_r1.695.19573_-_reforma_de_escola_polo_francisca_duran_-_proc._1162-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1466/023_m_025_-_institui_a_politica_municipal_de_incentivo_a_pequena_producao_agropecuaria_a_agroindustria_e_ao_turismo_rural_proc._180-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1467/021_m_023_-_ab._de_cred._especial_por_superavit_e_excesso_-_r58.41205_-__devolucao_convenio_termo_de_compr._par_-_proc._1349-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1468/019_m_021_-_ab._de_cred._especial_por_superavit_-_r216.87657_-__galeria_e_travessao_linha_188_-_proc._0601-2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1469/022_m_024_-_ab._de_cred._especial_por_superavit_-_r1.980.00000_-_aquisicao_de_onibus_rodoviario_-_proc._1085-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1471/024_m_027_-_dispoe_da_concessao_e_prestacao_de_contas_de_diarias_proc._1579-2026_e_revoga_a_leis_no_1372-2006_1791-2010_1903-2010.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1481/projeto_de_lei_-_conscientizacao_aos_perigos_das_queimadas.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1482/projeto_de_lei_-_resgatistas_de_animais.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1483/projeto_de_lei_-_vacinacao_contra_a_cinomose.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1488/026_m_029_-_ab._de_cred._especial_por_superavit_-_r217.58384_-_ponte_linha_176_sul_e_200_norte__-_proc._1432-2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1489/027_m_030_-_ab._de_cred._especial_por_superavit_-_r2.970.00000_-_centro_de_triagem_de_reciclaveis_-_recicoop__-_proc._1383-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1493/028_m_031_-_ab._de_cred._lei_especial_por_superavit_-_r279.81691_-_lousa_digital_interativa__-_proc._153-2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1494/projeto_de_lei_-_incentivo_a_vacinacao_domiciliar.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1505/025_m_028_-_programa_de_residencia_em_area_multiprofissional_da_saude-sus_proc._1728-2026_revoga_a_lei_no_4433-2024_4463-2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1506/030_m_033_-_ab._de_cred._especial_por_superavit_e_excesso_-_r13.71688_-__devolucao_convenio_camionete_gabinete_-_proc._1424-2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1507/029_m_032_-_ab._de_cred._especial_por_superavit_-_r34.87192_-_devolucao_refeorma_pequeno_principe_-_proc._1350-2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1554/031_m_034_-_ab._de_cred._especial_por_excesso_e_anulacao_-_r1.000.00000_-_custeio_dos_servicos_mac_emenda_individual_-__proc._1396-2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1555/034_m_037_-_aqb._de_cred._especial_por__anulacao_-_r1.730.00000_-_custeio_dos_servicos_mac_emenda_individual_-__proc._1397-2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1556/032_m_035_-_ab._de_cred._lei_especial_por_excesso_e_anulacao_-_r2.000.00000_-_custeio_da_atencao_primaria__-__proc._1399-2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1557/033_m_036_-_ab._de_cred._especial_por_anulacao_-_r2.500.00000_-_custeio_dos_servicos_mac_emenda_individual_-__proc._1398-2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1561/035_m_038_-_altera_a_lei_no_4247-2023_mototaxi__vereador_ederson_proc._7281-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1572/038_m_041_-_ab._de_cred._especial_por_superavit_-_r256.80318_-_devolucao_pavimentacao_com_drenagem__-_proc._2163-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1573/036_m_039_-_ab._de_cred._lei_especial_por_excesso_e_anulacao_-_r1.810.50000_-_ampliacao_recicoop_ii_-__proc._1400-2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1574/037_m_040_-_ab._de_cred._lei_especial_por_excesso_e_anulacao_-_r275.64100_-_aquisicao_de_mini_carregadeira_-__proc._1753-2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1596/039_m_042_-_ab._de_cred._especial_por_excesso_e_anulacao_-_r2.229.71200_-_recapeamento_e_pavimentacao_-__proc._006-2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1615/040_m_043_-_ab._de_cred._especial_por_superavit_excesso_e_anulacao_-_r1.832.58336_-_ampliacao_de_meta_pavimentacao_asfaltica_-_proc._0879-2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1678/projeto_de_lei_-_obrigatoriedade_de_envio_periodico_de_atas_e_registros_de_ocorrencias_das_escolas_municipais.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1689/041_m_045_-_ab._de_cred._especial_por_superavit_-_r29.29588_-_playground_julia_bobek_-_proc._0529-2026.pdf.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1690/042_m_046_-_ab._de_cred._lei_especial_por_superavit_e_excesso_-_r176.78196_-_devolucao_convenio_rede_de_iluminacao_-_proc._2360-2026.pdf.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1720/043_m_047_-ab._de_cred._especial_por_anulacao_r4.836.99600__-_remanejamento_emenda_vereadores_proc._2650-2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1721/045_m_049_-_ab._de_cred._especial_por_superavit_e_excesso_-_r47.70354_-__devolucao_convenio_transporte_escolar__-_proc._2690-2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1722/044_m_048_-_ab._de_cred._especial_por_superavit_-_r639.22767_-_ensino_fundamental_fundeb__-_proc._2658-2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1723/046_m_050_-__ab._de_cred._especial_por_excesso_-_r144.00000_-_incremento_financeiro_da_aps_-_residencia_-__proc._2470-2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1727/projeto_de_lei_-_qr_code_em_obras_publicas.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1750/047_m_051_-_ab._de_cred._especial_por_superavit_-_r149.60000_-_playground_pracas_saldo_convenio_-_proc._2753-2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1766/projeto_de_alteracao_lei_orcamentaria_56-2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1773/049_m_053_-_ab._de_cred._especial_por_excesso_-_r1.000.00000_-_incremento_mac_-_emenda_senador_confucio_moura_-__proc._2898_-2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1774/050_m_054_-_ab._de_cred._especial_por_excesso_-_r3.000.00000_-_incremento_-_emenda_senador_marcos_rogerio_-__proc._2904-2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1775/051_m_055_-_ab._de_cred._especial_por_excesso_-_r600.00000_-_incremento_mac_-_emenda_deputada_cristiane_lopes-__proc._2900_-2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1776/052_m_056_-_ab._de_cred._especial_por_excesso_-_r863.00000_-_incremento_mac_-_emenda_deputado_lucio_mosquini-__proc._2902_-2026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1777/055_m_059_-_ab._de_cred._especial_por_superavit_-_r72.44892_-_aquisicao_de_equipamentos_creche_neusa___-_proc._2836-2026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1778/053_m_057_-_ab._de_cred._especial_por_excesso_e_anulacao_-_r2.923.60000_-_reforma_do_teatro_municipal_-__proc._3013-2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1779/054_m_058_-_ab._de_cred._especial_por_superavit_e_excesso_-_r132.18825_-_construcao_refeitorio_e_cozinha_semosp_-_proc._2807-2026.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1780/048_m_052_-_ab._de_cred._especial_por_excesso_-_r1.000.00000_-_incremento_cer_-_emenda_deputado_mauricio_de_carvalho_-__proc._2906-2026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1781/056_m_060_-_ab._de_cred._especial_por_superavit_e_anulacao_-_r67.50000_-_playground_semec_-__proc._2959-2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1784/plo_cida_acolhimento_maes_com_criancas_de_colo_28229_assinado.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1811/associacao_virtus.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1812/projeto_de_lei_68-2026.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1813/058_m_062_-_ab._de_cred._especial_por_superavit_-_r711.90152_-_segunda_etapa_prefeitura_-_aditivo_-_proc._3035-2026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1814/059_m_063_-_ab._de_cred._especial_por_superavit_e_anulacao_-_r135.00000_-_playground_semec_ampliacao_de_meta_-__proc._2958-2026.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1818/060_m_064_-_ab._de_cred._especial_por_superavit_e_excesso_-_r1.283.94575_-_recurso_leilao_municipal_semosp_-_proc._3215-2026.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1855/061_m_065_-_institui_o_forum_municipal_de_educacao_-_fme_proc._3304-2026.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1859/projeto_de_lei-_prioriza_autores_locais_1.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1891/063_m_067_-_ab._de_cred._especial_por_superavit_-_r21.74874_-_devolucao_convenio_semec__-_proc._2729-2026.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1892/064_m_068_-_ab._de_cred._especial_por_superavit_-_r148.39900_-_devolucao_convenio_micro-onibus__-_proc._3051-2026.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1893/057_m_061_-_plano_de_amortizacao_destinado_ao_equacionamento_do_deficit_atuarial_do_regime_proprio_de_previdencia_social_rolim_previ_proc._40-2026.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1894/066_m_070_-_ab._de_cred._especial_por_excesso_e_anulacao_-_r497.73306_-_reforma_e_construcao_de_banheiros_dina_sfat_-__proc._3299-2026.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1895/065_m_069_-_ab._de_cred._especial_por_excesso_-_r1.990.00000_-_pavimentacao_avenida_morumbi_-__proc._3258-2026-1_atualizado.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1896/067_m_071_-_ab._de_cred._especial_por_excesso_e_anulacao_-_r387.54678_-_ampliacao_escola_altenir_tavares__-__proc._535_-_2026.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1898/068_m_072_-_alteracao_ppa_2026-2029_proc._3512-2026.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1899/069_m_073_-_ldo_2027_proc._3514-2026.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1904/071_m_076_-_ab._de_cred._especial_por_excesso_e_anulacao_-_r482.40642_-__reforma_do_refeitorio_escola_altenir_tavares__-__proc._3391_-_2026.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1905/070_m_075_-_ab._de_cred._especial_por_excesso_-_r497.50000_-_aquisicao_de_caminhao_comboio_-_transferencia_sen._jaime_bagatolli__proc._3494_-2026.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1942/072_m_077_-_ab._de_cred._especial_por_excesso_e_anulacao_-_r206.00000_-__aquisicao_e_instalacoes_playground_semacol__-__proc._3396_-_2026.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1943/073_m_078_-_ab._de_cred._especial_por_superavit_e_anulacao_-_r178.66438_-_devolucao_ponte_linha_176_sul_e_200_norte__-_proc._3469-2026.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1944/062_m_066_-_institui_a_politica_municipal_de_incentivo_a_pequena_producao_agropecuaria_a_agroindustria_e_ao_turismo_rural_proc._3403-2026.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1993/080_m_085_-_ab._de_cred._especial_por_anulacao_r600.00000_-_remanejamento_sanerom_para__prestacao_de_servico_apenados_-_proc._008_-2026.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1994/074_m_079_-_ab._de_cred._especial_por_excesso_-_r531.38000_-_emenda_deputado_federal_thiago_flores_-__proc._3552-2026.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1995/075_m_080_-_ab._de_cred._especial_por_excesso_-_r500.00000_-_emenda_deputado_federal_thiago_flores_-__proc._3551-2026.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1996/082_m_087_-_altera_a_lei_no_4394-2023_doacao_lote_delegacia_da_mulher_proc._3690-2026.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1997/076_m_081_-_ab._de_cred._especial_por_excesso_-_r2.985.00000_-_contratacao_de_horas_maquina_-_transferencia_rafael_fera_-_proc._3493_-2026.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1998/077_m_082_-_ab._de_cred._especial_por_excesso_-_r400.00000_-_emenda_senador_jaime_bagattolli_-__proc._3555-2026.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1999/081_m_086_-_ab._de_cred._especial_por_excesso_e_anulacao_-_r724.75854_-__construcao_do_barracao_de_nova_estrela__-__proc._2674_-_2026.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2000/079_m_084_-_ab._de_cred._lei_especial_por_excesso_e_anulacao_-_r1.542.81307_-__construcao_do_centro_de_treinamento_de_voleibol__-__proc._3589_-_2026.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2001/078_m_083_-_ab._de_cred._especial_por_excesso_-_r399.93000-_incremento_-_emenda_senador_jaime_bagattolli-__proc._3554-2026.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2083/083_m_088_-_ab._de_cred._especial_por_excesso_-_r12.025.02580_-_incremento_mac_-_emendas_de_bancada___proc._3743_-2026.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2084/085_m_090_-_ab._de_cred._por_superavit_-_semmadu_r1.000.00000__-_convenio_detran_multas_semmadu_-_proc._4036-2026.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2090/084_m_089_-_ab._de_cred._especial_por_excesso_-_r2.007.30700_-_incremento_mac_-_emenda_de_comissao_folha_-__proc._3886_-2026.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2092/086_m_091_-_ab._de_cred._especial_por_anulacao_r72.00000_-_remanejamento_aquisicao_terreno_nova_estrela__-_proc._3859_-2026.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1345/001_m_001_-_reposicao_salarial_10_lc_003-2004_proc._7438-2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1356/projeto_de_lei_complementar_reposicao_salarial_dos_servidores_publicos_do_poder_legislativo_municipal-.....pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1398/002_m_002_-_altera_a_lc_no_338-2025__alteracao_de_nomeclatura_auditor_interno__e_atribuicoes_da_semusa_proc._237-2026.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1560/plc_003_m_026_-_altera_a_lc_no_338-2025__estrutura_administrativa_proc._1577-2026_gab_semas_semed_semusa.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1751/plc_004_m_044_-_altera_a_lc_no_258-2018_amerolim_proc._2420-2026.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1938/plc_005_m_074_-_reorganiza_a_agencia_reguladora_do_municipio_de_r._de_moura__agerrom_e_revoga_a_lei_no_4.385-2023_proc._3509-2026.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1357/projeto_de_resolucao_01-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1358/projeto_de_resolucao_02-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1399/projeto_de_resolucao_003-2026.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1725/projeto_de_resolucao_4.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1400/emenda_a_lom.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1375/indicacao_estacionamento_em_frente_ao_posto_de_saude_albert_sabin_16-01-2026.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1376/indicacao_estacionamento_em_frente_faculdade_uniasselvi_16-01-26.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1377/indicacao_cascalhamento_av.doutor_miguel_cidade_alta_21-01-26.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1403/indicacao_abrir_passagem_canteiro_rua_corumbiaria._06-02-26.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1411/indicacao_estacionamento_escola_ceeja.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1412/indicacao_estacionamento_em_frente_clinica_centrus.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1424/indicacao_-_patrolamento_e_cascalhamento_vila_cafezinho.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1425/indicacao_-_drenagem_av._porto_velho_proximo_a_delegacia_de_policia_civil.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1428/pavimentacao_asfaltica_av_espiri_rua_capibaribe_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1429/pavimentacao_asfaltica_parana.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1436/florianopolis.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1445/indicacao_-_limpeza_de_terreno_cidade_alta.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1446/indicacao_-_limpeza_de_corregos_e_bueiros.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1447/indicacao_-_cascalhamento_e_tapamento_de_buracos.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1448/indicacao_-_fumace.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1452/medico_legista.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1470/indicacao_estacionamento_e_faixa_de_pedestre_av._norte_sul_23-02.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1484/27_02_indicacao_oficio_012_manilhamento_na_porto_velho_sob_esquina_com_rua_tocantins_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1485/27_02_indicacao_oficio_010_servico_de_drenagem_localizado_na_rua_e1_bairro_cidade_alta_assinado.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1486/27_02_indicacao_oficio_021_faixas_de_pedestre_assinado.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1487/27_02_indicacao_oficio_020_pavimentacao_asfaltica_assinado.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1491/avenida_goiania_e_urupa_assinada.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1495/certooo_rondonia.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1496/indicacao_contratacao_psicologo_para_caps.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1520/substituicao_nas_lampadas_da_feira_de_quinta_e_sabado_25.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1521/patrolamento_da_avenida_cuiabda_da_jamari_ate_capibaribe.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1522/asfaltamento_da_ave_teresina_da_rua_rio_madeira_ate_a_rua_capibaribe_bairro_planalto.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1523/indicacao_-_linha_180_e_bairro_cidade_alta.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1524/indicacao_-_limpeza_de_terreno_bairro_olimpico.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1562/indicacao_abertura_canteiro_parnaiba_com_5_de_agosto_13-03.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1563/faixa_de_pedestre_escola_menino_jesus.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1569/cidade_alta_limpeza_calcada.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1570/asfalto_rua_a1_da_ceciliria_meireles_ate_a_rua_dotor_miguel_ferreira_cidade_alta.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1576/indicacao_janete_34_2.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1577/indicacao_janete_35_1.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1578/indicacao_janete_36_1.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1597/requerimento_chicanas_av._fortaleza.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1598/requerimento_de_manilhamento.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1599/requerimento_rua_jamari_recapeamento.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1600/indicacao_janete_odontologia.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1604/indicacao_41_-_massa_asfaltica_estacionamento_escola_valdecir.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1605/indicacao_patrolamento_bairro_olimpico.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1606/indicacao_sinalizacao_av25_de_agosto_com_a_parnaiba.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1614/indicacao_44_asfalto.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1626/indicacao_45_-_patrolamento_e_cascalhamento.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1627/indicacao_45_-_colocacao_de_quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1651/indicacao_47_janete.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1652/estacionamento_048.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1653/faixa_de_pedestre_049.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1654/48_parana_canalizacao.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1655/aquisicao_e_disponibilizacao_de_equipamentos_basicos_de_afericao_de_saude_50.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1658/indicacao_52_-_iluminacao_praca_do_bosque.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1665/indicacao_53_-_renovacao_de_pintura_da_faixas_de_pedestres.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1666/indicacao_54_-_reparo_e_manutencao_da_calcada_em_frente_a_escola_balao_magico.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1670/indicacao_de_tapa_buracos.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1671/indicacao_para_revitalizacao_do_espaco_ceu_das_artes.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1672/indicacao_sobre_patrolamento_bairro_nova_morada.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1676/indicacao_oficio_041_pavimentacao_asfaltica_28329_assinado.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1677/indicacao_ponte_-_av._fortaleza_-_rio_anta_assinado_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1694/indicacao_asfalto_em_torno_do_lira.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1708/indicacao_61_avenida_aracaju.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1709/indicacao_n62_-_alteracao_do_sentido_da_avenida_teresina.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1710/indicacao_63_-_faixa_de_pedestre_av_teresina.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1715/indicacao_janete_salario_engenheiro.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1716/indicacao_65__-_contran.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1717/indicacao_de_estacionamento_norte_sul.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1719/indicacao_de_desentupimento_da_manilha.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1724/indicacao_manutencao_e_recuperacao_do_estacionamento_localizado_na_avenida_goiania.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1726/indicacao_abertura_de_canteiro_na_av_aracaju_bairro_sao_cristovao.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1728/indicacao_70_-_secretaria_de_obras.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1729/indica_71_recapeamento_av.parana_assinado.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1731/indicacao_janete_72_2.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1746/indicacao_janete_73-ass.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1747/indicacao_janete_74_asfalto.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1748/indicacao_janete_75_equoterapia.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1749/indicacao_janete_76_asfalto_ctpm.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1752/indicacao_faixa_de_pedestre_em_frente_a_escola_nilson_silva.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1754/calcada_escola_maria_lira_n078.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1755/escola_menino_jesus_buraco_em_frente_n079.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1756/ubs_planalto_n_080.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1757/indicacao_melhorias_na_rua_travessa_dos_parecis.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1758/indicacao_janete_77_rua_rineu_genova_1.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1771/indicacao_patrolamento_bairro_esplanada.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1772/indicacao_iluminacao_ru_b__cidade_alta.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1782/indicacao_patrolamento_e_iluminacao_av._niteroi.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1783/indicacao_de_patrolamento_paliativos_dos_bairros.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1786/1indicacao_troca_de_ponte_de_madeira_por_concreto.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1787/2indicacao_repintura_das_ubs_-_oficio_063.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1788/3indicacao_de_asfalto_-_av_7_de_setembro_ate_av_brasilia.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1789/indicacao_90_-_patrolamento_e_cascalhamento_bairro_centenario.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1790/indicacao_91_-_limpeza_e_desentuoimento_de_bueiro_-_bairro_boa_esperanca.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1791/indicacao_92_-_patrolamento_e_cascalhamento_carreador_linha_184.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1793/indicacao_de_patrolamento_das_linhas_176_e_186.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1794/indicacao_janete__94.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1797/indicacao_janete__95.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1819/indica_96_pav_asfaltica_jamari_ofc71.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1820/_indica_97_pav_asfaltica_niteroi_ofc72.docx.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1821/_indicacao_98_ponte_-_linha_204_km_9_bamburro_assinado.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1822/indicacao_99_drenagem__assinado.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1849/0100_estacionamento_em_frente_a_escola_cora_carolina.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1850/0101_estacionamento_em_frente_valdecy.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1856/indicacao_de_recapeamento_na_rua_parnaiba.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1858/indicacao_de_patrolamento_do_travessao_da_linha_182.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1861/104-_pavimentacao.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1863/indicacao_campo_grande_1.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1897/indicacao_janete_106_1.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1901/107-_manilhamento_na_rua_rondonia.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1902/indicacao_97_-_limpeza_das_laterais_das_ruas_rui_barbosa_esquina_com_a_rua_parnaiba.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1903/indicacao_rua.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1913/indicacao_110_pav_asfaltica__assinado.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1915/indicacao_111_-_recapeamento7desetembroaassinado.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1945/112-_estacionamento_na_tocantis_entre_a_25_de_agosto_e_avenida_fortaleza.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1946/112_asfalto_na_rua_h.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1947/indicacao_de_adicional_salarial_20-05.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1952/indicacao_de_paleativo_da_av_terezina.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1954/indicacao116_duplicacao_av_joao_pessoa.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1955/indicacao117_manutencao_canteiro_rua_tocantins.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1957/indicacao_janete119_1.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1958/indicacao_de_limpeza_do_bairro_bom_jardim.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1989/indicacao_janete__121_1.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2002/indicacao_avenida_luis_irineu_genova.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2003/indicacao_recapeamento_av_belem_27-05.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2004/indicacao_recapeamentrua_bras_florest.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2005/indicacao_quebra_molas_av._cecilia_meireles.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2006/indicacao_quebra_molas_na_av_t.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2008/indicacao_de_manilhamento_e_patrolamento_na_av._uirapuru.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2010/indicacao_de_manilhamento_e_patrolamento_na_av._niteroi.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2012/pista_sul_patrolamento_e_cascalhamento_129.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2020/indicacao_abertura_da_rua_do_colegio_clarice.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2039/indicacao_janete_131.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2040/indicacao_janete_1322.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2043/indicacao_rua_h_cidade_alta.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2044/indicacao_patrolamento_e_cascalhamento_rua_durval_rasteiro.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2045/indicacao_135_pavimentacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2046/copia_de_indicacao_136_pavimentacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2051/indicacao_0023_-_secretaria_de_obras_-_limpeza_dos_canteiros_do_bairro_jequitiba.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2053/indicacao_138_-_secretaria_de_obras_-_troca_de_lampada.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2054/indicacao_139_-_secretaria_de_obras_-_disponibilizacao_de_calendario_sobre_disnponibilizacao_de_caminhao_pipa.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2055/indicacao_140_-_secretaria_de_obras_-_tapa_buracos_bairro_centenario.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2061/indicacao_avenida_pedro_leal_de_farias.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2073/141_a_umidificacao_da_rua_rondonia_no_trecho_compreendido_entre_a_avenida_sao_paulo_e_a_avenida_maringa_no_bairro_jardim_tropical..pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2077/143-_avenida_natal.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2109/indicacao_avenida_25_de_agosto.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1426/requerimento_-_abertura_de_estacionamento__av._norte_sul_entre_a_porto_velho_e_a_rua_manaus.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1427/requerimento_-_tapa_buracos_jequitiba.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1439/requerimento_estacionamento_assinado.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1442/requerimento_no_creche_bairro_boa_esperanca.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1508/requerimento_06.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1575/requerimento_da_anulucao_da_mesa_segundo_bienio.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1616/requerimento_auxilio.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1628/requerimento_009_-_relatorio_de_bens_patrimoniais.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1668/requerimento_de_informacoes_kit_escolares.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1691/requerimento_0011_-_informacoes_sobre_contratos_de_midia_com_o_municipio.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1692/requerimento_estagiarios_saude_12_assinado.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1860/solicitacao_de_esclarecimentos_acerca_do_memorando_no_102_rh_semusa_2026.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1914/requerimento_da_vilancia_de_saude_15_05_2026assinado.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1948/requerimento_acoes_de_limpeza_de_terrenos_baldios.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1949/requerimento_acoes_dos_agentes_de_endemias_.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1950/requerimento_da_vilancia_sanitaria_e_epdemiologia.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1951/requerimento_mapa_epidemiologico_da_dengue_e_viroses_.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1953/requirimento_da_ambulancia.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1960/rquerimento_da_coleta.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2011/requerimento_0021_transito.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2052/requerimento_0022_-_contran.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1413/emenda_plc_131_-2025-.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1450/emenda-modificativa_-pl_201-2025.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1669/emenda_supressiva_-_projeto_de_lei_27.2026-_ass.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1707/emenda_supressiva_-_projeto_de_lei_29.2026.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1730/emenda_plc_004_-2026-_1.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1810/emenda_ao_plo_050-2026.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2013/ao_projeto_de_resolucao_no_042026.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2014/emenda_supressiva_plc_003_2026.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2015/emenda_modificativa_11.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2058/emenda_-_projeto_de_resolucao_72-2026.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2074/proposta_de_emenda_n13-2026_ccj_-_adair_cardoso_smallpdf.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2075/emenda_modificativa_pl_073_art_2.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2076/emenda_modificativas__art_4_e_6_do_pl_073.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2081/emenda_plo_076_-2026-.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2113/emenda_modificativa_pl-076-_ccj.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1621/veto_001-2026_assinado_processo_no_6625-2025.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1937/veto_no_002-2026_referente_ao_projeto_de_lei_no_29-2026_institui_a_politica_de_incentivo_a_vacinacao_contra_a_cinomose_em_caes_vereador_thiago_goncalves.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2056/veto_no_003_-_2026_proc._3966-2026.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2057/veto_no_004-_2026_proc._3967-2026.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1372/autografo1.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1373/autografo_2.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1374/autografo_3.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1431/autografo_4_1.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1472/autografo_5.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1473/autografo_6.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1474/autografo_7.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1475/autografo_8.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1509/autografo_9.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1510/autografo_10.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1511/autografo_11.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1551/autografo_12.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1552/autografo_13.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1553/autografo_14.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1607/autografo_15.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1608/autografo_16.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1609/autografo_17.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1610/autografo_18.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1611/autografo_19.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1612/autografo_20.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1613/autografo_21.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1634/autografo_22-2026.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1635/autografo_23-2026.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1636/autografo_24_-_2026.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1637/autografo_25_-_2026.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1638/autografo_26_-_2026.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1639/autografo_27_-_2026.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1640/autografo_28_-_2026.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1641/autografo_29_-_2026.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1642/autografo_30_-_2026.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1643/autografo_31_-_2026.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1644/autografo_32_-_2026.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1645/autografo_33_-_2026.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1646/autografo_34_-_2026.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1647/autografo_35_-_2026.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1648/autografo_36_-_2026.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1649/autografo_37_-_2026.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1742/autografo_38_-_2026.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1743/autografo_39_-_2026.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1744/autografo_40_-_2026.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1745/autografo_41_-_2026.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1836/autografo_n_42-2026.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1837/autografo_n_43-2026.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1838/autografo_n_43-2026.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1839/autografo_n_45-2026.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1840/autografo_n_46-2026.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1841/autografo_n_47-2026.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1842/autografo_n_48-2026.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1843/autografo_n_49-2026.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1844/autografo_n_50-2026.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1845/autografo_n_51-2026.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1846/autografo_n_52-2026.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1847/autografo_n_53-2026.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1848/autografo_n_54-2026.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1888/autografo_n_55-2026.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1889/autografo_n_56-2026.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1890/autografo_n_57-2026.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1939/autografo_n_58-2026.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1940/autografo_n_59-2026.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1941/autografo_n_60-2026.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1990/autografo_61-2026.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1991/autografo_62-2026.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1992/autografo_63-2026.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2086/autografo_n_64-2026.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2087/autografo_n_65-2026.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2088/autografo_n_66-2026.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2091/autografo_n_67-2026.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2093/autografo_n_68-2026.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2094/autografo_n_69-2026.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2095/autografo_n_70-2026.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2096/autografo_n_71-2026.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2097/autografo_n_72-2026.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2098/autografo_n_73-2026.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2099/autografo_n_74-2026.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2100/autografo_n_75-2026.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2101/autografo_n_76-2026.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2102/autografo_n_77-2026.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2103/autografo_n_78-2026.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2104/autografo_n_79-2026.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2105/autografo_n_80-2026.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2106/autografo_n_81-2026.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2107/autografo_n_82-2026.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2108/autografo_n_83-2026.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1359/projeto_de_lei_218-2025._autoriza_celebrar_convenio_com_o_estado_de_rondonia_-_sejus.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1360/projeto_de_resolucao_no_01-2026._institui_sessao_por_videoconferencia.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1363/parecer_plc_01-2025_rga_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1364/parecer_projeto_de_lei_complementar_no_02-2026__revisao_geral_anual.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1366/projeto_de_resolucao_no_2-2026._da_nova_redacao_a_resolucao_03-2023_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1388/parecer_juridico_projeto_de_lei_06-2026._abertura_de_credito_superavit_financeiro._semed..pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1389/projeto_de_lei_no_201-25._obrigatoriedade_de_apresentacao_de_exame_toxicologico_para_ingresso_em_cargos_publicos_municipais..pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1390/despacho_solicitando_documentos._projeto_de_lei_210-2025.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1391/despacho_solicitando_documentos._projeto_de_lei_210-2025.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1392/proeto_de_lei_208-2025_-_institui_programa_de_educacao_financeira..pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1393/projeto_de_lei_203-2025._afixacao_de_cartazes_com_disque_denuncia_contra_abuso_sexual_de_criancas_e_adolescentes..pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1394/projeto_de_lei_175-2025._alteracao_redacao_sobre_conselho_municipal_saneamento_basico..pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1401/projeto_de_lei_01-2026._abertura_de_credito_superavit_financeiro..pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1402/projeto_de_lei_02-2026._abertura_de_credito_excesso_de_arrecadacao._semed._recursos_do_fundeb..pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1404/parecer_projeto_de_lei_03-2026._abertura_de_credito_superavit_financeiro.semusa..pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1405/projeto_de_lei_06-2026._abertura_de_credito_superavit_financeiro._semed..pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1406/parecer_projeto_de_lei_07-2026._abertura_de_credito_superavit_financeiro._semed._programa_de_escola_em_tempo_integral..pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1407/projeto_de_lei_08-2026._abertura_de_credito_superavit_financeiro._semed._programa_nacional_de_transporte_escolar..pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1408/parecer_projeto_de_lei_09-2026._abertura_de_credito_superavit_financeiro._divisao_de_convenio..pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1409/parecer_projeto_de_lei_10-2026._abertura_de_credito_superavit_financeiro._semed._programa_de_alimentacao_escolar..pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1410/parecer_projeto_de_lei_4-2026._conversao_da_pena_de_multa_em_doacao_de_sangue.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1432/projeto_de_lei_no_188_-2025._uso_de_ambulancias_municipais_para_transporte_de_pacientes_da_rede_privada..pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1433/projeto_de_resolucao_no_3-2026._da_nova_redacao_a_resolucao_03-2023_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1434/parecer_juridico_emenda_a_lei_organcia_01-2026._altera_para_13_o_numero_de_vereadores.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1435/projeto_de_lei_5-2026._abertura_de_credito_e_superavit_e_anulacao._recapeamento_de_via_urbana..pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1444/projeto_de_lei_11-2026._faixas_de_pedestres_elevadas..pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1476/parecer_juridico_no_projeto_de_lei_12-2026._excesso_de_arrecadacao_e_anulacao_de_dotacao._construcao_de_escola_infantil._semed.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1477/parecer_juridico_no_projeto_de_lei_15-2026._excesso_de_arrecadacao_e_anulacao_de_dotacao._pavimentacao_feira_beira_rio..pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1478/projeto_de_lei_16-2026._abertura_de_credito_superavit_financeiro._agerrom._aquisicao_de_veiculo_utilitario..pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1479/projeto_de_lei_17-2026_abertura_credito._superavit_e_excesso_de_arrecadacao..pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1480/projeto_de_lei_no_13-2026._nomenclatura_de_escola_municipal..pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1513/parecer_projeto_de_lei_complementar_no_03-2026__auditor_de_controle_interno.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1514/projeto_de_lei_18-2026_abertura_credito._superavit_e_excesso_de_arrecadacao.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1515/projeto_de_lei_19-2026._abertura_de_credito_superavit_financeiro._contrapartida_construcao_pronto_socorro_infantil..pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1516/parecer_juridico_no_projeto_de_lei_20-2026._excesso_de_arrecadacao_e_anulacao_de_dotacao._contrucao_de_almoxarifado_central._semusa..pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1517/projeto_de_lei_210-2025._altera_norma_que_regulamenta_sistema_de_prestacao_de_servicos_de_moto-taxi.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1518/parecer_juridico_projeto_de_lei_21-2026._abertura_de_credito_superavit_financeiro._reforma_escola_municipal_francisca_duran..pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1519/parecer_juridico_projeto_de_lei_23-2026_abertura_credito._devolucao_de_valores..pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1528/parecer_juridico_projeto_de_lei_24-2026._abertura_de_credito_e_superavit_e_anulacao._manutencao_de_vias_vicinais..pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1529/parecer_juridico_projeto_de_lei_25-2026._abertura_de_credito_superavit_financeiro._aquisicao_de_onibus..pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1530/parecer_juridico_projeto_de_lei_30-2026._abertura_de_credito_superavit_financeiro._aditivo_em_convenio..pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1531/parecer_juridico_projeto_de_lei_32-2026._abertura_de_credito_superavit_financeiro..pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1532/parecer_juridico_projeto_de_lei_31-2026._abertura_de_credito_superavit_financeiro._ampliacao_do_recicoop..pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1558/parecer_jurridico_projeto_de_lei_no_13-2026._nomenclatura_de_escola_municipal.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1559/projeto_de_lei_no_22-26._politica_municipal_de_incentivo_a_pequena_producao_agropecuaria_pro-rural__rolim.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1566/parecer_juridico._projeto_de_lei_no_27-2026._conscientizacao_sobre_queimadas..pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1567/parecer_juridico._projeto_de_lei_26-2026._dispoe_sobre_normas_de_prestacao_de_contas_de_diarias_e_valores..pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1568/parecer_juridico_projeto_de_lei_35-2026_abertura_credito._devolucao_de_valores..pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1571/parecer_juridico_projeto_de_lei_36-2026_abertura_credito._devolucao_de_valores._ampliacao_e._pequeno_principe.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1622/parecer_juridico._projeto_de_lei_no_28-2026._reconhece_a_funcao_de_resgatistas_de_animais..pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1623/parecer_juridico._projeto_de_lei_no_29-2026._incentivo_a_vacinacao_contra_cinomose..pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1625/projeto_de_lei_no_33-2026._institui_prioridade_e_incentivo_a_vacinacao_domiciliar_da_pessoa_com_deficiencia..pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1656/pedido_de_informacao_projeto_de_lei_37-2026._abertura_de_credito._excesso_de_arrecadacao_e_anulacao_orcamentaria..pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1660/pedido_de_informacao_projeto_de_lei_38-2026._abertura_de_credito._anulacao_orcamentaria..pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1662/pedido_de_informacao_projeto_de_lei_39-2026._abertura_de_credito._excesso_de_arrecadacao_e_anulacao_orcamentaria..pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1663/pedido_de_informacao_projeto_de_lei_40-2026._abertura_de_credito._anulacao_orcamentaria..pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1667/parecer_juridico_projeto_de_lei_42-2026._abertura_de_credito_superavit_financeiro._devolucao_de_valores..pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1673/parecer_juridico_no_projeto_de_lei_43-2026._excesso_de_arrecadacao_e_anulacao_de_dotacao._construcao_do_recicoop..pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1679/parecer_juridico_no_projeto_de_lei_44-2026._excesso_de_arrecadacao_e_anulacao_de_dotacao._aquisicao_de_mini_carregadeira..pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1680/parecer_juridico_no_projeto_de_lei_45-2026._excesso_de_arrecadacao_e_anulacao_de_dotacao._recapeamento_da_malha_viaria..pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1681/parecer_juridico_no_projeto_de_lei_46-2026._excesso_de_arrecadacao_superavit_e_anulacao_de_dotacao._pavimentacao_da_malha_viaria..pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1682/projeto_de_lei_no_34-2026._trata_da_formacao_profissional_atraves_de_programas_de_residencia_medica_e_de_profissionais_da_saude..pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1693/projeto_de_lei_complementar_no_04-2026._altera_atribuicoes_e_remuneracao_de_cargos_em_comissao..pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1760/parecer_juridico_no_projeto_de_lei_37-2026._excesso_de_arrecadacao_e_anulacao_de_dotacao._1.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1761/parecer_juridico_no_projeto_de_lei_38-2026._anulacao_de_dotacao..pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1762/parecer_juridico_no_projeto_de_lei_39-2026._excesso_de_arrecadacao_e_anulacao_de_dotacao..pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1763/parecer_juridico_no_projeto_de_lei_39-2026._excesso_de_arrecadacao_e_anulacao_de_dotacao..pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1764/parecer_juridico_no_projeto_de_lei_40-2026._anulacao_de_dotacao..pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1765/parecer_juridico_plo_47-2026.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1792/projeto_de_lei_50-2026._reformulacao_administrativa._emendas_impositivas..pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1798/projeto_de_lei_41-2026._reducao_do_numero_de_mototaxista_no_municipio_de_rolim_de_moura..pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1799/parecer_juridico_projeto_de_lei_51-2026_abertura_credito._devolucao_de_valores..pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1800/parecer_juridico_projeto_de_lei_52-2026._abertura_de_credito_superavit_financeiro._2.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1801/projeto_de_lei_53-2026._abertura_de_credito_excesso_de_arrecadacao..pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1815/projeto_de_resolucao_4-2026._politica_interna_de_protecao_de_dados..pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1817/projeto_de_lei_54-2026._disponibilizacao_de_qr_code_em_obras_publicas_e_carros_oficiais._1.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1857/parecer_juridico_projeto_de_lei_55-2026._abertura_de_credito_superavit_financeiro.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1864/1_-_parecer_juridico_projeto_de_lei_48-2026._abertura_de_credito_superavit_financeiro_ampliacao_de_meta..pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1865/parecer_juridico_projeto_de_lei_49-2026_abertura_credito._devolucao_de_valores..pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1866/projeto_de_lei_57-2026._abertura_de_credito_excesso_de_arrecadacao..pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1867/projeto_de_lei_58-2026._abertura_de_credito_excesso_de_arrecadacao..pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1868/projeto_de_lei_59-2026._abertura_de_credito_excesso_de_arrecadacao..pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1869/projeto_de_lei_60-2026._abertura_de_credito_excesso_de_arrecadacao..pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1870/parecer_juridico_projeto_de_lei_61-2026._abertura_de_credito_superavit_financeiro..pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1871/parecer_juridico_no_projeto_de_lei_62-2026._excesso_de_arrecadacao_e_anulacao_de_dotacao..pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1872/parecer_juridico_projeto_de_lei_63-2026_abertura_credito._reforma_do_refeitorio_da_secretaria_de_obras..pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1873/projeto_de_lei_64-2026._abertura_de_credito_excesso_de_arrecadacao..pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1874/projeto_de_lei_68-2026._reformulacao_administrativa_e_abertura_de_credito_orcamentario_por_anulacao..pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1875/parecer_juridico_projeto_de_lei_69-2026._abertura_de_credito_superavit_financeiro.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1876/parecer_juridico_projeto_de_lei_70-2026._abertura_de_credito_e_superavit_e_anulacao._ampliacao_de_meta_com_estado_de_rondonia..pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1877/parecer_juridico_projeto_de_lei_71-2026_abertura_credito._aquisicao_de_motocompressor..pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1916/projeto_de_lei_58-2026._abertura_de_credito_excesso_de_arrecadacao..pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1917/projeto_de_lei_complementar_no_05-2026._altera_atribuicoes_e_remuneracao_de_cargos_em_comissao._amerolim..pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1918/parecer_juridico_projeto_de_lei_65-2026._abertura_de_credito_e_superavit_e_anulacao._ampliacao_de_meta_com_estado_de_rondonia..pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1961/projeto_de_lei_72-2026._institui_o_forum_municipal_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1962/parecer_juridico_projeto_de_lei_74-2026._abertura_de_credito_superavit_financeiro._desfavoravel.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1963/parecer_juridico_projeto_de_lei_75-2026._abertura_de_credito_superavit_financeiro..pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1964/parecer_juridico_no_projeto_de_lei_77-2026._excesso_de_arrecadacao_e_anulacao_de_dotacao._reforma_escolar..pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1965/projeto_de_lei_78-2026._abertura_de_credito_excesso_de_arrecadacao._pavimentacao..pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1966/parecer_juridico_no_projeto_de_lei_82-2026._excesso_de_arrecadacao_e_anulacao_de_dotacao._reforma_escolar..pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1967/parecer_juridico_no_projeto_de_lei_79-2026._excesso_de_arrecadacao_e_anulacao_de_dotacao..pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2017/projeto_de_lei_83-2026._abertura_de_credito_excesso_de_arrecadacao._aqusicao_caminhao_comboio..pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2018/projeto_de_lei_no_66-2026._acolhimento_conforto_e_atendimento_humanizado_de_maes_acompanhadas_de_criancas_de_colo..pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2028/parecer_juridico_no_projeto_de_lei_84-2026._excesso_de_arrecadacao_e_anulacao_de_dotacao..pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2032/parecer_juridico_projeto_de_lei_85-2026._abertura_de_credito_e_superavit_e_anulacao._devolucao_de_sobras_de_recursos_a_uniao..pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2041/proeto_de_lei_73-2026._valoriza_e_prioriza_autores_locais..pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2042/projeto_de_lei_67-2026._declara_de_utilidade_publica_a_associacao_virtus..pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2059/parecer_pl_76-2026_altera_o_plano_de_amortizacao_rolim_previ.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2060/projeto_de_lei_complementar_no_06-2026._altera_atribuicoes_e_remuneracao_de_cargos_em_comissao._agerrom.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2078/projeto_de_lei_88-2026._abertura_de_credito_excesso_de_arrecadacao._aquisicao_de_equipamentos_e_materiais_permanentes_para_hospital..pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2079/projeto_de_lei_89-2026._abertura_de_credito_excesso_de_arrecadacao._fortalecer_equipes_multiprofissionais_na_area_da_saude_do_idoso_e_da_mulher..pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2082/projeto_de_lei_91-2026._abertura_de_credito_excesso_de_arrecadacao._contratacao_de_horas-maquina_para__estruturacao_das_propriedades_rurais..pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2085/projeto_de_lei_92-2026._abertura_de_credito_excesso_de_arrecadacao._aquisicao_de_raio_x..pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2089/parecer_juridico_no_projeto_de_lei_93-2026._excesso_de_arrecadacao_e_anulacao_de_dotacao..pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2110/parecer_juridico_no_projeto_de_lei_94-2026._excesso_de_arrecadacao_e_anulacao_de_dotacao._construcao_de_centro_de_treinamento_de_voleibol..pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2111/projeto_de_lei_95-2026._abertura_de_credito_excesso_de_arrecadacao._aquisicao_de_materiais_permanentes..pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2112/parecer_veto_02-2026..pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2114/parecer_veto_03-2026..pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2115/projeto_de_lei_no_86-26._politica_municipal_de_incentivo_a_pequena_producao_agropecuaria_pro-rural__rolim_1.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1441/parecer_ccj_plo_10-2026.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1443/parcer_ccj_plo_3-2026.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1453/parecer_ccj_plo_01-2026.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1454/parecer_ccj_plo_02-2026.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1455/parecer_ccj_plo_07-2026.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1456/parecer_ccj_pl_4-2026-3.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1457/parecer_ccj_plo_8-2026.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1458/parecer_ccj_plo_9-2026.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1497/parecer_ccj_plo_n_06-2026.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1533/parecer_ccj_plo_12-2026.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1534/parecer_ccj_plo_15-2026.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1535/parecer_ccj_plo_16-2026.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1536/parecer_ccj_plo_17-2026.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1579/projeto_de_lei_19-2026_ccj.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1580/projeto_de_lei_21-2026_ccj.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1581/plo_23-2026_ccj.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1582/parecer_ccj_25-2026.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1583/parecer_ccj_30-2026.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1617/parecer_ccj..pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1620/parecer_ccj.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1629/parecer_ccj_plo_13-2026.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1630/parecer_ccj_plo_26-2026.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1631/parecer_ccj_plo_5-2026.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1683/parecer_desfavoravel_ccj_plo_33-2026.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1684/parecer_ccj_plo_28-2026.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1685/parecer_ccj_plo_18-2026.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1696/parecer_ccj_plo_42-2026...pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1698/parecer_ccj_plo_27-2026.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1702/parecer_ccj_plo_44-2026.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1704/plo_45-2026_parecer_ccj.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1732/parecer_ccj.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1733/parecer_ccj_plo_29_-_2026.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1736/plo_43_-2026_ccj.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1739/parecer_46-2026_ccj.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1767/parecer_ccj_plc_4-_2026.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1769/parecer_ccj_plo_26-2026.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1806/parcer_ccj_plo_11-2026.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1825/parecer_ccj_plo_34-2026...pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1828/parcer_ccj_plo_50_-2026.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1830/plo_ccj_51-2026.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1833/parecer_ccj_53-2026.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1878/parecer_plo_52-2026_ccj.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1881/parecer_plo_54-2026_ccj.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1883/parecer_plo_47-2026_ccj.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1919/plo_49_-2026_ccj.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1921/plo_59-2026_ccj.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1924/plo_63-2026_cosp.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1926/plo_64-2026_ccj.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1929/plo_70-2026_ccj.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1932/plo_71-_2026_ccj.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1934/parecer_ccj_plo_41-2026.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1968/parecer_ccj_plo_48-2026.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1971/parecer_plo_55_-_2026_ccj.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1974/parecer_plo_57-2026_ccj.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1977/parecer_ccj_plo_58-2026.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1980/parecer_ccj_plo_60-2026.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1983/parecer_ccj_plo_61-2026.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1986/parecer_ccj_plo_62-2026.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2021/parecer_plc_3_ccj_adair.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2023/parecer_plc_5-2026.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2025/parecer_ccj_projeto_de_resolucao_4-2026.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2027/parecer_ccj_plo_74-2026.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2029/parecer_ccj_plo_75-2026.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2033/parecer_plo_77-2026_ccj.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2035/parecer_plo_79-2026_ccj.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2037/parecer_ccj_plo_82-2026.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2062/parecer_plo_65-2026_ccj.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2064/parecer_plo_69-2026_ccj.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2066/parecer_ccj_plo_72-2026.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2068/parecer_ccj_plo_83-2026.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1459/parecer_cosp_plo_03-2026.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1460/parecer_cosp_plo_10-2026.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1490/parecer_002-2026-cosp.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1498/parecer_cosp_plo_01-2026.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1499/parecer_cosp_plo_02-2026.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1500/parecer_cosp_plo_04-2026.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1501/parecer_cosp_plo_07-2026.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1502/parecer_cosp_plo_08-2026.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1503/parecer_cosp_plo_09-2026.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1537/parecer_cosp_plo_06-2026.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1587/parecer_cosp_023-2026.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1589/parecer_cosp_025-2026.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1618/parecer_cosp.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1650/parecer_cosp_plo_30-2026.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1686/parecer_cosp_plo_5-2026.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1687/parecer_plo_13-2026_cosp.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1688/parecer_plo_18-2026_cosp.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1699/parecer_cosp_plo_27-2026.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1700/parecer_cosp_plo_42-2026.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1703/parecer_cosp_plo_44-2026.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1705/parecer_plo_45-2026_cosp.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1734/parecer_cosp_plo_29_-_2026.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1737/plo_43_-2026_cosp.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1740/parecer_46-2026_cosp.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1768/parecer_cosp_plc_4-_2026.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1770/parecer_cosp_plo_26-2026.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1807/parcer_cosp_plo_11-2026.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1826/parecer_cosp_plo_34-2026...pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1829/parcer_cosp_plo_50_-2026.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1831/plo_cosp_51-2026.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1834/parecer_cosp_53-2026.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1879/parecer_plo_52-2026_cosp.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1882/parecer_plo_54-2026_cosp.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1884/parecer_plo_47-2026_cosp.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1886/parecer_plo_28-2026_cosp.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1887/parecer_cosp_plo_33-2026.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1920/plo_49_-2026_cosp.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1922/plo_59-2026_cosp.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1925/plo_63-2026_cosp.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1927/plo_64-2026_cosp.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1930/plo_70-_2026_cosp.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1933/plo_71-_2026_cosp.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1969/parecer_cosp_plo_48-2026.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1972/parecer_plo_55_-_2026_cosp.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1975/parecer_plo_57-2026_cosp.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1978/parecer_cosp_plo_58-2026.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1981/parecer_cosp_plo_60-2026.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1984/parecer_cosp_plo_61-2026.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1987/parecer_cosp_plo_62-2026.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2022/parecer_plc_3_ccj_cosp.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2024/parecer_plc_5-2026_cosp.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2026/parecer_cosp_projeto_de_resolucao_4-2026.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2030/parecer_cosp_plo_75-2026.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2034/parecer_plo_77-2026_cosp.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2036/parecer_plo_79-2026_cosp.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2038/parecer_cosp_plo_82-2026.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2063/parecer_plo_65-2026_cosp.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2065/parecer__cosp_plo_69-2029.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2067/parecer_cosp_plo_72-2026.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2069/parecer_cosp_plo_83-2026.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1538/parecer_csas_plo_02-2026.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1539/parecer_csas_plo_03-2026.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1540/parecer_csas_plo_07-2026.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1541/parecer_csas_plo_08-2026.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1545/parecer_csas_plo_09-2026.....pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1584/parecer_plo_06-2026_csas.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1588/parecer_csas_plo_lei_no_23__2026.docx.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1590/parecer_csas_plo_lei_no_25__2026.docx.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1619/parecer_saude.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1632/parecer_csas_plo_no._001_2026.docx.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1633/parecer_csas_plo_10-2026.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1706/parecer_plo_27-2026_csas.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1735/parecer_csas_29_-_2026.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1738/plo_43_-2026_csas.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1741/parecer_plo_13-2026_csas.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1808/parcer_csas_plo_11-2026.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1809/parecer_csas_plc_4-2026.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1827/parecer_csas_plo_34-2026...pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1832/plo_csas_51-2026.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1835/parecer_csas_53-2026.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1880/parecer_plo_52-2026_csas.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1885/parecer_plo_47-2026_csas.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1923/plo_59-2026_csas.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1928/plo_64-2026_csas.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1931/plo_70-_2026_csas.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1970/parecer_csas_plo_48-2026.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1973/parecer_plo_55_-_2026_csas.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1976/parecer_plo_57-2026_csas.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1979/parecer_csas_plo_58-2026.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1982/parecer_csas_plo_60-2026.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1985/parecer_csas_plo_61-2026.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1988/parecer_csas_plo_62-2026.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2031/parecer_csas_plo_75-2026.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2070/parecer_csas_plo_83-2026.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2071/parecer_csas_plo_65-2026.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2072/plo_72-2026_csas.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1367/parecer_conjunto_das_comissoes_permanentes_projeto_de_resolucao_n_1.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1368/parecer_conjunto_das_comissoes_permanentes_projeto_de_resolucao_n_2.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1369/parecer_conjunto_das_comissoes_permanentes_projeto_de_lei_complementar_01-2026.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1370/parecer_conjunto_das_comissoes_permanentes_projeto_de_lei_complementar_02-2026_atualizado.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1371/parecer_conjunto_das_comissoes_permanentes_projeto_de_lei_218-2025.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1461/parecer_conjunto_projeto_de_resolucao_n_3-2026.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1462/parecer_conjunto_proposta_de_emenda_n_01-_2026__a_lei_organica_municipal.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1544/parecer_conjunto_das_comissoes_permanentes_plo_12-2026.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1546/parecer_conjunto_das_comissoes_permanentes_plo_15-2026.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1547/parecer_conjunto_das_comissoes_permanentes_plo_16-2026.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1548/parecer_conjunto_das_comissoes_permanentes_plo_17-2026.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1549/parecer_conjunto_das_comissoes_permanentes_plo_20-2026.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1550/pl_024-2026_-_parecer_conjunto.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1585/parecer_conjunto_plo_19-2026.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1586/parecer_conjunto_021-2026.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1591/parecer_conjunto_comissoes_plc_31.2026.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1593/parecer_conjunto_comissoes_plc_032-2026_.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1594/parecer_conjunto_plo_35-2026.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1595/parecer_conjunto_plo_36-2026.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1802/parecer_ccj_plo_37-2026.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1803/parecer_conjunto__plo_38-2026.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1804/parecer_conjunto__plo_39-2026.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1805/parecer_conjunto__plo_40-2026.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2009/parecer_conjunto_plo_78-2026.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1386/ante-projeto-_vacinacao_tea.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1417/ante-projeto-patrulha_armada-.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1430/ante-projeto-entulhos.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1437/requerimento_e_anteprojeto_de_lei_-_castracao_de_animais_com_credenciamento_em_clinicas_particulares.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1440/antiprojeto.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1624/anteprojeto_de_lei_-_isencao_taxa_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1657/projeto_exprei_de_pimenta07.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1695/anteprojeto_n08_construindorolim_cida_dasaude_assinado.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1714/anteprojeto_de_lei_complementar_coahb.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1759/ante_projeto_de_lei-_altera_lei_325-2023_1.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1795/ante_projeto_011_dispoe_sobre_a_adocao_de_criterios_diferenciados_na_cobranca_do_iptu_em_imoveis_localizados_em_vias_pavimentadas_e_nao_pavimentadas_no_municipio_de_rolim_de_mouraro.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1796/012_dispoe_sobre_a_padronizacao_da_cobranca_da_taxa_de_coleta_de_lixo_no_municipio_de_rolim_de_moura_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1816/anteprojeto_de_lei_nc2ba_13_cmrm_2026_psi_-_politicas_publicas_pronto_socorro_do_idoso_assinado.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1823/anteprojeto_validade_por_tempo_indeterminado_dos_laudos_medicos_que_atestem_o_transtorno_do_espectro_autista_tea.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1824/anteprojeto_alteracao_permuta_lc325.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1862/anteprojeto_16_ederson.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1907/anteprojeto_de_lei_no_017_cmrm_2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1908/anteprojeto18cmrmassinado1.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1909/anteprojeto19cmrmassinado.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1910/anteprojeto21cmrmassinado.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1911/anteprojetocmrm22assinado.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1912/anteprojeto23cmrmassinado.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1936/projeto_de_lei_direito_dos_pais_ensino_rolim.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1959/ante_projeto_das_atas.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2019/despacho_no_projeto_de_lei_no_76-2026._atualizacao_atuarial..pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2047/despacho_no_projeto_de_lei_no_80-2026._ppa._remessa_ao_controle_interno..pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/2048/despacho_no_projeto_de_lei_no_81-2026._ldo._remessa_ao_controle_interno..pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H446"/>
+  <dimension ref="A1:H713"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="41.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="94.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -6580,9787 +9100,16729 @@
       </c>
       <c r="D71" t="s">
         <v>11</v>
       </c>
       <c r="E71" t="s">
         <v>12</v>
       </c>
       <c r="F71" t="s">
         <v>13</v>
       </c>
       <c r="G71" s="1" t="s">
         <v>293</v>
       </c>
       <c r="H71" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
         <v>295</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>10</v>
+        <v>296</v>
       </c>
       <c r="D72" t="s">
-        <v>296</v>
+        <v>11</v>
       </c>
       <c r="E72" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="F72" t="s">
         <v>13</v>
       </c>
       <c r="G72" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="H72" t="s">
         <v>298</v>
-      </c>
-[...1 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
+        <v>299</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
         <v>300</v>
       </c>
-      <c r="B73" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D73" t="s">
-        <v>296</v>
+        <v>11</v>
       </c>
       <c r="E73" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="F73" t="s">
-        <v>231</v>
+        <v>301</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="H73" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>21</v>
+        <v>305</v>
       </c>
       <c r="D74" t="s">
-        <v>296</v>
+        <v>11</v>
       </c>
       <c r="E74" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="F74" t="s">
         <v>13</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="H74" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>25</v>
+        <v>309</v>
       </c>
       <c r="D75" t="s">
-        <v>296</v>
+        <v>11</v>
       </c>
       <c r="E75" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="F75" t="s">
         <v>13</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="H75" t="s">
-        <v>305</v>
+        <v>311</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>30</v>
+        <v>313</v>
       </c>
       <c r="D76" t="s">
-        <v>296</v>
+        <v>11</v>
       </c>
       <c r="E76" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="F76" t="s">
         <v>13</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>309</v>
+        <v>314</v>
       </c>
       <c r="H76" t="s">
-        <v>310</v>
+        <v>315</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>311</v>
+        <v>316</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>10</v>
+        <v>317</v>
       </c>
       <c r="D77" t="s">
-        <v>312</v>
+        <v>11</v>
       </c>
       <c r="E77" t="s">
-        <v>313</v>
+        <v>12</v>
       </c>
       <c r="F77" t="s">
-        <v>231</v>
+        <v>13</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="H77" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>17</v>
+        <v>321</v>
       </c>
       <c r="D78" t="s">
-        <v>312</v>
+        <v>11</v>
       </c>
       <c r="E78" t="s">
-        <v>313</v>
+        <v>12</v>
       </c>
       <c r="F78" t="s">
-        <v>231</v>
+        <v>13</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>317</v>
+        <v>322</v>
       </c>
       <c r="H78" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>319</v>
+        <v>324</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>21</v>
+        <v>325</v>
       </c>
       <c r="D79" t="s">
-        <v>312</v>
+        <v>11</v>
       </c>
       <c r="E79" t="s">
-        <v>313</v>
+        <v>12</v>
       </c>
       <c r="F79" t="s">
-        <v>320</v>
+        <v>13</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>321</v>
+        <v>326</v>
       </c>
       <c r="H79" t="s">
-        <v>322</v>
+        <v>327</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>323</v>
+        <v>328</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>25</v>
+        <v>329</v>
       </c>
       <c r="D80" t="s">
-        <v>312</v>
+        <v>11</v>
       </c>
       <c r="E80" t="s">
-        <v>313</v>
+        <v>12</v>
       </c>
       <c r="F80" t="s">
-        <v>231</v>
+        <v>13</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>324</v>
+        <v>330</v>
       </c>
       <c r="H80" t="s">
-        <v>325</v>
+        <v>331</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>326</v>
+        <v>332</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>10</v>
+        <v>333</v>
       </c>
       <c r="D81" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="E81" t="s">
-        <v>328</v>
+        <v>12</v>
+      </c>
+      <c r="F81" t="s">
+        <v>13</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>329</v>
+        <v>334</v>
       </c>
       <c r="H81" t="s">
-        <v>330</v>
+        <v>335</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>331</v>
+        <v>336</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>10</v>
+        <v>337</v>
       </c>
       <c r="D82" t="s">
-        <v>332</v>
+        <v>11</v>
       </c>
       <c r="E82" t="s">
-        <v>333</v>
+        <v>12</v>
       </c>
       <c r="F82" t="s">
-        <v>334</v>
+        <v>13</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="H82" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>17</v>
+        <v>341</v>
       </c>
       <c r="D83" t="s">
-        <v>332</v>
+        <v>11</v>
       </c>
       <c r="E83" t="s">
-        <v>333</v>
+        <v>12</v>
       </c>
       <c r="F83" t="s">
-        <v>334</v>
+        <v>13</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="H83" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>21</v>
+        <v>345</v>
       </c>
       <c r="D84" t="s">
-        <v>332</v>
+        <v>11</v>
       </c>
       <c r="E84" t="s">
-        <v>333</v>
+        <v>12</v>
       </c>
       <c r="F84" t="s">
-        <v>334</v>
+        <v>13</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="H84" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>343</v>
+        <v>348</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>25</v>
+        <v>349</v>
       </c>
       <c r="D85" t="s">
-        <v>332</v>
+        <v>11</v>
       </c>
       <c r="E85" t="s">
-        <v>333</v>
+        <v>12</v>
       </c>
       <c r="F85" t="s">
-        <v>334</v>
+        <v>13</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>344</v>
+        <v>350</v>
       </c>
       <c r="H85" t="s">
-        <v>345</v>
+        <v>351</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>346</v>
+        <v>352</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>30</v>
+        <v>353</v>
       </c>
       <c r="D86" t="s">
-        <v>332</v>
+        <v>11</v>
       </c>
       <c r="E86" t="s">
-        <v>333</v>
+        <v>12</v>
       </c>
       <c r="F86" t="s">
-        <v>334</v>
+        <v>13</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>347</v>
+        <v>354</v>
       </c>
       <c r="H86" t="s">
-        <v>348</v>
+        <v>96</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>349</v>
+        <v>355</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>34</v>
+        <v>356</v>
       </c>
       <c r="D87" t="s">
-        <v>332</v>
+        <v>11</v>
       </c>
       <c r="E87" t="s">
-        <v>333</v>
+        <v>12</v>
       </c>
       <c r="F87" t="s">
-        <v>334</v>
+        <v>13</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>350</v>
+        <v>357</v>
       </c>
       <c r="H87" t="s">
-        <v>351</v>
+        <v>358</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>352</v>
+        <v>359</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>38</v>
+        <v>360</v>
       </c>
       <c r="D88" t="s">
-        <v>332</v>
+        <v>11</v>
       </c>
       <c r="E88" t="s">
-        <v>333</v>
+        <v>12</v>
       </c>
       <c r="F88" t="s">
-        <v>26</v>
+        <v>13</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>353</v>
+        <v>361</v>
       </c>
       <c r="H88" t="s">
-        <v>354</v>
+        <v>362</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>355</v>
+        <v>363</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>42</v>
+        <v>364</v>
       </c>
       <c r="D89" t="s">
-        <v>332</v>
+        <v>11</v>
       </c>
       <c r="E89" t="s">
-        <v>333</v>
+        <v>12</v>
       </c>
       <c r="F89" t="s">
-        <v>26</v>
+        <v>13</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>356</v>
+        <v>365</v>
       </c>
       <c r="H89" t="s">
-        <v>357</v>
+        <v>366</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>358</v>
+        <v>367</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>46</v>
+        <v>368</v>
       </c>
       <c r="D90" t="s">
-        <v>332</v>
+        <v>11</v>
       </c>
       <c r="E90" t="s">
-        <v>333</v>
+        <v>12</v>
       </c>
       <c r="F90" t="s">
-        <v>276</v>
+        <v>13</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>359</v>
+        <v>369</v>
       </c>
       <c r="H90" t="s">
-        <v>360</v>
+        <v>370</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>361</v>
+        <v>371</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>50</v>
+        <v>372</v>
       </c>
       <c r="D91" t="s">
-        <v>332</v>
+        <v>11</v>
       </c>
       <c r="E91" t="s">
-        <v>333</v>
+        <v>12</v>
       </c>
       <c r="F91" t="s">
-        <v>276</v>
+        <v>13</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>362</v>
+        <v>373</v>
       </c>
       <c r="H91" t="s">
-        <v>363</v>
+        <v>374</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>364</v>
+        <v>375</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>54</v>
+        <v>376</v>
       </c>
       <c r="D92" t="s">
-        <v>332</v>
+        <v>11</v>
       </c>
       <c r="E92" t="s">
-        <v>333</v>
+        <v>12</v>
       </c>
       <c r="F92" t="s">
-        <v>276</v>
+        <v>13</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>365</v>
+        <v>377</v>
       </c>
       <c r="H92" t="s">
-        <v>366</v>
+        <v>378</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>367</v>
+        <v>379</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>58</v>
+        <v>380</v>
       </c>
       <c r="D93" t="s">
-        <v>332</v>
+        <v>11</v>
       </c>
       <c r="E93" t="s">
-        <v>333</v>
+        <v>12</v>
       </c>
       <c r="F93" t="s">
-        <v>26</v>
+        <v>13</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>368</v>
+        <v>381</v>
       </c>
       <c r="H93" t="s">
-        <v>369</v>
+        <v>382</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>370</v>
+        <v>383</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>62</v>
+        <v>384</v>
       </c>
       <c r="D94" t="s">
-        <v>332</v>
+        <v>11</v>
       </c>
       <c r="E94" t="s">
-        <v>333</v>
+        <v>12</v>
       </c>
       <c r="F94" t="s">
-        <v>26</v>
+        <v>13</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>371</v>
+        <v>385</v>
       </c>
       <c r="H94" t="s">
-        <v>372</v>
+        <v>386</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>373</v>
+        <v>387</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>374</v>
+        <v>388</v>
       </c>
       <c r="D95" t="s">
-        <v>332</v>
+        <v>11</v>
       </c>
       <c r="E95" t="s">
-        <v>333</v>
+        <v>12</v>
       </c>
       <c r="F95" t="s">
-        <v>26</v>
+        <v>13</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>375</v>
+        <v>389</v>
       </c>
       <c r="H95" t="s">
-        <v>376</v>
+        <v>390</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>377</v>
+        <v>391</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>66</v>
+        <v>392</v>
       </c>
       <c r="D96" t="s">
-        <v>332</v>
+        <v>11</v>
       </c>
       <c r="E96" t="s">
-        <v>333</v>
+        <v>12</v>
       </c>
       <c r="F96" t="s">
-        <v>26</v>
+        <v>13</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>378</v>
+        <v>393</v>
       </c>
       <c r="H96" t="s">
-        <v>379</v>
+        <v>394</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>380</v>
+        <v>395</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>70</v>
+        <v>396</v>
       </c>
       <c r="D97" t="s">
-        <v>332</v>
+        <v>11</v>
       </c>
       <c r="E97" t="s">
-        <v>333</v>
+        <v>12</v>
       </c>
       <c r="F97" t="s">
-        <v>276</v>
+        <v>13</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>381</v>
+        <v>397</v>
       </c>
       <c r="H97" t="s">
-        <v>382</v>
+        <v>398</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>383</v>
+        <v>399</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>74</v>
+        <v>400</v>
       </c>
       <c r="D98" t="s">
-        <v>332</v>
+        <v>11</v>
       </c>
       <c r="E98" t="s">
-        <v>333</v>
+        <v>12</v>
       </c>
       <c r="F98" t="s">
-        <v>334</v>
+        <v>13</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>384</v>
+        <v>401</v>
       </c>
       <c r="H98" t="s">
-        <v>385</v>
+        <v>402</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>386</v>
+        <v>403</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>78</v>
+        <v>404</v>
       </c>
       <c r="D99" t="s">
-        <v>332</v>
+        <v>11</v>
       </c>
       <c r="E99" t="s">
-        <v>333</v>
+        <v>12</v>
       </c>
       <c r="F99" t="s">
-        <v>271</v>
+        <v>13</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>387</v>
+        <v>405</v>
       </c>
       <c r="H99" t="s">
-        <v>388</v>
+        <v>406</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>389</v>
+        <v>407</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>82</v>
+        <v>10</v>
       </c>
       <c r="D100" t="s">
-        <v>332</v>
+        <v>408</v>
       </c>
       <c r="E100" t="s">
-        <v>333</v>
+        <v>409</v>
       </c>
       <c r="F100" t="s">
-        <v>271</v>
+        <v>13</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>390</v>
+        <v>410</v>
       </c>
       <c r="H100" t="s">
-        <v>391</v>
+        <v>411</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>392</v>
+        <v>412</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>86</v>
+        <v>17</v>
       </c>
       <c r="D101" t="s">
-        <v>332</v>
+        <v>408</v>
       </c>
       <c r="E101" t="s">
-        <v>333</v>
+        <v>409</v>
       </c>
       <c r="F101" t="s">
-        <v>271</v>
+        <v>231</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>393</v>
+        <v>413</v>
       </c>
       <c r="H101" t="s">
-        <v>394</v>
+        <v>414</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>395</v>
+        <v>415</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>90</v>
+        <v>21</v>
       </c>
       <c r="D102" t="s">
-        <v>332</v>
+        <v>408</v>
       </c>
       <c r="E102" t="s">
-        <v>333</v>
+        <v>409</v>
       </c>
       <c r="F102" t="s">
-        <v>271</v>
+        <v>13</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>396</v>
+        <v>416</v>
       </c>
       <c r="H102" t="s">
-        <v>397</v>
+        <v>417</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>398</v>
+        <v>418</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>94</v>
+        <v>25</v>
       </c>
       <c r="D103" t="s">
-        <v>332</v>
+        <v>408</v>
       </c>
       <c r="E103" t="s">
-        <v>333</v>
+        <v>409</v>
       </c>
       <c r="F103" t="s">
-        <v>276</v>
+        <v>13</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>399</v>
+        <v>419</v>
       </c>
       <c r="H103" t="s">
-        <v>400</v>
+        <v>417</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>401</v>
+        <v>420</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>98</v>
+        <v>30</v>
       </c>
       <c r="D104" t="s">
-        <v>332</v>
+        <v>408</v>
       </c>
       <c r="E104" t="s">
-        <v>333</v>
+        <v>409</v>
       </c>
       <c r="F104" t="s">
-        <v>276</v>
+        <v>13</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>402</v>
+        <v>421</v>
       </c>
       <c r="H104" t="s">
-        <v>403</v>
+        <v>422</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>404</v>
+        <v>423</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>102</v>
+        <v>34</v>
       </c>
       <c r="D105" t="s">
-        <v>332</v>
+        <v>408</v>
       </c>
       <c r="E105" t="s">
-        <v>333</v>
+        <v>409</v>
       </c>
       <c r="F105" t="s">
-        <v>334</v>
+        <v>13</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>405</v>
+        <v>424</v>
       </c>
       <c r="H105" t="s">
-        <v>406</v>
+        <v>425</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>407</v>
+        <v>426</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>106</v>
+        <v>10</v>
       </c>
       <c r="D106" t="s">
-        <v>332</v>
+        <v>427</v>
       </c>
       <c r="E106" t="s">
-        <v>333</v>
+        <v>428</v>
       </c>
       <c r="F106" t="s">
-        <v>276</v>
+        <v>231</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>408</v>
+        <v>429</v>
       </c>
       <c r="H106" t="s">
-        <v>409</v>
+        <v>430</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>410</v>
+        <v>431</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>110</v>
+        <v>17</v>
       </c>
       <c r="D107" t="s">
-        <v>332</v>
+        <v>427</v>
       </c>
       <c r="E107" t="s">
-        <v>333</v>
+        <v>428</v>
       </c>
       <c r="F107" t="s">
-        <v>276</v>
+        <v>231</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>411</v>
+        <v>432</v>
       </c>
       <c r="H107" t="s">
-        <v>412</v>
+        <v>433</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>413</v>
+        <v>434</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>114</v>
+        <v>21</v>
       </c>
       <c r="D108" t="s">
-        <v>332</v>
+        <v>427</v>
       </c>
       <c r="E108" t="s">
-        <v>333</v>
+        <v>428</v>
       </c>
       <c r="F108" t="s">
-        <v>276</v>
+        <v>301</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>414</v>
+        <v>435</v>
       </c>
       <c r="H108" t="s">
-        <v>415</v>
+        <v>436</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>416</v>
+        <v>437</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>118</v>
+        <v>25</v>
       </c>
       <c r="D109" t="s">
-        <v>332</v>
+        <v>427</v>
       </c>
       <c r="E109" t="s">
-        <v>333</v>
+        <v>428</v>
       </c>
       <c r="F109" t="s">
-        <v>26</v>
+        <v>231</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>417</v>
+        <v>438</v>
       </c>
       <c r="H109" t="s">
-        <v>418</v>
+        <v>439</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>419</v>
+        <v>440</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>122</v>
+        <v>10</v>
       </c>
       <c r="D110" t="s">
-        <v>332</v>
+        <v>441</v>
       </c>
       <c r="E110" t="s">
-        <v>333</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>442</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>420</v>
+        <v>443</v>
       </c>
       <c r="H110" t="s">
-        <v>421</v>
+        <v>444</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>422</v>
+        <v>445</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>126</v>
+        <v>10</v>
       </c>
       <c r="D111" t="s">
-        <v>332</v>
+        <v>446</v>
       </c>
       <c r="E111" t="s">
-        <v>333</v>
+        <v>447</v>
       </c>
       <c r="F111" t="s">
-        <v>334</v>
+        <v>448</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>423</v>
+        <v>449</v>
       </c>
       <c r="H111" t="s">
-        <v>424</v>
+        <v>450</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>425</v>
+        <v>451</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>130</v>
+        <v>17</v>
       </c>
       <c r="D112" t="s">
-        <v>332</v>
+        <v>446</v>
       </c>
       <c r="E112" t="s">
-        <v>333</v>
+        <v>447</v>
       </c>
       <c r="F112" t="s">
-        <v>276</v>
+        <v>448</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>426</v>
+        <v>452</v>
       </c>
       <c r="H112" t="s">
-        <v>427</v>
+        <v>453</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>428</v>
+        <v>454</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>134</v>
+        <v>21</v>
       </c>
       <c r="D113" t="s">
-        <v>332</v>
+        <v>446</v>
       </c>
       <c r="E113" t="s">
-        <v>333</v>
+        <v>447</v>
       </c>
       <c r="F113" t="s">
-        <v>276</v>
+        <v>448</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>429</v>
+        <v>455</v>
       </c>
       <c r="H113" t="s">
-        <v>430</v>
+        <v>456</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>431</v>
+        <v>457</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>138</v>
+        <v>25</v>
       </c>
       <c r="D114" t="s">
-        <v>332</v>
+        <v>446</v>
       </c>
       <c r="E114" t="s">
-        <v>333</v>
+        <v>447</v>
       </c>
       <c r="F114" t="s">
-        <v>276</v>
+        <v>448</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>432</v>
+        <v>458</v>
       </c>
       <c r="H114" t="s">
-        <v>433</v>
+        <v>459</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>434</v>
+        <v>460</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>142</v>
+        <v>30</v>
       </c>
       <c r="D115" t="s">
-        <v>332</v>
+        <v>446</v>
       </c>
       <c r="E115" t="s">
-        <v>333</v>
+        <v>447</v>
       </c>
       <c r="F115" t="s">
-        <v>435</v>
+        <v>448</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>436</v>
+        <v>461</v>
       </c>
       <c r="H115" t="s">
-        <v>437</v>
+        <v>462</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>438</v>
+        <v>463</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>146</v>
+        <v>34</v>
       </c>
       <c r="D116" t="s">
-        <v>332</v>
+        <v>446</v>
       </c>
       <c r="E116" t="s">
-        <v>333</v>
+        <v>447</v>
       </c>
       <c r="F116" t="s">
-        <v>435</v>
+        <v>448</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>439</v>
+        <v>464</v>
       </c>
       <c r="H116" t="s">
-        <v>440</v>
+        <v>465</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>441</v>
+        <v>466</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>150</v>
+        <v>38</v>
       </c>
       <c r="D117" t="s">
-        <v>332</v>
+        <v>446</v>
       </c>
       <c r="E117" t="s">
-        <v>333</v>
+        <v>447</v>
       </c>
       <c r="F117" t="s">
-        <v>435</v>
+        <v>26</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>442</v>
+        <v>467</v>
       </c>
       <c r="H117" t="s">
-        <v>443</v>
+        <v>468</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>444</v>
+        <v>469</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>154</v>
+        <v>42</v>
       </c>
       <c r="D118" t="s">
-        <v>332</v>
+        <v>446</v>
       </c>
       <c r="E118" t="s">
-        <v>333</v>
+        <v>447</v>
       </c>
       <c r="F118" t="s">
-        <v>445</v>
+        <v>26</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>446</v>
+        <v>470</v>
       </c>
       <c r="H118" t="s">
-        <v>447</v>
+        <v>471</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>448</v>
+        <v>472</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>158</v>
+        <v>46</v>
       </c>
       <c r="D119" t="s">
-        <v>332</v>
+        <v>446</v>
       </c>
       <c r="E119" t="s">
-        <v>333</v>
+        <v>447</v>
       </c>
       <c r="F119" t="s">
-        <v>445</v>
+        <v>276</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>449</v>
+        <v>473</v>
       </c>
       <c r="H119" t="s">
-        <v>450</v>
+        <v>474</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>451</v>
+        <v>475</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>162</v>
+        <v>50</v>
       </c>
       <c r="D120" t="s">
-        <v>332</v>
+        <v>446</v>
       </c>
       <c r="E120" t="s">
-        <v>333</v>
+        <v>447</v>
       </c>
       <c r="F120" t="s">
-        <v>445</v>
+        <v>276</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>452</v>
+        <v>476</v>
       </c>
       <c r="H120" t="s">
-        <v>453</v>
+        <v>477</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>454</v>
+        <v>478</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>166</v>
+        <v>54</v>
       </c>
       <c r="D121" t="s">
-        <v>332</v>
+        <v>446</v>
       </c>
       <c r="E121" t="s">
-        <v>333</v>
+        <v>447</v>
       </c>
       <c r="F121" t="s">
-        <v>435</v>
+        <v>276</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>455</v>
+        <v>479</v>
       </c>
       <c r="H121" t="s">
-        <v>456</v>
+        <v>480</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>457</v>
+        <v>481</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>170</v>
+        <v>58</v>
       </c>
       <c r="D122" t="s">
-        <v>332</v>
+        <v>446</v>
       </c>
       <c r="E122" t="s">
-        <v>333</v>
+        <v>447</v>
       </c>
       <c r="F122" t="s">
         <v>26</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>458</v>
+        <v>482</v>
       </c>
       <c r="H122" t="s">
-        <v>459</v>
+        <v>483</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>460</v>
+        <v>484</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>174</v>
+        <v>62</v>
       </c>
       <c r="D123" t="s">
-        <v>332</v>
+        <v>446</v>
       </c>
       <c r="E123" t="s">
-        <v>333</v>
+        <v>447</v>
       </c>
       <c r="F123" t="s">
-        <v>334</v>
+        <v>26</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>461</v>
+        <v>485</v>
       </c>
       <c r="H123" t="s">
-        <v>462</v>
+        <v>486</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>463</v>
+        <v>487</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>178</v>
+        <v>488</v>
       </c>
       <c r="D124" t="s">
-        <v>332</v>
+        <v>446</v>
       </c>
       <c r="E124" t="s">
-        <v>333</v>
+        <v>447</v>
       </c>
       <c r="F124" t="s">
-        <v>334</v>
+        <v>26</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>464</v>
+        <v>489</v>
       </c>
       <c r="H124" t="s">
-        <v>465</v>
+        <v>490</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>466</v>
+        <v>491</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>182</v>
+        <v>66</v>
       </c>
       <c r="D125" t="s">
-        <v>332</v>
+        <v>446</v>
       </c>
       <c r="E125" t="s">
-        <v>333</v>
+        <v>447</v>
       </c>
       <c r="F125" t="s">
-        <v>435</v>
+        <v>26</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>467</v>
+        <v>492</v>
       </c>
       <c r="H125" t="s">
-        <v>468</v>
+        <v>493</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>469</v>
+        <v>494</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>186</v>
+        <v>70</v>
       </c>
       <c r="D126" t="s">
-        <v>332</v>
+        <v>446</v>
       </c>
       <c r="E126" t="s">
-        <v>333</v>
+        <v>447</v>
       </c>
       <c r="F126" t="s">
-        <v>26</v>
+        <v>276</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>470</v>
+        <v>495</v>
       </c>
       <c r="H126" t="s">
-        <v>471</v>
+        <v>496</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>472</v>
+        <v>497</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>190</v>
+        <v>74</v>
       </c>
       <c r="D127" t="s">
-        <v>332</v>
+        <v>446</v>
       </c>
       <c r="E127" t="s">
-        <v>333</v>
+        <v>447</v>
       </c>
       <c r="F127" t="s">
-        <v>26</v>
+        <v>448</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>473</v>
+        <v>498</v>
       </c>
       <c r="H127" t="s">
-        <v>474</v>
+        <v>499</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>475</v>
+        <v>500</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>194</v>
+        <v>78</v>
       </c>
       <c r="D128" t="s">
-        <v>332</v>
+        <v>446</v>
       </c>
       <c r="E128" t="s">
-        <v>333</v>
+        <v>447</v>
       </c>
       <c r="F128" t="s">
-        <v>435</v>
+        <v>271</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>476</v>
+        <v>501</v>
       </c>
       <c r="H128" t="s">
-        <v>477</v>
+        <v>502</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>478</v>
+        <v>503</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>198</v>
+        <v>82</v>
       </c>
       <c r="D129" t="s">
-        <v>332</v>
+        <v>446</v>
       </c>
       <c r="E129" t="s">
-        <v>333</v>
+        <v>447</v>
       </c>
       <c r="F129" t="s">
-        <v>276</v>
+        <v>271</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>479</v>
+        <v>504</v>
       </c>
       <c r="H129" t="s">
-        <v>480</v>
+        <v>505</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>481</v>
+        <v>506</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>202</v>
+        <v>86</v>
       </c>
       <c r="D130" t="s">
-        <v>332</v>
+        <v>446</v>
       </c>
       <c r="E130" t="s">
-        <v>333</v>
+        <v>447</v>
       </c>
       <c r="F130" t="s">
-        <v>276</v>
+        <v>271</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>482</v>
+        <v>507</v>
       </c>
       <c r="H130" t="s">
-        <v>483</v>
+        <v>508</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>484</v>
+        <v>509</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>206</v>
+        <v>90</v>
       </c>
       <c r="D131" t="s">
-        <v>332</v>
+        <v>446</v>
       </c>
       <c r="E131" t="s">
-        <v>333</v>
+        <v>447</v>
       </c>
       <c r="F131" t="s">
-        <v>276</v>
+        <v>271</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>485</v>
+        <v>510</v>
       </c>
       <c r="H131" t="s">
-        <v>486</v>
+        <v>511</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>487</v>
+        <v>512</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>210</v>
+        <v>94</v>
       </c>
       <c r="D132" t="s">
-        <v>332</v>
+        <v>446</v>
       </c>
       <c r="E132" t="s">
-        <v>333</v>
+        <v>447</v>
       </c>
       <c r="F132" t="s">
         <v>276</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>488</v>
+        <v>513</v>
       </c>
       <c r="H132" t="s">
-        <v>489</v>
+        <v>514</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>490</v>
+        <v>515</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>214</v>
+        <v>98</v>
       </c>
       <c r="D133" t="s">
-        <v>332</v>
+        <v>446</v>
       </c>
       <c r="E133" t="s">
-        <v>333</v>
+        <v>447</v>
       </c>
       <c r="F133" t="s">
-        <v>26</v>
+        <v>276</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>491</v>
+        <v>516</v>
       </c>
       <c r="H133" t="s">
-        <v>492</v>
+        <v>517</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>493</v>
+        <v>518</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>218</v>
+        <v>102</v>
       </c>
       <c r="D134" t="s">
-        <v>332</v>
+        <v>446</v>
       </c>
       <c r="E134" t="s">
-        <v>333</v>
+        <v>447</v>
       </c>
       <c r="F134" t="s">
-        <v>26</v>
+        <v>448</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>494</v>
+        <v>519</v>
       </c>
       <c r="H134" t="s">
-        <v>495</v>
+        <v>520</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>496</v>
+        <v>521</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>222</v>
+        <v>106</v>
       </c>
       <c r="D135" t="s">
-        <v>332</v>
+        <v>446</v>
       </c>
       <c r="E135" t="s">
-        <v>333</v>
+        <v>447</v>
       </c>
       <c r="F135" t="s">
-        <v>26</v>
+        <v>276</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>497</v>
+        <v>522</v>
       </c>
       <c r="H135" t="s">
-        <v>498</v>
+        <v>523</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>499</v>
+        <v>524</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>226</v>
+        <v>110</v>
       </c>
       <c r="D136" t="s">
-        <v>332</v>
+        <v>446</v>
       </c>
       <c r="E136" t="s">
-        <v>333</v>
+        <v>447</v>
       </c>
       <c r="F136" t="s">
-        <v>445</v>
+        <v>276</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>500</v>
+        <v>525</v>
       </c>
       <c r="H136" t="s">
-        <v>501</v>
+        <v>526</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>502</v>
+        <v>527</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>230</v>
+        <v>114</v>
       </c>
       <c r="D137" t="s">
-        <v>332</v>
+        <v>446</v>
       </c>
       <c r="E137" t="s">
-        <v>333</v>
+        <v>447</v>
       </c>
       <c r="F137" t="s">
-        <v>445</v>
+        <v>276</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>503</v>
+        <v>528</v>
       </c>
       <c r="H137" t="s">
-        <v>504</v>
+        <v>529</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>505</v>
+        <v>530</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>235</v>
+        <v>118</v>
       </c>
       <c r="D138" t="s">
-        <v>332</v>
+        <v>446</v>
       </c>
       <c r="E138" t="s">
-        <v>333</v>
+        <v>447</v>
       </c>
       <c r="F138" t="s">
-        <v>445</v>
+        <v>26</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>506</v>
+        <v>531</v>
       </c>
       <c r="H138" t="s">
-        <v>507</v>
+        <v>532</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>508</v>
+        <v>533</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>239</v>
+        <v>122</v>
       </c>
       <c r="D139" t="s">
-        <v>332</v>
+        <v>446</v>
       </c>
       <c r="E139" t="s">
-        <v>333</v>
+        <v>447</v>
       </c>
       <c r="F139" t="s">
-        <v>271</v>
+        <v>26</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>509</v>
+        <v>534</v>
       </c>
       <c r="H139" t="s">
-        <v>510</v>
+        <v>535</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>511</v>
+        <v>536</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
-        <v>243</v>
+        <v>126</v>
       </c>
       <c r="D140" t="s">
-        <v>332</v>
+        <v>446</v>
       </c>
       <c r="E140" t="s">
-        <v>333</v>
+        <v>447</v>
       </c>
       <c r="F140" t="s">
-        <v>271</v>
+        <v>448</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>512</v>
+        <v>537</v>
       </c>
       <c r="H140" t="s">
-        <v>513</v>
+        <v>538</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>514</v>
+        <v>539</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
-        <v>247</v>
+        <v>130</v>
       </c>
       <c r="D141" t="s">
-        <v>332</v>
+        <v>446</v>
       </c>
       <c r="E141" t="s">
-        <v>333</v>
+        <v>447</v>
       </c>
       <c r="F141" t="s">
-        <v>435</v>
+        <v>276</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>515</v>
+        <v>540</v>
       </c>
       <c r="H141" t="s">
-        <v>516</v>
+        <v>541</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>517</v>
+        <v>542</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
-        <v>251</v>
+        <v>134</v>
       </c>
       <c r="D142" t="s">
-        <v>332</v>
+        <v>446</v>
       </c>
       <c r="E142" t="s">
-        <v>333</v>
+        <v>447</v>
       </c>
       <c r="F142" t="s">
         <v>276</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>518</v>
+        <v>543</v>
       </c>
       <c r="H142" t="s">
-        <v>519</v>
+        <v>544</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>520</v>
+        <v>545</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
-        <v>255</v>
+        <v>138</v>
       </c>
       <c r="D143" t="s">
-        <v>332</v>
+        <v>446</v>
       </c>
       <c r="E143" t="s">
-        <v>333</v>
+        <v>447</v>
       </c>
       <c r="F143" t="s">
-        <v>334</v>
+        <v>276</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>521</v>
+        <v>546</v>
       </c>
       <c r="H143" t="s">
-        <v>522</v>
+        <v>547</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>523</v>
+        <v>548</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
-        <v>259</v>
+        <v>142</v>
       </c>
       <c r="D144" t="s">
-        <v>332</v>
+        <v>446</v>
       </c>
       <c r="E144" t="s">
-        <v>333</v>
+        <v>447</v>
       </c>
       <c r="F144" t="s">
-        <v>334</v>
+        <v>549</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>524</v>
+        <v>550</v>
       </c>
       <c r="H144" t="s">
-        <v>525</v>
+        <v>551</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>526</v>
+        <v>552</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
-        <v>263</v>
+        <v>146</v>
       </c>
       <c r="D145" t="s">
-        <v>332</v>
+        <v>446</v>
       </c>
       <c r="E145" t="s">
-        <v>333</v>
+        <v>447</v>
       </c>
       <c r="F145" t="s">
-        <v>435</v>
+        <v>549</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>527</v>
+        <v>553</v>
       </c>
       <c r="H145" t="s">
-        <v>528</v>
+        <v>554</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>529</v>
+        <v>555</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
-        <v>266</v>
+        <v>150</v>
       </c>
       <c r="D146" t="s">
-        <v>332</v>
+        <v>446</v>
       </c>
       <c r="E146" t="s">
-        <v>333</v>
+        <v>447</v>
       </c>
       <c r="F146" t="s">
-        <v>26</v>
+        <v>549</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>530</v>
+        <v>556</v>
       </c>
       <c r="H146" t="s">
-        <v>531</v>
+        <v>557</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>532</v>
+        <v>558</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
-        <v>270</v>
+        <v>154</v>
       </c>
       <c r="D147" t="s">
-        <v>332</v>
+        <v>446</v>
       </c>
       <c r="E147" t="s">
-        <v>333</v>
+        <v>447</v>
       </c>
       <c r="F147" t="s">
-        <v>445</v>
+        <v>559</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>533</v>
+        <v>560</v>
       </c>
       <c r="H147" t="s">
-        <v>534</v>
+        <v>561</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>535</v>
+        <v>562</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
-        <v>275</v>
+        <v>158</v>
       </c>
       <c r="D148" t="s">
-        <v>332</v>
+        <v>446</v>
       </c>
       <c r="E148" t="s">
-        <v>333</v>
+        <v>447</v>
       </c>
       <c r="F148" t="s">
-        <v>445</v>
+        <v>559</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>536</v>
+        <v>563</v>
       </c>
       <c r="H148" t="s">
-        <v>537</v>
+        <v>564</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>538</v>
+        <v>565</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
-        <v>280</v>
+        <v>162</v>
       </c>
       <c r="D149" t="s">
-        <v>332</v>
+        <v>446</v>
       </c>
       <c r="E149" t="s">
-        <v>333</v>
+        <v>447</v>
       </c>
       <c r="F149" t="s">
-        <v>334</v>
+        <v>559</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>539</v>
+        <v>566</v>
       </c>
       <c r="H149" t="s">
-        <v>540</v>
+        <v>567</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>541</v>
+        <v>568</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
-        <v>284</v>
+        <v>166</v>
       </c>
       <c r="D150" t="s">
-        <v>332</v>
+        <v>446</v>
       </c>
       <c r="E150" t="s">
-        <v>333</v>
+        <v>447</v>
       </c>
       <c r="F150" t="s">
-        <v>334</v>
+        <v>549</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>542</v>
+        <v>569</v>
       </c>
       <c r="H150" t="s">
-        <v>543</v>
+        <v>570</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>544</v>
+        <v>571</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
-        <v>288</v>
+        <v>170</v>
       </c>
       <c r="D151" t="s">
-        <v>332</v>
+        <v>446</v>
       </c>
       <c r="E151" t="s">
-        <v>333</v>
+        <v>447</v>
       </c>
       <c r="F151" t="s">
         <v>26</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>545</v>
+        <v>572</v>
       </c>
       <c r="H151" t="s">
-        <v>546</v>
+        <v>573</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>547</v>
+        <v>574</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
-        <v>292</v>
+        <v>174</v>
       </c>
       <c r="D152" t="s">
-        <v>332</v>
+        <v>446</v>
       </c>
       <c r="E152" t="s">
-        <v>333</v>
+        <v>447</v>
       </c>
       <c r="F152" t="s">
-        <v>271</v>
+        <v>448</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>548</v>
+        <v>575</v>
       </c>
       <c r="H152" t="s">
-        <v>549</v>
+        <v>576</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>550</v>
+        <v>577</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
-        <v>551</v>
+        <v>178</v>
       </c>
       <c r="D153" t="s">
-        <v>332</v>
+        <v>446</v>
       </c>
       <c r="E153" t="s">
-        <v>333</v>
+        <v>447</v>
       </c>
       <c r="F153" t="s">
-        <v>435</v>
+        <v>448</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>552</v>
+        <v>578</v>
       </c>
       <c r="H153" t="s">
-        <v>553</v>
+        <v>579</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>554</v>
+        <v>580</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
-        <v>555</v>
+        <v>182</v>
       </c>
       <c r="D154" t="s">
-        <v>332</v>
+        <v>446</v>
       </c>
       <c r="E154" t="s">
-        <v>333</v>
+        <v>447</v>
       </c>
       <c r="F154" t="s">
-        <v>435</v>
+        <v>549</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>556</v>
+        <v>581</v>
       </c>
       <c r="H154" t="s">
-        <v>557</v>
+        <v>582</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>558</v>
+        <v>583</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
-        <v>559</v>
+        <v>186</v>
       </c>
       <c r="D155" t="s">
-        <v>332</v>
+        <v>446</v>
       </c>
       <c r="E155" t="s">
-        <v>333</v>
+        <v>447</v>
       </c>
       <c r="F155" t="s">
-        <v>435</v>
+        <v>26</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>560</v>
+        <v>584</v>
       </c>
       <c r="H155" t="s">
-        <v>561</v>
+        <v>585</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>562</v>
+        <v>586</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
-        <v>563</v>
+        <v>190</v>
       </c>
       <c r="D156" t="s">
-        <v>332</v>
+        <v>446</v>
       </c>
       <c r="E156" t="s">
-        <v>333</v>
+        <v>447</v>
       </c>
       <c r="F156" t="s">
-        <v>435</v>
+        <v>26</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>564</v>
+        <v>587</v>
       </c>
       <c r="H156" t="s">
-        <v>565</v>
+        <v>588</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>566</v>
+        <v>589</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
-        <v>567</v>
+        <v>194</v>
       </c>
       <c r="D157" t="s">
-        <v>332</v>
+        <v>446</v>
       </c>
       <c r="E157" t="s">
-        <v>333</v>
+        <v>447</v>
       </c>
       <c r="F157" t="s">
-        <v>435</v>
+        <v>549</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>568</v>
+        <v>590</v>
       </c>
       <c r="H157" t="s">
-        <v>569</v>
+        <v>591</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>570</v>
+        <v>592</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
-        <v>571</v>
+        <v>198</v>
       </c>
       <c r="D158" t="s">
-        <v>332</v>
+        <v>446</v>
       </c>
       <c r="E158" t="s">
-        <v>333</v>
+        <v>447</v>
       </c>
       <c r="F158" t="s">
-        <v>334</v>
+        <v>276</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>572</v>
+        <v>593</v>
       </c>
       <c r="H158" t="s">
-        <v>573</v>
+        <v>594</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>574</v>
+        <v>595</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
-        <v>575</v>
+        <v>202</v>
       </c>
       <c r="D159" t="s">
-        <v>332</v>
+        <v>446</v>
       </c>
       <c r="E159" t="s">
-        <v>333</v>
+        <v>447</v>
       </c>
       <c r="F159" t="s">
         <v>276</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>576</v>
+        <v>596</v>
       </c>
       <c r="H159" t="s">
-        <v>577</v>
+        <v>597</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>578</v>
+        <v>598</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
-        <v>579</v>
+        <v>206</v>
       </c>
       <c r="D160" t="s">
-        <v>332</v>
+        <v>446</v>
       </c>
       <c r="E160" t="s">
-        <v>333</v>
+        <v>447</v>
       </c>
       <c r="F160" t="s">
         <v>276</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>580</v>
+        <v>599</v>
       </c>
       <c r="H160" t="s">
-        <v>581</v>
+        <v>600</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>582</v>
+        <v>601</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
-        <v>583</v>
+        <v>210</v>
       </c>
       <c r="D161" t="s">
-        <v>332</v>
+        <v>446</v>
       </c>
       <c r="E161" t="s">
-        <v>333</v>
+        <v>447</v>
       </c>
       <c r="F161" t="s">
         <v>276</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>584</v>
+        <v>602</v>
       </c>
       <c r="H161" t="s">
-        <v>585</v>
+        <v>603</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>586</v>
+        <v>604</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
-        <v>587</v>
+        <v>214</v>
       </c>
       <c r="D162" t="s">
-        <v>332</v>
+        <v>446</v>
       </c>
       <c r="E162" t="s">
-        <v>333</v>
+        <v>447</v>
       </c>
       <c r="F162" t="s">
-        <v>334</v>
+        <v>26</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>588</v>
+        <v>605</v>
       </c>
       <c r="H162" t="s">
-        <v>589</v>
+        <v>606</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>590</v>
+        <v>607</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
-        <v>591</v>
+        <v>218</v>
       </c>
       <c r="D163" t="s">
-        <v>332</v>
+        <v>446</v>
       </c>
       <c r="E163" t="s">
-        <v>333</v>
+        <v>447</v>
       </c>
       <c r="F163" t="s">
-        <v>435</v>
+        <v>26</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>592</v>
+        <v>608</v>
       </c>
       <c r="H163" t="s">
-        <v>593</v>
+        <v>609</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>594</v>
+        <v>610</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
-        <v>595</v>
+        <v>222</v>
       </c>
       <c r="D164" t="s">
-        <v>332</v>
+        <v>446</v>
       </c>
       <c r="E164" t="s">
-        <v>333</v>
+        <v>447</v>
       </c>
       <c r="F164" t="s">
-        <v>334</v>
+        <v>26</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>596</v>
+        <v>611</v>
       </c>
       <c r="H164" t="s">
-        <v>597</v>
+        <v>612</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>598</v>
+        <v>613</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
-        <v>599</v>
+        <v>226</v>
       </c>
       <c r="D165" t="s">
-        <v>332</v>
+        <v>446</v>
       </c>
       <c r="E165" t="s">
-        <v>333</v>
+        <v>447</v>
       </c>
       <c r="F165" t="s">
-        <v>334</v>
+        <v>559</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>600</v>
+        <v>614</v>
       </c>
       <c r="H165" t="s">
-        <v>601</v>
+        <v>615</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>602</v>
+        <v>616</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
-        <v>603</v>
+        <v>230</v>
       </c>
       <c r="D166" t="s">
-        <v>332</v>
+        <v>446</v>
       </c>
       <c r="E166" t="s">
-        <v>333</v>
+        <v>447</v>
       </c>
       <c r="F166" t="s">
-        <v>334</v>
+        <v>559</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>604</v>
+        <v>617</v>
       </c>
       <c r="H166" t="s">
-        <v>605</v>
+        <v>618</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>606</v>
+        <v>619</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
-        <v>607</v>
+        <v>235</v>
       </c>
       <c r="D167" t="s">
-        <v>332</v>
+        <v>446</v>
       </c>
       <c r="E167" t="s">
-        <v>333</v>
+        <v>447</v>
       </c>
       <c r="F167" t="s">
-        <v>445</v>
+        <v>559</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>608</v>
+        <v>620</v>
       </c>
       <c r="H167" t="s">
-        <v>609</v>
+        <v>621</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>610</v>
+        <v>622</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
-        <v>611</v>
+        <v>239</v>
       </c>
       <c r="D168" t="s">
-        <v>332</v>
+        <v>446</v>
       </c>
       <c r="E168" t="s">
-        <v>333</v>
+        <v>447</v>
       </c>
       <c r="F168" t="s">
         <v>271</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>612</v>
+        <v>623</v>
       </c>
       <c r="H168" t="s">
-        <v>613</v>
+        <v>624</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>614</v>
+        <v>625</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
-        <v>615</v>
+        <v>243</v>
       </c>
       <c r="D169" t="s">
-        <v>332</v>
+        <v>446</v>
       </c>
       <c r="E169" t="s">
-        <v>333</v>
+        <v>447</v>
       </c>
       <c r="F169" t="s">
         <v>271</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>616</v>
+        <v>626</v>
       </c>
       <c r="H169" t="s">
-        <v>617</v>
+        <v>627</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>618</v>
+        <v>628</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
-        <v>619</v>
+        <v>247</v>
       </c>
       <c r="D170" t="s">
-        <v>332</v>
+        <v>446</v>
       </c>
       <c r="E170" t="s">
-        <v>333</v>
+        <v>447</v>
       </c>
       <c r="F170" t="s">
-        <v>271</v>
+        <v>549</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>620</v>
+        <v>629</v>
       </c>
       <c r="H170" t="s">
-        <v>621</v>
+        <v>630</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>622</v>
+        <v>631</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
-        <v>623</v>
+        <v>251</v>
       </c>
       <c r="D171" t="s">
-        <v>332</v>
+        <v>446</v>
       </c>
       <c r="E171" t="s">
-        <v>333</v>
+        <v>447</v>
       </c>
       <c r="F171" t="s">
-        <v>26</v>
+        <v>276</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>624</v>
+        <v>632</v>
       </c>
       <c r="H171" t="s">
-        <v>625</v>
+        <v>633</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>626</v>
+        <v>634</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
-        <v>627</v>
+        <v>255</v>
       </c>
       <c r="D172" t="s">
-        <v>332</v>
+        <v>446</v>
       </c>
       <c r="E172" t="s">
-        <v>333</v>
+        <v>447</v>
       </c>
       <c r="F172" t="s">
-        <v>26</v>
+        <v>448</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>628</v>
+        <v>635</v>
       </c>
       <c r="H172" t="s">
-        <v>629</v>
+        <v>636</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>630</v>
+        <v>637</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
-        <v>631</v>
+        <v>259</v>
       </c>
       <c r="D173" t="s">
-        <v>332</v>
+        <v>446</v>
       </c>
       <c r="E173" t="s">
-        <v>333</v>
+        <v>447</v>
       </c>
       <c r="F173" t="s">
-        <v>26</v>
+        <v>448</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>632</v>
+        <v>638</v>
       </c>
       <c r="H173" t="s">
-        <v>633</v>
+        <v>639</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>634</v>
+        <v>640</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
-        <v>635</v>
+        <v>263</v>
       </c>
       <c r="D174" t="s">
-        <v>332</v>
+        <v>446</v>
       </c>
       <c r="E174" t="s">
-        <v>333</v>
+        <v>447</v>
       </c>
       <c r="F174" t="s">
-        <v>445</v>
+        <v>549</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>636</v>
+        <v>641</v>
       </c>
       <c r="H174" t="s">
-        <v>637</v>
+        <v>642</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>638</v>
+        <v>643</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="C175" t="s">
-        <v>639</v>
+        <v>266</v>
       </c>
       <c r="D175" t="s">
-        <v>332</v>
+        <v>446</v>
       </c>
       <c r="E175" t="s">
-        <v>333</v>
+        <v>447</v>
       </c>
       <c r="F175" t="s">
-        <v>435</v>
+        <v>26</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>640</v>
+        <v>644</v>
       </c>
       <c r="H175" t="s">
-        <v>641</v>
+        <v>645</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>642</v>
+        <v>646</v>
       </c>
       <c r="B176" t="s">
         <v>9</v>
       </c>
       <c r="C176" t="s">
-        <v>643</v>
+        <v>270</v>
       </c>
       <c r="D176" t="s">
-        <v>332</v>
+        <v>446</v>
       </c>
       <c r="E176" t="s">
-        <v>333</v>
+        <v>447</v>
       </c>
       <c r="F176" t="s">
-        <v>435</v>
+        <v>559</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>644</v>
+        <v>647</v>
       </c>
       <c r="H176" t="s">
-        <v>645</v>
+        <v>648</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>646</v>
+        <v>649</v>
       </c>
       <c r="B177" t="s">
         <v>9</v>
       </c>
       <c r="C177" t="s">
-        <v>647</v>
+        <v>275</v>
       </c>
       <c r="D177" t="s">
-        <v>332</v>
+        <v>446</v>
       </c>
       <c r="E177" t="s">
-        <v>333</v>
+        <v>447</v>
       </c>
       <c r="F177" t="s">
-        <v>271</v>
+        <v>559</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>648</v>
+        <v>650</v>
       </c>
       <c r="H177" t="s">
-        <v>649</v>
+        <v>651</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>650</v>
+        <v>652</v>
       </c>
       <c r="B178" t="s">
         <v>9</v>
       </c>
       <c r="C178" t="s">
-        <v>651</v>
+        <v>280</v>
       </c>
       <c r="D178" t="s">
-        <v>332</v>
+        <v>446</v>
       </c>
       <c r="E178" t="s">
-        <v>333</v>
+        <v>447</v>
       </c>
       <c r="F178" t="s">
-        <v>271</v>
+        <v>448</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
       <c r="H178" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="B179" t="s">
         <v>9</v>
       </c>
       <c r="C179" t="s">
-        <v>655</v>
+        <v>284</v>
       </c>
       <c r="D179" t="s">
-        <v>332</v>
+        <v>446</v>
       </c>
       <c r="E179" t="s">
-        <v>333</v>
+        <v>447</v>
       </c>
       <c r="F179" t="s">
-        <v>271</v>
+        <v>448</v>
       </c>
       <c r="G179" s="1" t="s">
         <v>656</v>
       </c>
       <c r="H179" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
         <v>658</v>
       </c>
       <c r="B180" t="s">
         <v>9</v>
       </c>
       <c r="C180" t="s">
+        <v>288</v>
+      </c>
+      <c r="D180" t="s">
+        <v>446</v>
+      </c>
+      <c r="E180" t="s">
+        <v>447</v>
+      </c>
+      <c r="F180" t="s">
+        <v>26</v>
+      </c>
+      <c r="G180" s="1" t="s">
         <v>659</v>
       </c>
-      <c r="D180" t="s">
-[...8 lines deleted...]
-      <c r="G180" s="1" t="s">
+      <c r="H180" t="s">
         <v>660</v>
-      </c>
-[...1 lines deleted...]
-        <v>661</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
+        <v>661</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>292</v>
+      </c>
+      <c r="D181" t="s">
+        <v>446</v>
+      </c>
+      <c r="E181" t="s">
+        <v>447</v>
+      </c>
+      <c r="F181" t="s">
+        <v>271</v>
+      </c>
+      <c r="G181" s="1" t="s">
         <v>662</v>
       </c>
-      <c r="B181" t="s">
-[...5 lines deleted...]
-      <c r="D181" t="s">
+      <c r="H181" t="s">
         <v>663</v>
-      </c>
-[...10 lines deleted...]
-        <v>666</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="B182" t="s">
         <v>9</v>
       </c>
       <c r="C182" t="s">
-        <v>21</v>
+        <v>296</v>
       </c>
       <c r="D182" t="s">
-        <v>663</v>
+        <v>446</v>
       </c>
       <c r="E182" t="s">
-        <v>664</v>
+        <v>447</v>
       </c>
       <c r="F182" t="s">
-        <v>26</v>
+        <v>549</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
       <c r="H182" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="B183" t="s">
         <v>9</v>
       </c>
       <c r="C183" t="s">
-        <v>25</v>
+        <v>300</v>
       </c>
       <c r="D183" t="s">
-        <v>663</v>
+        <v>446</v>
       </c>
       <c r="E183" t="s">
-        <v>664</v>
+        <v>447</v>
       </c>
       <c r="F183" t="s">
-        <v>271</v>
+        <v>549</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>671</v>
+        <v>668</v>
       </c>
       <c r="H183" t="s">
-        <v>672</v>
+        <v>669</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
-        <v>673</v>
+        <v>670</v>
       </c>
       <c r="B184" t="s">
         <v>9</v>
       </c>
       <c r="C184" t="s">
-        <v>30</v>
+        <v>305</v>
       </c>
       <c r="D184" t="s">
-        <v>663</v>
+        <v>446</v>
       </c>
       <c r="E184" t="s">
-        <v>664</v>
+        <v>447</v>
       </c>
       <c r="F184" t="s">
-        <v>435</v>
+        <v>549</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>674</v>
+        <v>671</v>
       </c>
       <c r="H184" t="s">
-        <v>675</v>
+        <v>672</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
-        <v>676</v>
+        <v>673</v>
       </c>
       <c r="B185" t="s">
         <v>9</v>
       </c>
       <c r="C185" t="s">
-        <v>34</v>
+        <v>309</v>
       </c>
       <c r="D185" t="s">
-        <v>663</v>
+        <v>446</v>
       </c>
       <c r="E185" t="s">
-        <v>664</v>
+        <v>447</v>
       </c>
       <c r="F185" t="s">
-        <v>276</v>
+        <v>549</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>677</v>
+        <v>674</v>
       </c>
       <c r="H185" t="s">
-        <v>678</v>
+        <v>675</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
-        <v>679</v>
+        <v>676</v>
       </c>
       <c r="B186" t="s">
         <v>9</v>
       </c>
       <c r="C186" t="s">
-        <v>38</v>
+        <v>313</v>
       </c>
       <c r="D186" t="s">
-        <v>663</v>
+        <v>446</v>
       </c>
       <c r="E186" t="s">
-        <v>664</v>
+        <v>447</v>
       </c>
       <c r="F186" t="s">
-        <v>445</v>
+        <v>549</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>680</v>
+        <v>677</v>
       </c>
       <c r="H186" t="s">
-        <v>681</v>
+        <v>678</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
-        <v>682</v>
+        <v>679</v>
       </c>
       <c r="B187" t="s">
         <v>9</v>
       </c>
       <c r="C187" t="s">
-        <v>42</v>
+        <v>317</v>
       </c>
       <c r="D187" t="s">
-        <v>663</v>
+        <v>446</v>
       </c>
       <c r="E187" t="s">
-        <v>664</v>
+        <v>447</v>
       </c>
       <c r="F187" t="s">
-        <v>276</v>
+        <v>448</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>683</v>
+        <v>680</v>
       </c>
       <c r="H187" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
       <c r="B188" t="s">
         <v>9</v>
       </c>
       <c r="C188" t="s">
-        <v>46</v>
+        <v>321</v>
       </c>
       <c r="D188" t="s">
-        <v>663</v>
+        <v>446</v>
       </c>
       <c r="E188" t="s">
-        <v>664</v>
+        <v>447</v>
       </c>
       <c r="F188" t="s">
-        <v>26</v>
+        <v>276</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>686</v>
+        <v>683</v>
       </c>
       <c r="H188" t="s">
-        <v>687</v>
+        <v>684</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
-        <v>688</v>
+        <v>685</v>
       </c>
       <c r="B189" t="s">
         <v>9</v>
       </c>
       <c r="C189" t="s">
-        <v>50</v>
+        <v>325</v>
       </c>
       <c r="D189" t="s">
-        <v>663</v>
+        <v>446</v>
       </c>
       <c r="E189" t="s">
-        <v>664</v>
+        <v>447</v>
       </c>
       <c r="F189" t="s">
-        <v>334</v>
+        <v>276</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>689</v>
+        <v>686</v>
       </c>
       <c r="H189" t="s">
-        <v>690</v>
+        <v>687</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
-        <v>691</v>
+        <v>688</v>
       </c>
       <c r="B190" t="s">
         <v>9</v>
       </c>
       <c r="C190" t="s">
-        <v>54</v>
+        <v>329</v>
       </c>
       <c r="D190" t="s">
-        <v>663</v>
+        <v>446</v>
       </c>
       <c r="E190" t="s">
-        <v>664</v>
+        <v>447</v>
       </c>
       <c r="F190" t="s">
-        <v>26</v>
+        <v>276</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>692</v>
+        <v>689</v>
       </c>
       <c r="H190" t="s">
-        <v>693</v>
+        <v>690</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
-        <v>694</v>
+        <v>691</v>
       </c>
       <c r="B191" t="s">
         <v>9</v>
       </c>
       <c r="C191" t="s">
-        <v>58</v>
+        <v>333</v>
       </c>
       <c r="D191" t="s">
-        <v>663</v>
+        <v>446</v>
       </c>
       <c r="E191" t="s">
-        <v>664</v>
+        <v>447</v>
       </c>
       <c r="F191" t="s">
-        <v>271</v>
+        <v>448</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>695</v>
+        <v>692</v>
       </c>
       <c r="H191" t="s">
-        <v>696</v>
+        <v>693</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
-        <v>697</v>
+        <v>694</v>
       </c>
       <c r="B192" t="s">
         <v>9</v>
       </c>
       <c r="C192" t="s">
-        <v>10</v>
+        <v>337</v>
       </c>
       <c r="D192" t="s">
-        <v>698</v>
+        <v>446</v>
       </c>
       <c r="E192" t="s">
-        <v>699</v>
+        <v>447</v>
       </c>
       <c r="F192" t="s">
-        <v>320</v>
+        <v>549</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>700</v>
+        <v>695</v>
       </c>
       <c r="H192" t="s">
-        <v>701</v>
+        <v>696</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
-        <v>702</v>
+        <v>697</v>
       </c>
       <c r="B193" t="s">
         <v>9</v>
       </c>
       <c r="C193" t="s">
-        <v>17</v>
+        <v>341</v>
       </c>
       <c r="D193" t="s">
+        <v>446</v>
+      </c>
+      <c r="E193" t="s">
+        <v>447</v>
+      </c>
+      <c r="F193" t="s">
+        <v>448</v>
+      </c>
+      <c r="G193" s="1" t="s">
         <v>698</v>
       </c>
-      <c r="E193" t="s">
+      <c r="H193" t="s">
         <v>699</v>
-      </c>
-[...7 lines deleted...]
-        <v>704</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
-        <v>705</v>
+        <v>700</v>
       </c>
       <c r="B194" t="s">
         <v>9</v>
       </c>
       <c r="C194" t="s">
-        <v>25</v>
+        <v>345</v>
       </c>
       <c r="D194" t="s">
-        <v>698</v>
+        <v>446</v>
       </c>
       <c r="E194" t="s">
-        <v>699</v>
+        <v>447</v>
       </c>
       <c r="F194" t="s">
-        <v>706</v>
+        <v>448</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>707</v>
+        <v>701</v>
       </c>
       <c r="H194" t="s">
-        <v>708</v>
+        <v>702</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
-        <v>709</v>
+        <v>703</v>
       </c>
       <c r="B195" t="s">
         <v>9</v>
       </c>
       <c r="C195" t="s">
-        <v>30</v>
+        <v>349</v>
       </c>
       <c r="D195" t="s">
-        <v>698</v>
+        <v>446</v>
       </c>
       <c r="E195" t="s">
-        <v>699</v>
+        <v>447</v>
       </c>
       <c r="F195" t="s">
-        <v>435</v>
+        <v>448</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>710</v>
+        <v>704</v>
       </c>
       <c r="H195" t="s">
-        <v>711</v>
+        <v>705</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
-        <v>712</v>
+        <v>706</v>
       </c>
       <c r="B196" t="s">
         <v>9</v>
       </c>
       <c r="C196" t="s">
-        <v>34</v>
+        <v>353</v>
       </c>
       <c r="D196" t="s">
-        <v>698</v>
+        <v>446</v>
       </c>
       <c r="E196" t="s">
-        <v>699</v>
+        <v>447</v>
       </c>
       <c r="F196" t="s">
-        <v>26</v>
+        <v>559</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>713</v>
+        <v>707</v>
       </c>
       <c r="H196" t="s">
-        <v>714</v>
+        <v>708</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
-        <v>715</v>
+        <v>709</v>
       </c>
       <c r="B197" t="s">
         <v>9</v>
       </c>
       <c r="C197" t="s">
-        <v>38</v>
+        <v>356</v>
       </c>
       <c r="D197" t="s">
-        <v>698</v>
+        <v>446</v>
       </c>
       <c r="E197" t="s">
-        <v>699</v>
+        <v>447</v>
       </c>
       <c r="F197" t="s">
-        <v>716</v>
+        <v>271</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>717</v>
+        <v>710</v>
       </c>
       <c r="H197" t="s">
-        <v>718</v>
+        <v>711</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>719</v>
+        <v>712</v>
       </c>
       <c r="B198" t="s">
         <v>9</v>
       </c>
       <c r="C198" t="s">
-        <v>42</v>
+        <v>360</v>
       </c>
       <c r="D198" t="s">
-        <v>698</v>
+        <v>446</v>
       </c>
       <c r="E198" t="s">
-        <v>699</v>
+        <v>447</v>
       </c>
       <c r="F198" t="s">
-        <v>320</v>
+        <v>271</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>720</v>
+        <v>713</v>
       </c>
       <c r="H198" t="s">
-        <v>721</v>
+        <v>714</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
-        <v>722</v>
+        <v>715</v>
       </c>
       <c r="B199" t="s">
         <v>9</v>
       </c>
       <c r="C199" t="s">
-        <v>10</v>
+        <v>364</v>
       </c>
       <c r="D199" t="s">
-        <v>723</v>
+        <v>446</v>
       </c>
       <c r="E199" t="s">
-        <v>724</v>
+        <v>447</v>
       </c>
       <c r="F199" t="s">
-        <v>725</v>
+        <v>271</v>
       </c>
       <c r="G199" s="1" t="s">
-        <v>726</v>
+        <v>716</v>
       </c>
       <c r="H199" t="s">
-        <v>727</v>
+        <v>717</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
-        <v>728</v>
+        <v>718</v>
       </c>
       <c r="B200" t="s">
         <v>9</v>
       </c>
       <c r="C200" t="s">
-        <v>10</v>
+        <v>368</v>
       </c>
       <c r="D200" t="s">
-        <v>729</v>
+        <v>446</v>
       </c>
       <c r="E200" t="s">
-        <v>730</v>
+        <v>447</v>
       </c>
       <c r="F200" t="s">
-        <v>731</v>
+        <v>26</v>
       </c>
       <c r="G200" s="1" t="s">
-        <v>732</v>
+        <v>719</v>
       </c>
       <c r="H200" t="s">
-        <v>733</v>
+        <v>720</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
-        <v>734</v>
+        <v>721</v>
       </c>
       <c r="B201" t="s">
         <v>9</v>
       </c>
       <c r="C201" t="s">
-        <v>17</v>
+        <v>372</v>
       </c>
       <c r="D201" t="s">
-        <v>729</v>
+        <v>446</v>
       </c>
       <c r="E201" t="s">
-        <v>730</v>
+        <v>447</v>
       </c>
       <c r="F201" t="s">
-        <v>731</v>
+        <v>26</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>735</v>
+        <v>722</v>
       </c>
       <c r="H201" t="s">
-        <v>736</v>
+        <v>723</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
-        <v>737</v>
+        <v>724</v>
       </c>
       <c r="B202" t="s">
         <v>9</v>
       </c>
       <c r="C202" t="s">
-        <v>21</v>
+        <v>376</v>
       </c>
       <c r="D202" t="s">
-        <v>729</v>
+        <v>446</v>
       </c>
       <c r="E202" t="s">
-        <v>730</v>
+        <v>447</v>
       </c>
       <c r="F202" t="s">
-        <v>731</v>
+        <v>26</v>
       </c>
       <c r="G202" s="1" t="s">
-        <v>738</v>
+        <v>725</v>
       </c>
       <c r="H202" t="s">
-        <v>739</v>
+        <v>726</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
-        <v>740</v>
+        <v>727</v>
       </c>
       <c r="B203" t="s">
         <v>9</v>
       </c>
       <c r="C203" t="s">
-        <v>25</v>
+        <v>380</v>
       </c>
       <c r="D203" t="s">
+        <v>446</v>
+      </c>
+      <c r="E203" t="s">
+        <v>447</v>
+      </c>
+      <c r="F203" t="s">
+        <v>559</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>728</v>
+      </c>
+      <c r="H203" t="s">
         <v>729</v>
-      </c>
-[...10 lines deleted...]
-        <v>742</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
-        <v>743</v>
+        <v>730</v>
       </c>
       <c r="B204" t="s">
         <v>9</v>
       </c>
       <c r="C204" t="s">
-        <v>30</v>
+        <v>384</v>
       </c>
       <c r="D204" t="s">
-        <v>729</v>
+        <v>446</v>
       </c>
       <c r="E204" t="s">
-        <v>730</v>
+        <v>447</v>
       </c>
       <c r="F204" t="s">
+        <v>549</v>
+      </c>
+      <c r="G204" s="1" t="s">
         <v>731</v>
       </c>
-      <c r="G204" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H204" t="s">
-        <v>745</v>
+        <v>732</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
-        <v>746</v>
+        <v>733</v>
       </c>
       <c r="B205" t="s">
         <v>9</v>
       </c>
       <c r="C205" t="s">
-        <v>34</v>
+        <v>388</v>
       </c>
       <c r="D205" t="s">
-        <v>729</v>
+        <v>446</v>
       </c>
       <c r="E205" t="s">
-        <v>730</v>
+        <v>447</v>
       </c>
       <c r="F205" t="s">
-        <v>731</v>
+        <v>549</v>
       </c>
       <c r="G205" s="1" t="s">
-        <v>747</v>
+        <v>734</v>
       </c>
       <c r="H205" t="s">
-        <v>748</v>
+        <v>735</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
-        <v>749</v>
+        <v>736</v>
       </c>
       <c r="B206" t="s">
         <v>9</v>
       </c>
       <c r="C206" t="s">
-        <v>38</v>
+        <v>392</v>
       </c>
       <c r="D206" t="s">
-        <v>729</v>
+        <v>446</v>
       </c>
       <c r="E206" t="s">
-        <v>730</v>
+        <v>447</v>
       </c>
       <c r="F206" t="s">
-        <v>750</v>
+        <v>271</v>
       </c>
       <c r="G206" s="1" t="s">
-        <v>751</v>
+        <v>737</v>
       </c>
       <c r="H206" t="s">
-        <v>752</v>
+        <v>738</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
-        <v>753</v>
+        <v>739</v>
       </c>
       <c r="B207" t="s">
         <v>9</v>
       </c>
       <c r="C207" t="s">
-        <v>42</v>
+        <v>396</v>
       </c>
       <c r="D207" t="s">
-        <v>729</v>
+        <v>446</v>
       </c>
       <c r="E207" t="s">
-        <v>730</v>
+        <v>447</v>
       </c>
       <c r="F207" t="s">
-        <v>731</v>
+        <v>271</v>
       </c>
       <c r="G207" s="1" t="s">
-        <v>754</v>
+        <v>740</v>
       </c>
       <c r="H207" t="s">
-        <v>755</v>
+        <v>741</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
-        <v>756</v>
+        <v>742</v>
       </c>
       <c r="B208" t="s">
         <v>9</v>
       </c>
       <c r="C208" t="s">
-        <v>46</v>
+        <v>400</v>
       </c>
       <c r="D208" t="s">
-        <v>729</v>
+        <v>446</v>
       </c>
       <c r="E208" t="s">
-        <v>730</v>
+        <v>447</v>
       </c>
       <c r="F208" t="s">
-        <v>731</v>
+        <v>271</v>
       </c>
       <c r="G208" s="1" t="s">
-        <v>757</v>
+        <v>743</v>
       </c>
       <c r="H208" t="s">
-        <v>758</v>
+        <v>744</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
-        <v>759</v>
+        <v>745</v>
       </c>
       <c r="B209" t="s">
         <v>9</v>
       </c>
       <c r="C209" t="s">
-        <v>50</v>
+        <v>404</v>
       </c>
       <c r="D209" t="s">
-        <v>729</v>
+        <v>446</v>
       </c>
       <c r="E209" t="s">
-        <v>730</v>
+        <v>447</v>
       </c>
       <c r="F209" t="s">
-        <v>731</v>
+        <v>271</v>
       </c>
       <c r="G209" s="1" t="s">
-        <v>760</v>
+        <v>746</v>
       </c>
       <c r="H209" t="s">
-        <v>761</v>
+        <v>747</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
-        <v>762</v>
+        <v>748</v>
       </c>
       <c r="B210" t="s">
         <v>9</v>
       </c>
       <c r="C210" t="s">
-        <v>54</v>
+        <v>749</v>
       </c>
       <c r="D210" t="s">
-        <v>729</v>
+        <v>446</v>
       </c>
       <c r="E210" t="s">
-        <v>730</v>
+        <v>447</v>
       </c>
       <c r="F210" t="s">
-        <v>731</v>
+        <v>276</v>
       </c>
       <c r="G210" s="1" t="s">
-        <v>763</v>
+        <v>750</v>
       </c>
       <c r="H210" t="s">
-        <v>764</v>
+        <v>751</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
-        <v>765</v>
+        <v>752</v>
       </c>
       <c r="B211" t="s">
         <v>9</v>
       </c>
       <c r="C211" t="s">
-        <v>58</v>
+        <v>753</v>
       </c>
       <c r="D211" t="s">
-        <v>729</v>
+        <v>446</v>
       </c>
       <c r="E211" t="s">
-        <v>730</v>
+        <v>447</v>
       </c>
       <c r="F211" t="s">
-        <v>731</v>
+        <v>276</v>
       </c>
       <c r="G211" s="1" t="s">
-        <v>766</v>
+        <v>754</v>
       </c>
       <c r="H211" t="s">
-        <v>767</v>
+        <v>755</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
-        <v>768</v>
+        <v>756</v>
       </c>
       <c r="B212" t="s">
         <v>9</v>
       </c>
       <c r="C212" t="s">
-        <v>62</v>
+        <v>757</v>
       </c>
       <c r="D212" t="s">
-        <v>729</v>
+        <v>446</v>
       </c>
       <c r="E212" t="s">
-        <v>730</v>
+        <v>447</v>
       </c>
       <c r="F212" t="s">
-        <v>731</v>
+        <v>559</v>
       </c>
       <c r="G212" s="1" t="s">
-        <v>769</v>
+        <v>758</v>
       </c>
       <c r="H212" t="s">
-        <v>770</v>
+        <v>759</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
-        <v>771</v>
+        <v>760</v>
       </c>
       <c r="B213" t="s">
         <v>9</v>
       </c>
       <c r="C213" t="s">
-        <v>374</v>
+        <v>761</v>
       </c>
       <c r="D213" t="s">
-        <v>729</v>
+        <v>446</v>
       </c>
       <c r="E213" t="s">
-        <v>730</v>
+        <v>447</v>
       </c>
       <c r="F213" t="s">
-        <v>731</v>
+        <v>559</v>
       </c>
       <c r="G213" s="1" t="s">
-        <v>772</v>
+        <v>762</v>
       </c>
       <c r="H213" t="s">
-        <v>773</v>
+        <v>763</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
-        <v>774</v>
+        <v>764</v>
       </c>
       <c r="B214" t="s">
         <v>9</v>
       </c>
       <c r="C214" t="s">
-        <v>66</v>
+        <v>765</v>
       </c>
       <c r="D214" t="s">
-        <v>729</v>
+        <v>446</v>
       </c>
       <c r="E214" t="s">
-        <v>730</v>
+        <v>447</v>
       </c>
       <c r="F214" t="s">
-        <v>731</v>
+        <v>276</v>
       </c>
       <c r="G214" s="1" t="s">
-        <v>775</v>
+        <v>766</v>
       </c>
       <c r="H214" t="s">
-        <v>776</v>
+        <v>767</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
-        <v>777</v>
+        <v>768</v>
       </c>
       <c r="B215" t="s">
         <v>9</v>
       </c>
       <c r="C215" t="s">
-        <v>70</v>
+        <v>769</v>
       </c>
       <c r="D215" t="s">
-        <v>729</v>
+        <v>446</v>
       </c>
       <c r="E215" t="s">
-        <v>730</v>
+        <v>447</v>
       </c>
       <c r="F215" t="s">
-        <v>731</v>
+        <v>448</v>
       </c>
       <c r="G215" s="1" t="s">
-        <v>778</v>
+        <v>770</v>
       </c>
       <c r="H215" t="s">
-        <v>779</v>
+        <v>771</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
-        <v>780</v>
+        <v>772</v>
       </c>
       <c r="B216" t="s">
         <v>9</v>
       </c>
       <c r="C216" t="s">
-        <v>74</v>
+        <v>773</v>
       </c>
       <c r="D216" t="s">
-        <v>729</v>
+        <v>446</v>
       </c>
       <c r="E216" t="s">
-        <v>730</v>
+        <v>447</v>
       </c>
       <c r="F216" t="s">
-        <v>731</v>
+        <v>549</v>
       </c>
       <c r="G216" s="1" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="H216" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="B217" t="s">
         <v>9</v>
       </c>
       <c r="C217" t="s">
-        <v>78</v>
+        <v>777</v>
       </c>
       <c r="D217" t="s">
-        <v>729</v>
+        <v>446</v>
       </c>
       <c r="E217" t="s">
-        <v>730</v>
+        <v>447</v>
       </c>
       <c r="F217" t="s">
-        <v>731</v>
+        <v>276</v>
       </c>
       <c r="G217" s="1" t="s">
-        <v>784</v>
+        <v>778</v>
       </c>
       <c r="H217" t="s">
-        <v>785</v>
+        <v>779</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
-        <v>786</v>
+        <v>780</v>
       </c>
       <c r="B218" t="s">
         <v>9</v>
       </c>
       <c r="C218" t="s">
-        <v>82</v>
+        <v>781</v>
       </c>
       <c r="D218" t="s">
-        <v>729</v>
+        <v>446</v>
       </c>
       <c r="E218" t="s">
-        <v>730</v>
+        <v>447</v>
       </c>
       <c r="F218" t="s">
-        <v>731</v>
+        <v>26</v>
       </c>
       <c r="G218" s="1" t="s">
-        <v>787</v>
+        <v>782</v>
       </c>
       <c r="H218" t="s">
-        <v>788</v>
+        <v>783</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
-        <v>789</v>
+        <v>784</v>
       </c>
       <c r="B219" t="s">
         <v>9</v>
       </c>
       <c r="C219" t="s">
-        <v>86</v>
+        <v>785</v>
       </c>
       <c r="D219" t="s">
-        <v>729</v>
+        <v>446</v>
       </c>
       <c r="E219" t="s">
-        <v>730</v>
+        <v>447</v>
       </c>
       <c r="F219" t="s">
-        <v>731</v>
+        <v>448</v>
       </c>
       <c r="G219" s="1" t="s">
-        <v>790</v>
+        <v>786</v>
       </c>
       <c r="H219" t="s">
-        <v>791</v>
+        <v>787</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
-        <v>792</v>
+        <v>788</v>
       </c>
       <c r="B220" t="s">
         <v>9</v>
       </c>
       <c r="C220" t="s">
-        <v>90</v>
+        <v>789</v>
       </c>
       <c r="D220" t="s">
-        <v>729</v>
+        <v>446</v>
       </c>
       <c r="E220" t="s">
-        <v>730</v>
+        <v>447</v>
       </c>
       <c r="F220" t="s">
-        <v>731</v>
+        <v>271</v>
       </c>
       <c r="G220" s="1" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
       <c r="H220" t="s">
-        <v>794</v>
+        <v>791</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
+        <v>792</v>
+      </c>
+      <c r="B221" t="s">
+        <v>9</v>
+      </c>
+      <c r="C221" t="s">
+        <v>793</v>
+      </c>
+      <c r="D221" t="s">
+        <v>446</v>
+      </c>
+      <c r="E221" t="s">
+        <v>447</v>
+      </c>
+      <c r="F221" t="s">
+        <v>26</v>
+      </c>
+      <c r="G221" s="1" t="s">
+        <v>794</v>
+      </c>
+      <c r="H221" t="s">
         <v>795</v>
-      </c>
-[...19 lines deleted...]
-        <v>797</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
+        <v>796</v>
+      </c>
+      <c r="B222" t="s">
+        <v>9</v>
+      </c>
+      <c r="C222" t="s">
+        <v>797</v>
+      </c>
+      <c r="D222" t="s">
+        <v>446</v>
+      </c>
+      <c r="E222" t="s">
+        <v>447</v>
+      </c>
+      <c r="F222" t="s">
+        <v>276</v>
+      </c>
+      <c r="G222" s="1" t="s">
         <v>798</v>
       </c>
-      <c r="B222" t="s">
-[...14 lines deleted...]
-      <c r="G222" s="1" t="s">
+      <c r="H222" t="s">
         <v>799</v>
-      </c>
-[...1 lines deleted...]
-        <v>800</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
+        <v>800</v>
+      </c>
+      <c r="B223" t="s">
+        <v>9</v>
+      </c>
+      <c r="C223" t="s">
         <v>801</v>
       </c>
-      <c r="B223" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D223" t="s">
-        <v>729</v>
+        <v>446</v>
       </c>
       <c r="E223" t="s">
-        <v>730</v>
+        <v>447</v>
       </c>
       <c r="F223" t="s">
-        <v>731</v>
+        <v>276</v>
       </c>
       <c r="G223" s="1" t="s">
         <v>802</v>
       </c>
       <c r="H223" t="s">
         <v>803</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
         <v>804</v>
       </c>
       <c r="B224" t="s">
         <v>9</v>
       </c>
       <c r="C224" t="s">
-        <v>106</v>
+        <v>805</v>
       </c>
       <c r="D224" t="s">
-        <v>729</v>
+        <v>446</v>
       </c>
       <c r="E224" t="s">
-        <v>730</v>
+        <v>447</v>
       </c>
       <c r="F224" t="s">
-        <v>731</v>
+        <v>26</v>
       </c>
       <c r="G224" s="1" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="H224" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
       <c r="B225" t="s">
         <v>9</v>
       </c>
       <c r="C225" t="s">
-        <v>110</v>
+        <v>809</v>
       </c>
       <c r="D225" t="s">
-        <v>729</v>
+        <v>446</v>
       </c>
       <c r="E225" t="s">
-        <v>730</v>
+        <v>447</v>
       </c>
       <c r="F225" t="s">
-        <v>731</v>
+        <v>26</v>
       </c>
       <c r="G225" s="1" t="s">
-        <v>808</v>
+        <v>810</v>
       </c>
       <c r="H225" t="s">
-        <v>44</v>
+        <v>811</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
-        <v>809</v>
+        <v>812</v>
       </c>
       <c r="B226" t="s">
         <v>9</v>
       </c>
       <c r="C226" t="s">
-        <v>114</v>
+        <v>813</v>
       </c>
       <c r="D226" t="s">
-        <v>729</v>
+        <v>446</v>
       </c>
       <c r="E226" t="s">
-        <v>730</v>
+        <v>447</v>
       </c>
       <c r="F226" t="s">
-        <v>731</v>
+        <v>448</v>
       </c>
       <c r="G226" s="1" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
       <c r="H226" t="s">
-        <v>116</v>
+        <v>815</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
-        <v>811</v>
+        <v>816</v>
       </c>
       <c r="B227" t="s">
         <v>9</v>
       </c>
       <c r="C227" t="s">
-        <v>118</v>
+        <v>817</v>
       </c>
       <c r="D227" t="s">
-        <v>729</v>
+        <v>446</v>
       </c>
       <c r="E227" t="s">
-        <v>730</v>
+        <v>447</v>
       </c>
       <c r="F227" t="s">
-        <v>731</v>
+        <v>448</v>
       </c>
       <c r="G227" s="1" t="s">
-        <v>812</v>
+        <v>818</v>
       </c>
       <c r="H227" t="s">
-        <v>813</v>
+        <v>819</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
-        <v>814</v>
+        <v>820</v>
       </c>
       <c r="B228" t="s">
         <v>9</v>
       </c>
       <c r="C228" t="s">
-        <v>122</v>
+        <v>821</v>
       </c>
       <c r="D228" t="s">
-        <v>729</v>
+        <v>446</v>
       </c>
       <c r="E228" t="s">
-        <v>730</v>
+        <v>447</v>
       </c>
       <c r="F228" t="s">
-        <v>731</v>
+        <v>549</v>
       </c>
       <c r="G228" s="1" t="s">
-        <v>815</v>
+        <v>822</v>
       </c>
       <c r="H228" t="s">
-        <v>816</v>
+        <v>823</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
-        <v>817</v>
+        <v>824</v>
       </c>
       <c r="B229" t="s">
         <v>9</v>
       </c>
       <c r="C229" t="s">
-        <v>126</v>
+        <v>825</v>
       </c>
       <c r="D229" t="s">
-        <v>729</v>
+        <v>446</v>
       </c>
       <c r="E229" t="s">
-        <v>730</v>
+        <v>447</v>
       </c>
       <c r="F229" t="s">
-        <v>731</v>
+        <v>26</v>
       </c>
       <c r="G229" s="1" t="s">
-        <v>818</v>
+        <v>826</v>
       </c>
       <c r="H229" t="s">
-        <v>92</v>
+        <v>827</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
-        <v>819</v>
+        <v>828</v>
       </c>
       <c r="B230" t="s">
         <v>9</v>
       </c>
       <c r="C230" t="s">
-        <v>130</v>
+        <v>829</v>
       </c>
       <c r="D230" t="s">
-        <v>729</v>
+        <v>446</v>
       </c>
       <c r="E230" t="s">
-        <v>730</v>
+        <v>447</v>
       </c>
       <c r="F230" t="s">
-        <v>731</v>
+        <v>549</v>
       </c>
       <c r="G230" s="1" t="s">
-        <v>820</v>
+        <v>830</v>
       </c>
       <c r="H230" t="s">
-        <v>100</v>
+        <v>831</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
-        <v>821</v>
+        <v>832</v>
       </c>
       <c r="B231" t="s">
         <v>9</v>
       </c>
       <c r="C231" t="s">
-        <v>134</v>
+        <v>833</v>
       </c>
       <c r="D231" t="s">
-        <v>729</v>
+        <v>446</v>
       </c>
       <c r="E231" t="s">
-        <v>730</v>
+        <v>447</v>
       </c>
       <c r="F231" t="s">
-        <v>731</v>
+        <v>559</v>
       </c>
       <c r="G231" s="1" t="s">
-        <v>822</v>
+        <v>834</v>
       </c>
       <c r="H231" t="s">
-        <v>823</v>
+        <v>835</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
-        <v>824</v>
+        <v>836</v>
       </c>
       <c r="B232" t="s">
         <v>9</v>
       </c>
       <c r="C232" t="s">
-        <v>138</v>
+        <v>837</v>
       </c>
       <c r="D232" t="s">
-        <v>729</v>
+        <v>446</v>
       </c>
       <c r="E232" t="s">
-        <v>730</v>
+        <v>447</v>
       </c>
       <c r="F232" t="s">
-        <v>731</v>
+        <v>448</v>
       </c>
       <c r="G232" s="1" t="s">
-        <v>825</v>
+        <v>838</v>
       </c>
       <c r="H232" t="s">
-        <v>826</v>
+        <v>839</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
-        <v>827</v>
+        <v>840</v>
       </c>
       <c r="B233" t="s">
         <v>9</v>
       </c>
       <c r="C233" t="s">
-        <v>142</v>
+        <v>841</v>
       </c>
       <c r="D233" t="s">
-        <v>729</v>
+        <v>446</v>
       </c>
       <c r="E233" t="s">
-        <v>730</v>
+        <v>447</v>
       </c>
       <c r="F233" t="s">
-        <v>731</v>
+        <v>448</v>
       </c>
       <c r="G233" s="1" t="s">
-        <v>828</v>
+        <v>842</v>
       </c>
       <c r="H233" t="s">
-        <v>829</v>
+        <v>843</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
-        <v>830</v>
+        <v>844</v>
       </c>
       <c r="B234" t="s">
         <v>9</v>
       </c>
       <c r="C234" t="s">
-        <v>146</v>
+        <v>845</v>
       </c>
       <c r="D234" t="s">
-        <v>729</v>
+        <v>446</v>
       </c>
       <c r="E234" t="s">
-        <v>730</v>
+        <v>447</v>
       </c>
       <c r="F234" t="s">
-        <v>731</v>
+        <v>448</v>
       </c>
       <c r="G234" s="1" t="s">
-        <v>831</v>
+        <v>846</v>
       </c>
       <c r="H234" t="s">
-        <v>832</v>
+        <v>847</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
-        <v>833</v>
+        <v>848</v>
       </c>
       <c r="B235" t="s">
         <v>9</v>
       </c>
       <c r="C235" t="s">
-        <v>150</v>
+        <v>849</v>
       </c>
       <c r="D235" t="s">
-        <v>729</v>
+        <v>446</v>
       </c>
       <c r="E235" t="s">
-        <v>730</v>
+        <v>447</v>
       </c>
       <c r="F235" t="s">
-        <v>731</v>
+        <v>448</v>
       </c>
       <c r="G235" s="1" t="s">
-        <v>834</v>
+        <v>850</v>
       </c>
       <c r="H235" t="s">
-        <v>835</v>
+        <v>851</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
-        <v>836</v>
+        <v>852</v>
       </c>
       <c r="B236" t="s">
         <v>9</v>
       </c>
       <c r="C236" t="s">
-        <v>154</v>
+        <v>853</v>
       </c>
       <c r="D236" t="s">
-        <v>729</v>
+        <v>446</v>
       </c>
       <c r="E236" t="s">
-        <v>730</v>
+        <v>447</v>
       </c>
       <c r="F236" t="s">
-        <v>731</v>
+        <v>559</v>
       </c>
       <c r="G236" s="1" t="s">
-        <v>837</v>
+        <v>854</v>
       </c>
       <c r="H236" t="s">
-        <v>152</v>
+        <v>855</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
-        <v>838</v>
+        <v>856</v>
       </c>
       <c r="B237" t="s">
         <v>9</v>
       </c>
       <c r="C237" t="s">
-        <v>158</v>
+        <v>857</v>
       </c>
       <c r="D237" t="s">
-        <v>729</v>
+        <v>446</v>
       </c>
       <c r="E237" t="s">
-        <v>730</v>
+        <v>447</v>
       </c>
       <c r="F237" t="s">
-        <v>731</v>
+        <v>559</v>
       </c>
       <c r="G237" s="1" t="s">
-        <v>839</v>
+        <v>858</v>
       </c>
       <c r="H237" t="s">
-        <v>840</v>
+        <v>859</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
-        <v>841</v>
+        <v>860</v>
       </c>
       <c r="B238" t="s">
         <v>9</v>
       </c>
       <c r="C238" t="s">
-        <v>162</v>
+        <v>861</v>
       </c>
       <c r="D238" t="s">
-        <v>729</v>
+        <v>446</v>
       </c>
       <c r="E238" t="s">
-        <v>730</v>
+        <v>447</v>
       </c>
       <c r="F238" t="s">
-        <v>731</v>
+        <v>276</v>
       </c>
       <c r="G238" s="1" t="s">
-        <v>842</v>
+        <v>862</v>
       </c>
       <c r="H238" t="s">
-        <v>52</v>
+        <v>863</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" t="s">
-        <v>843</v>
+        <v>864</v>
       </c>
       <c r="B239" t="s">
         <v>9</v>
       </c>
       <c r="C239" t="s">
-        <v>166</v>
+        <v>865</v>
       </c>
       <c r="D239" t="s">
-        <v>729</v>
+        <v>446</v>
       </c>
       <c r="E239" t="s">
-        <v>730</v>
+        <v>447</v>
       </c>
       <c r="F239" t="s">
-        <v>731</v>
+        <v>448</v>
       </c>
       <c r="G239" s="1" t="s">
-        <v>844</v>
+        <v>866</v>
       </c>
       <c r="H239" t="s">
-        <v>845</v>
+        <v>867</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
-        <v>846</v>
+        <v>868</v>
       </c>
       <c r="B240" t="s">
         <v>9</v>
       </c>
       <c r="C240" t="s">
-        <v>170</v>
+        <v>869</v>
       </c>
       <c r="D240" t="s">
-        <v>729</v>
+        <v>446</v>
       </c>
       <c r="E240" t="s">
-        <v>730</v>
+        <v>447</v>
       </c>
       <c r="F240" t="s">
-        <v>731</v>
+        <v>549</v>
       </c>
       <c r="G240" s="1" t="s">
-        <v>847</v>
+        <v>870</v>
       </c>
       <c r="H240" t="s">
-        <v>80</v>
+        <v>871</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
-        <v>848</v>
+        <v>872</v>
       </c>
       <c r="B241" t="s">
         <v>9</v>
       </c>
       <c r="C241" t="s">
-        <v>10</v>
+        <v>873</v>
       </c>
       <c r="D241" t="s">
-        <v>849</v>
+        <v>446</v>
       </c>
       <c r="E241" t="s">
-        <v>850</v>
+        <v>447</v>
       </c>
       <c r="F241" t="s">
-        <v>851</v>
+        <v>549</v>
       </c>
       <c r="G241" s="1" t="s">
-        <v>852</v>
+        <v>874</v>
       </c>
       <c r="H241" t="s">
-        <v>853</v>
+        <v>875</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
-        <v>854</v>
+        <v>876</v>
       </c>
       <c r="B242" t="s">
         <v>9</v>
       </c>
       <c r="C242" t="s">
-        <v>17</v>
+        <v>877</v>
       </c>
       <c r="D242" t="s">
-        <v>849</v>
+        <v>446</v>
       </c>
       <c r="E242" t="s">
-        <v>850</v>
+        <v>447</v>
       </c>
       <c r="F242" t="s">
-        <v>851</v>
+        <v>559</v>
       </c>
       <c r="G242" s="1" t="s">
-        <v>855</v>
+        <v>878</v>
       </c>
       <c r="H242" t="s">
-        <v>856</v>
+        <v>879</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
-        <v>857</v>
+        <v>880</v>
       </c>
       <c r="B243" t="s">
         <v>9</v>
       </c>
       <c r="C243" t="s">
-        <v>21</v>
+        <v>881</v>
       </c>
       <c r="D243" t="s">
-        <v>849</v>
+        <v>446</v>
       </c>
       <c r="E243" t="s">
-        <v>850</v>
+        <v>447</v>
       </c>
       <c r="F243" t="s">
-        <v>851</v>
+        <v>448</v>
       </c>
       <c r="G243" s="1" t="s">
-        <v>858</v>
+        <v>882</v>
       </c>
       <c r="H243" t="s">
-        <v>859</v>
+        <v>883</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
-        <v>860</v>
+        <v>884</v>
       </c>
       <c r="B244" t="s">
         <v>9</v>
       </c>
       <c r="C244" t="s">
-        <v>25</v>
+        <v>885</v>
       </c>
       <c r="D244" t="s">
-        <v>849</v>
+        <v>446</v>
       </c>
       <c r="E244" t="s">
-        <v>850</v>
+        <v>447</v>
       </c>
       <c r="F244" t="s">
-        <v>851</v>
+        <v>271</v>
       </c>
       <c r="G244" s="1" t="s">
-        <v>861</v>
+        <v>886</v>
       </c>
       <c r="H244" t="s">
-        <v>862</v>
+        <v>887</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
-        <v>863</v>
+        <v>888</v>
       </c>
       <c r="B245" t="s">
         <v>9</v>
       </c>
       <c r="C245" t="s">
-        <v>30</v>
+        <v>889</v>
       </c>
       <c r="D245" t="s">
-        <v>849</v>
+        <v>446</v>
       </c>
       <c r="E245" t="s">
-        <v>850</v>
+        <v>447</v>
       </c>
       <c r="F245" t="s">
-        <v>851</v>
+        <v>271</v>
       </c>
       <c r="G245" s="1" t="s">
-        <v>864</v>
+        <v>890</v>
       </c>
       <c r="H245" t="s">
-        <v>865</v>
+        <v>891</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
-        <v>866</v>
+        <v>892</v>
       </c>
       <c r="B246" t="s">
         <v>9</v>
       </c>
       <c r="C246" t="s">
-        <v>34</v>
+        <v>893</v>
       </c>
       <c r="D246" t="s">
-        <v>849</v>
+        <v>446</v>
       </c>
       <c r="E246" t="s">
-        <v>850</v>
+        <v>447</v>
       </c>
       <c r="F246" t="s">
-        <v>851</v>
+        <v>26</v>
       </c>
       <c r="G246" s="1" t="s">
-        <v>867</v>
+        <v>894</v>
       </c>
       <c r="H246" t="s">
-        <v>868</v>
+        <v>895</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
-        <v>869</v>
+        <v>896</v>
       </c>
       <c r="B247" t="s">
         <v>9</v>
       </c>
       <c r="C247" t="s">
-        <v>38</v>
+        <v>897</v>
       </c>
       <c r="D247" t="s">
-        <v>849</v>
+        <v>446</v>
       </c>
       <c r="E247" t="s">
-        <v>850</v>
+        <v>447</v>
       </c>
       <c r="F247" t="s">
-        <v>851</v>
+        <v>26</v>
       </c>
       <c r="G247" s="1" t="s">
-        <v>870</v>
+        <v>898</v>
       </c>
       <c r="H247" t="s">
-        <v>871</v>
+        <v>899</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
-        <v>872</v>
+        <v>900</v>
       </c>
       <c r="B248" t="s">
         <v>9</v>
       </c>
       <c r="C248" t="s">
-        <v>42</v>
+        <v>901</v>
       </c>
       <c r="D248" t="s">
-        <v>849</v>
+        <v>446</v>
       </c>
       <c r="E248" t="s">
-        <v>850</v>
+        <v>447</v>
       </c>
       <c r="F248" t="s">
-        <v>851</v>
+        <v>26</v>
       </c>
       <c r="G248" s="1" t="s">
-        <v>873</v>
+        <v>902</v>
       </c>
       <c r="H248" t="s">
-        <v>874</v>
+        <v>903</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" t="s">
-        <v>875</v>
+        <v>904</v>
       </c>
       <c r="B249" t="s">
         <v>9</v>
       </c>
       <c r="C249" t="s">
-        <v>46</v>
+        <v>905</v>
       </c>
       <c r="D249" t="s">
-        <v>849</v>
+        <v>446</v>
       </c>
       <c r="E249" t="s">
-        <v>850</v>
+        <v>447</v>
       </c>
       <c r="F249" t="s">
-        <v>851</v>
+        <v>26</v>
       </c>
       <c r="G249" s="1" t="s">
-        <v>876</v>
+        <v>906</v>
       </c>
       <c r="H249" t="s">
-        <v>877</v>
+        <v>907</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
-        <v>878</v>
+        <v>908</v>
       </c>
       <c r="B250" t="s">
         <v>9</v>
       </c>
       <c r="C250" t="s">
-        <v>50</v>
+        <v>909</v>
       </c>
       <c r="D250" t="s">
-        <v>849</v>
+        <v>446</v>
       </c>
       <c r="E250" t="s">
-        <v>850</v>
+        <v>447</v>
       </c>
       <c r="F250" t="s">
-        <v>851</v>
+        <v>559</v>
       </c>
       <c r="G250" s="1" t="s">
-        <v>879</v>
+        <v>910</v>
       </c>
       <c r="H250" t="s">
-        <v>880</v>
+        <v>911</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
-        <v>881</v>
+        <v>912</v>
       </c>
       <c r="B251" t="s">
         <v>9</v>
       </c>
       <c r="C251" t="s">
-        <v>54</v>
+        <v>913</v>
       </c>
       <c r="D251" t="s">
-        <v>849</v>
+        <v>446</v>
       </c>
       <c r="E251" t="s">
-        <v>850</v>
+        <v>447</v>
       </c>
       <c r="F251" t="s">
-        <v>851</v>
+        <v>276</v>
       </c>
       <c r="G251" s="1" t="s">
-        <v>882</v>
+        <v>914</v>
       </c>
       <c r="H251" t="s">
-        <v>883</v>
+        <v>915</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" t="s">
-        <v>884</v>
+        <v>916</v>
       </c>
       <c r="B252" t="s">
         <v>9</v>
       </c>
       <c r="C252" t="s">
-        <v>58</v>
+        <v>917</v>
       </c>
       <c r="D252" t="s">
-        <v>849</v>
+        <v>446</v>
       </c>
       <c r="E252" t="s">
-        <v>850</v>
+        <v>447</v>
       </c>
       <c r="F252" t="s">
-        <v>851</v>
+        <v>276</v>
       </c>
       <c r="G252" s="1" t="s">
-        <v>885</v>
+        <v>918</v>
       </c>
       <c r="H252" t="s">
-        <v>886</v>
+        <v>919</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" t="s">
-        <v>887</v>
+        <v>920</v>
       </c>
       <c r="B253" t="s">
         <v>9</v>
       </c>
       <c r="C253" t="s">
-        <v>62</v>
+        <v>921</v>
       </c>
       <c r="D253" t="s">
-        <v>849</v>
+        <v>446</v>
       </c>
       <c r="E253" t="s">
-        <v>850</v>
+        <v>447</v>
       </c>
       <c r="F253" t="s">
-        <v>851</v>
+        <v>559</v>
       </c>
       <c r="G253" s="1" t="s">
-        <v>888</v>
+        <v>922</v>
       </c>
       <c r="H253" t="s">
-        <v>889</v>
+        <v>923</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" t="s">
-        <v>890</v>
+        <v>924</v>
       </c>
       <c r="B254" t="s">
         <v>9</v>
       </c>
       <c r="C254" t="s">
-        <v>374</v>
+        <v>17</v>
       </c>
       <c r="D254" t="s">
-        <v>849</v>
+        <v>925</v>
       </c>
       <c r="E254" t="s">
-        <v>850</v>
+        <v>926</v>
       </c>
       <c r="F254" t="s">
-        <v>851</v>
+        <v>26</v>
       </c>
       <c r="G254" s="1" t="s">
-        <v>891</v>
+        <v>927</v>
       </c>
       <c r="H254" t="s">
-        <v>892</v>
+        <v>928</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" t="s">
-        <v>893</v>
+        <v>929</v>
       </c>
       <c r="B255" t="s">
         <v>9</v>
       </c>
       <c r="C255" t="s">
-        <v>66</v>
+        <v>21</v>
       </c>
       <c r="D255" t="s">
-        <v>849</v>
+        <v>925</v>
       </c>
       <c r="E255" t="s">
-        <v>850</v>
+        <v>926</v>
       </c>
       <c r="F255" t="s">
-        <v>851</v>
+        <v>26</v>
       </c>
       <c r="G255" s="1" t="s">
-        <v>894</v>
+        <v>930</v>
       </c>
       <c r="H255" t="s">
-        <v>895</v>
+        <v>931</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
-        <v>896</v>
+        <v>932</v>
       </c>
       <c r="B256" t="s">
         <v>9</v>
       </c>
       <c r="C256" t="s">
-        <v>70</v>
+        <v>25</v>
       </c>
       <c r="D256" t="s">
-        <v>849</v>
+        <v>925</v>
       </c>
       <c r="E256" t="s">
-        <v>850</v>
+        <v>926</v>
       </c>
       <c r="F256" t="s">
-        <v>851</v>
+        <v>271</v>
       </c>
       <c r="G256" s="1" t="s">
-        <v>897</v>
+        <v>933</v>
       </c>
       <c r="H256" t="s">
-        <v>898</v>
+        <v>934</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
-        <v>899</v>
+        <v>935</v>
       </c>
       <c r="B257" t="s">
         <v>9</v>
       </c>
       <c r="C257" t="s">
-        <v>74</v>
+        <v>30</v>
       </c>
       <c r="D257" t="s">
-        <v>849</v>
+        <v>925</v>
       </c>
       <c r="E257" t="s">
-        <v>850</v>
+        <v>926</v>
       </c>
       <c r="F257" t="s">
-        <v>851</v>
+        <v>549</v>
       </c>
       <c r="G257" s="1" t="s">
-        <v>900</v>
+        <v>936</v>
       </c>
       <c r="H257" t="s">
-        <v>901</v>
+        <v>937</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" t="s">
-        <v>902</v>
+        <v>938</v>
       </c>
       <c r="B258" t="s">
         <v>9</v>
       </c>
       <c r="C258" t="s">
-        <v>78</v>
+        <v>34</v>
       </c>
       <c r="D258" t="s">
-        <v>849</v>
+        <v>925</v>
       </c>
       <c r="E258" t="s">
-        <v>850</v>
+        <v>926</v>
       </c>
       <c r="F258" t="s">
-        <v>851</v>
+        <v>276</v>
       </c>
       <c r="G258" s="1" t="s">
-        <v>903</v>
+        <v>939</v>
       </c>
       <c r="H258" t="s">
-        <v>904</v>
+        <v>940</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
-        <v>905</v>
+        <v>941</v>
       </c>
       <c r="B259" t="s">
         <v>9</v>
       </c>
       <c r="C259" t="s">
-        <v>82</v>
+        <v>38</v>
       </c>
       <c r="D259" t="s">
-        <v>849</v>
+        <v>925</v>
       </c>
       <c r="E259" t="s">
-        <v>850</v>
+        <v>926</v>
       </c>
       <c r="F259" t="s">
-        <v>851</v>
+        <v>559</v>
       </c>
       <c r="G259" s="1" t="s">
-        <v>906</v>
+        <v>942</v>
       </c>
       <c r="H259" t="s">
-        <v>907</v>
+        <v>943</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" t="s">
-        <v>908</v>
+        <v>944</v>
       </c>
       <c r="B260" t="s">
         <v>9</v>
       </c>
       <c r="C260" t="s">
-        <v>86</v>
+        <v>42</v>
       </c>
       <c r="D260" t="s">
-        <v>849</v>
+        <v>925</v>
       </c>
       <c r="E260" t="s">
-        <v>850</v>
+        <v>926</v>
       </c>
       <c r="F260" t="s">
-        <v>851</v>
+        <v>276</v>
       </c>
       <c r="G260" s="1" t="s">
-        <v>909</v>
+        <v>945</v>
       </c>
       <c r="H260" t="s">
-        <v>910</v>
+        <v>946</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" t="s">
-        <v>911</v>
+        <v>947</v>
       </c>
       <c r="B261" t="s">
         <v>9</v>
       </c>
       <c r="C261" t="s">
-        <v>90</v>
+        <v>46</v>
       </c>
       <c r="D261" t="s">
-        <v>849</v>
+        <v>925</v>
       </c>
       <c r="E261" t="s">
-        <v>850</v>
+        <v>926</v>
       </c>
       <c r="F261" t="s">
-        <v>851</v>
+        <v>26</v>
       </c>
       <c r="G261" s="1" t="s">
-        <v>912</v>
+        <v>948</v>
       </c>
       <c r="H261" t="s">
-        <v>913</v>
+        <v>949</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" t="s">
-        <v>914</v>
+        <v>950</v>
       </c>
       <c r="B262" t="s">
         <v>9</v>
       </c>
       <c r="C262" t="s">
-        <v>94</v>
+        <v>50</v>
       </c>
       <c r="D262" t="s">
-        <v>849</v>
+        <v>925</v>
       </c>
       <c r="E262" t="s">
-        <v>850</v>
+        <v>926</v>
       </c>
       <c r="F262" t="s">
-        <v>851</v>
+        <v>448</v>
       </c>
       <c r="G262" s="1" t="s">
-        <v>915</v>
+        <v>951</v>
       </c>
       <c r="H262" t="s">
-        <v>916</v>
+        <v>952</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" t="s">
-        <v>917</v>
+        <v>953</v>
       </c>
       <c r="B263" t="s">
         <v>9</v>
       </c>
       <c r="C263" t="s">
-        <v>98</v>
+        <v>54</v>
       </c>
       <c r="D263" t="s">
-        <v>849</v>
+        <v>925</v>
       </c>
       <c r="E263" t="s">
-        <v>850</v>
+        <v>926</v>
       </c>
       <c r="F263" t="s">
-        <v>851</v>
+        <v>26</v>
       </c>
       <c r="G263" s="1" t="s">
-        <v>918</v>
+        <v>954</v>
       </c>
       <c r="H263" t="s">
-        <v>919</v>
+        <v>955</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" t="s">
-        <v>920</v>
+        <v>956</v>
       </c>
       <c r="B264" t="s">
         <v>9</v>
       </c>
       <c r="C264" t="s">
-        <v>102</v>
+        <v>58</v>
       </c>
       <c r="D264" t="s">
-        <v>849</v>
+        <v>925</v>
       </c>
       <c r="E264" t="s">
-        <v>850</v>
+        <v>926</v>
       </c>
       <c r="F264" t="s">
-        <v>851</v>
+        <v>271</v>
       </c>
       <c r="G264" s="1" t="s">
-        <v>921</v>
+        <v>957</v>
       </c>
       <c r="H264" t="s">
-        <v>922</v>
+        <v>958</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" t="s">
-        <v>923</v>
+        <v>959</v>
       </c>
       <c r="B265" t="s">
         <v>9</v>
       </c>
       <c r="C265" t="s">
-        <v>106</v>
+        <v>62</v>
       </c>
       <c r="D265" t="s">
-        <v>849</v>
+        <v>925</v>
       </c>
       <c r="E265" t="s">
-        <v>850</v>
+        <v>926</v>
       </c>
       <c r="F265" t="s">
-        <v>851</v>
+        <v>276</v>
       </c>
       <c r="G265" s="1" t="s">
-        <v>924</v>
+        <v>960</v>
       </c>
       <c r="H265" t="s">
-        <v>925</v>
+        <v>961</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" t="s">
+        <v>962</v>
+      </c>
+      <c r="B266" t="s">
+        <v>9</v>
+      </c>
+      <c r="C266" t="s">
+        <v>488</v>
+      </c>
+      <c r="D266" t="s">
+        <v>925</v>
+      </c>
+      <c r="E266" t="s">
         <v>926</v>
       </c>
-      <c r="B266" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F266" t="s">
-        <v>851</v>
+        <v>26</v>
       </c>
       <c r="G266" s="1" t="s">
-        <v>927</v>
+        <v>963</v>
       </c>
       <c r="H266" t="s">
-        <v>928</v>
+        <v>964</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" t="s">
-        <v>929</v>
+        <v>965</v>
       </c>
       <c r="B267" t="s">
         <v>9</v>
       </c>
       <c r="C267" t="s">
-        <v>114</v>
+        <v>66</v>
       </c>
       <c r="D267" t="s">
-        <v>849</v>
+        <v>925</v>
       </c>
       <c r="E267" t="s">
-        <v>850</v>
+        <v>926</v>
       </c>
       <c r="F267" t="s">
-        <v>851</v>
+        <v>26</v>
       </c>
       <c r="G267" s="1" t="s">
-        <v>930</v>
+        <v>966</v>
       </c>
       <c r="H267" t="s">
-        <v>931</v>
+        <v>967</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" t="s">
-        <v>932</v>
+        <v>968</v>
       </c>
       <c r="B268" t="s">
         <v>9</v>
       </c>
       <c r="C268" t="s">
-        <v>118</v>
+        <v>70</v>
       </c>
       <c r="D268" t="s">
-        <v>849</v>
+        <v>925</v>
       </c>
       <c r="E268" t="s">
-        <v>850</v>
+        <v>926</v>
       </c>
       <c r="F268" t="s">
-        <v>851</v>
+        <v>26</v>
       </c>
       <c r="G268" s="1" t="s">
-        <v>933</v>
+        <v>969</v>
       </c>
       <c r="H268" t="s">
-        <v>934</v>
+        <v>970</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" t="s">
-        <v>935</v>
+        <v>971</v>
       </c>
       <c r="B269" t="s">
         <v>9</v>
       </c>
       <c r="C269" t="s">
-        <v>122</v>
+        <v>74</v>
       </c>
       <c r="D269" t="s">
-        <v>849</v>
+        <v>925</v>
       </c>
       <c r="E269" t="s">
-        <v>850</v>
+        <v>926</v>
       </c>
       <c r="F269" t="s">
-        <v>851</v>
+        <v>26</v>
       </c>
       <c r="G269" s="1" t="s">
-        <v>936</v>
+        <v>972</v>
       </c>
       <c r="H269" t="s">
-        <v>937</v>
+        <v>973</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" t="s">
-        <v>938</v>
+        <v>974</v>
       </c>
       <c r="B270" t="s">
         <v>9</v>
       </c>
       <c r="C270" t="s">
-        <v>126</v>
+        <v>78</v>
       </c>
       <c r="D270" t="s">
-        <v>849</v>
+        <v>925</v>
       </c>
       <c r="E270" t="s">
-        <v>850</v>
+        <v>926</v>
       </c>
       <c r="F270" t="s">
-        <v>851</v>
+        <v>26</v>
       </c>
       <c r="G270" s="1" t="s">
-        <v>939</v>
+        <v>975</v>
       </c>
       <c r="H270" t="s">
-        <v>940</v>
+        <v>976</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" t="s">
-        <v>941</v>
+        <v>977</v>
       </c>
       <c r="B271" t="s">
         <v>9</v>
       </c>
       <c r="C271" t="s">
-        <v>130</v>
+        <v>82</v>
       </c>
       <c r="D271" t="s">
-        <v>849</v>
+        <v>925</v>
       </c>
       <c r="E271" t="s">
-        <v>850</v>
+        <v>926</v>
       </c>
       <c r="F271" t="s">
-        <v>851</v>
+        <v>26</v>
       </c>
       <c r="G271" s="1" t="s">
-        <v>942</v>
+        <v>978</v>
       </c>
       <c r="H271" t="s">
-        <v>943</v>
+        <v>979</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" t="s">
-        <v>944</v>
+        <v>980</v>
       </c>
       <c r="B272" t="s">
         <v>9</v>
       </c>
       <c r="C272" t="s">
-        <v>134</v>
+        <v>86</v>
       </c>
       <c r="D272" t="s">
-        <v>849</v>
+        <v>925</v>
       </c>
       <c r="E272" t="s">
-        <v>850</v>
+        <v>926</v>
       </c>
       <c r="F272" t="s">
-        <v>851</v>
+        <v>26</v>
       </c>
       <c r="G272" s="1" t="s">
-        <v>945</v>
+        <v>981</v>
       </c>
       <c r="H272" t="s">
-        <v>946</v>
+        <v>982</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" t="s">
-        <v>947</v>
+        <v>983</v>
       </c>
       <c r="B273" t="s">
         <v>9</v>
       </c>
       <c r="C273" t="s">
-        <v>138</v>
+        <v>90</v>
       </c>
       <c r="D273" t="s">
-        <v>849</v>
+        <v>925</v>
       </c>
       <c r="E273" t="s">
-        <v>850</v>
+        <v>926</v>
       </c>
       <c r="F273" t="s">
-        <v>851</v>
+        <v>26</v>
       </c>
       <c r="G273" s="1" t="s">
-        <v>948</v>
+        <v>984</v>
       </c>
       <c r="H273" t="s">
-        <v>949</v>
+        <v>985</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" t="s">
-        <v>950</v>
+        <v>986</v>
       </c>
       <c r="B274" t="s">
         <v>9</v>
       </c>
       <c r="C274" t="s">
-        <v>142</v>
+        <v>94</v>
       </c>
       <c r="D274" t="s">
-        <v>849</v>
+        <v>925</v>
       </c>
       <c r="E274" t="s">
-        <v>850</v>
+        <v>926</v>
       </c>
       <c r="F274" t="s">
-        <v>851</v>
+        <v>26</v>
       </c>
       <c r="G274" s="1" t="s">
-        <v>951</v>
+        <v>987</v>
       </c>
       <c r="H274" t="s">
-        <v>952</v>
+        <v>988</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" t="s">
-        <v>953</v>
+        <v>989</v>
       </c>
       <c r="B275" t="s">
         <v>9</v>
       </c>
       <c r="C275" t="s">
-        <v>146</v>
+        <v>10</v>
       </c>
       <c r="D275" t="s">
-        <v>849</v>
+        <v>990</v>
       </c>
       <c r="E275" t="s">
-        <v>850</v>
+        <v>991</v>
       </c>
       <c r="F275" t="s">
-        <v>851</v>
+        <v>301</v>
       </c>
       <c r="G275" s="1" t="s">
-        <v>954</v>
+        <v>992</v>
       </c>
       <c r="H275" t="s">
-        <v>955</v>
+        <v>993</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" t="s">
-        <v>956</v>
+        <v>994</v>
       </c>
       <c r="B276" t="s">
         <v>9</v>
       </c>
       <c r="C276" t="s">
-        <v>150</v>
+        <v>17</v>
       </c>
       <c r="D276" t="s">
-        <v>849</v>
+        <v>990</v>
       </c>
       <c r="E276" t="s">
-        <v>850</v>
+        <v>991</v>
       </c>
       <c r="F276" t="s">
-        <v>851</v>
+        <v>549</v>
       </c>
       <c r="G276" s="1" t="s">
-        <v>957</v>
+        <v>995</v>
       </c>
       <c r="H276" t="s">
-        <v>958</v>
+        <v>996</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" t="s">
-        <v>959</v>
+        <v>997</v>
       </c>
       <c r="B277" t="s">
         <v>9</v>
       </c>
       <c r="C277" t="s">
-        <v>154</v>
+        <v>25</v>
       </c>
       <c r="D277" t="s">
-        <v>849</v>
+        <v>990</v>
       </c>
       <c r="E277" t="s">
-        <v>850</v>
+        <v>991</v>
       </c>
       <c r="F277" t="s">
-        <v>851</v>
+        <v>998</v>
       </c>
       <c r="G277" s="1" t="s">
-        <v>960</v>
+        <v>999</v>
       </c>
       <c r="H277" t="s">
-        <v>961</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" t="s">
-        <v>962</v>
+        <v>1001</v>
       </c>
       <c r="B278" t="s">
         <v>9</v>
       </c>
       <c r="C278" t="s">
-        <v>158</v>
+        <v>30</v>
       </c>
       <c r="D278" t="s">
-        <v>849</v>
+        <v>990</v>
       </c>
       <c r="E278" t="s">
-        <v>850</v>
+        <v>991</v>
       </c>
       <c r="F278" t="s">
-        <v>851</v>
+        <v>549</v>
       </c>
       <c r="G278" s="1" t="s">
-        <v>963</v>
+        <v>1002</v>
       </c>
       <c r="H278" t="s">
-        <v>964</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" t="s">
-        <v>965</v>
+        <v>1004</v>
       </c>
       <c r="B279" t="s">
         <v>9</v>
       </c>
       <c r="C279" t="s">
-        <v>162</v>
+        <v>34</v>
       </c>
       <c r="D279" t="s">
-        <v>849</v>
+        <v>990</v>
       </c>
       <c r="E279" t="s">
-        <v>850</v>
+        <v>991</v>
       </c>
       <c r="F279" t="s">
-        <v>851</v>
+        <v>26</v>
       </c>
       <c r="G279" s="1" t="s">
-        <v>966</v>
+        <v>1005</v>
       </c>
       <c r="H279" t="s">
-        <v>967</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" t="s">
-        <v>968</v>
+        <v>1007</v>
       </c>
       <c r="B280" t="s">
         <v>9</v>
       </c>
       <c r="C280" t="s">
-        <v>166</v>
+        <v>38</v>
       </c>
       <c r="D280" t="s">
-        <v>849</v>
+        <v>990</v>
       </c>
       <c r="E280" t="s">
-        <v>850</v>
+        <v>991</v>
       </c>
       <c r="F280" t="s">
-        <v>851</v>
+        <v>1008</v>
       </c>
       <c r="G280" s="1" t="s">
-        <v>969</v>
+        <v>1009</v>
       </c>
       <c r="H280" t="s">
-        <v>970</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" t="s">
-        <v>971</v>
+        <v>1011</v>
       </c>
       <c r="B281" t="s">
         <v>9</v>
       </c>
       <c r="C281" t="s">
-        <v>170</v>
+        <v>42</v>
       </c>
       <c r="D281" t="s">
-        <v>849</v>
+        <v>990</v>
       </c>
       <c r="E281" t="s">
-        <v>850</v>
+        <v>991</v>
       </c>
       <c r="F281" t="s">
-        <v>851</v>
+        <v>301</v>
       </c>
       <c r="G281" s="1" t="s">
-        <v>972</v>
+        <v>1012</v>
       </c>
       <c r="H281" t="s">
-        <v>973</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" t="s">
-        <v>974</v>
+        <v>1014</v>
       </c>
       <c r="B282" t="s">
         <v>9</v>
       </c>
       <c r="C282" t="s">
-        <v>174</v>
+        <v>46</v>
       </c>
       <c r="D282" t="s">
-        <v>849</v>
+        <v>990</v>
       </c>
       <c r="E282" t="s">
-        <v>850</v>
+        <v>991</v>
       </c>
       <c r="F282" t="s">
-        <v>851</v>
+        <v>276</v>
       </c>
       <c r="G282" s="1" t="s">
-        <v>975</v>
+        <v>1015</v>
       </c>
       <c r="H282" t="s">
-        <v>976</v>
+        <v>1016</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" t="s">
-        <v>977</v>
+        <v>1017</v>
       </c>
       <c r="B283" t="s">
         <v>9</v>
       </c>
       <c r="C283" t="s">
-        <v>178</v>
+        <v>50</v>
       </c>
       <c r="D283" t="s">
-        <v>849</v>
+        <v>990</v>
       </c>
       <c r="E283" t="s">
-        <v>850</v>
+        <v>991</v>
       </c>
       <c r="F283" t="s">
-        <v>851</v>
+        <v>276</v>
       </c>
       <c r="G283" s="1" t="s">
-        <v>978</v>
+        <v>1018</v>
       </c>
       <c r="H283" t="s">
-        <v>979</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" t="s">
-        <v>980</v>
+        <v>1020</v>
       </c>
       <c r="B284" t="s">
         <v>9</v>
       </c>
       <c r="C284" t="s">
-        <v>182</v>
+        <v>54</v>
       </c>
       <c r="D284" t="s">
-        <v>849</v>
+        <v>990</v>
       </c>
       <c r="E284" t="s">
-        <v>850</v>
+        <v>991</v>
       </c>
       <c r="F284" t="s">
-        <v>851</v>
+        <v>276</v>
       </c>
       <c r="G284" s="1" t="s">
-        <v>981</v>
+        <v>1021</v>
       </c>
       <c r="H284" t="s">
-        <v>982</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" t="s">
-        <v>983</v>
+        <v>1023</v>
       </c>
       <c r="B285" t="s">
         <v>9</v>
       </c>
       <c r="C285" t="s">
-        <v>186</v>
+        <v>58</v>
       </c>
       <c r="D285" t="s">
-        <v>849</v>
+        <v>990</v>
       </c>
       <c r="E285" t="s">
-        <v>850</v>
+        <v>991</v>
       </c>
       <c r="F285" t="s">
-        <v>851</v>
+        <v>26</v>
       </c>
       <c r="G285" s="1" t="s">
-        <v>984</v>
+        <v>1024</v>
       </c>
       <c r="H285" t="s">
-        <v>985</v>
+        <v>298</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" t="s">
-        <v>986</v>
+        <v>1025</v>
       </c>
       <c r="B286" t="s">
         <v>9</v>
       </c>
       <c r="C286" t="s">
-        <v>190</v>
+        <v>62</v>
       </c>
       <c r="D286" t="s">
-        <v>849</v>
+        <v>990</v>
       </c>
       <c r="E286" t="s">
-        <v>850</v>
+        <v>991</v>
       </c>
       <c r="F286" t="s">
-        <v>851</v>
+        <v>276</v>
       </c>
       <c r="G286" s="1" t="s">
-        <v>987</v>
+        <v>1026</v>
       </c>
       <c r="H286" t="s">
-        <v>988</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" t="s">
-        <v>989</v>
+        <v>1028</v>
       </c>
       <c r="B287" t="s">
         <v>9</v>
       </c>
       <c r="C287" t="s">
-        <v>194</v>
+        <v>488</v>
       </c>
       <c r="D287" t="s">
-        <v>849</v>
+        <v>990</v>
       </c>
       <c r="E287" t="s">
-        <v>850</v>
+        <v>991</v>
       </c>
       <c r="F287" t="s">
-        <v>851</v>
+        <v>549</v>
       </c>
       <c r="G287" s="1" t="s">
-        <v>990</v>
+        <v>1029</v>
       </c>
       <c r="H287" t="s">
-        <v>991</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" t="s">
-        <v>992</v>
+        <v>1031</v>
       </c>
       <c r="B288" t="s">
         <v>9</v>
       </c>
       <c r="C288" t="s">
-        <v>198</v>
+        <v>66</v>
       </c>
       <c r="D288" t="s">
-        <v>849</v>
+        <v>990</v>
       </c>
       <c r="E288" t="s">
-        <v>850</v>
+        <v>991</v>
       </c>
       <c r="F288" t="s">
-        <v>993</v>
+        <v>549</v>
       </c>
       <c r="G288" s="1" t="s">
-        <v>994</v>
+        <v>1032</v>
       </c>
       <c r="H288" t="s">
-        <v>995</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" t="s">
-        <v>996</v>
+        <v>1034</v>
       </c>
       <c r="B289" t="s">
         <v>9</v>
       </c>
       <c r="C289" t="s">
-        <v>202</v>
+        <v>70</v>
       </c>
       <c r="D289" t="s">
-        <v>849</v>
+        <v>990</v>
       </c>
       <c r="E289" t="s">
-        <v>850</v>
+        <v>991</v>
       </c>
       <c r="F289" t="s">
-        <v>851</v>
+        <v>301</v>
       </c>
       <c r="G289" s="1" t="s">
-        <v>997</v>
+        <v>1035</v>
       </c>
       <c r="H289" t="s">
-        <v>998</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" t="s">
-        <v>999</v>
+        <v>1037</v>
       </c>
       <c r="B290" t="s">
         <v>9</v>
       </c>
       <c r="C290" t="s">
-        <v>206</v>
+        <v>74</v>
       </c>
       <c r="D290" t="s">
-        <v>849</v>
+        <v>990</v>
       </c>
       <c r="E290" t="s">
-        <v>850</v>
+        <v>991</v>
       </c>
       <c r="F290" t="s">
-        <v>851</v>
+        <v>549</v>
       </c>
       <c r="G290" s="1" t="s">
-        <v>1000</v>
+        <v>1038</v>
       </c>
       <c r="H290" t="s">
-        <v>1001</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" t="s">
-        <v>1002</v>
+        <v>1040</v>
       </c>
       <c r="B291" t="s">
         <v>9</v>
       </c>
       <c r="C291" t="s">
-        <v>210</v>
+        <v>10</v>
       </c>
       <c r="D291" t="s">
-        <v>849</v>
+        <v>1041</v>
       </c>
       <c r="E291" t="s">
-        <v>850</v>
+        <v>1042</v>
       </c>
       <c r="F291" t="s">
-        <v>993</v>
+        <v>1043</v>
       </c>
       <c r="G291" s="1" t="s">
-        <v>1003</v>
+        <v>1044</v>
       </c>
       <c r="H291" t="s">
-        <v>1004</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" t="s">
-        <v>1005</v>
+        <v>1046</v>
       </c>
       <c r="B292" t="s">
         <v>9</v>
       </c>
       <c r="C292" t="s">
-        <v>214</v>
+        <v>17</v>
       </c>
       <c r="D292" t="s">
-        <v>849</v>
+        <v>1041</v>
       </c>
       <c r="E292" t="s">
-        <v>850</v>
+        <v>1042</v>
       </c>
       <c r="F292" t="s">
-        <v>851</v>
+        <v>13</v>
       </c>
       <c r="G292" s="1" t="s">
-        <v>1006</v>
+        <v>1047</v>
       </c>
       <c r="H292" t="s">
-        <v>1007</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" t="s">
-        <v>1008</v>
+        <v>1049</v>
       </c>
       <c r="B293" t="s">
         <v>9</v>
       </c>
       <c r="C293" t="s">
-        <v>218</v>
+        <v>21</v>
       </c>
       <c r="D293" t="s">
-        <v>849</v>
+        <v>1041</v>
       </c>
       <c r="E293" t="s">
-        <v>850</v>
+        <v>1042</v>
       </c>
       <c r="F293" t="s">
-        <v>851</v>
+        <v>13</v>
       </c>
       <c r="G293" s="1" t="s">
-        <v>1009</v>
+        <v>1050</v>
       </c>
       <c r="H293" t="s">
-        <v>1010</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" t="s">
-        <v>1011</v>
+        <v>1052</v>
       </c>
       <c r="B294" t="s">
         <v>9</v>
       </c>
       <c r="C294" t="s">
-        <v>222</v>
+        <v>25</v>
       </c>
       <c r="D294" t="s">
-        <v>849</v>
+        <v>1041</v>
       </c>
       <c r="E294" t="s">
-        <v>850</v>
+        <v>1042</v>
       </c>
       <c r="F294" t="s">
-        <v>851</v>
+        <v>13</v>
       </c>
       <c r="G294" s="1" t="s">
-        <v>1012</v>
+        <v>1053</v>
       </c>
       <c r="H294" t="s">
-        <v>1013</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" t="s">
-        <v>1014</v>
+        <v>1055</v>
       </c>
       <c r="B295" t="s">
         <v>9</v>
       </c>
       <c r="C295" t="s">
-        <v>226</v>
+        <v>10</v>
       </c>
       <c r="D295" t="s">
-        <v>849</v>
+        <v>1056</v>
       </c>
       <c r="E295" t="s">
-        <v>850</v>
+        <v>1057</v>
       </c>
       <c r="F295" t="s">
-        <v>851</v>
+        <v>1058</v>
       </c>
       <c r="G295" s="1" t="s">
-        <v>1015</v>
+        <v>1059</v>
       </c>
       <c r="H295" t="s">
-        <v>1016</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" t="s">
-        <v>1017</v>
+        <v>1061</v>
       </c>
       <c r="B296" t="s">
         <v>9</v>
       </c>
       <c r="C296" t="s">
-        <v>230</v>
+        <v>17</v>
       </c>
       <c r="D296" t="s">
-        <v>849</v>
+        <v>1056</v>
       </c>
       <c r="E296" t="s">
-        <v>850</v>
+        <v>1057</v>
       </c>
       <c r="F296" t="s">
-        <v>851</v>
+        <v>1058</v>
       </c>
       <c r="G296" s="1" t="s">
-        <v>1018</v>
+        <v>1062</v>
       </c>
       <c r="H296" t="s">
-        <v>1019</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" t="s">
-        <v>1020</v>
+        <v>1064</v>
       </c>
       <c r="B297" t="s">
         <v>9</v>
       </c>
       <c r="C297" t="s">
-        <v>235</v>
+        <v>21</v>
       </c>
       <c r="D297" t="s">
-        <v>849</v>
+        <v>1056</v>
       </c>
       <c r="E297" t="s">
-        <v>850</v>
+        <v>1057</v>
       </c>
       <c r="F297" t="s">
-        <v>851</v>
+        <v>1058</v>
       </c>
       <c r="G297" s="1" t="s">
-        <v>1021</v>
+        <v>1065</v>
       </c>
       <c r="H297" t="s">
-        <v>1022</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" t="s">
-        <v>1023</v>
+        <v>1067</v>
       </c>
       <c r="B298" t="s">
         <v>9</v>
       </c>
       <c r="C298" t="s">
-        <v>239</v>
+        <v>25</v>
       </c>
       <c r="D298" t="s">
-        <v>849</v>
+        <v>1056</v>
       </c>
       <c r="E298" t="s">
-        <v>850</v>
+        <v>1057</v>
       </c>
       <c r="F298" t="s">
-        <v>851</v>
+        <v>231</v>
       </c>
       <c r="G298" s="1" t="s">
-        <v>1024</v>
+        <v>1068</v>
       </c>
       <c r="H298" t="s">
-        <v>1025</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" t="s">
-        <v>1026</v>
+        <v>1070</v>
       </c>
       <c r="B299" t="s">
         <v>9</v>
       </c>
       <c r="C299" t="s">
-        <v>243</v>
+        <v>30</v>
       </c>
       <c r="D299" t="s">
-        <v>849</v>
+        <v>1056</v>
       </c>
       <c r="E299" t="s">
-        <v>850</v>
+        <v>1057</v>
       </c>
       <c r="F299" t="s">
-        <v>851</v>
+        <v>1058</v>
       </c>
       <c r="G299" s="1" t="s">
-        <v>1027</v>
+        <v>1071</v>
       </c>
       <c r="H299" t="s">
-        <v>1028</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" t="s">
-        <v>1029</v>
+        <v>1073</v>
       </c>
       <c r="B300" t="s">
         <v>9</v>
       </c>
       <c r="C300" t="s">
-        <v>247</v>
+        <v>34</v>
       </c>
       <c r="D300" t="s">
-        <v>849</v>
+        <v>1056</v>
       </c>
       <c r="E300" t="s">
-        <v>850</v>
+        <v>1057</v>
       </c>
       <c r="F300" t="s">
-        <v>851</v>
+        <v>1058</v>
       </c>
       <c r="G300" s="1" t="s">
-        <v>1030</v>
+        <v>1074</v>
       </c>
       <c r="H300" t="s">
-        <v>1031</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" t="s">
-        <v>1032</v>
+        <v>1076</v>
       </c>
       <c r="B301" t="s">
         <v>9</v>
       </c>
       <c r="C301" t="s">
-        <v>251</v>
+        <v>38</v>
       </c>
       <c r="D301" t="s">
-        <v>849</v>
+        <v>1056</v>
       </c>
       <c r="E301" t="s">
-        <v>850</v>
+        <v>1057</v>
       </c>
       <c r="F301" t="s">
-        <v>851</v>
+        <v>1077</v>
       </c>
       <c r="G301" s="1" t="s">
-        <v>1033</v>
+        <v>1078</v>
       </c>
       <c r="H301" t="s">
-        <v>1034</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" t="s">
-        <v>1035</v>
+        <v>1080</v>
       </c>
       <c r="B302" t="s">
         <v>9</v>
       </c>
       <c r="C302" t="s">
-        <v>255</v>
+        <v>42</v>
       </c>
       <c r="D302" t="s">
-        <v>849</v>
+        <v>1056</v>
       </c>
       <c r="E302" t="s">
-        <v>850</v>
+        <v>1057</v>
       </c>
       <c r="F302" t="s">
-        <v>993</v>
+        <v>1058</v>
       </c>
       <c r="G302" s="1" t="s">
-        <v>1036</v>
+        <v>1081</v>
       </c>
       <c r="H302" t="s">
-        <v>1037</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" t="s">
-        <v>1038</v>
+        <v>1083</v>
       </c>
       <c r="B303" t="s">
         <v>9</v>
       </c>
       <c r="C303" t="s">
-        <v>259</v>
+        <v>46</v>
       </c>
       <c r="D303" t="s">
-        <v>849</v>
+        <v>1056</v>
       </c>
       <c r="E303" t="s">
-        <v>850</v>
+        <v>1057</v>
       </c>
       <c r="F303" t="s">
-        <v>851</v>
+        <v>1058</v>
       </c>
       <c r="G303" s="1" t="s">
-        <v>1039</v>
+        <v>1084</v>
       </c>
       <c r="H303" t="s">
-        <v>1040</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" t="s">
-        <v>1041</v>
+        <v>1086</v>
       </c>
       <c r="B304" t="s">
         <v>9</v>
       </c>
       <c r="C304" t="s">
-        <v>263</v>
+        <v>50</v>
       </c>
       <c r="D304" t="s">
-        <v>849</v>
+        <v>1056</v>
       </c>
       <c r="E304" t="s">
-        <v>850</v>
+        <v>1057</v>
       </c>
       <c r="F304" t="s">
-        <v>851</v>
+        <v>1058</v>
       </c>
       <c r="G304" s="1" t="s">
-        <v>1042</v>
+        <v>1087</v>
       </c>
       <c r="H304" t="s">
-        <v>1043</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" t="s">
-        <v>1044</v>
+        <v>1089</v>
       </c>
       <c r="B305" t="s">
         <v>9</v>
       </c>
       <c r="C305" t="s">
-        <v>266</v>
+        <v>54</v>
       </c>
       <c r="D305" t="s">
-        <v>849</v>
+        <v>1056</v>
       </c>
       <c r="E305" t="s">
-        <v>850</v>
+        <v>1057</v>
       </c>
       <c r="F305" t="s">
-        <v>851</v>
+        <v>1058</v>
       </c>
       <c r="G305" s="1" t="s">
-        <v>1045</v>
+        <v>1090</v>
       </c>
       <c r="H305" t="s">
-        <v>1025</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" t="s">
-        <v>1046</v>
+        <v>1092</v>
       </c>
       <c r="B306" t="s">
         <v>9</v>
       </c>
       <c r="C306" t="s">
-        <v>270</v>
+        <v>58</v>
       </c>
       <c r="D306" t="s">
-        <v>849</v>
+        <v>1056</v>
       </c>
       <c r="E306" t="s">
-        <v>850</v>
+        <v>1057</v>
       </c>
       <c r="F306" t="s">
-        <v>851</v>
+        <v>1058</v>
       </c>
       <c r="G306" s="1" t="s">
-        <v>1047</v>
+        <v>1093</v>
       </c>
       <c r="H306" t="s">
-        <v>1048</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" t="s">
-        <v>1049</v>
+        <v>1095</v>
       </c>
       <c r="B307" t="s">
         <v>9</v>
       </c>
       <c r="C307" t="s">
-        <v>275</v>
+        <v>62</v>
       </c>
       <c r="D307" t="s">
-        <v>849</v>
+        <v>1056</v>
       </c>
       <c r="E307" t="s">
-        <v>850</v>
+        <v>1057</v>
       </c>
       <c r="F307" t="s">
-        <v>851</v>
+        <v>1058</v>
       </c>
       <c r="G307" s="1" t="s">
-        <v>1050</v>
+        <v>1096</v>
       </c>
       <c r="H307" t="s">
-        <v>1048</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" t="s">
-        <v>1051</v>
+        <v>1098</v>
       </c>
       <c r="B308" t="s">
         <v>9</v>
       </c>
       <c r="C308" t="s">
-        <v>280</v>
+        <v>488</v>
       </c>
       <c r="D308" t="s">
-        <v>849</v>
+        <v>1056</v>
       </c>
       <c r="E308" t="s">
-        <v>850</v>
+        <v>1057</v>
       </c>
       <c r="F308" t="s">
-        <v>851</v>
+        <v>1058</v>
       </c>
       <c r="G308" s="1" t="s">
-        <v>1052</v>
+        <v>1099</v>
       </c>
       <c r="H308" t="s">
-        <v>1053</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" t="s">
-        <v>1054</v>
+        <v>1101</v>
       </c>
       <c r="B309" t="s">
         <v>9</v>
       </c>
       <c r="C309" t="s">
-        <v>284</v>
+        <v>66</v>
       </c>
       <c r="D309" t="s">
-        <v>849</v>
+        <v>1056</v>
       </c>
       <c r="E309" t="s">
-        <v>850</v>
+        <v>1057</v>
       </c>
       <c r="F309" t="s">
-        <v>851</v>
+        <v>1058</v>
       </c>
       <c r="G309" s="1" t="s">
-        <v>1055</v>
+        <v>1102</v>
       </c>
       <c r="H309" t="s">
-        <v>1056</v>
+        <v>1103</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" t="s">
+        <v>1104</v>
+      </c>
+      <c r="B310" t="s">
+        <v>9</v>
+      </c>
+      <c r="C310" t="s">
+        <v>70</v>
+      </c>
+      <c r="D310" t="s">
+        <v>1056</v>
+      </c>
+      <c r="E310" t="s">
         <v>1057</v>
       </c>
-      <c r="B310" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F310" t="s">
-        <v>851</v>
+        <v>1058</v>
       </c>
       <c r="G310" s="1" t="s">
-        <v>1058</v>
+        <v>1105</v>
       </c>
       <c r="H310" t="s">
-        <v>1059</v>
+        <v>1106</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" t="s">
-        <v>1060</v>
+        <v>1107</v>
       </c>
       <c r="B311" t="s">
         <v>9</v>
       </c>
       <c r="C311" t="s">
-        <v>292</v>
+        <v>74</v>
       </c>
       <c r="D311" t="s">
-        <v>849</v>
+        <v>1056</v>
       </c>
       <c r="E311" t="s">
-        <v>850</v>
+        <v>1057</v>
       </c>
       <c r="F311" t="s">
-        <v>851</v>
+        <v>1058</v>
       </c>
       <c r="G311" s="1" t="s">
-        <v>1061</v>
+        <v>1108</v>
       </c>
       <c r="H311" t="s">
-        <v>1062</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" t="s">
-        <v>1063</v>
+        <v>1110</v>
       </c>
       <c r="B312" t="s">
         <v>9</v>
       </c>
       <c r="C312" t="s">
-        <v>551</v>
+        <v>78</v>
       </c>
       <c r="D312" t="s">
-        <v>849</v>
+        <v>1056</v>
       </c>
       <c r="E312" t="s">
-        <v>850</v>
+        <v>1057</v>
       </c>
       <c r="F312" t="s">
-        <v>851</v>
+        <v>1058</v>
       </c>
       <c r="G312" s="1" t="s">
-        <v>1064</v>
+        <v>1111</v>
       </c>
       <c r="H312" t="s">
-        <v>1065</v>
+        <v>1112</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" t="s">
-        <v>1066</v>
+        <v>1113</v>
       </c>
       <c r="B313" t="s">
         <v>9</v>
       </c>
       <c r="C313" t="s">
-        <v>555</v>
+        <v>82</v>
       </c>
       <c r="D313" t="s">
-        <v>849</v>
+        <v>1056</v>
       </c>
       <c r="E313" t="s">
-        <v>850</v>
+        <v>1057</v>
       </c>
       <c r="F313" t="s">
-        <v>851</v>
+        <v>1058</v>
       </c>
       <c r="G313" s="1" t="s">
-        <v>1067</v>
+        <v>1114</v>
       </c>
       <c r="H313" t="s">
-        <v>1068</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" t="s">
-        <v>1069</v>
+        <v>1116</v>
       </c>
       <c r="B314" t="s">
         <v>9</v>
       </c>
       <c r="C314" t="s">
-        <v>559</v>
+        <v>86</v>
       </c>
       <c r="D314" t="s">
-        <v>849</v>
+        <v>1056</v>
       </c>
       <c r="E314" t="s">
-        <v>850</v>
+        <v>1057</v>
       </c>
       <c r="F314" t="s">
-        <v>851</v>
+        <v>1058</v>
       </c>
       <c r="G314" s="1" t="s">
-        <v>1070</v>
+        <v>1117</v>
       </c>
       <c r="H314" t="s">
-        <v>1071</v>
+        <v>1118</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" t="s">
-        <v>1072</v>
+        <v>1119</v>
       </c>
       <c r="B315" t="s">
         <v>9</v>
       </c>
       <c r="C315" t="s">
-        <v>563</v>
+        <v>90</v>
       </c>
       <c r="D315" t="s">
-        <v>849</v>
+        <v>1056</v>
       </c>
       <c r="E315" t="s">
-        <v>850</v>
+        <v>1057</v>
       </c>
       <c r="F315" t="s">
-        <v>851</v>
+        <v>1058</v>
       </c>
       <c r="G315" s="1" t="s">
-        <v>1073</v>
+        <v>1120</v>
       </c>
       <c r="H315" t="s">
-        <v>1074</v>
+        <v>1121</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" t="s">
-        <v>1075</v>
+        <v>1122</v>
       </c>
       <c r="B316" t="s">
         <v>9</v>
       </c>
       <c r="C316" t="s">
-        <v>567</v>
+        <v>94</v>
       </c>
       <c r="D316" t="s">
-        <v>849</v>
+        <v>1056</v>
       </c>
       <c r="E316" t="s">
-        <v>850</v>
+        <v>1057</v>
       </c>
       <c r="F316" t="s">
-        <v>851</v>
+        <v>1058</v>
       </c>
       <c r="G316" s="1" t="s">
-        <v>1076</v>
+        <v>1123</v>
       </c>
       <c r="H316" t="s">
-        <v>1077</v>
+        <v>1124</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" t="s">
-        <v>1078</v>
+        <v>1125</v>
       </c>
       <c r="B317" t="s">
         <v>9</v>
       </c>
       <c r="C317" t="s">
-        <v>10</v>
+        <v>98</v>
       </c>
       <c r="D317" t="s">
-        <v>1079</v>
+        <v>1056</v>
       </c>
       <c r="E317" t="s">
-        <v>1080</v>
+        <v>1057</v>
       </c>
       <c r="F317" t="s">
-        <v>1081</v>
+        <v>1058</v>
       </c>
       <c r="G317" s="1" t="s">
-        <v>1082</v>
+        <v>1126</v>
       </c>
       <c r="H317" t="s">
-        <v>52</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" t="s">
-        <v>1083</v>
+        <v>1128</v>
       </c>
       <c r="B318" t="s">
         <v>9</v>
       </c>
       <c r="C318" t="s">
-        <v>17</v>
+        <v>102</v>
       </c>
       <c r="D318" t="s">
-        <v>1079</v>
+        <v>1056</v>
       </c>
       <c r="E318" t="s">
-        <v>1080</v>
+        <v>1057</v>
       </c>
       <c r="F318" t="s">
-        <v>1081</v>
+        <v>1058</v>
       </c>
       <c r="G318" s="1" t="s">
-        <v>1084</v>
+        <v>1129</v>
       </c>
       <c r="H318" t="s">
-        <v>23</v>
+        <v>1130</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" t="s">
-        <v>1085</v>
+        <v>1131</v>
       </c>
       <c r="B319" t="s">
         <v>9</v>
       </c>
       <c r="C319" t="s">
-        <v>21</v>
+        <v>106</v>
       </c>
       <c r="D319" t="s">
-        <v>1079</v>
+        <v>1056</v>
       </c>
       <c r="E319" t="s">
-        <v>1080</v>
+        <v>1057</v>
       </c>
       <c r="F319" t="s">
-        <v>706</v>
+        <v>1058</v>
       </c>
       <c r="G319" s="1" t="s">
-        <v>1086</v>
+        <v>1132</v>
       </c>
       <c r="H319" t="s">
-        <v>15</v>
+        <v>1133</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" t="s">
-        <v>1087</v>
+        <v>1134</v>
       </c>
       <c r="B320" t="s">
         <v>9</v>
       </c>
       <c r="C320" t="s">
-        <v>25</v>
+        <v>110</v>
       </c>
       <c r="D320" t="s">
-        <v>1079</v>
+        <v>1056</v>
       </c>
       <c r="E320" t="s">
-        <v>1080</v>
+        <v>1057</v>
       </c>
       <c r="F320" t="s">
-        <v>706</v>
+        <v>1058</v>
       </c>
       <c r="G320" s="1" t="s">
-        <v>1088</v>
+        <v>1135</v>
       </c>
       <c r="H320" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" t="s">
-        <v>1089</v>
+        <v>1136</v>
       </c>
       <c r="B321" t="s">
         <v>9</v>
       </c>
       <c r="C321" t="s">
-        <v>30</v>
+        <v>114</v>
       </c>
       <c r="D321" t="s">
-        <v>1079</v>
+        <v>1056</v>
       </c>
       <c r="E321" t="s">
-        <v>1080</v>
+        <v>1057</v>
       </c>
       <c r="F321" t="s">
-        <v>1081</v>
+        <v>1058</v>
       </c>
       <c r="G321" s="1" t="s">
-        <v>1090</v>
+        <v>1137</v>
       </c>
       <c r="H321" t="s">
-        <v>40</v>
+        <v>116</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" t="s">
-        <v>1091</v>
+        <v>1138</v>
       </c>
       <c r="B322" t="s">
         <v>9</v>
       </c>
       <c r="C322" t="s">
-        <v>34</v>
+        <v>118</v>
       </c>
       <c r="D322" t="s">
-        <v>1079</v>
+        <v>1056</v>
       </c>
       <c r="E322" t="s">
-        <v>1080</v>
+        <v>1057</v>
       </c>
       <c r="F322" t="s">
-        <v>1081</v>
+        <v>1058</v>
       </c>
       <c r="G322" s="1" t="s">
-        <v>1092</v>
+        <v>1139</v>
       </c>
       <c r="H322" t="s">
-        <v>1093</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" t="s">
-        <v>1094</v>
+        <v>1141</v>
       </c>
       <c r="B323" t="s">
         <v>9</v>
       </c>
       <c r="C323" t="s">
-        <v>38</v>
+        <v>122</v>
       </c>
       <c r="D323" t="s">
-        <v>1079</v>
+        <v>1056</v>
       </c>
       <c r="E323" t="s">
-        <v>1080</v>
+        <v>1057</v>
       </c>
       <c r="F323" t="s">
-        <v>1081</v>
+        <v>1058</v>
       </c>
       <c r="G323" s="1" t="s">
-        <v>1095</v>
+        <v>1142</v>
       </c>
       <c r="H323" t="s">
-        <v>1096</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" t="s">
-        <v>1097</v>
+        <v>1144</v>
       </c>
       <c r="B324" t="s">
         <v>9</v>
       </c>
       <c r="C324" t="s">
-        <v>42</v>
+        <v>126</v>
       </c>
       <c r="D324" t="s">
-        <v>1079</v>
+        <v>1056</v>
       </c>
       <c r="E324" t="s">
-        <v>1080</v>
+        <v>1057</v>
       </c>
       <c r="F324" t="s">
-        <v>1081</v>
+        <v>1058</v>
       </c>
       <c r="G324" s="1" t="s">
-        <v>1098</v>
+        <v>1145</v>
       </c>
       <c r="H324" t="s">
-        <v>48</v>
+        <v>92</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" t="s">
-        <v>1099</v>
+        <v>1146</v>
       </c>
       <c r="B325" t="s">
         <v>9</v>
       </c>
       <c r="C325" t="s">
-        <v>46</v>
+        <v>130</v>
       </c>
       <c r="D325" t="s">
-        <v>1079</v>
+        <v>1056</v>
       </c>
       <c r="E325" t="s">
-        <v>1080</v>
+        <v>1057</v>
       </c>
       <c r="F325" t="s">
-        <v>1100</v>
+        <v>1058</v>
       </c>
       <c r="G325" s="1" t="s">
-        <v>1101</v>
+        <v>1147</v>
       </c>
       <c r="H325" t="s">
-        <v>36</v>
+        <v>100</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326" t="s">
-        <v>1102</v>
+        <v>1148</v>
       </c>
       <c r="B326" t="s">
         <v>9</v>
       </c>
       <c r="C326" t="s">
-        <v>50</v>
+        <v>134</v>
       </c>
       <c r="D326" t="s">
-        <v>1079</v>
+        <v>1056</v>
       </c>
       <c r="E326" t="s">
-        <v>1080</v>
+        <v>1057</v>
       </c>
       <c r="F326" t="s">
-        <v>1081</v>
+        <v>1058</v>
       </c>
       <c r="G326" s="1" t="s">
-        <v>1103</v>
+        <v>1149</v>
       </c>
       <c r="H326" t="s">
-        <v>1104</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327" t="s">
-        <v>1105</v>
+        <v>1151</v>
       </c>
       <c r="B327" t="s">
         <v>9</v>
       </c>
       <c r="C327" t="s">
-        <v>54</v>
+        <v>138</v>
       </c>
       <c r="D327" t="s">
-        <v>1079</v>
+        <v>1056</v>
       </c>
       <c r="E327" t="s">
-        <v>1080</v>
+        <v>1057</v>
       </c>
       <c r="F327" t="s">
-        <v>1081</v>
+        <v>1058</v>
       </c>
       <c r="G327" s="1" t="s">
-        <v>1106</v>
+        <v>1152</v>
       </c>
       <c r="H327" t="s">
-        <v>68</v>
+        <v>1153</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328" t="s">
-        <v>1107</v>
+        <v>1154</v>
       </c>
       <c r="B328" t="s">
         <v>9</v>
       </c>
       <c r="C328" t="s">
-        <v>58</v>
+        <v>142</v>
       </c>
       <c r="D328" t="s">
-        <v>1079</v>
+        <v>1056</v>
       </c>
       <c r="E328" t="s">
-        <v>1080</v>
+        <v>1057</v>
       </c>
       <c r="F328" t="s">
-        <v>1081</v>
+        <v>1058</v>
       </c>
       <c r="G328" s="1" t="s">
-        <v>1108</v>
+        <v>1155</v>
       </c>
       <c r="H328" t="s">
-        <v>72</v>
+        <v>1156</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329" t="s">
-        <v>1109</v>
+        <v>1157</v>
       </c>
       <c r="B329" t="s">
         <v>9</v>
       </c>
       <c r="C329" t="s">
-        <v>62</v>
+        <v>146</v>
       </c>
       <c r="D329" t="s">
-        <v>1079</v>
+        <v>1056</v>
       </c>
       <c r="E329" t="s">
-        <v>1080</v>
+        <v>1057</v>
       </c>
       <c r="F329" t="s">
-        <v>1081</v>
+        <v>1058</v>
       </c>
       <c r="G329" s="1" t="s">
-        <v>1110</v>
+        <v>1158</v>
       </c>
       <c r="H329" t="s">
-        <v>76</v>
+        <v>1159</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330" t="s">
-        <v>1111</v>
+        <v>1160</v>
       </c>
       <c r="B330" t="s">
         <v>9</v>
       </c>
       <c r="C330" t="s">
-        <v>374</v>
+        <v>150</v>
       </c>
       <c r="D330" t="s">
-        <v>1079</v>
+        <v>1056</v>
       </c>
       <c r="E330" t="s">
-        <v>1080</v>
+        <v>1057</v>
       </c>
       <c r="F330" t="s">
-        <v>731</v>
+        <v>1058</v>
       </c>
       <c r="G330" s="1" t="s">
-        <v>1112</v>
+        <v>1161</v>
       </c>
       <c r="H330" t="s">
-        <v>84</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331" t="s">
-        <v>1113</v>
+        <v>1163</v>
       </c>
       <c r="B331" t="s">
         <v>9</v>
       </c>
       <c r="C331" t="s">
-        <v>66</v>
+        <v>154</v>
       </c>
       <c r="D331" t="s">
-        <v>1079</v>
+        <v>1056</v>
       </c>
       <c r="E331" t="s">
-        <v>1080</v>
+        <v>1057</v>
       </c>
       <c r="F331" t="s">
-        <v>1081</v>
+        <v>1058</v>
       </c>
       <c r="G331" s="1" t="s">
-        <v>1114</v>
+        <v>1164</v>
       </c>
       <c r="H331" t="s">
-        <v>92</v>
+        <v>152</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332" t="s">
-        <v>1115</v>
+        <v>1165</v>
       </c>
       <c r="B332" t="s">
         <v>9</v>
       </c>
       <c r="C332" t="s">
-        <v>70</v>
+        <v>158</v>
       </c>
       <c r="D332" t="s">
-        <v>1079</v>
+        <v>1056</v>
       </c>
       <c r="E332" t="s">
-        <v>1080</v>
+        <v>1057</v>
       </c>
       <c r="F332" t="s">
-        <v>1081</v>
+        <v>1058</v>
       </c>
       <c r="G332" s="1" t="s">
-        <v>1116</v>
+        <v>1166</v>
       </c>
       <c r="H332" t="s">
-        <v>100</v>
+        <v>1167</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333" t="s">
-        <v>1117</v>
+        <v>1168</v>
       </c>
       <c r="B333" t="s">
         <v>9</v>
       </c>
       <c r="C333" t="s">
-        <v>74</v>
+        <v>162</v>
       </c>
       <c r="D333" t="s">
-        <v>1079</v>
+        <v>1056</v>
       </c>
       <c r="E333" t="s">
-        <v>1080</v>
+        <v>1057</v>
       </c>
       <c r="F333" t="s">
-        <v>1081</v>
+        <v>1058</v>
       </c>
       <c r="G333" s="1" t="s">
-        <v>1118</v>
+        <v>1169</v>
       </c>
       <c r="H333" t="s">
-        <v>108</v>
+        <v>52</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334" t="s">
-        <v>1119</v>
+        <v>1170</v>
       </c>
       <c r="B334" t="s">
         <v>9</v>
       </c>
       <c r="C334" t="s">
-        <v>78</v>
+        <v>166</v>
       </c>
       <c r="D334" t="s">
-        <v>1079</v>
+        <v>1056</v>
       </c>
       <c r="E334" t="s">
-        <v>1080</v>
+        <v>1057</v>
       </c>
       <c r="F334" t="s">
-        <v>1081</v>
+        <v>1058</v>
       </c>
       <c r="G334" s="1" t="s">
-        <v>1120</v>
+        <v>1171</v>
       </c>
       <c r="H334" t="s">
-        <v>128</v>
+        <v>1172</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335" t="s">
-        <v>1121</v>
+        <v>1173</v>
       </c>
       <c r="B335" t="s">
         <v>9</v>
       </c>
       <c r="C335" t="s">
-        <v>82</v>
+        <v>170</v>
       </c>
       <c r="D335" t="s">
-        <v>1079</v>
+        <v>1056</v>
       </c>
       <c r="E335" t="s">
-        <v>1080</v>
+        <v>1057</v>
       </c>
       <c r="F335" t="s">
-        <v>1081</v>
+        <v>1058</v>
       </c>
       <c r="G335" s="1" t="s">
-        <v>1122</v>
+        <v>1174</v>
       </c>
       <c r="H335" t="s">
-        <v>1123</v>
+        <v>80</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336" t="s">
-        <v>1124</v>
+        <v>1175</v>
       </c>
       <c r="B336" t="s">
         <v>9</v>
       </c>
       <c r="C336" t="s">
-        <v>86</v>
+        <v>174</v>
       </c>
       <c r="D336" t="s">
-        <v>1079</v>
+        <v>1056</v>
       </c>
       <c r="E336" t="s">
-        <v>1080</v>
+        <v>1057</v>
       </c>
       <c r="F336" t="s">
-        <v>1081</v>
+        <v>1058</v>
       </c>
       <c r="G336" s="1" t="s">
-        <v>1125</v>
+        <v>1176</v>
       </c>
       <c r="H336" t="s">
-        <v>1126</v>
+        <v>1177</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337" t="s">
-        <v>1127</v>
+        <v>1178</v>
       </c>
       <c r="B337" t="s">
         <v>9</v>
       </c>
       <c r="C337" t="s">
-        <v>90</v>
+        <v>178</v>
       </c>
       <c r="D337" t="s">
-        <v>1079</v>
+        <v>1056</v>
       </c>
       <c r="E337" t="s">
-        <v>1080</v>
+        <v>1057</v>
       </c>
       <c r="F337" t="s">
-        <v>1081</v>
+        <v>1058</v>
       </c>
       <c r="G337" s="1" t="s">
-        <v>1128</v>
+        <v>1179</v>
       </c>
       <c r="H337" t="s">
-        <v>64</v>
+        <v>1180</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338" t="s">
-        <v>1129</v>
+        <v>1181</v>
       </c>
       <c r="B338" t="s">
         <v>9</v>
       </c>
       <c r="C338" t="s">
-        <v>94</v>
+        <v>182</v>
       </c>
       <c r="D338" t="s">
-        <v>1079</v>
+        <v>1056</v>
       </c>
       <c r="E338" t="s">
-        <v>1080</v>
+        <v>1057</v>
       </c>
       <c r="F338" t="s">
-        <v>1081</v>
+        <v>1058</v>
       </c>
       <c r="G338" s="1" t="s">
-        <v>1130</v>
+        <v>1182</v>
       </c>
       <c r="H338" t="s">
-        <v>112</v>
+        <v>1183</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339" t="s">
-        <v>1131</v>
+        <v>1184</v>
       </c>
       <c r="B339" t="s">
         <v>9</v>
       </c>
       <c r="C339" t="s">
-        <v>98</v>
+        <v>186</v>
       </c>
       <c r="D339" t="s">
-        <v>1079</v>
+        <v>1056</v>
       </c>
       <c r="E339" t="s">
-        <v>1080</v>
+        <v>1057</v>
       </c>
       <c r="F339" t="s">
-        <v>1081</v>
+        <v>1058</v>
       </c>
       <c r="G339" s="1" t="s">
-        <v>1132</v>
+        <v>1185</v>
       </c>
       <c r="H339" t="s">
-        <v>32</v>
+        <v>1186</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340" t="s">
-        <v>1133</v>
+        <v>1187</v>
       </c>
       <c r="B340" t="s">
         <v>9</v>
       </c>
       <c r="C340" t="s">
-        <v>102</v>
+        <v>190</v>
       </c>
       <c r="D340" t="s">
-        <v>1079</v>
+        <v>1056</v>
       </c>
       <c r="E340" t="s">
-        <v>1080</v>
+        <v>1057</v>
       </c>
       <c r="F340" t="s">
-        <v>1081</v>
+        <v>1058</v>
       </c>
       <c r="G340" s="1" t="s">
-        <v>1134</v>
+        <v>1188</v>
       </c>
       <c r="H340" t="s">
-        <v>140</v>
+        <v>1189</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341" t="s">
-        <v>1135</v>
+        <v>1190</v>
       </c>
       <c r="B341" t="s">
         <v>9</v>
       </c>
       <c r="C341" t="s">
-        <v>106</v>
+        <v>194</v>
       </c>
       <c r="D341" t="s">
-        <v>1079</v>
+        <v>1056</v>
       </c>
       <c r="E341" t="s">
-        <v>1080</v>
+        <v>1057</v>
       </c>
       <c r="F341" t="s">
-        <v>1081</v>
+        <v>1058</v>
       </c>
       <c r="G341" s="1" t="s">
-        <v>1136</v>
+        <v>1191</v>
       </c>
       <c r="H341" t="s">
-        <v>120</v>
+        <v>1192</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342" t="s">
-        <v>1137</v>
+        <v>1193</v>
       </c>
       <c r="B342" t="s">
         <v>9</v>
       </c>
       <c r="C342" t="s">
-        <v>110</v>
+        <v>198</v>
       </c>
       <c r="D342" t="s">
-        <v>1079</v>
+        <v>1056</v>
       </c>
       <c r="E342" t="s">
-        <v>1080</v>
+        <v>1057</v>
       </c>
       <c r="F342" t="s">
-        <v>1081</v>
+        <v>1058</v>
       </c>
       <c r="G342" s="1" t="s">
-        <v>1138</v>
+        <v>1194</v>
       </c>
       <c r="H342" t="s">
-        <v>80</v>
+        <v>1195</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343" t="s">
-        <v>1139</v>
+        <v>1196</v>
       </c>
       <c r="B343" t="s">
         <v>9</v>
       </c>
       <c r="C343" t="s">
-        <v>114</v>
+        <v>202</v>
       </c>
       <c r="D343" t="s">
-        <v>1079</v>
+        <v>1056</v>
       </c>
       <c r="E343" t="s">
-        <v>1080</v>
+        <v>1057</v>
       </c>
       <c r="F343" t="s">
-        <v>1081</v>
+        <v>1058</v>
       </c>
       <c r="G343" s="1" t="s">
-        <v>1140</v>
+        <v>1197</v>
       </c>
       <c r="H343" t="s">
-        <v>176</v>
+        <v>1198</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344" t="s">
-        <v>1141</v>
+        <v>1199</v>
       </c>
       <c r="B344" t="s">
         <v>9</v>
       </c>
       <c r="C344" t="s">
-        <v>118</v>
+        <v>206</v>
       </c>
       <c r="D344" t="s">
-        <v>1079</v>
+        <v>1056</v>
       </c>
       <c r="E344" t="s">
-        <v>1080</v>
+        <v>1057</v>
       </c>
       <c r="F344" t="s">
-        <v>1081</v>
+        <v>1058</v>
       </c>
       <c r="G344" s="1" t="s">
-        <v>1142</v>
+        <v>1200</v>
       </c>
       <c r="H344" t="s">
-        <v>116</v>
+        <v>1201</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345" t="s">
-        <v>1143</v>
+        <v>1202</v>
       </c>
       <c r="B345" t="s">
         <v>9</v>
       </c>
       <c r="C345" t="s">
-        <v>122</v>
+        <v>210</v>
       </c>
       <c r="D345" t="s">
-        <v>1079</v>
+        <v>1056</v>
       </c>
       <c r="E345" t="s">
-        <v>1080</v>
+        <v>1057</v>
       </c>
       <c r="F345" t="s">
-        <v>1081</v>
+        <v>1058</v>
       </c>
       <c r="G345" s="1" t="s">
-        <v>1144</v>
+        <v>1203</v>
       </c>
       <c r="H345" t="s">
-        <v>184</v>
+        <v>1204</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346" t="s">
-        <v>1145</v>
+        <v>1205</v>
       </c>
       <c r="B346" t="s">
         <v>9</v>
       </c>
       <c r="C346" t="s">
-        <v>126</v>
+        <v>214</v>
       </c>
       <c r="D346" t="s">
-        <v>1079</v>
+        <v>1056</v>
       </c>
       <c r="E346" t="s">
-        <v>1080</v>
+        <v>1057</v>
       </c>
       <c r="F346" t="s">
-        <v>1081</v>
+        <v>1058</v>
       </c>
       <c r="G346" s="1" t="s">
-        <v>1146</v>
+        <v>1206</v>
       </c>
       <c r="H346" t="s">
-        <v>188</v>
+        <v>1207</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347" t="s">
-        <v>1147</v>
+        <v>1208</v>
       </c>
       <c r="B347" t="s">
         <v>9</v>
       </c>
       <c r="C347" t="s">
-        <v>130</v>
+        <v>218</v>
       </c>
       <c r="D347" t="s">
-        <v>1079</v>
+        <v>1056</v>
       </c>
       <c r="E347" t="s">
-        <v>1080</v>
+        <v>1057</v>
       </c>
       <c r="F347" t="s">
-        <v>1081</v>
+        <v>1058</v>
       </c>
       <c r="G347" s="1" t="s">
-        <v>1148</v>
+        <v>1209</v>
       </c>
       <c r="H347" t="s">
-        <v>1149</v>
+        <v>1210</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348" t="s">
-        <v>1150</v>
+        <v>1211</v>
       </c>
       <c r="B348" t="s">
         <v>9</v>
       </c>
       <c r="C348" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="D348" t="s">
-        <v>1079</v>
+        <v>1056</v>
       </c>
       <c r="E348" t="s">
-        <v>1080</v>
+        <v>1057</v>
       </c>
       <c r="F348" t="s">
-        <v>1081</v>
+        <v>1058</v>
       </c>
       <c r="G348" s="1" t="s">
-        <v>1151</v>
+        <v>1212</v>
       </c>
       <c r="H348" t="s">
-        <v>124</v>
+        <v>1213</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349" t="s">
-        <v>1152</v>
+        <v>1214</v>
       </c>
       <c r="B349" t="s">
         <v>9</v>
       </c>
       <c r="C349" t="s">
-        <v>138</v>
+        <v>226</v>
       </c>
       <c r="D349" t="s">
-        <v>1079</v>
+        <v>1056</v>
       </c>
       <c r="E349" t="s">
-        <v>1080</v>
+        <v>1057</v>
       </c>
       <c r="F349" t="s">
-        <v>1081</v>
+        <v>1058</v>
       </c>
       <c r="G349" s="1" t="s">
-        <v>1153</v>
+        <v>1215</v>
       </c>
       <c r="H349" t="s">
-        <v>180</v>
+        <v>1216</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350" t="s">
-        <v>1154</v>
+        <v>1217</v>
       </c>
       <c r="B350" t="s">
         <v>9</v>
       </c>
       <c r="C350" t="s">
-        <v>142</v>
+        <v>230</v>
       </c>
       <c r="D350" t="s">
-        <v>1079</v>
+        <v>1056</v>
       </c>
       <c r="E350" t="s">
-        <v>1080</v>
+        <v>1057</v>
       </c>
       <c r="F350" t="s">
-        <v>1081</v>
+        <v>1058</v>
       </c>
       <c r="G350" s="1" t="s">
-        <v>1155</v>
+        <v>1218</v>
       </c>
       <c r="H350" t="s">
-        <v>192</v>
+        <v>1219</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351" t="s">
-        <v>1156</v>
+        <v>1220</v>
       </c>
       <c r="B351" t="s">
         <v>9</v>
       </c>
       <c r="C351" t="s">
-        <v>146</v>
+        <v>235</v>
       </c>
       <c r="D351" t="s">
-        <v>1079</v>
+        <v>1056</v>
       </c>
       <c r="E351" t="s">
-        <v>1080</v>
+        <v>1057</v>
       </c>
       <c r="F351" t="s">
-        <v>1081</v>
+        <v>1058</v>
       </c>
       <c r="G351" s="1" t="s">
-        <v>1157</v>
+        <v>1221</v>
       </c>
       <c r="H351" t="s">
-        <v>305</v>
+        <v>1222</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352" t="s">
-        <v>1158</v>
+        <v>1223</v>
       </c>
       <c r="B352" t="s">
         <v>9</v>
       </c>
       <c r="C352" t="s">
-        <v>150</v>
+        <v>239</v>
       </c>
       <c r="D352" t="s">
-        <v>1079</v>
+        <v>1056</v>
       </c>
       <c r="E352" t="s">
-        <v>1080</v>
+        <v>1057</v>
       </c>
       <c r="F352" t="s">
-        <v>1081</v>
+        <v>1224</v>
       </c>
       <c r="G352" s="1" t="s">
-        <v>1159</v>
+        <v>1225</v>
       </c>
       <c r="H352" t="s">
-        <v>112</v>
+        <v>1226</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353" t="s">
-        <v>1160</v>
+        <v>1227</v>
       </c>
       <c r="B353" t="s">
         <v>9</v>
       </c>
       <c r="C353" t="s">
-        <v>154</v>
+        <v>243</v>
       </c>
       <c r="D353" t="s">
-        <v>1079</v>
+        <v>1056</v>
       </c>
       <c r="E353" t="s">
-        <v>1080</v>
+        <v>1057</v>
       </c>
       <c r="F353" t="s">
-        <v>1081</v>
+        <v>1224</v>
       </c>
       <c r="G353" s="1" t="s">
-        <v>1161</v>
+        <v>1228</v>
       </c>
       <c r="H353" t="s">
-        <v>56</v>
+        <v>1229</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354" t="s">
-        <v>1162</v>
+        <v>1230</v>
       </c>
       <c r="B354" t="s">
         <v>9</v>
       </c>
       <c r="C354" t="s">
-        <v>158</v>
+        <v>247</v>
       </c>
       <c r="D354" t="s">
-        <v>1079</v>
+        <v>1056</v>
       </c>
       <c r="E354" t="s">
-        <v>1080</v>
+        <v>1057</v>
       </c>
       <c r="F354" t="s">
-        <v>1081</v>
+        <v>1058</v>
       </c>
       <c r="G354" s="1" t="s">
-        <v>1163</v>
+        <v>1231</v>
       </c>
       <c r="H354" t="s">
-        <v>144</v>
+        <v>1232</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355" t="s">
-        <v>1164</v>
+        <v>1233</v>
       </c>
       <c r="B355" t="s">
         <v>9</v>
       </c>
       <c r="C355" t="s">
-        <v>162</v>
+        <v>251</v>
       </c>
       <c r="D355" t="s">
-        <v>1079</v>
+        <v>1056</v>
       </c>
       <c r="E355" t="s">
-        <v>1080</v>
+        <v>1057</v>
       </c>
       <c r="F355" t="s">
-        <v>1081</v>
+        <v>1058</v>
       </c>
       <c r="G355" s="1" t="s">
-        <v>1165</v>
+        <v>1234</v>
       </c>
       <c r="H355" t="s">
-        <v>208</v>
+        <v>1235</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356" t="s">
-        <v>1166</v>
+        <v>1236</v>
       </c>
       <c r="B356" t="s">
         <v>9</v>
       </c>
       <c r="C356" t="s">
-        <v>166</v>
+        <v>255</v>
       </c>
       <c r="D356" t="s">
-        <v>1079</v>
+        <v>1056</v>
       </c>
       <c r="E356" t="s">
-        <v>1080</v>
+        <v>1057</v>
       </c>
       <c r="F356" t="s">
-        <v>1081</v>
+        <v>1058</v>
       </c>
       <c r="G356" s="1" t="s">
-        <v>1167</v>
+        <v>1237</v>
       </c>
       <c r="H356" t="s">
-        <v>212</v>
+        <v>1238</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357" t="s">
-        <v>1168</v>
+        <v>1239</v>
       </c>
       <c r="B357" t="s">
         <v>9</v>
       </c>
       <c r="C357" t="s">
-        <v>170</v>
+        <v>259</v>
       </c>
       <c r="D357" t="s">
-        <v>1079</v>
+        <v>1056</v>
       </c>
       <c r="E357" t="s">
-        <v>1080</v>
+        <v>1057</v>
       </c>
       <c r="F357" t="s">
-        <v>1081</v>
+        <v>1058</v>
       </c>
       <c r="G357" s="1" t="s">
-        <v>1169</v>
+        <v>1240</v>
       </c>
       <c r="H357" t="s">
-        <v>220</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358" t="s">
-        <v>1170</v>
+        <v>1242</v>
       </c>
       <c r="B358" t="s">
         <v>9</v>
       </c>
       <c r="C358" t="s">
-        <v>10</v>
+        <v>263</v>
       </c>
       <c r="D358" t="s">
-        <v>1171</v>
+        <v>1056</v>
       </c>
       <c r="E358" t="s">
-        <v>1172</v>
+        <v>1057</v>
       </c>
       <c r="F358" t="s">
-        <v>1173</v>
+        <v>1058</v>
       </c>
       <c r="G358" s="1" t="s">
-        <v>1174</v>
+        <v>1243</v>
       </c>
       <c r="H358" t="s">
-        <v>1175</v>
+        <v>204</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359" t="s">
-        <v>1176</v>
+        <v>1244</v>
       </c>
       <c r="B359" t="s">
         <v>9</v>
       </c>
       <c r="C359" t="s">
-        <v>17</v>
+        <v>266</v>
       </c>
       <c r="D359" t="s">
-        <v>1171</v>
+        <v>1056</v>
       </c>
       <c r="E359" t="s">
-        <v>1172</v>
+        <v>1057</v>
       </c>
       <c r="F359" t="s">
-        <v>1173</v>
+        <v>1058</v>
       </c>
       <c r="G359" s="1" t="s">
-        <v>1177</v>
+        <v>1245</v>
       </c>
       <c r="H359" t="s">
-        <v>52</v>
+        <v>382</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360" t="s">
-        <v>1178</v>
+        <v>1246</v>
       </c>
       <c r="B360" t="s">
         <v>9</v>
       </c>
       <c r="C360" t="s">
-        <v>21</v>
+        <v>270</v>
       </c>
       <c r="D360" t="s">
-        <v>1171</v>
+        <v>1056</v>
       </c>
       <c r="E360" t="s">
-        <v>1172</v>
+        <v>1057</v>
       </c>
       <c r="F360" t="s">
-        <v>1173</v>
+        <v>1058</v>
       </c>
       <c r="G360" s="1" t="s">
-        <v>1179</v>
+        <v>1247</v>
       </c>
       <c r="H360" t="s">
-        <v>1180</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361" t="s">
-        <v>1181</v>
+        <v>1249</v>
       </c>
       <c r="B361" t="s">
         <v>9</v>
       </c>
       <c r="C361" t="s">
-        <v>25</v>
+        <v>275</v>
       </c>
       <c r="D361" t="s">
-        <v>1171</v>
+        <v>1056</v>
       </c>
       <c r="E361" t="s">
-        <v>1172</v>
+        <v>1057</v>
       </c>
       <c r="F361" t="s">
-        <v>1173</v>
+        <v>1058</v>
       </c>
       <c r="G361" s="1" t="s">
-        <v>1182</v>
+        <v>1250</v>
       </c>
       <c r="H361" t="s">
-        <v>1183</v>
+        <v>1251</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362" t="s">
-        <v>1184</v>
+        <v>1252</v>
       </c>
       <c r="B362" t="s">
         <v>9</v>
       </c>
       <c r="C362" t="s">
-        <v>30</v>
+        <v>280</v>
       </c>
       <c r="D362" t="s">
-        <v>1171</v>
+        <v>1056</v>
       </c>
       <c r="E362" t="s">
-        <v>1172</v>
+        <v>1057</v>
       </c>
       <c r="F362" t="s">
-        <v>1173</v>
+        <v>1058</v>
       </c>
       <c r="G362" s="1" t="s">
-        <v>1185</v>
+        <v>1253</v>
       </c>
       <c r="H362" t="s">
-        <v>19</v>
+        <v>290</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363" t="s">
-        <v>1186</v>
+        <v>1254</v>
       </c>
       <c r="B363" t="s">
         <v>9</v>
       </c>
       <c r="C363" t="s">
-        <v>34</v>
+        <v>284</v>
       </c>
       <c r="D363" t="s">
-        <v>1171</v>
+        <v>1056</v>
       </c>
       <c r="E363" t="s">
-        <v>1172</v>
+        <v>1057</v>
       </c>
       <c r="F363" t="s">
-        <v>1173</v>
+        <v>1058</v>
       </c>
       <c r="G363" s="1" t="s">
-        <v>1187</v>
+        <v>1255</v>
       </c>
       <c r="H363" t="s">
-        <v>28</v>
+        <v>1256</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364" t="s">
-        <v>1188</v>
+        <v>1257</v>
       </c>
       <c r="B364" t="s">
         <v>9</v>
       </c>
       <c r="C364" t="s">
-        <v>38</v>
+        <v>288</v>
       </c>
       <c r="D364" t="s">
-        <v>1171</v>
+        <v>1056</v>
       </c>
       <c r="E364" t="s">
-        <v>1172</v>
+        <v>1057</v>
       </c>
       <c r="F364" t="s">
-        <v>1173</v>
+        <v>1058</v>
       </c>
       <c r="G364" s="1" t="s">
-        <v>1189</v>
+        <v>1258</v>
       </c>
       <c r="H364" t="s">
-        <v>40</v>
+        <v>1259</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365" t="s">
-        <v>1190</v>
+        <v>1260</v>
       </c>
       <c r="B365" t="s">
         <v>9</v>
       </c>
       <c r="C365" t="s">
-        <v>42</v>
+        <v>292</v>
       </c>
       <c r="D365" t="s">
-        <v>1171</v>
+        <v>1056</v>
       </c>
       <c r="E365" t="s">
-        <v>1172</v>
+        <v>1057</v>
       </c>
       <c r="F365" t="s">
-        <v>1173</v>
+        <v>1058</v>
       </c>
       <c r="G365" s="1" t="s">
-        <v>1191</v>
+        <v>1261</v>
       </c>
       <c r="H365" t="s">
-        <v>44</v>
+        <v>1262</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366" t="s">
-        <v>1192</v>
+        <v>1263</v>
       </c>
       <c r="B366" t="s">
         <v>9</v>
       </c>
       <c r="C366" t="s">
-        <v>46</v>
+        <v>296</v>
       </c>
       <c r="D366" t="s">
-        <v>1171</v>
+        <v>1056</v>
       </c>
       <c r="E366" t="s">
-        <v>1172</v>
+        <v>1057</v>
       </c>
       <c r="F366" t="s">
-        <v>1173</v>
+        <v>1058</v>
       </c>
       <c r="G366" s="1" t="s">
-        <v>1193</v>
+        <v>1264</v>
       </c>
       <c r="H366" t="s">
-        <v>48</v>
+        <v>1265</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367" t="s">
-        <v>1194</v>
+        <v>1266</v>
       </c>
       <c r="B367" t="s">
         <v>9</v>
       </c>
       <c r="C367" t="s">
-        <v>50</v>
+        <v>300</v>
       </c>
       <c r="D367" t="s">
-        <v>1171</v>
+        <v>1056</v>
       </c>
       <c r="E367" t="s">
-        <v>1172</v>
+        <v>1057</v>
       </c>
       <c r="F367" t="s">
-        <v>1173</v>
+        <v>1058</v>
       </c>
       <c r="G367" s="1" t="s">
-        <v>1195</v>
+        <v>1267</v>
       </c>
       <c r="H367" t="s">
-        <v>36</v>
+        <v>1268</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368" t="s">
-        <v>1196</v>
+        <v>1269</v>
       </c>
       <c r="B368" t="s">
         <v>9</v>
       </c>
       <c r="C368" t="s">
-        <v>54</v>
+        <v>305</v>
       </c>
       <c r="D368" t="s">
-        <v>1171</v>
+        <v>1056</v>
       </c>
       <c r="E368" t="s">
-        <v>1172</v>
+        <v>1057</v>
       </c>
       <c r="F368" t="s">
-        <v>1173</v>
+        <v>1058</v>
       </c>
       <c r="G368" s="1" t="s">
-        <v>1197</v>
+        <v>1270</v>
       </c>
       <c r="H368" t="s">
-        <v>100</v>
+        <v>1271</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369" t="s">
-        <v>1198</v>
+        <v>1272</v>
       </c>
       <c r="B369" t="s">
         <v>9</v>
       </c>
       <c r="C369" t="s">
-        <v>58</v>
+        <v>309</v>
       </c>
       <c r="D369" t="s">
-        <v>1171</v>
+        <v>1056</v>
       </c>
       <c r="E369" t="s">
-        <v>1172</v>
+        <v>1057</v>
       </c>
       <c r="F369" t="s">
-        <v>1173</v>
+        <v>1058</v>
       </c>
       <c r="G369" s="1" t="s">
-        <v>1199</v>
+        <v>1273</v>
       </c>
       <c r="H369" t="s">
-        <v>1200</v>
+        <v>1274</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370" t="s">
-        <v>1201</v>
+        <v>1275</v>
       </c>
       <c r="B370" t="s">
         <v>9</v>
       </c>
       <c r="C370" t="s">
-        <v>62</v>
+        <v>313</v>
       </c>
       <c r="D370" t="s">
-        <v>1171</v>
+        <v>1056</v>
       </c>
       <c r="E370" t="s">
-        <v>1172</v>
+        <v>1057</v>
       </c>
       <c r="F370" t="s">
-        <v>1173</v>
+        <v>1058</v>
       </c>
       <c r="G370" s="1" t="s">
-        <v>1202</v>
+        <v>1276</v>
       </c>
       <c r="H370" t="s">
-        <v>1123</v>
+        <v>1277</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371" t="s">
-        <v>1203</v>
+        <v>1278</v>
       </c>
       <c r="B371" t="s">
         <v>9</v>
       </c>
       <c r="C371" t="s">
-        <v>374</v>
+        <v>317</v>
       </c>
       <c r="D371" t="s">
-        <v>1171</v>
+        <v>1056</v>
       </c>
       <c r="E371" t="s">
-        <v>1172</v>
+        <v>1057</v>
       </c>
       <c r="F371" t="s">
-        <v>1173</v>
+        <v>1058</v>
       </c>
       <c r="G371" s="1" t="s">
-        <v>1204</v>
+        <v>1279</v>
       </c>
       <c r="H371" t="s">
-        <v>128</v>
+        <v>323</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372" t="s">
-        <v>1205</v>
+        <v>1280</v>
       </c>
       <c r="B372" t="s">
         <v>9</v>
       </c>
       <c r="C372" t="s">
-        <v>66</v>
+        <v>321</v>
       </c>
       <c r="D372" t="s">
-        <v>1171</v>
+        <v>1056</v>
       </c>
       <c r="E372" t="s">
-        <v>1172</v>
+        <v>1057</v>
       </c>
       <c r="F372" t="s">
-        <v>1173</v>
+        <v>1058</v>
       </c>
       <c r="G372" s="1" t="s">
-        <v>1206</v>
+        <v>1281</v>
       </c>
       <c r="H372" t="s">
-        <v>32</v>
+        <v>1282</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373" t="s">
-        <v>1207</v>
+        <v>1283</v>
       </c>
       <c r="B373" t="s">
         <v>9</v>
       </c>
       <c r="C373" t="s">
-        <v>70</v>
+        <v>325</v>
       </c>
       <c r="D373" t="s">
-        <v>1171</v>
+        <v>1056</v>
       </c>
       <c r="E373" t="s">
-        <v>1172</v>
+        <v>1057</v>
       </c>
       <c r="F373" t="s">
-        <v>1173</v>
+        <v>1058</v>
       </c>
       <c r="G373" s="1" t="s">
-        <v>1208</v>
+        <v>1284</v>
       </c>
       <c r="H373" t="s">
-        <v>64</v>
+        <v>1285</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374" t="s">
-        <v>1209</v>
+        <v>1286</v>
       </c>
       <c r="B374" t="s">
         <v>9</v>
       </c>
       <c r="C374" t="s">
-        <v>74</v>
+        <v>329</v>
       </c>
       <c r="D374" t="s">
-        <v>1171</v>
+        <v>1056</v>
       </c>
       <c r="E374" t="s">
-        <v>1172</v>
+        <v>1057</v>
       </c>
       <c r="F374" t="s">
-        <v>1173</v>
+        <v>1058</v>
       </c>
       <c r="G374" s="1" t="s">
-        <v>1210</v>
+        <v>1287</v>
       </c>
       <c r="H374" t="s">
-        <v>80</v>
+        <v>327</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375" t="s">
-        <v>1211</v>
+        <v>1288</v>
       </c>
       <c r="B375" t="s">
         <v>9</v>
       </c>
       <c r="C375" t="s">
-        <v>78</v>
+        <v>333</v>
       </c>
       <c r="D375" t="s">
-        <v>1171</v>
+        <v>1056</v>
       </c>
       <c r="E375" t="s">
-        <v>1172</v>
+        <v>1057</v>
       </c>
       <c r="F375" t="s">
-        <v>1173</v>
+        <v>1058</v>
       </c>
       <c r="G375" s="1" t="s">
-        <v>1212</v>
+        <v>1289</v>
       </c>
       <c r="H375" t="s">
-        <v>116</v>
+        <v>1290</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376" t="s">
-        <v>1213</v>
+        <v>1291</v>
       </c>
       <c r="B376" t="s">
         <v>9</v>
       </c>
       <c r="C376" t="s">
-        <v>82</v>
+        <v>337</v>
       </c>
       <c r="D376" t="s">
-        <v>1171</v>
+        <v>1056</v>
       </c>
       <c r="E376" t="s">
-        <v>1172</v>
+        <v>1057</v>
       </c>
       <c r="F376" t="s">
-        <v>1173</v>
+        <v>1058</v>
       </c>
       <c r="G376" s="1" t="s">
-        <v>1214</v>
+        <v>1292</v>
       </c>
       <c r="H376" t="s">
-        <v>176</v>
+        <v>417</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377" t="s">
-        <v>1215</v>
+        <v>1293</v>
       </c>
       <c r="B377" t="s">
         <v>9</v>
       </c>
       <c r="C377" t="s">
-        <v>86</v>
+        <v>341</v>
       </c>
       <c r="D377" t="s">
-        <v>1171</v>
+        <v>1056</v>
       </c>
       <c r="E377" t="s">
-        <v>1172</v>
+        <v>1057</v>
       </c>
       <c r="F377" t="s">
-        <v>1173</v>
+        <v>1058</v>
       </c>
       <c r="G377" s="1" t="s">
-        <v>1216</v>
+        <v>1294</v>
       </c>
       <c r="H377" t="s">
-        <v>184</v>
+        <v>1295</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378" t="s">
-        <v>1217</v>
+        <v>1296</v>
       </c>
       <c r="B378" t="s">
         <v>9</v>
       </c>
       <c r="C378" t="s">
-        <v>90</v>
+        <v>10</v>
       </c>
       <c r="D378" t="s">
-        <v>1171</v>
+        <v>1297</v>
       </c>
       <c r="E378" t="s">
-        <v>1172</v>
+        <v>1298</v>
       </c>
       <c r="F378" t="s">
-        <v>1173</v>
+        <v>1299</v>
       </c>
       <c r="G378" s="1" t="s">
-        <v>1218</v>
+        <v>1300</v>
       </c>
       <c r="H378" t="s">
-        <v>188</v>
+        <v>1301</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379" t="s">
-        <v>1219</v>
+        <v>1302</v>
       </c>
       <c r="B379" t="s">
         <v>9</v>
       </c>
       <c r="C379" t="s">
-        <v>94</v>
+        <v>17</v>
       </c>
       <c r="D379" t="s">
-        <v>1171</v>
+        <v>1297</v>
       </c>
       <c r="E379" t="s">
-        <v>1172</v>
+        <v>1298</v>
       </c>
       <c r="F379" t="s">
-        <v>1173</v>
+        <v>1299</v>
       </c>
       <c r="G379" s="1" t="s">
-        <v>1220</v>
+        <v>1303</v>
       </c>
       <c r="H379" t="s">
-        <v>124</v>
+        <v>1304</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380" t="s">
-        <v>1221</v>
+        <v>1305</v>
       </c>
       <c r="B380" t="s">
         <v>9</v>
       </c>
       <c r="C380" t="s">
-        <v>98</v>
+        <v>21</v>
       </c>
       <c r="D380" t="s">
-        <v>1171</v>
+        <v>1297</v>
       </c>
       <c r="E380" t="s">
-        <v>1172</v>
+        <v>1298</v>
       </c>
       <c r="F380" t="s">
-        <v>1173</v>
+        <v>1299</v>
       </c>
       <c r="G380" s="1" t="s">
-        <v>1222</v>
+        <v>1306</v>
       </c>
       <c r="H380" t="s">
-        <v>180</v>
+        <v>1307</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381" t="s">
-        <v>1223</v>
+        <v>1308</v>
       </c>
       <c r="B381" t="s">
         <v>9</v>
       </c>
       <c r="C381" t="s">
-        <v>102</v>
+        <v>25</v>
       </c>
       <c r="D381" t="s">
-        <v>1171</v>
+        <v>1297</v>
       </c>
       <c r="E381" t="s">
-        <v>1172</v>
+        <v>1298</v>
       </c>
       <c r="F381" t="s">
-        <v>1173</v>
+        <v>1299</v>
       </c>
       <c r="G381" s="1" t="s">
-        <v>1224</v>
+        <v>1309</v>
       </c>
       <c r="H381" t="s">
-        <v>192</v>
+        <v>1310</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382" t="s">
-        <v>1225</v>
+        <v>1311</v>
       </c>
       <c r="B382" t="s">
         <v>9</v>
       </c>
       <c r="C382" t="s">
-        <v>106</v>
+        <v>30</v>
       </c>
       <c r="D382" t="s">
-        <v>1171</v>
+        <v>1297</v>
       </c>
       <c r="E382" t="s">
-        <v>1172</v>
+        <v>1298</v>
       </c>
       <c r="F382" t="s">
-        <v>1173</v>
+        <v>1299</v>
       </c>
       <c r="G382" s="1" t="s">
-        <v>1226</v>
+        <v>1312</v>
       </c>
       <c r="H382" t="s">
-        <v>305</v>
+        <v>1313</v>
       </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383" t="s">
-        <v>1227</v>
+        <v>1314</v>
       </c>
       <c r="B383" t="s">
         <v>9</v>
       </c>
       <c r="C383" t="s">
-        <v>110</v>
+        <v>34</v>
       </c>
       <c r="D383" t="s">
-        <v>1171</v>
+        <v>1297</v>
       </c>
       <c r="E383" t="s">
-        <v>1172</v>
+        <v>1298</v>
       </c>
       <c r="F383" t="s">
-        <v>1173</v>
+        <v>1299</v>
       </c>
       <c r="G383" s="1" t="s">
-        <v>1228</v>
+        <v>1315</v>
       </c>
       <c r="H383" t="s">
-        <v>1229</v>
+        <v>1316</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384" t="s">
-        <v>1230</v>
+        <v>1317</v>
       </c>
       <c r="B384" t="s">
         <v>9</v>
       </c>
       <c r="C384" t="s">
-        <v>114</v>
+        <v>38</v>
       </c>
       <c r="D384" t="s">
-        <v>1171</v>
+        <v>1297</v>
       </c>
       <c r="E384" t="s">
-        <v>1172</v>
+        <v>1298</v>
       </c>
       <c r="F384" t="s">
-        <v>1173</v>
+        <v>1299</v>
       </c>
       <c r="G384" s="1" t="s">
-        <v>1231</v>
+        <v>1318</v>
       </c>
       <c r="H384" t="s">
-        <v>1232</v>
+        <v>1319</v>
       </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385" t="s">
-        <v>1233</v>
+        <v>1320</v>
       </c>
       <c r="B385" t="s">
         <v>9</v>
       </c>
       <c r="C385" t="s">
-        <v>118</v>
+        <v>42</v>
       </c>
       <c r="D385" t="s">
-        <v>1171</v>
+        <v>1297</v>
       </c>
       <c r="E385" t="s">
-        <v>1172</v>
+        <v>1298</v>
       </c>
       <c r="F385" t="s">
-        <v>1173</v>
+        <v>1299</v>
       </c>
       <c r="G385" s="1" t="s">
-        <v>1234</v>
+        <v>1321</v>
       </c>
       <c r="H385" t="s">
-        <v>144</v>
+        <v>1322</v>
       </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386" t="s">
-        <v>1235</v>
+        <v>1323</v>
       </c>
       <c r="B386" t="s">
         <v>9</v>
       </c>
       <c r="C386" t="s">
-        <v>122</v>
+        <v>46</v>
       </c>
       <c r="D386" t="s">
-        <v>1171</v>
+        <v>1297</v>
       </c>
       <c r="E386" t="s">
-        <v>1172</v>
+        <v>1298</v>
       </c>
       <c r="F386" t="s">
-        <v>1173</v>
+        <v>1299</v>
       </c>
       <c r="G386" s="1" t="s">
-        <v>1236</v>
+        <v>1324</v>
       </c>
       <c r="H386" t="s">
-        <v>1237</v>
+        <v>1325</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387" t="s">
-        <v>1238</v>
+        <v>1326</v>
       </c>
       <c r="B387" t="s">
         <v>9</v>
       </c>
       <c r="C387" t="s">
-        <v>126</v>
+        <v>50</v>
       </c>
       <c r="D387" t="s">
-        <v>1171</v>
+        <v>1297</v>
       </c>
       <c r="E387" t="s">
-        <v>1172</v>
+        <v>1298</v>
       </c>
       <c r="F387" t="s">
-        <v>1173</v>
+        <v>1299</v>
       </c>
       <c r="G387" s="1" t="s">
-        <v>1239</v>
+        <v>1327</v>
       </c>
       <c r="H387" t="s">
-        <v>212</v>
+        <v>1328</v>
       </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388" t="s">
-        <v>1240</v>
+        <v>1329</v>
       </c>
       <c r="B388" t="s">
         <v>9</v>
       </c>
       <c r="C388" t="s">
-        <v>130</v>
+        <v>54</v>
       </c>
       <c r="D388" t="s">
-        <v>1171</v>
+        <v>1297</v>
       </c>
       <c r="E388" t="s">
-        <v>1172</v>
+        <v>1298</v>
       </c>
       <c r="F388" t="s">
-        <v>1173</v>
+        <v>1299</v>
       </c>
       <c r="G388" s="1" t="s">
-        <v>1241</v>
+        <v>1330</v>
       </c>
       <c r="H388" t="s">
-        <v>220</v>
+        <v>1331</v>
       </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389" t="s">
-        <v>1242</v>
+        <v>1332</v>
       </c>
       <c r="B389" t="s">
         <v>9</v>
       </c>
       <c r="C389" t="s">
-        <v>10</v>
+        <v>58</v>
       </c>
       <c r="D389" t="s">
-        <v>1243</v>
+        <v>1297</v>
       </c>
       <c r="E389" t="s">
-        <v>1244</v>
+        <v>1298</v>
       </c>
       <c r="F389" t="s">
-        <v>1245</v>
+        <v>1299</v>
       </c>
       <c r="G389" s="1" t="s">
-        <v>1246</v>
+        <v>1333</v>
       </c>
       <c r="H389" t="s">
-        <v>1247</v>
+        <v>1334</v>
       </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390" t="s">
-        <v>1248</v>
+        <v>1335</v>
       </c>
       <c r="B390" t="s">
         <v>9</v>
       </c>
       <c r="C390" t="s">
-        <v>17</v>
+        <v>62</v>
       </c>
       <c r="D390" t="s">
-        <v>1243</v>
+        <v>1297</v>
       </c>
       <c r="E390" t="s">
-        <v>1244</v>
+        <v>1298</v>
       </c>
       <c r="F390" t="s">
-        <v>1245</v>
+        <v>1299</v>
       </c>
       <c r="G390" s="1" t="s">
-        <v>1249</v>
+        <v>1336</v>
       </c>
       <c r="H390" t="s">
-        <v>23</v>
+        <v>1337</v>
       </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391" t="s">
-        <v>1250</v>
+        <v>1338</v>
       </c>
       <c r="B391" t="s">
         <v>9</v>
       </c>
       <c r="C391" t="s">
-        <v>21</v>
+        <v>488</v>
       </c>
       <c r="D391" t="s">
-        <v>1243</v>
+        <v>1297</v>
       </c>
       <c r="E391" t="s">
-        <v>1244</v>
+        <v>1298</v>
       </c>
       <c r="F391" t="s">
-        <v>1245</v>
+        <v>1299</v>
       </c>
       <c r="G391" s="1" t="s">
-        <v>1251</v>
+        <v>1339</v>
       </c>
       <c r="H391" t="s">
-        <v>40</v>
+        <v>1340</v>
       </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392" t="s">
-        <v>1252</v>
+        <v>1341</v>
       </c>
       <c r="B392" t="s">
         <v>9</v>
       </c>
       <c r="C392" t="s">
-        <v>25</v>
+        <v>66</v>
       </c>
       <c r="D392" t="s">
-        <v>1243</v>
+        <v>1297</v>
       </c>
       <c r="E392" t="s">
-        <v>1244</v>
+        <v>1298</v>
       </c>
       <c r="F392" t="s">
-        <v>1245</v>
+        <v>1299</v>
       </c>
       <c r="G392" s="1" t="s">
-        <v>1253</v>
+        <v>1342</v>
       </c>
       <c r="H392" t="s">
-        <v>44</v>
+        <v>1343</v>
       </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393" t="s">
-        <v>1254</v>
+        <v>1344</v>
       </c>
       <c r="B393" t="s">
         <v>9</v>
       </c>
       <c r="C393" t="s">
-        <v>30</v>
+        <v>70</v>
       </c>
       <c r="D393" t="s">
-        <v>1243</v>
+        <v>1297</v>
       </c>
       <c r="E393" t="s">
-        <v>1244</v>
+        <v>1298</v>
       </c>
       <c r="F393" t="s">
-        <v>1245</v>
+        <v>1299</v>
       </c>
       <c r="G393" s="1" t="s">
-        <v>1255</v>
+        <v>1345</v>
       </c>
       <c r="H393" t="s">
-        <v>48</v>
+        <v>1346</v>
       </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394" t="s">
-        <v>1256</v>
+        <v>1347</v>
       </c>
       <c r="B394" t="s">
         <v>9</v>
       </c>
       <c r="C394" t="s">
-        <v>34</v>
+        <v>74</v>
       </c>
       <c r="D394" t="s">
-        <v>1243</v>
+        <v>1297</v>
       </c>
       <c r="E394" t="s">
-        <v>1244</v>
+        <v>1298</v>
       </c>
       <c r="F394" t="s">
-        <v>1245</v>
+        <v>1299</v>
       </c>
       <c r="G394" s="1" t="s">
-        <v>1257</v>
+        <v>1348</v>
       </c>
       <c r="H394" t="s">
-        <v>36</v>
+        <v>1349</v>
       </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395" t="s">
-        <v>1258</v>
+        <v>1350</v>
       </c>
       <c r="B395" t="s">
         <v>9</v>
       </c>
       <c r="C395" t="s">
-        <v>38</v>
+        <v>78</v>
       </c>
       <c r="D395" t="s">
-        <v>1243</v>
+        <v>1297</v>
       </c>
       <c r="E395" t="s">
-        <v>1244</v>
+        <v>1298</v>
       </c>
       <c r="F395" t="s">
-        <v>1245</v>
+        <v>1299</v>
       </c>
       <c r="G395" s="1" t="s">
-        <v>1259</v>
+        <v>1351</v>
       </c>
       <c r="H395" t="s">
-        <v>100</v>
+        <v>1352</v>
       </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396" t="s">
-        <v>1260</v>
+        <v>1353</v>
       </c>
       <c r="B396" t="s">
         <v>9</v>
       </c>
       <c r="C396" t="s">
-        <v>42</v>
+        <v>82</v>
       </c>
       <c r="D396" t="s">
-        <v>1243</v>
+        <v>1297</v>
       </c>
       <c r="E396" t="s">
-        <v>1244</v>
+        <v>1298</v>
       </c>
       <c r="F396" t="s">
-        <v>1245</v>
+        <v>1299</v>
       </c>
       <c r="G396" s="1" t="s">
-        <v>1261</v>
+        <v>1354</v>
       </c>
       <c r="H396" t="s">
-        <v>108</v>
+        <v>1355</v>
       </c>
     </row>
     <row r="397" spans="1:8">
       <c r="A397" t="s">
-        <v>1262</v>
+        <v>1356</v>
       </c>
       <c r="B397" t="s">
         <v>9</v>
       </c>
       <c r="C397" t="s">
-        <v>46</v>
+        <v>86</v>
       </c>
       <c r="D397" t="s">
-        <v>1243</v>
+        <v>1297</v>
       </c>
       <c r="E397" t="s">
-        <v>1244</v>
+        <v>1298</v>
       </c>
       <c r="F397" t="s">
-        <v>1245</v>
+        <v>1299</v>
       </c>
       <c r="G397" s="1" t="s">
-        <v>1263</v>
+        <v>1357</v>
       </c>
       <c r="H397" t="s">
-        <v>1123</v>
+        <v>1358</v>
       </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398" t="s">
-        <v>1264</v>
+        <v>1359</v>
       </c>
       <c r="B398" t="s">
         <v>9</v>
       </c>
       <c r="C398" t="s">
-        <v>50</v>
+        <v>90</v>
       </c>
       <c r="D398" t="s">
-        <v>1243</v>
+        <v>1297</v>
       </c>
       <c r="E398" t="s">
-        <v>1244</v>
+        <v>1298</v>
       </c>
       <c r="F398" t="s">
-        <v>1245</v>
+        <v>1299</v>
       </c>
       <c r="G398" s="1" t="s">
-        <v>1265</v>
+        <v>1360</v>
       </c>
       <c r="H398" t="s">
-        <v>15</v>
+        <v>1361</v>
       </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399" t="s">
-        <v>1266</v>
+        <v>1362</v>
       </c>
       <c r="B399" t="s">
         <v>9</v>
       </c>
       <c r="C399" t="s">
-        <v>54</v>
+        <v>94</v>
       </c>
       <c r="D399" t="s">
-        <v>1243</v>
+        <v>1297</v>
       </c>
       <c r="E399" t="s">
-        <v>1244</v>
+        <v>1298</v>
       </c>
       <c r="F399" t="s">
-        <v>1245</v>
+        <v>1299</v>
       </c>
       <c r="G399" s="1" t="s">
-        <v>1267</v>
+        <v>1363</v>
       </c>
       <c r="H399" t="s">
-        <v>1268</v>
+        <v>1364</v>
       </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400" t="s">
-        <v>1269</v>
+        <v>1365</v>
       </c>
       <c r="B400" t="s">
         <v>9</v>
       </c>
       <c r="C400" t="s">
-        <v>58</v>
+        <v>98</v>
       </c>
       <c r="D400" t="s">
-        <v>1243</v>
+        <v>1297</v>
       </c>
       <c r="E400" t="s">
-        <v>1244</v>
+        <v>1298</v>
       </c>
       <c r="F400" t="s">
-        <v>1245</v>
+        <v>1299</v>
       </c>
       <c r="G400" s="1" t="s">
-        <v>1270</v>
+        <v>1366</v>
       </c>
       <c r="H400" t="s">
-        <v>116</v>
+        <v>1367</v>
       </c>
     </row>
     <row r="401" spans="1:8">
       <c r="A401" t="s">
-        <v>1271</v>
+        <v>1368</v>
       </c>
       <c r="B401" t="s">
         <v>9</v>
       </c>
       <c r="C401" t="s">
-        <v>62</v>
+        <v>102</v>
       </c>
       <c r="D401" t="s">
-        <v>1243</v>
+        <v>1297</v>
       </c>
       <c r="E401" t="s">
-        <v>1244</v>
+        <v>1298</v>
       </c>
       <c r="F401" t="s">
-        <v>1245</v>
+        <v>1299</v>
       </c>
       <c r="G401" s="1" t="s">
-        <v>1272</v>
+        <v>1369</v>
       </c>
       <c r="H401" t="s">
-        <v>124</v>
+        <v>1370</v>
       </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402" t="s">
-        <v>1273</v>
+        <v>1371</v>
       </c>
       <c r="B402" t="s">
         <v>9</v>
       </c>
       <c r="C402" t="s">
-        <v>374</v>
+        <v>106</v>
       </c>
       <c r="D402" t="s">
-        <v>1243</v>
+        <v>1297</v>
       </c>
       <c r="E402" t="s">
-        <v>1244</v>
+        <v>1298</v>
       </c>
       <c r="F402" t="s">
-        <v>1245</v>
+        <v>1299</v>
       </c>
       <c r="G402" s="1" t="s">
-        <v>1274</v>
+        <v>1372</v>
       </c>
       <c r="H402" t="s">
-        <v>180</v>
+        <v>1373</v>
       </c>
     </row>
     <row r="403" spans="1:8">
       <c r="A403" t="s">
-        <v>1275</v>
+        <v>1374</v>
       </c>
       <c r="B403" t="s">
         <v>9</v>
       </c>
       <c r="C403" t="s">
-        <v>66</v>
+        <v>110</v>
       </c>
       <c r="D403" t="s">
-        <v>1243</v>
+        <v>1297</v>
       </c>
       <c r="E403" t="s">
-        <v>1244</v>
+        <v>1298</v>
       </c>
       <c r="F403" t="s">
-        <v>1245</v>
+        <v>1299</v>
       </c>
       <c r="G403" s="1" t="s">
-        <v>1276</v>
+        <v>1375</v>
       </c>
       <c r="H403" t="s">
-        <v>1277</v>
+        <v>1376</v>
       </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404" t="s">
-        <v>1278</v>
+        <v>1377</v>
       </c>
       <c r="B404" t="s">
         <v>9</v>
       </c>
       <c r="C404" t="s">
-        <v>70</v>
+        <v>114</v>
       </c>
       <c r="D404" t="s">
-        <v>1243</v>
+        <v>1297</v>
       </c>
       <c r="E404" t="s">
-        <v>1244</v>
+        <v>1298</v>
       </c>
       <c r="F404" t="s">
-        <v>1245</v>
+        <v>1299</v>
       </c>
       <c r="G404" s="1" t="s">
-        <v>1279</v>
+        <v>1378</v>
       </c>
       <c r="H404" t="s">
-        <v>1280</v>
+        <v>1379</v>
       </c>
     </row>
     <row r="405" spans="1:8">
       <c r="A405" t="s">
-        <v>1281</v>
+        <v>1380</v>
       </c>
       <c r="B405" t="s">
         <v>9</v>
       </c>
       <c r="C405" t="s">
-        <v>74</v>
+        <v>118</v>
       </c>
       <c r="D405" t="s">
-        <v>1243</v>
+        <v>1297</v>
       </c>
       <c r="E405" t="s">
-        <v>1244</v>
+        <v>1298</v>
       </c>
       <c r="F405" t="s">
-        <v>1245</v>
+        <v>1299</v>
       </c>
       <c r="G405" s="1" t="s">
-        <v>1282</v>
+        <v>1381</v>
       </c>
       <c r="H405" t="s">
-        <v>305</v>
+        <v>1382</v>
       </c>
     </row>
     <row r="406" spans="1:8">
       <c r="A406" t="s">
-        <v>1283</v>
+        <v>1383</v>
       </c>
       <c r="B406" t="s">
         <v>9</v>
       </c>
       <c r="C406" t="s">
-        <v>78</v>
+        <v>122</v>
       </c>
       <c r="D406" t="s">
-        <v>1243</v>
+        <v>1297</v>
       </c>
       <c r="E406" t="s">
-        <v>1244</v>
+        <v>1298</v>
       </c>
       <c r="F406" t="s">
-        <v>1245</v>
+        <v>1299</v>
       </c>
       <c r="G406" s="1" t="s">
-        <v>1284</v>
+        <v>1384</v>
       </c>
       <c r="H406" t="s">
-        <v>144</v>
+        <v>1385</v>
       </c>
     </row>
     <row r="407" spans="1:8">
       <c r="A407" t="s">
-        <v>1285</v>
+        <v>1386</v>
       </c>
       <c r="B407" t="s">
         <v>9</v>
       </c>
       <c r="C407" t="s">
-        <v>82</v>
+        <v>126</v>
       </c>
       <c r="D407" t="s">
-        <v>1243</v>
+        <v>1297</v>
       </c>
       <c r="E407" t="s">
-        <v>1244</v>
+        <v>1298</v>
       </c>
       <c r="F407" t="s">
-        <v>1245</v>
+        <v>1299</v>
       </c>
       <c r="G407" s="1" t="s">
-        <v>1286</v>
+        <v>1387</v>
       </c>
       <c r="H407" t="s">
-        <v>212</v>
+        <v>1388</v>
       </c>
     </row>
     <row r="408" spans="1:8">
       <c r="A408" t="s">
-        <v>1287</v>
+        <v>1389</v>
       </c>
       <c r="B408" t="s">
         <v>9</v>
       </c>
       <c r="C408" t="s">
-        <v>86</v>
+        <v>130</v>
       </c>
       <c r="D408" t="s">
-        <v>1243</v>
+        <v>1297</v>
       </c>
       <c r="E408" t="s">
-        <v>1244</v>
+        <v>1298</v>
       </c>
       <c r="F408" t="s">
-        <v>1245</v>
+        <v>1299</v>
       </c>
       <c r="G408" s="1" t="s">
-        <v>1288</v>
+        <v>1390</v>
       </c>
       <c r="H408" t="s">
-        <v>220</v>
+        <v>1391</v>
       </c>
     </row>
     <row r="409" spans="1:8">
       <c r="A409" t="s">
-        <v>1289</v>
+        <v>1392</v>
       </c>
       <c r="B409" t="s">
         <v>9</v>
       </c>
       <c r="C409" t="s">
-        <v>10</v>
+        <v>134</v>
       </c>
       <c r="D409" t="s">
-        <v>849</v>
+        <v>1297</v>
       </c>
       <c r="E409" t="s">
-        <v>1290</v>
+        <v>1298</v>
       </c>
       <c r="F409" t="s">
-        <v>231</v>
+        <v>1299</v>
       </c>
       <c r="G409" s="1" t="s">
-        <v>1291</v>
+        <v>1393</v>
       </c>
       <c r="H409" t="s">
-        <v>1292</v>
+        <v>1394</v>
       </c>
     </row>
     <row r="410" spans="1:8">
       <c r="A410" t="s">
-        <v>1293</v>
+        <v>1395</v>
       </c>
       <c r="B410" t="s">
         <v>9</v>
       </c>
       <c r="C410" t="s">
-        <v>17</v>
+        <v>138</v>
       </c>
       <c r="D410" t="s">
-        <v>849</v>
+        <v>1297</v>
       </c>
       <c r="E410" t="s">
-        <v>1290</v>
+        <v>1298</v>
       </c>
       <c r="F410" t="s">
-        <v>231</v>
+        <v>1299</v>
       </c>
       <c r="G410" s="1" t="s">
-        <v>1294</v>
+        <v>1396</v>
       </c>
       <c r="H410" t="s">
-        <v>1295</v>
+        <v>1397</v>
       </c>
     </row>
     <row r="411" spans="1:8">
       <c r="A411" t="s">
-        <v>1296</v>
+        <v>1398</v>
       </c>
       <c r="B411" t="s">
         <v>9</v>
       </c>
       <c r="C411" t="s">
-        <v>21</v>
+        <v>142</v>
       </c>
       <c r="D411" t="s">
-        <v>849</v>
+        <v>1297</v>
       </c>
       <c r="E411" t="s">
-        <v>1290</v>
+        <v>1298</v>
       </c>
       <c r="F411" t="s">
-        <v>231</v>
+        <v>1299</v>
       </c>
       <c r="G411" s="1" t="s">
-        <v>1297</v>
+        <v>1399</v>
       </c>
       <c r="H411" t="s">
-        <v>299</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="412" spans="1:8">
       <c r="A412" t="s">
+        <v>1401</v>
+      </c>
+      <c r="B412" t="s">
+        <v>9</v>
+      </c>
+      <c r="C412" t="s">
+        <v>146</v>
+      </c>
+      <c r="D412" t="s">
+        <v>1297</v>
+      </c>
+      <c r="E412" t="s">
         <v>1298</v>
       </c>
-      <c r="B412" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F412" t="s">
-        <v>231</v>
+        <v>1299</v>
       </c>
       <c r="G412" s="1" t="s">
-        <v>1299</v>
+        <v>1402</v>
       </c>
       <c r="H412" t="s">
-        <v>1300</v>
+        <v>1403</v>
       </c>
     </row>
     <row r="413" spans="1:8">
       <c r="A413" t="s">
-        <v>1301</v>
+        <v>1404</v>
       </c>
       <c r="B413" t="s">
         <v>9</v>
       </c>
       <c r="C413" t="s">
-        <v>30</v>
+        <v>150</v>
       </c>
       <c r="D413" t="s">
-        <v>849</v>
+        <v>1297</v>
       </c>
       <c r="E413" t="s">
-        <v>1290</v>
+        <v>1298</v>
       </c>
       <c r="F413" t="s">
-        <v>706</v>
+        <v>1299</v>
       </c>
       <c r="G413" s="1" t="s">
-        <v>1302</v>
+        <v>1405</v>
       </c>
       <c r="H413" t="s">
-        <v>1300</v>
+        <v>1406</v>
       </c>
     </row>
     <row r="414" spans="1:8">
       <c r="A414" t="s">
-        <v>1303</v>
+        <v>1407</v>
       </c>
       <c r="B414" t="s">
         <v>9</v>
       </c>
       <c r="C414" t="s">
-        <v>34</v>
+        <v>154</v>
       </c>
       <c r="D414" t="s">
-        <v>849</v>
+        <v>1297</v>
       </c>
       <c r="E414" t="s">
-        <v>1290</v>
+        <v>1298</v>
       </c>
       <c r="F414" t="s">
-        <v>706</v>
+        <v>1299</v>
       </c>
       <c r="G414" s="1" t="s">
-        <v>1304</v>
+        <v>1408</v>
       </c>
       <c r="H414" t="s">
-        <v>322</v>
+        <v>1409</v>
       </c>
     </row>
     <row r="415" spans="1:8">
       <c r="A415" t="s">
-        <v>1305</v>
+        <v>1410</v>
       </c>
       <c r="B415" t="s">
         <v>9</v>
       </c>
       <c r="C415" t="s">
-        <v>38</v>
+        <v>158</v>
       </c>
       <c r="D415" t="s">
-        <v>849</v>
+        <v>1297</v>
       </c>
       <c r="E415" t="s">
-        <v>1290</v>
+        <v>1298</v>
       </c>
       <c r="F415" t="s">
-        <v>1173</v>
+        <v>1299</v>
       </c>
       <c r="G415" s="1" t="s">
-        <v>1306</v>
+        <v>1411</v>
       </c>
       <c r="H415" t="s">
-        <v>330</v>
+        <v>1412</v>
       </c>
     </row>
     <row r="416" spans="1:8">
       <c r="A416" t="s">
-        <v>1307</v>
+        <v>1413</v>
       </c>
       <c r="B416" t="s">
         <v>9</v>
       </c>
       <c r="C416" t="s">
-        <v>42</v>
+        <v>162</v>
       </c>
       <c r="D416" t="s">
-        <v>849</v>
+        <v>1297</v>
       </c>
       <c r="E416" t="s">
-        <v>1290</v>
+        <v>1298</v>
       </c>
       <c r="F416" t="s">
-        <v>706</v>
+        <v>1299</v>
       </c>
       <c r="G416" s="1" t="s">
-        <v>1308</v>
+        <v>1414</v>
       </c>
       <c r="H416" t="s">
-        <v>60</v>
+        <v>1415</v>
       </c>
     </row>
     <row r="417" spans="1:8">
       <c r="A417" t="s">
-        <v>1309</v>
+        <v>1416</v>
       </c>
       <c r="B417" t="s">
         <v>9</v>
       </c>
       <c r="C417" t="s">
-        <v>46</v>
+        <v>166</v>
       </c>
       <c r="D417" t="s">
-        <v>849</v>
+        <v>1297</v>
       </c>
       <c r="E417" t="s">
-        <v>1290</v>
+        <v>1298</v>
       </c>
       <c r="F417" t="s">
-        <v>706</v>
+        <v>1299</v>
       </c>
       <c r="G417" s="1" t="s">
-        <v>1310</v>
+        <v>1417</v>
       </c>
       <c r="H417" t="s">
-        <v>68</v>
+        <v>1418</v>
       </c>
     </row>
     <row r="418" spans="1:8">
       <c r="A418" t="s">
-        <v>1311</v>
+        <v>1419</v>
       </c>
       <c r="B418" t="s">
         <v>9</v>
       </c>
       <c r="C418" t="s">
-        <v>50</v>
+        <v>170</v>
       </c>
       <c r="D418" t="s">
-        <v>849</v>
+        <v>1297</v>
       </c>
       <c r="E418" t="s">
-        <v>1290</v>
+        <v>1298</v>
       </c>
       <c r="F418" t="s">
-        <v>706</v>
+        <v>1299</v>
       </c>
       <c r="G418" s="1" t="s">
-        <v>1312</v>
+        <v>1420</v>
       </c>
       <c r="H418" t="s">
-        <v>72</v>
+        <v>1421</v>
       </c>
     </row>
     <row r="419" spans="1:8">
       <c r="A419" t="s">
-        <v>1313</v>
+        <v>1422</v>
       </c>
       <c r="B419" t="s">
         <v>9</v>
       </c>
       <c r="C419" t="s">
-        <v>54</v>
+        <v>174</v>
       </c>
       <c r="D419" t="s">
-        <v>849</v>
+        <v>1297</v>
       </c>
       <c r="E419" t="s">
-        <v>1290</v>
+        <v>1298</v>
       </c>
       <c r="F419" t="s">
-        <v>706</v>
+        <v>1299</v>
       </c>
       <c r="G419" s="1" t="s">
-        <v>1314</v>
+        <v>1423</v>
       </c>
       <c r="H419" t="s">
-        <v>76</v>
+        <v>1424</v>
       </c>
     </row>
     <row r="420" spans="1:8">
       <c r="A420" t="s">
-        <v>1315</v>
+        <v>1425</v>
       </c>
       <c r="B420" t="s">
         <v>9</v>
       </c>
       <c r="C420" t="s">
-        <v>58</v>
+        <v>178</v>
       </c>
       <c r="D420" t="s">
-        <v>849</v>
+        <v>1297</v>
       </c>
       <c r="E420" t="s">
-        <v>1290</v>
+        <v>1298</v>
       </c>
       <c r="F420" t="s">
-        <v>706</v>
+        <v>1299</v>
       </c>
       <c r="G420" s="1" t="s">
-        <v>1316</v>
+        <v>1426</v>
       </c>
       <c r="H420" t="s">
-        <v>88</v>
+        <v>1427</v>
       </c>
     </row>
     <row r="421" spans="1:8">
       <c r="A421" t="s">
-        <v>1317</v>
+        <v>1428</v>
       </c>
       <c r="B421" t="s">
         <v>9</v>
       </c>
       <c r="C421" t="s">
-        <v>62</v>
+        <v>182</v>
       </c>
       <c r="D421" t="s">
-        <v>849</v>
+        <v>1297</v>
       </c>
       <c r="E421" t="s">
-        <v>1290</v>
+        <v>1298</v>
       </c>
       <c r="F421" t="s">
-        <v>706</v>
+        <v>1299</v>
       </c>
       <c r="G421" s="1" t="s">
-        <v>1318</v>
+        <v>1429</v>
       </c>
       <c r="H421" t="s">
-        <v>104</v>
+        <v>1430</v>
       </c>
     </row>
     <row r="422" spans="1:8">
       <c r="A422" t="s">
-        <v>1319</v>
+        <v>1431</v>
       </c>
       <c r="B422" t="s">
         <v>9</v>
       </c>
       <c r="C422" t="s">
-        <v>374</v>
+        <v>186</v>
       </c>
       <c r="D422" t="s">
-        <v>849</v>
+        <v>1297</v>
       </c>
       <c r="E422" t="s">
-        <v>1290</v>
+        <v>1298</v>
       </c>
       <c r="F422" t="s">
-        <v>706</v>
+        <v>1299</v>
       </c>
       <c r="G422" s="1" t="s">
-        <v>1320</v>
+        <v>1432</v>
       </c>
       <c r="H422" t="s">
-        <v>84</v>
+        <v>1433</v>
       </c>
     </row>
     <row r="423" spans="1:8">
       <c r="A423" t="s">
-        <v>1321</v>
+        <v>1434</v>
       </c>
       <c r="B423" t="s">
         <v>9</v>
       </c>
       <c r="C423" t="s">
-        <v>66</v>
+        <v>190</v>
       </c>
       <c r="D423" t="s">
-        <v>849</v>
+        <v>1297</v>
       </c>
       <c r="E423" t="s">
-        <v>1290</v>
+        <v>1298</v>
       </c>
       <c r="F423" t="s">
-        <v>706</v>
+        <v>1299</v>
       </c>
       <c r="G423" s="1" t="s">
-        <v>1322</v>
+        <v>1435</v>
       </c>
       <c r="H423" t="s">
-        <v>92</v>
+        <v>1436</v>
       </c>
     </row>
     <row r="424" spans="1:8">
       <c r="A424" t="s">
-        <v>1323</v>
+        <v>1437</v>
       </c>
       <c r="B424" t="s">
         <v>9</v>
       </c>
       <c r="C424" t="s">
-        <v>70</v>
+        <v>194</v>
       </c>
       <c r="D424" t="s">
-        <v>849</v>
+        <v>1297</v>
       </c>
       <c r="E424" t="s">
-        <v>1290</v>
+        <v>1298</v>
       </c>
       <c r="F424" t="s">
-        <v>706</v>
+        <v>1299</v>
       </c>
       <c r="G424" s="1" t="s">
-        <v>1324</v>
+        <v>1438</v>
       </c>
       <c r="H424" t="s">
-        <v>1325</v>
+        <v>1439</v>
       </c>
     </row>
     <row r="425" spans="1:8">
       <c r="A425" t="s">
-        <v>1326</v>
+        <v>1440</v>
       </c>
       <c r="B425" t="s">
         <v>9</v>
       </c>
       <c r="C425" t="s">
-        <v>74</v>
+        <v>198</v>
       </c>
       <c r="D425" t="s">
-        <v>849</v>
+        <v>1297</v>
       </c>
       <c r="E425" t="s">
-        <v>1290</v>
+        <v>1298</v>
       </c>
       <c r="F425" t="s">
-        <v>706</v>
+        <v>1441</v>
       </c>
       <c r="G425" s="1" t="s">
-        <v>1327</v>
+        <v>1442</v>
       </c>
       <c r="H425" t="s">
-        <v>136</v>
+        <v>1443</v>
       </c>
     </row>
     <row r="426" spans="1:8">
       <c r="A426" t="s">
-        <v>1328</v>
+        <v>1444</v>
       </c>
       <c r="B426" t="s">
         <v>9</v>
       </c>
       <c r="C426" t="s">
-        <v>78</v>
+        <v>202</v>
       </c>
       <c r="D426" t="s">
-        <v>849</v>
+        <v>1297</v>
       </c>
       <c r="E426" t="s">
-        <v>1290</v>
+        <v>1298</v>
       </c>
       <c r="F426" t="s">
-        <v>706</v>
+        <v>1299</v>
       </c>
       <c r="G426" s="1" t="s">
-        <v>1329</v>
+        <v>1445</v>
       </c>
       <c r="H426" t="s">
-        <v>1330</v>
+        <v>1446</v>
       </c>
     </row>
     <row r="427" spans="1:8">
       <c r="A427" t="s">
-        <v>1331</v>
+        <v>1447</v>
       </c>
       <c r="B427" t="s">
         <v>9</v>
       </c>
       <c r="C427" t="s">
-        <v>82</v>
+        <v>206</v>
       </c>
       <c r="D427" t="s">
-        <v>849</v>
+        <v>1297</v>
       </c>
       <c r="E427" t="s">
-        <v>1290</v>
+        <v>1298</v>
       </c>
       <c r="F427" t="s">
-        <v>706</v>
+        <v>1299</v>
       </c>
       <c r="G427" s="1" t="s">
-        <v>1332</v>
+        <v>1448</v>
       </c>
       <c r="H427" t="s">
-        <v>152</v>
+        <v>1449</v>
       </c>
     </row>
     <row r="428" spans="1:8">
       <c r="A428" t="s">
-        <v>1333</v>
+        <v>1450</v>
       </c>
       <c r="B428" t="s">
         <v>9</v>
       </c>
       <c r="C428" t="s">
-        <v>86</v>
+        <v>210</v>
       </c>
       <c r="D428" t="s">
-        <v>849</v>
+        <v>1297</v>
       </c>
       <c r="E428" t="s">
-        <v>1290</v>
+        <v>1298</v>
       </c>
       <c r="F428" t="s">
-        <v>1081</v>
+        <v>1441</v>
       </c>
       <c r="G428" s="1" t="s">
-        <v>1334</v>
+        <v>1451</v>
       </c>
       <c r="H428" t="s">
-        <v>1335</v>
+        <v>1452</v>
       </c>
     </row>
     <row r="429" spans="1:8">
       <c r="A429" t="s">
-        <v>1336</v>
+        <v>1453</v>
       </c>
       <c r="B429" t="s">
         <v>9</v>
       </c>
       <c r="C429" t="s">
-        <v>90</v>
+        <v>214</v>
       </c>
       <c r="D429" t="s">
-        <v>849</v>
+        <v>1297</v>
       </c>
       <c r="E429" t="s">
-        <v>1290</v>
+        <v>1298</v>
       </c>
       <c r="F429" t="s">
-        <v>706</v>
+        <v>1299</v>
       </c>
       <c r="G429" s="1" t="s">
-        <v>1337</v>
+        <v>1454</v>
       </c>
       <c r="H429" t="s">
-        <v>160</v>
+        <v>1455</v>
       </c>
     </row>
     <row r="430" spans="1:8">
       <c r="A430" t="s">
-        <v>1338</v>
+        <v>1456</v>
       </c>
       <c r="B430" t="s">
         <v>9</v>
       </c>
       <c r="C430" t="s">
-        <v>94</v>
+        <v>218</v>
       </c>
       <c r="D430" t="s">
-        <v>849</v>
+        <v>1297</v>
       </c>
       <c r="E430" t="s">
-        <v>1290</v>
+        <v>1298</v>
       </c>
       <c r="F430" t="s">
-        <v>706</v>
+        <v>1299</v>
       </c>
       <c r="G430" s="1" t="s">
-        <v>1339</v>
+        <v>1457</v>
       </c>
       <c r="H430" t="s">
-        <v>1340</v>
+        <v>1458</v>
       </c>
     </row>
     <row r="431" spans="1:8">
       <c r="A431" t="s">
-        <v>1341</v>
+        <v>1459</v>
       </c>
       <c r="B431" t="s">
         <v>9</v>
       </c>
       <c r="C431" t="s">
-        <v>98</v>
+        <v>222</v>
       </c>
       <c r="D431" t="s">
-        <v>849</v>
+        <v>1297</v>
       </c>
       <c r="E431" t="s">
-        <v>1290</v>
+        <v>1298</v>
       </c>
       <c r="F431" t="s">
-        <v>706</v>
+        <v>1299</v>
       </c>
       <c r="G431" s="1" t="s">
-        <v>1342</v>
+        <v>1460</v>
       </c>
       <c r="H431" t="s">
-        <v>1343</v>
+        <v>1461</v>
       </c>
     </row>
     <row r="432" spans="1:8">
       <c r="A432" t="s">
-        <v>1344</v>
+        <v>1462</v>
       </c>
       <c r="B432" t="s">
         <v>9</v>
       </c>
       <c r="C432" t="s">
-        <v>10</v>
+        <v>226</v>
       </c>
       <c r="D432" t="s">
-        <v>1345</v>
+        <v>1297</v>
       </c>
       <c r="E432" t="s">
-        <v>1346</v>
+        <v>1298</v>
       </c>
       <c r="F432" t="s">
-        <v>445</v>
+        <v>1299</v>
       </c>
       <c r="G432" s="1" t="s">
-        <v>1347</v>
+        <v>1463</v>
       </c>
       <c r="H432" t="s">
-        <v>1348</v>
+        <v>1464</v>
       </c>
     </row>
     <row r="433" spans="1:8">
       <c r="A433" t="s">
-        <v>1349</v>
+        <v>1465</v>
       </c>
       <c r="B433" t="s">
         <v>9</v>
       </c>
       <c r="C433" t="s">
-        <v>17</v>
+        <v>230</v>
       </c>
       <c r="D433" t="s">
-        <v>1345</v>
+        <v>1297</v>
       </c>
       <c r="E433" t="s">
-        <v>1346</v>
+        <v>1298</v>
       </c>
       <c r="F433" t="s">
-        <v>445</v>
+        <v>1299</v>
       </c>
       <c r="G433" s="1" t="s">
-        <v>1350</v>
+        <v>1466</v>
       </c>
       <c r="H433" t="s">
-        <v>1351</v>
+        <v>1467</v>
       </c>
     </row>
     <row r="434" spans="1:8">
       <c r="A434" t="s">
-        <v>1352</v>
+        <v>1468</v>
       </c>
       <c r="B434" t="s">
         <v>9</v>
       </c>
       <c r="C434" t="s">
-        <v>21</v>
+        <v>235</v>
       </c>
       <c r="D434" t="s">
-        <v>1345</v>
+        <v>1297</v>
       </c>
       <c r="E434" t="s">
-        <v>1346</v>
+        <v>1298</v>
       </c>
       <c r="F434" t="s">
-        <v>445</v>
+        <v>1299</v>
       </c>
       <c r="G434" s="1" t="s">
-        <v>1353</v>
+        <v>1469</v>
       </c>
       <c r="H434" t="s">
-        <v>1354</v>
+        <v>1470</v>
       </c>
     </row>
     <row r="435" spans="1:8">
       <c r="A435" t="s">
-        <v>1355</v>
+        <v>1471</v>
       </c>
       <c r="B435" t="s">
         <v>9</v>
       </c>
       <c r="C435" t="s">
-        <v>25</v>
+        <v>239</v>
       </c>
       <c r="D435" t="s">
-        <v>1345</v>
+        <v>1297</v>
       </c>
       <c r="E435" t="s">
-        <v>1346</v>
+        <v>1298</v>
       </c>
       <c r="F435" t="s">
-        <v>26</v>
+        <v>1299</v>
       </c>
       <c r="G435" s="1" t="s">
-        <v>1356</v>
+        <v>1472</v>
       </c>
       <c r="H435" t="s">
-        <v>1357</v>
+        <v>1473</v>
       </c>
     </row>
     <row r="436" spans="1:8">
       <c r="A436" t="s">
-        <v>1358</v>
+        <v>1474</v>
       </c>
       <c r="B436" t="s">
         <v>9</v>
       </c>
       <c r="C436" t="s">
-        <v>30</v>
+        <v>243</v>
       </c>
       <c r="D436" t="s">
-        <v>1345</v>
+        <v>1297</v>
       </c>
       <c r="E436" t="s">
-        <v>1346</v>
+        <v>1298</v>
       </c>
       <c r="F436" t="s">
-        <v>276</v>
+        <v>1299</v>
       </c>
       <c r="G436" s="1" t="s">
-        <v>1359</v>
+        <v>1475</v>
       </c>
       <c r="H436" t="s">
-        <v>1360</v>
+        <v>1476</v>
       </c>
     </row>
     <row r="437" spans="1:8">
       <c r="A437" t="s">
-        <v>1361</v>
+        <v>1477</v>
       </c>
       <c r="B437" t="s">
         <v>9</v>
       </c>
       <c r="C437" t="s">
-        <v>34</v>
+        <v>247</v>
       </c>
       <c r="D437" t="s">
-        <v>1345</v>
+        <v>1297</v>
       </c>
       <c r="E437" t="s">
-        <v>1346</v>
+        <v>1298</v>
       </c>
       <c r="F437" t="s">
-        <v>334</v>
+        <v>1299</v>
       </c>
       <c r="G437" s="1" t="s">
-        <v>1362</v>
+        <v>1478</v>
       </c>
       <c r="H437" t="s">
-        <v>1363</v>
+        <v>1479</v>
       </c>
     </row>
     <row r="438" spans="1:8">
       <c r="A438" t="s">
-        <v>1364</v>
+        <v>1480</v>
       </c>
       <c r="B438" t="s">
         <v>9</v>
       </c>
       <c r="C438" t="s">
-        <v>38</v>
+        <v>251</v>
       </c>
       <c r="D438" t="s">
-        <v>1345</v>
+        <v>1297</v>
       </c>
       <c r="E438" t="s">
-        <v>1346</v>
+        <v>1298</v>
       </c>
       <c r="F438" t="s">
-        <v>276</v>
+        <v>1299</v>
       </c>
       <c r="G438" s="1" t="s">
-        <v>1365</v>
+        <v>1481</v>
       </c>
       <c r="H438" t="s">
-        <v>1366</v>
+        <v>1482</v>
       </c>
     </row>
     <row r="439" spans="1:8">
       <c r="A439" t="s">
-        <v>1367</v>
+        <v>1483</v>
       </c>
       <c r="B439" t="s">
         <v>9</v>
       </c>
       <c r="C439" t="s">
-        <v>42</v>
+        <v>255</v>
       </c>
       <c r="D439" t="s">
-        <v>1345</v>
+        <v>1297</v>
       </c>
       <c r="E439" t="s">
-        <v>1346</v>
+        <v>1298</v>
       </c>
       <c r="F439" t="s">
-        <v>271</v>
+        <v>1441</v>
       </c>
       <c r="G439" s="1" t="s">
-        <v>1368</v>
+        <v>1484</v>
       </c>
       <c r="H439" t="s">
-        <v>1369</v>
+        <v>1485</v>
       </c>
     </row>
     <row r="440" spans="1:8">
       <c r="A440" t="s">
-        <v>1370</v>
+        <v>1486</v>
       </c>
       <c r="B440" t="s">
         <v>9</v>
       </c>
       <c r="C440" t="s">
-        <v>46</v>
+        <v>259</v>
       </c>
       <c r="D440" t="s">
-        <v>1345</v>
+        <v>1297</v>
       </c>
       <c r="E440" t="s">
-        <v>1346</v>
+        <v>1298</v>
       </c>
       <c r="F440" t="s">
-        <v>435</v>
+        <v>1299</v>
       </c>
       <c r="G440" s="1" t="s">
-        <v>1371</v>
+        <v>1487</v>
       </c>
       <c r="H440" t="s">
-        <v>1372</v>
+        <v>1488</v>
       </c>
     </row>
     <row r="441" spans="1:8">
       <c r="A441" t="s">
-        <v>1373</v>
+        <v>1489</v>
       </c>
       <c r="B441" t="s">
         <v>9</v>
       </c>
       <c r="C441" t="s">
-        <v>50</v>
+        <v>263</v>
       </c>
       <c r="D441" t="s">
-        <v>1345</v>
+        <v>1297</v>
       </c>
       <c r="E441" t="s">
-        <v>1346</v>
+        <v>1298</v>
       </c>
       <c r="F441" t="s">
-        <v>320</v>
+        <v>1299</v>
       </c>
       <c r="G441" s="1" t="s">
-        <v>1374</v>
+        <v>1490</v>
       </c>
       <c r="H441" t="s">
-        <v>1375</v>
+        <v>1491</v>
       </c>
     </row>
     <row r="442" spans="1:8">
       <c r="A442" t="s">
-        <v>1376</v>
+        <v>1492</v>
       </c>
       <c r="B442" t="s">
         <v>9</v>
       </c>
       <c r="C442" t="s">
-        <v>54</v>
+        <v>266</v>
       </c>
       <c r="D442" t="s">
-        <v>1345</v>
+        <v>1297</v>
       </c>
       <c r="E442" t="s">
-        <v>1346</v>
+        <v>1298</v>
       </c>
       <c r="F442" t="s">
-        <v>276</v>
+        <v>1299</v>
       </c>
       <c r="G442" s="1" t="s">
-        <v>1377</v>
+        <v>1493</v>
       </c>
       <c r="H442" t="s">
-        <v>1378</v>
+        <v>1473</v>
       </c>
     </row>
     <row r="443" spans="1:8">
       <c r="A443" t="s">
-        <v>1379</v>
+        <v>1494</v>
       </c>
       <c r="B443" t="s">
         <v>9</v>
       </c>
       <c r="C443" t="s">
-        <v>58</v>
+        <v>270</v>
       </c>
       <c r="D443" t="s">
-        <v>1345</v>
+        <v>1297</v>
       </c>
       <c r="E443" t="s">
-        <v>1346</v>
+        <v>1298</v>
       </c>
       <c r="F443" t="s">
-        <v>276</v>
+        <v>1299</v>
       </c>
       <c r="G443" s="1" t="s">
-        <v>1380</v>
+        <v>1495</v>
       </c>
       <c r="H443" t="s">
-        <v>1381</v>
+        <v>1496</v>
       </c>
     </row>
     <row r="444" spans="1:8">
       <c r="A444" t="s">
-        <v>1382</v>
+        <v>1497</v>
       </c>
       <c r="B444" t="s">
         <v>9</v>
       </c>
       <c r="C444" t="s">
-        <v>62</v>
+        <v>275</v>
       </c>
       <c r="D444" t="s">
-        <v>1345</v>
+        <v>1297</v>
       </c>
       <c r="E444" t="s">
-        <v>1346</v>
+        <v>1298</v>
       </c>
       <c r="F444" t="s">
-        <v>271</v>
+        <v>1299</v>
       </c>
       <c r="G444" s="1" t="s">
-        <v>1383</v>
+        <v>1498</v>
       </c>
       <c r="H444" t="s">
-        <v>1384</v>
+        <v>1496</v>
       </c>
     </row>
     <row r="445" spans="1:8">
       <c r="A445" t="s">
-        <v>1385</v>
+        <v>1499</v>
       </c>
       <c r="B445" t="s">
         <v>9</v>
       </c>
       <c r="C445" t="s">
-        <v>374</v>
+        <v>280</v>
       </c>
       <c r="D445" t="s">
-        <v>1345</v>
+        <v>1297</v>
       </c>
       <c r="E445" t="s">
-        <v>1346</v>
+        <v>1298</v>
       </c>
       <c r="F445" t="s">
-        <v>334</v>
+        <v>1299</v>
       </c>
       <c r="G445" s="1" t="s">
-        <v>1386</v>
+        <v>1500</v>
       </c>
       <c r="H445" t="s">
-        <v>1387</v>
+        <v>1501</v>
       </c>
     </row>
     <row r="446" spans="1:8">
       <c r="A446" t="s">
-        <v>1388</v>
+        <v>1502</v>
       </c>
       <c r="B446" t="s">
         <v>9</v>
       </c>
       <c r="C446" t="s">
+        <v>284</v>
+      </c>
+      <c r="D446" t="s">
+        <v>1297</v>
+      </c>
+      <c r="E446" t="s">
+        <v>1298</v>
+      </c>
+      <c r="F446" t="s">
+        <v>1299</v>
+      </c>
+      <c r="G446" s="1" t="s">
+        <v>1503</v>
+      </c>
+      <c r="H446" t="s">
+        <v>1504</v>
+      </c>
+    </row>
+    <row r="447" spans="1:8">
+      <c r="A447" t="s">
+        <v>1505</v>
+      </c>
+      <c r="B447" t="s">
+        <v>9</v>
+      </c>
+      <c r="C447" t="s">
+        <v>288</v>
+      </c>
+      <c r="D447" t="s">
+        <v>1297</v>
+      </c>
+      <c r="E447" t="s">
+        <v>1298</v>
+      </c>
+      <c r="F447" t="s">
+        <v>1299</v>
+      </c>
+      <c r="G447" s="1" t="s">
+        <v>1506</v>
+      </c>
+      <c r="H447" t="s">
+        <v>1507</v>
+      </c>
+    </row>
+    <row r="448" spans="1:8">
+      <c r="A448" t="s">
+        <v>1508</v>
+      </c>
+      <c r="B448" t="s">
+        <v>9</v>
+      </c>
+      <c r="C448" t="s">
+        <v>292</v>
+      </c>
+      <c r="D448" t="s">
+        <v>1297</v>
+      </c>
+      <c r="E448" t="s">
+        <v>1298</v>
+      </c>
+      <c r="F448" t="s">
+        <v>1299</v>
+      </c>
+      <c r="G448" s="1" t="s">
+        <v>1509</v>
+      </c>
+      <c r="H448" t="s">
+        <v>1510</v>
+      </c>
+    </row>
+    <row r="449" spans="1:8">
+      <c r="A449" t="s">
+        <v>1511</v>
+      </c>
+      <c r="B449" t="s">
+        <v>9</v>
+      </c>
+      <c r="C449" t="s">
+        <v>296</v>
+      </c>
+      <c r="D449" t="s">
+        <v>1297</v>
+      </c>
+      <c r="E449" t="s">
+        <v>1298</v>
+      </c>
+      <c r="F449" t="s">
+        <v>1299</v>
+      </c>
+      <c r="G449" s="1" t="s">
+        <v>1512</v>
+      </c>
+      <c r="H449" t="s">
+        <v>1513</v>
+      </c>
+    </row>
+    <row r="450" spans="1:8">
+      <c r="A450" t="s">
+        <v>1514</v>
+      </c>
+      <c r="B450" t="s">
+        <v>9</v>
+      </c>
+      <c r="C450" t="s">
+        <v>300</v>
+      </c>
+      <c r="D450" t="s">
+        <v>1297</v>
+      </c>
+      <c r="E450" t="s">
+        <v>1298</v>
+      </c>
+      <c r="F450" t="s">
+        <v>1299</v>
+      </c>
+      <c r="G450" s="1" t="s">
+        <v>1515</v>
+      </c>
+      <c r="H450" t="s">
+        <v>1516</v>
+      </c>
+    </row>
+    <row r="451" spans="1:8">
+      <c r="A451" t="s">
+        <v>1517</v>
+      </c>
+      <c r="B451" t="s">
+        <v>9</v>
+      </c>
+      <c r="C451" t="s">
+        <v>305</v>
+      </c>
+      <c r="D451" t="s">
+        <v>1297</v>
+      </c>
+      <c r="E451" t="s">
+        <v>1298</v>
+      </c>
+      <c r="F451" t="s">
+        <v>1299</v>
+      </c>
+      <c r="G451" s="1" t="s">
+        <v>1518</v>
+      </c>
+      <c r="H451" t="s">
+        <v>1519</v>
+      </c>
+    </row>
+    <row r="452" spans="1:8">
+      <c r="A452" t="s">
+        <v>1520</v>
+      </c>
+      <c r="B452" t="s">
+        <v>9</v>
+      </c>
+      <c r="C452" t="s">
+        <v>309</v>
+      </c>
+      <c r="D452" t="s">
+        <v>1297</v>
+      </c>
+      <c r="E452" t="s">
+        <v>1298</v>
+      </c>
+      <c r="F452" t="s">
+        <v>1299</v>
+      </c>
+      <c r="G452" s="1" t="s">
+        <v>1521</v>
+      </c>
+      <c r="H452" t="s">
+        <v>1522</v>
+      </c>
+    </row>
+    <row r="453" spans="1:8">
+      <c r="A453" t="s">
+        <v>1523</v>
+      </c>
+      <c r="B453" t="s">
+        <v>9</v>
+      </c>
+      <c r="C453" t="s">
+        <v>313</v>
+      </c>
+      <c r="D453" t="s">
+        <v>1297</v>
+      </c>
+      <c r="E453" t="s">
+        <v>1298</v>
+      </c>
+      <c r="F453" t="s">
+        <v>1299</v>
+      </c>
+      <c r="G453" s="1" t="s">
+        <v>1524</v>
+      </c>
+      <c r="H453" t="s">
+        <v>1525</v>
+      </c>
+    </row>
+    <row r="454" spans="1:8">
+      <c r="A454" t="s">
+        <v>1526</v>
+      </c>
+      <c r="B454" t="s">
+        <v>9</v>
+      </c>
+      <c r="C454" t="s">
+        <v>317</v>
+      </c>
+      <c r="D454" t="s">
+        <v>1297</v>
+      </c>
+      <c r="E454" t="s">
+        <v>1298</v>
+      </c>
+      <c r="F454" t="s">
+        <v>1299</v>
+      </c>
+      <c r="G454" s="1" t="s">
+        <v>1527</v>
+      </c>
+      <c r="H454" t="s">
+        <v>1528</v>
+      </c>
+    </row>
+    <row r="455" spans="1:8">
+      <c r="A455" t="s">
+        <v>1529</v>
+      </c>
+      <c r="B455" t="s">
+        <v>9</v>
+      </c>
+      <c r="C455" t="s">
+        <v>321</v>
+      </c>
+      <c r="D455" t="s">
+        <v>1297</v>
+      </c>
+      <c r="E455" t="s">
+        <v>1298</v>
+      </c>
+      <c r="F455" t="s">
+        <v>1299</v>
+      </c>
+      <c r="G455" s="1" t="s">
+        <v>1530</v>
+      </c>
+      <c r="H455" t="s">
+        <v>1531</v>
+      </c>
+    </row>
+    <row r="456" spans="1:8">
+      <c r="A456" t="s">
+        <v>1532</v>
+      </c>
+      <c r="B456" t="s">
+        <v>9</v>
+      </c>
+      <c r="C456" t="s">
+        <v>325</v>
+      </c>
+      <c r="D456" t="s">
+        <v>1297</v>
+      </c>
+      <c r="E456" t="s">
+        <v>1298</v>
+      </c>
+      <c r="F456" t="s">
+        <v>1299</v>
+      </c>
+      <c r="G456" s="1" t="s">
+        <v>1533</v>
+      </c>
+      <c r="H456" t="s">
+        <v>1534</v>
+      </c>
+    </row>
+    <row r="457" spans="1:8">
+      <c r="A457" t="s">
+        <v>1535</v>
+      </c>
+      <c r="B457" t="s">
+        <v>9</v>
+      </c>
+      <c r="C457" t="s">
+        <v>329</v>
+      </c>
+      <c r="D457" t="s">
+        <v>1297</v>
+      </c>
+      <c r="E457" t="s">
+        <v>1298</v>
+      </c>
+      <c r="F457" t="s">
+        <v>1299</v>
+      </c>
+      <c r="G457" s="1" t="s">
+        <v>1536</v>
+      </c>
+      <c r="H457" t="s">
+        <v>1537</v>
+      </c>
+    </row>
+    <row r="458" spans="1:8">
+      <c r="A458" t="s">
+        <v>1538</v>
+      </c>
+      <c r="B458" t="s">
+        <v>9</v>
+      </c>
+      <c r="C458" t="s">
+        <v>333</v>
+      </c>
+      <c r="D458" t="s">
+        <v>1297</v>
+      </c>
+      <c r="E458" t="s">
+        <v>1298</v>
+      </c>
+      <c r="F458" t="s">
+        <v>1299</v>
+      </c>
+      <c r="G458" s="1" t="s">
+        <v>1539</v>
+      </c>
+      <c r="H458" t="s">
+        <v>1540</v>
+      </c>
+    </row>
+    <row r="459" spans="1:8">
+      <c r="A459" t="s">
+        <v>1541</v>
+      </c>
+      <c r="B459" t="s">
+        <v>9</v>
+      </c>
+      <c r="C459" t="s">
+        <v>337</v>
+      </c>
+      <c r="D459" t="s">
+        <v>1297</v>
+      </c>
+      <c r="E459" t="s">
+        <v>1298</v>
+      </c>
+      <c r="F459" t="s">
+        <v>1299</v>
+      </c>
+      <c r="G459" s="1" t="s">
+        <v>1542</v>
+      </c>
+      <c r="H459" t="s">
+        <v>1543</v>
+      </c>
+    </row>
+    <row r="460" spans="1:8">
+      <c r="A460" t="s">
+        <v>1544</v>
+      </c>
+      <c r="B460" t="s">
+        <v>9</v>
+      </c>
+      <c r="C460" t="s">
+        <v>341</v>
+      </c>
+      <c r="D460" t="s">
+        <v>1297</v>
+      </c>
+      <c r="E460" t="s">
+        <v>1298</v>
+      </c>
+      <c r="F460" t="s">
+        <v>1299</v>
+      </c>
+      <c r="G460" s="1" t="s">
+        <v>1545</v>
+      </c>
+      <c r="H460" t="s">
+        <v>1546</v>
+      </c>
+    </row>
+    <row r="461" spans="1:8">
+      <c r="A461" t="s">
+        <v>1547</v>
+      </c>
+      <c r="B461" t="s">
+        <v>9</v>
+      </c>
+      <c r="C461" t="s">
+        <v>345</v>
+      </c>
+      <c r="D461" t="s">
+        <v>1297</v>
+      </c>
+      <c r="E461" t="s">
+        <v>1298</v>
+      </c>
+      <c r="F461" t="s">
+        <v>1299</v>
+      </c>
+      <c r="G461" s="1" t="s">
+        <v>1548</v>
+      </c>
+      <c r="H461" t="s">
+        <v>1549</v>
+      </c>
+    </row>
+    <row r="462" spans="1:8">
+      <c r="A462" t="s">
+        <v>1550</v>
+      </c>
+      <c r="B462" t="s">
+        <v>9</v>
+      </c>
+      <c r="C462" t="s">
+        <v>349</v>
+      </c>
+      <c r="D462" t="s">
+        <v>1297</v>
+      </c>
+      <c r="E462" t="s">
+        <v>1298</v>
+      </c>
+      <c r="F462" t="s">
+        <v>1299</v>
+      </c>
+      <c r="G462" s="1" t="s">
+        <v>1551</v>
+      </c>
+      <c r="H462" t="s">
+        <v>1552</v>
+      </c>
+    </row>
+    <row r="463" spans="1:8">
+      <c r="A463" t="s">
+        <v>1553</v>
+      </c>
+      <c r="B463" t="s">
+        <v>9</v>
+      </c>
+      <c r="C463" t="s">
+        <v>353</v>
+      </c>
+      <c r="D463" t="s">
+        <v>1297</v>
+      </c>
+      <c r="E463" t="s">
+        <v>1298</v>
+      </c>
+      <c r="F463" t="s">
+        <v>1299</v>
+      </c>
+      <c r="G463" s="1" t="s">
+        <v>1554</v>
+      </c>
+      <c r="H463" t="s">
+        <v>1555</v>
+      </c>
+    </row>
+    <row r="464" spans="1:8">
+      <c r="A464" t="s">
+        <v>1556</v>
+      </c>
+      <c r="B464" t="s">
+        <v>9</v>
+      </c>
+      <c r="C464" t="s">
+        <v>356</v>
+      </c>
+      <c r="D464" t="s">
+        <v>1297</v>
+      </c>
+      <c r="E464" t="s">
+        <v>1298</v>
+      </c>
+      <c r="F464" t="s">
+        <v>1299</v>
+      </c>
+      <c r="G464" s="1" t="s">
+        <v>1557</v>
+      </c>
+      <c r="H464" t="s">
+        <v>1558</v>
+      </c>
+    </row>
+    <row r="465" spans="1:8">
+      <c r="A465" t="s">
+        <v>1559</v>
+      </c>
+      <c r="B465" t="s">
+        <v>9</v>
+      </c>
+      <c r="C465" t="s">
+        <v>360</v>
+      </c>
+      <c r="D465" t="s">
+        <v>1297</v>
+      </c>
+      <c r="E465" t="s">
+        <v>1298</v>
+      </c>
+      <c r="F465" t="s">
+        <v>1299</v>
+      </c>
+      <c r="G465" s="1" t="s">
+        <v>1560</v>
+      </c>
+      <c r="H465" t="s">
+        <v>1561</v>
+      </c>
+    </row>
+    <row r="466" spans="1:8">
+      <c r="A466" t="s">
+        <v>1562</v>
+      </c>
+      <c r="B466" t="s">
+        <v>9</v>
+      </c>
+      <c r="C466" t="s">
+        <v>364</v>
+      </c>
+      <c r="D466" t="s">
+        <v>1297</v>
+      </c>
+      <c r="E466" t="s">
+        <v>1298</v>
+      </c>
+      <c r="F466" t="s">
+        <v>1299</v>
+      </c>
+      <c r="G466" s="1" t="s">
+        <v>1563</v>
+      </c>
+      <c r="H466" t="s">
+        <v>1564</v>
+      </c>
+    </row>
+    <row r="467" spans="1:8">
+      <c r="A467" t="s">
+        <v>1565</v>
+      </c>
+      <c r="B467" t="s">
+        <v>9</v>
+      </c>
+      <c r="C467" t="s">
+        <v>368</v>
+      </c>
+      <c r="D467" t="s">
+        <v>1297</v>
+      </c>
+      <c r="E467" t="s">
+        <v>1298</v>
+      </c>
+      <c r="F467" t="s">
+        <v>1299</v>
+      </c>
+      <c r="G467" s="1" t="s">
+        <v>1566</v>
+      </c>
+      <c r="H467" t="s">
+        <v>1567</v>
+      </c>
+    </row>
+    <row r="468" spans="1:8">
+      <c r="A468" t="s">
+        <v>1568</v>
+      </c>
+      <c r="B468" t="s">
+        <v>9</v>
+      </c>
+      <c r="C468" t="s">
+        <v>372</v>
+      </c>
+      <c r="D468" t="s">
+        <v>1297</v>
+      </c>
+      <c r="E468" t="s">
+        <v>1298</v>
+      </c>
+      <c r="F468" t="s">
+        <v>1299</v>
+      </c>
+      <c r="G468" s="1" t="s">
+        <v>1569</v>
+      </c>
+      <c r="H468" t="s">
+        <v>1570</v>
+      </c>
+    </row>
+    <row r="469" spans="1:8">
+      <c r="A469" t="s">
+        <v>1571</v>
+      </c>
+      <c r="B469" t="s">
+        <v>9</v>
+      </c>
+      <c r="C469" t="s">
+        <v>376</v>
+      </c>
+      <c r="D469" t="s">
+        <v>1297</v>
+      </c>
+      <c r="E469" t="s">
+        <v>1298</v>
+      </c>
+      <c r="F469" t="s">
+        <v>1299</v>
+      </c>
+      <c r="G469" s="1" t="s">
+        <v>1572</v>
+      </c>
+      <c r="H469" t="s">
+        <v>1540</v>
+      </c>
+    </row>
+    <row r="470" spans="1:8">
+      <c r="A470" t="s">
+        <v>1573</v>
+      </c>
+      <c r="B470" t="s">
+        <v>9</v>
+      </c>
+      <c r="C470" t="s">
+        <v>380</v>
+      </c>
+      <c r="D470" t="s">
+        <v>1297</v>
+      </c>
+      <c r="E470" t="s">
+        <v>1298</v>
+      </c>
+      <c r="F470" t="s">
+        <v>1299</v>
+      </c>
+      <c r="G470" s="1" t="s">
+        <v>1574</v>
+      </c>
+      <c r="H470" t="s">
+        <v>1575</v>
+      </c>
+    </row>
+    <row r="471" spans="1:8">
+      <c r="A471" t="s">
+        <v>1576</v>
+      </c>
+      <c r="B471" t="s">
+        <v>9</v>
+      </c>
+      <c r="C471" t="s">
+        <v>384</v>
+      </c>
+      <c r="D471" t="s">
+        <v>1297</v>
+      </c>
+      <c r="E471" t="s">
+        <v>1298</v>
+      </c>
+      <c r="F471" t="s">
+        <v>1299</v>
+      </c>
+      <c r="G471" s="1" t="s">
+        <v>1577</v>
+      </c>
+      <c r="H471" t="s">
+        <v>1578</v>
+      </c>
+    </row>
+    <row r="472" spans="1:8">
+      <c r="A472" t="s">
+        <v>1579</v>
+      </c>
+      <c r="B472" t="s">
+        <v>9</v>
+      </c>
+      <c r="C472" t="s">
+        <v>388</v>
+      </c>
+      <c r="D472" t="s">
+        <v>1297</v>
+      </c>
+      <c r="E472" t="s">
+        <v>1298</v>
+      </c>
+      <c r="F472" t="s">
+        <v>1299</v>
+      </c>
+      <c r="G472" s="1" t="s">
+        <v>1580</v>
+      </c>
+      <c r="H472" t="s">
+        <v>1581</v>
+      </c>
+    </row>
+    <row r="473" spans="1:8">
+      <c r="A473" t="s">
+        <v>1582</v>
+      </c>
+      <c r="B473" t="s">
+        <v>9</v>
+      </c>
+      <c r="C473" t="s">
+        <v>392</v>
+      </c>
+      <c r="D473" t="s">
+        <v>1297</v>
+      </c>
+      <c r="E473" t="s">
+        <v>1298</v>
+      </c>
+      <c r="F473" t="s">
+        <v>1299</v>
+      </c>
+      <c r="G473" s="1" t="s">
+        <v>1583</v>
+      </c>
+      <c r="H473" t="s">
+        <v>1584</v>
+      </c>
+    </row>
+    <row r="474" spans="1:8">
+      <c r="A474" t="s">
+        <v>1585</v>
+      </c>
+      <c r="B474" t="s">
+        <v>9</v>
+      </c>
+      <c r="C474" t="s">
+        <v>396</v>
+      </c>
+      <c r="D474" t="s">
+        <v>1297</v>
+      </c>
+      <c r="E474" t="s">
+        <v>1298</v>
+      </c>
+      <c r="F474" t="s">
+        <v>1299</v>
+      </c>
+      <c r="G474" s="1" t="s">
+        <v>1586</v>
+      </c>
+      <c r="H474" t="s">
+        <v>1587</v>
+      </c>
+    </row>
+    <row r="475" spans="1:8">
+      <c r="A475" t="s">
+        <v>1588</v>
+      </c>
+      <c r="B475" t="s">
+        <v>9</v>
+      </c>
+      <c r="C475" t="s">
+        <v>400</v>
+      </c>
+      <c r="D475" t="s">
+        <v>1297</v>
+      </c>
+      <c r="E475" t="s">
+        <v>1298</v>
+      </c>
+      <c r="F475" t="s">
+        <v>1299</v>
+      </c>
+      <c r="G475" s="1" t="s">
+        <v>1589</v>
+      </c>
+      <c r="H475" t="s">
+        <v>1590</v>
+      </c>
+    </row>
+    <row r="476" spans="1:8">
+      <c r="A476" t="s">
+        <v>1591</v>
+      </c>
+      <c r="B476" t="s">
+        <v>9</v>
+      </c>
+      <c r="C476" t="s">
+        <v>404</v>
+      </c>
+      <c r="D476" t="s">
+        <v>1297</v>
+      </c>
+      <c r="E476" t="s">
+        <v>1298</v>
+      </c>
+      <c r="F476" t="s">
+        <v>1299</v>
+      </c>
+      <c r="G476" s="1" t="s">
+        <v>1592</v>
+      </c>
+      <c r="H476" t="s">
+        <v>1593</v>
+      </c>
+    </row>
+    <row r="477" spans="1:8">
+      <c r="A477" t="s">
+        <v>1594</v>
+      </c>
+      <c r="B477" t="s">
+        <v>9</v>
+      </c>
+      <c r="C477" t="s">
+        <v>749</v>
+      </c>
+      <c r="D477" t="s">
+        <v>1297</v>
+      </c>
+      <c r="E477" t="s">
+        <v>1298</v>
+      </c>
+      <c r="F477" t="s">
+        <v>1299</v>
+      </c>
+      <c r="G477" s="1" t="s">
+        <v>1595</v>
+      </c>
+      <c r="H477" t="s">
+        <v>1596</v>
+      </c>
+    </row>
+    <row r="478" spans="1:8">
+      <c r="A478" t="s">
+        <v>1597</v>
+      </c>
+      <c r="B478" t="s">
+        <v>9</v>
+      </c>
+      <c r="C478" t="s">
+        <v>753</v>
+      </c>
+      <c r="D478" t="s">
+        <v>1297</v>
+      </c>
+      <c r="E478" t="s">
+        <v>1298</v>
+      </c>
+      <c r="F478" t="s">
+        <v>1299</v>
+      </c>
+      <c r="G478" s="1" t="s">
+        <v>1598</v>
+      </c>
+      <c r="H478" t="s">
+        <v>1599</v>
+      </c>
+    </row>
+    <row r="479" spans="1:8">
+      <c r="A479" t="s">
+        <v>1600</v>
+      </c>
+      <c r="B479" t="s">
+        <v>9</v>
+      </c>
+      <c r="C479" t="s">
+        <v>757</v>
+      </c>
+      <c r="D479" t="s">
+        <v>1297</v>
+      </c>
+      <c r="E479" t="s">
+        <v>1298</v>
+      </c>
+      <c r="F479" t="s">
+        <v>1299</v>
+      </c>
+      <c r="G479" s="1" t="s">
+        <v>1601</v>
+      </c>
+      <c r="H479" t="s">
+        <v>1602</v>
+      </c>
+    </row>
+    <row r="480" spans="1:8">
+      <c r="A480" t="s">
+        <v>1603</v>
+      </c>
+      <c r="B480" t="s">
+        <v>9</v>
+      </c>
+      <c r="C480" t="s">
+        <v>761</v>
+      </c>
+      <c r="D480" t="s">
+        <v>1297</v>
+      </c>
+      <c r="E480" t="s">
+        <v>1298</v>
+      </c>
+      <c r="F480" t="s">
+        <v>1441</v>
+      </c>
+      <c r="G480" s="1" t="s">
+        <v>1604</v>
+      </c>
+      <c r="H480" t="s">
+        <v>1605</v>
+      </c>
+    </row>
+    <row r="481" spans="1:8">
+      <c r="A481" t="s">
+        <v>1606</v>
+      </c>
+      <c r="B481" t="s">
+        <v>9</v>
+      </c>
+      <c r="C481" t="s">
+        <v>765</v>
+      </c>
+      <c r="D481" t="s">
+        <v>1297</v>
+      </c>
+      <c r="E481" t="s">
+        <v>1298</v>
+      </c>
+      <c r="F481" t="s">
+        <v>1299</v>
+      </c>
+      <c r="G481" s="1" t="s">
+        <v>1607</v>
+      </c>
+      <c r="H481" t="s">
+        <v>1608</v>
+      </c>
+    </row>
+    <row r="482" spans="1:8">
+      <c r="A482" t="s">
+        <v>1609</v>
+      </c>
+      <c r="B482" t="s">
+        <v>9</v>
+      </c>
+      <c r="C482" t="s">
+        <v>769</v>
+      </c>
+      <c r="D482" t="s">
+        <v>1297</v>
+      </c>
+      <c r="E482" t="s">
+        <v>1298</v>
+      </c>
+      <c r="F482" t="s">
+        <v>1299</v>
+      </c>
+      <c r="G482" s="1" t="s">
+        <v>1610</v>
+      </c>
+      <c r="H482" t="s">
+        <v>1611</v>
+      </c>
+    </row>
+    <row r="483" spans="1:8">
+      <c r="A483" t="s">
+        <v>1612</v>
+      </c>
+      <c r="B483" t="s">
+        <v>9</v>
+      </c>
+      <c r="C483" t="s">
+        <v>773</v>
+      </c>
+      <c r="D483" t="s">
+        <v>1297</v>
+      </c>
+      <c r="E483" t="s">
+        <v>1298</v>
+      </c>
+      <c r="F483" t="s">
+        <v>1299</v>
+      </c>
+      <c r="G483" s="1" t="s">
+        <v>1613</v>
+      </c>
+      <c r="H483" t="s">
+        <v>1614</v>
+      </c>
+    </row>
+    <row r="484" spans="1:8">
+      <c r="A484" t="s">
+        <v>1615</v>
+      </c>
+      <c r="B484" t="s">
+        <v>9</v>
+      </c>
+      <c r="C484" t="s">
+        <v>777</v>
+      </c>
+      <c r="D484" t="s">
+        <v>1297</v>
+      </c>
+      <c r="E484" t="s">
+        <v>1298</v>
+      </c>
+      <c r="F484" t="s">
+        <v>1299</v>
+      </c>
+      <c r="G484" s="1" t="s">
+        <v>1616</v>
+      </c>
+      <c r="H484" t="s">
+        <v>1617</v>
+      </c>
+    </row>
+    <row r="485" spans="1:8">
+      <c r="A485" t="s">
+        <v>1618</v>
+      </c>
+      <c r="B485" t="s">
+        <v>9</v>
+      </c>
+      <c r="C485" t="s">
+        <v>781</v>
+      </c>
+      <c r="D485" t="s">
+        <v>1297</v>
+      </c>
+      <c r="E485" t="s">
+        <v>1298</v>
+      </c>
+      <c r="F485" t="s">
+        <v>1299</v>
+      </c>
+      <c r="G485" s="1" t="s">
+        <v>1619</v>
+      </c>
+      <c r="H485" t="s">
+        <v>1620</v>
+      </c>
+    </row>
+    <row r="486" spans="1:8">
+      <c r="A486" t="s">
+        <v>1621</v>
+      </c>
+      <c r="B486" t="s">
+        <v>9</v>
+      </c>
+      <c r="C486" t="s">
+        <v>785</v>
+      </c>
+      <c r="D486" t="s">
+        <v>1297</v>
+      </c>
+      <c r="E486" t="s">
+        <v>1298</v>
+      </c>
+      <c r="F486" t="s">
+        <v>1299</v>
+      </c>
+      <c r="G486" s="1" t="s">
+        <v>1622</v>
+      </c>
+      <c r="H486" t="s">
+        <v>1623</v>
+      </c>
+    </row>
+    <row r="487" spans="1:8">
+      <c r="A487" t="s">
+        <v>1624</v>
+      </c>
+      <c r="B487" t="s">
+        <v>9</v>
+      </c>
+      <c r="C487" t="s">
+        <v>789</v>
+      </c>
+      <c r="D487" t="s">
+        <v>1297</v>
+      </c>
+      <c r="E487" t="s">
+        <v>1298</v>
+      </c>
+      <c r="F487" t="s">
+        <v>1299</v>
+      </c>
+      <c r="G487" s="1" t="s">
+        <v>1625</v>
+      </c>
+      <c r="H487" t="s">
+        <v>1626</v>
+      </c>
+    </row>
+    <row r="488" spans="1:8">
+      <c r="A488" t="s">
+        <v>1627</v>
+      </c>
+      <c r="B488" t="s">
+        <v>9</v>
+      </c>
+      <c r="C488" t="s">
+        <v>793</v>
+      </c>
+      <c r="D488" t="s">
+        <v>1297</v>
+      </c>
+      <c r="E488" t="s">
+        <v>1298</v>
+      </c>
+      <c r="F488" t="s">
+        <v>1441</v>
+      </c>
+      <c r="G488" s="1" t="s">
+        <v>1628</v>
+      </c>
+      <c r="H488" t="s">
+        <v>1629</v>
+      </c>
+    </row>
+    <row r="489" spans="1:8">
+      <c r="A489" t="s">
+        <v>1630</v>
+      </c>
+      <c r="B489" t="s">
+        <v>9</v>
+      </c>
+      <c r="C489" t="s">
+        <v>797</v>
+      </c>
+      <c r="D489" t="s">
+        <v>1297</v>
+      </c>
+      <c r="E489" t="s">
+        <v>1298</v>
+      </c>
+      <c r="F489" t="s">
+        <v>1299</v>
+      </c>
+      <c r="G489" s="1" t="s">
+        <v>1631</v>
+      </c>
+      <c r="H489" t="s">
+        <v>1632</v>
+      </c>
+    </row>
+    <row r="490" spans="1:8">
+      <c r="A490" t="s">
+        <v>1633</v>
+      </c>
+      <c r="B490" t="s">
+        <v>9</v>
+      </c>
+      <c r="C490" t="s">
+        <v>801</v>
+      </c>
+      <c r="D490" t="s">
+        <v>1297</v>
+      </c>
+      <c r="E490" t="s">
+        <v>1298</v>
+      </c>
+      <c r="F490" t="s">
+        <v>1299</v>
+      </c>
+      <c r="G490" s="1" t="s">
+        <v>1634</v>
+      </c>
+      <c r="H490" t="s">
+        <v>1635</v>
+      </c>
+    </row>
+    <row r="491" spans="1:8">
+      <c r="A491" t="s">
+        <v>1636</v>
+      </c>
+      <c r="B491" t="s">
+        <v>9</v>
+      </c>
+      <c r="C491" t="s">
+        <v>805</v>
+      </c>
+      <c r="D491" t="s">
+        <v>1297</v>
+      </c>
+      <c r="E491" t="s">
+        <v>1298</v>
+      </c>
+      <c r="F491" t="s">
+        <v>1441</v>
+      </c>
+      <c r="G491" s="1" t="s">
+        <v>1637</v>
+      </c>
+      <c r="H491" t="s">
+        <v>1638</v>
+      </c>
+    </row>
+    <row r="492" spans="1:8">
+      <c r="A492" t="s">
+        <v>1639</v>
+      </c>
+      <c r="B492" t="s">
+        <v>9</v>
+      </c>
+      <c r="C492" t="s">
+        <v>809</v>
+      </c>
+      <c r="D492" t="s">
+        <v>1297</v>
+      </c>
+      <c r="E492" t="s">
+        <v>1298</v>
+      </c>
+      <c r="F492" t="s">
+        <v>1299</v>
+      </c>
+      <c r="G492" s="1" t="s">
+        <v>1640</v>
+      </c>
+      <c r="H492" t="s">
+        <v>1641</v>
+      </c>
+    </row>
+    <row r="493" spans="1:8">
+      <c r="A493" t="s">
+        <v>1642</v>
+      </c>
+      <c r="B493" t="s">
+        <v>9</v>
+      </c>
+      <c r="C493" t="s">
+        <v>813</v>
+      </c>
+      <c r="D493" t="s">
+        <v>1297</v>
+      </c>
+      <c r="E493" t="s">
+        <v>1298</v>
+      </c>
+      <c r="F493" t="s">
+        <v>1299</v>
+      </c>
+      <c r="G493" s="1" t="s">
+        <v>1643</v>
+      </c>
+      <c r="H493" t="s">
+        <v>1644</v>
+      </c>
+    </row>
+    <row r="494" spans="1:8">
+      <c r="A494" t="s">
+        <v>1645</v>
+      </c>
+      <c r="B494" t="s">
+        <v>9</v>
+      </c>
+      <c r="C494" t="s">
+        <v>817</v>
+      </c>
+      <c r="D494" t="s">
+        <v>1297</v>
+      </c>
+      <c r="E494" t="s">
+        <v>1298</v>
+      </c>
+      <c r="F494" t="s">
+        <v>1299</v>
+      </c>
+      <c r="G494" s="1" t="s">
+        <v>1646</v>
+      </c>
+      <c r="H494" t="s">
+        <v>1647</v>
+      </c>
+    </row>
+    <row r="495" spans="1:8">
+      <c r="A495" t="s">
+        <v>1648</v>
+      </c>
+      <c r="B495" t="s">
+        <v>9</v>
+      </c>
+      <c r="C495" t="s">
+        <v>1649</v>
+      </c>
+      <c r="D495" t="s">
+        <v>1297</v>
+      </c>
+      <c r="E495" t="s">
+        <v>1298</v>
+      </c>
+      <c r="F495" t="s">
+        <v>1299</v>
+      </c>
+      <c r="G495" s="1" t="s">
+        <v>1650</v>
+      </c>
+      <c r="H495" t="s">
+        <v>1651</v>
+      </c>
+    </row>
+    <row r="496" spans="1:8">
+      <c r="A496" t="s">
+        <v>1652</v>
+      </c>
+      <c r="B496" t="s">
+        <v>9</v>
+      </c>
+      <c r="C496" t="s">
+        <v>821</v>
+      </c>
+      <c r="D496" t="s">
+        <v>1297</v>
+      </c>
+      <c r="E496" t="s">
+        <v>1298</v>
+      </c>
+      <c r="F496" t="s">
+        <v>1299</v>
+      </c>
+      <c r="G496" s="1" t="s">
+        <v>1653</v>
+      </c>
+      <c r="H496" t="s">
+        <v>1654</v>
+      </c>
+    </row>
+    <row r="497" spans="1:8">
+      <c r="A497" t="s">
+        <v>1655</v>
+      </c>
+      <c r="B497" t="s">
+        <v>9</v>
+      </c>
+      <c r="C497" t="s">
+        <v>10</v>
+      </c>
+      <c r="D497" t="s">
+        <v>1656</v>
+      </c>
+      <c r="E497" t="s">
+        <v>1657</v>
+      </c>
+      <c r="F497" t="s">
+        <v>1224</v>
+      </c>
+      <c r="G497" s="1" t="s">
+        <v>1658</v>
+      </c>
+      <c r="H497" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="498" spans="1:8">
+      <c r="A498" t="s">
+        <v>1659</v>
+      </c>
+      <c r="B498" t="s">
+        <v>9</v>
+      </c>
+      <c r="C498" t="s">
+        <v>17</v>
+      </c>
+      <c r="D498" t="s">
+        <v>1656</v>
+      </c>
+      <c r="E498" t="s">
+        <v>1657</v>
+      </c>
+      <c r="F498" t="s">
+        <v>1224</v>
+      </c>
+      <c r="G498" s="1" t="s">
+        <v>1660</v>
+      </c>
+      <c r="H498" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="499" spans="1:8">
+      <c r="A499" t="s">
+        <v>1661</v>
+      </c>
+      <c r="B499" t="s">
+        <v>9</v>
+      </c>
+      <c r="C499" t="s">
+        <v>21</v>
+      </c>
+      <c r="D499" t="s">
+        <v>1656</v>
+      </c>
+      <c r="E499" t="s">
+        <v>1657</v>
+      </c>
+      <c r="F499" t="s">
+        <v>998</v>
+      </c>
+      <c r="G499" s="1" t="s">
+        <v>1662</v>
+      </c>
+      <c r="H499" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="500" spans="1:8">
+      <c r="A500" t="s">
+        <v>1663</v>
+      </c>
+      <c r="B500" t="s">
+        <v>9</v>
+      </c>
+      <c r="C500" t="s">
+        <v>25</v>
+      </c>
+      <c r="D500" t="s">
+        <v>1656</v>
+      </c>
+      <c r="E500" t="s">
+        <v>1657</v>
+      </c>
+      <c r="F500" t="s">
+        <v>998</v>
+      </c>
+      <c r="G500" s="1" t="s">
+        <v>1664</v>
+      </c>
+      <c r="H500" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="501" spans="1:8">
+      <c r="A501" t="s">
+        <v>1665</v>
+      </c>
+      <c r="B501" t="s">
+        <v>9</v>
+      </c>
+      <c r="C501" t="s">
+        <v>30</v>
+      </c>
+      <c r="D501" t="s">
+        <v>1656</v>
+      </c>
+      <c r="E501" t="s">
+        <v>1657</v>
+      </c>
+      <c r="F501" t="s">
+        <v>1224</v>
+      </c>
+      <c r="G501" s="1" t="s">
+        <v>1666</v>
+      </c>
+      <c r="H501" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="502" spans="1:8">
+      <c r="A502" t="s">
+        <v>1667</v>
+      </c>
+      <c r="B502" t="s">
+        <v>9</v>
+      </c>
+      <c r="C502" t="s">
+        <v>34</v>
+      </c>
+      <c r="D502" t="s">
+        <v>1656</v>
+      </c>
+      <c r="E502" t="s">
+        <v>1657</v>
+      </c>
+      <c r="F502" t="s">
+        <v>1224</v>
+      </c>
+      <c r="G502" s="1" t="s">
+        <v>1668</v>
+      </c>
+      <c r="H502" t="s">
+        <v>1669</v>
+      </c>
+    </row>
+    <row r="503" spans="1:8">
+      <c r="A503" t="s">
+        <v>1670</v>
+      </c>
+      <c r="B503" t="s">
+        <v>9</v>
+      </c>
+      <c r="C503" t="s">
+        <v>38</v>
+      </c>
+      <c r="D503" t="s">
+        <v>1656</v>
+      </c>
+      <c r="E503" t="s">
+        <v>1657</v>
+      </c>
+      <c r="F503" t="s">
+        <v>1224</v>
+      </c>
+      <c r="G503" s="1" t="s">
+        <v>1671</v>
+      </c>
+      <c r="H503" t="s">
+        <v>1672</v>
+      </c>
+    </row>
+    <row r="504" spans="1:8">
+      <c r="A504" t="s">
+        <v>1673</v>
+      </c>
+      <c r="B504" t="s">
+        <v>9</v>
+      </c>
+      <c r="C504" t="s">
+        <v>42</v>
+      </c>
+      <c r="D504" t="s">
+        <v>1656</v>
+      </c>
+      <c r="E504" t="s">
+        <v>1657</v>
+      </c>
+      <c r="F504" t="s">
+        <v>1224</v>
+      </c>
+      <c r="G504" s="1" t="s">
+        <v>1674</v>
+      </c>
+      <c r="H504" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="505" spans="1:8">
+      <c r="A505" t="s">
+        <v>1675</v>
+      </c>
+      <c r="B505" t="s">
+        <v>9</v>
+      </c>
+      <c r="C505" t="s">
+        <v>46</v>
+      </c>
+      <c r="D505" t="s">
+        <v>1656</v>
+      </c>
+      <c r="E505" t="s">
+        <v>1657</v>
+      </c>
+      <c r="F505" t="s">
+        <v>1676</v>
+      </c>
+      <c r="G505" s="1" t="s">
+        <v>1677</v>
+      </c>
+      <c r="H505" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="506" spans="1:8">
+      <c r="A506" t="s">
+        <v>1678</v>
+      </c>
+      <c r="B506" t="s">
+        <v>9</v>
+      </c>
+      <c r="C506" t="s">
+        <v>50</v>
+      </c>
+      <c r="D506" t="s">
+        <v>1656</v>
+      </c>
+      <c r="E506" t="s">
+        <v>1657</v>
+      </c>
+      <c r="F506" t="s">
+        <v>1224</v>
+      </c>
+      <c r="G506" s="1" t="s">
+        <v>1679</v>
+      </c>
+      <c r="H506" t="s">
+        <v>1680</v>
+      </c>
+    </row>
+    <row r="507" spans="1:8">
+      <c r="A507" t="s">
+        <v>1681</v>
+      </c>
+      <c r="B507" t="s">
+        <v>9</v>
+      </c>
+      <c r="C507" t="s">
+        <v>54</v>
+      </c>
+      <c r="D507" t="s">
+        <v>1656</v>
+      </c>
+      <c r="E507" t="s">
+        <v>1657</v>
+      </c>
+      <c r="F507" t="s">
+        <v>1224</v>
+      </c>
+      <c r="G507" s="1" t="s">
+        <v>1682</v>
+      </c>
+      <c r="H507" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="508" spans="1:8">
+      <c r="A508" t="s">
+        <v>1683</v>
+      </c>
+      <c r="B508" t="s">
+        <v>9</v>
+      </c>
+      <c r="C508" t="s">
+        <v>58</v>
+      </c>
+      <c r="D508" t="s">
+        <v>1656</v>
+      </c>
+      <c r="E508" t="s">
+        <v>1657</v>
+      </c>
+      <c r="F508" t="s">
+        <v>1224</v>
+      </c>
+      <c r="G508" s="1" t="s">
+        <v>1684</v>
+      </c>
+      <c r="H508" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="509" spans="1:8">
+      <c r="A509" t="s">
+        <v>1685</v>
+      </c>
+      <c r="B509" t="s">
+        <v>9</v>
+      </c>
+      <c r="C509" t="s">
+        <v>62</v>
+      </c>
+      <c r="D509" t="s">
+        <v>1656</v>
+      </c>
+      <c r="E509" t="s">
+        <v>1657</v>
+      </c>
+      <c r="F509" t="s">
+        <v>1224</v>
+      </c>
+      <c r="G509" s="1" t="s">
+        <v>1686</v>
+      </c>
+      <c r="H509" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="510" spans="1:8">
+      <c r="A510" t="s">
+        <v>1687</v>
+      </c>
+      <c r="B510" t="s">
+        <v>9</v>
+      </c>
+      <c r="C510" t="s">
+        <v>488</v>
+      </c>
+      <c r="D510" t="s">
+        <v>1656</v>
+      </c>
+      <c r="E510" t="s">
+        <v>1657</v>
+      </c>
+      <c r="F510" t="s">
+        <v>1058</v>
+      </c>
+      <c r="G510" s="1" t="s">
+        <v>1688</v>
+      </c>
+      <c r="H510" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="511" spans="1:8">
+      <c r="A511" t="s">
+        <v>1689</v>
+      </c>
+      <c r="B511" t="s">
+        <v>9</v>
+      </c>
+      <c r="C511" t="s">
         <v>66</v>
       </c>
-      <c r="D446" t="s">
-[...12 lines deleted...]
-        <v>1390</v>
+      <c r="D511" t="s">
+        <v>1656</v>
+      </c>
+      <c r="E511" t="s">
+        <v>1657</v>
+      </c>
+      <c r="F511" t="s">
+        <v>1224</v>
+      </c>
+      <c r="G511" s="1" t="s">
+        <v>1690</v>
+      </c>
+      <c r="H511" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="512" spans="1:8">
+      <c r="A512" t="s">
+        <v>1691</v>
+      </c>
+      <c r="B512" t="s">
+        <v>9</v>
+      </c>
+      <c r="C512" t="s">
+        <v>70</v>
+      </c>
+      <c r="D512" t="s">
+        <v>1656</v>
+      </c>
+      <c r="E512" t="s">
+        <v>1657</v>
+      </c>
+      <c r="F512" t="s">
+        <v>1224</v>
+      </c>
+      <c r="G512" s="1" t="s">
+        <v>1692</v>
+      </c>
+      <c r="H512" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="513" spans="1:8">
+      <c r="A513" t="s">
+        <v>1693</v>
+      </c>
+      <c r="B513" t="s">
+        <v>9</v>
+      </c>
+      <c r="C513" t="s">
+        <v>74</v>
+      </c>
+      <c r="D513" t="s">
+        <v>1656</v>
+      </c>
+      <c r="E513" t="s">
+        <v>1657</v>
+      </c>
+      <c r="F513" t="s">
+        <v>1224</v>
+      </c>
+      <c r="G513" s="1" t="s">
+        <v>1694</v>
+      </c>
+      <c r="H513" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="514" spans="1:8">
+      <c r="A514" t="s">
+        <v>1695</v>
+      </c>
+      <c r="B514" t="s">
+        <v>9</v>
+      </c>
+      <c r="C514" t="s">
+        <v>78</v>
+      </c>
+      <c r="D514" t="s">
+        <v>1656</v>
+      </c>
+      <c r="E514" t="s">
+        <v>1657</v>
+      </c>
+      <c r="F514" t="s">
+        <v>1224</v>
+      </c>
+      <c r="G514" s="1" t="s">
+        <v>1696</v>
+      </c>
+      <c r="H514" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="515" spans="1:8">
+      <c r="A515" t="s">
+        <v>1697</v>
+      </c>
+      <c r="B515" t="s">
+        <v>9</v>
+      </c>
+      <c r="C515" t="s">
+        <v>82</v>
+      </c>
+      <c r="D515" t="s">
+        <v>1656</v>
+      </c>
+      <c r="E515" t="s">
+        <v>1657</v>
+      </c>
+      <c r="F515" t="s">
+        <v>1224</v>
+      </c>
+      <c r="G515" s="1" t="s">
+        <v>1698</v>
+      </c>
+      <c r="H515" t="s">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="516" spans="1:8">
+      <c r="A516" t="s">
+        <v>1700</v>
+      </c>
+      <c r="B516" t="s">
+        <v>9</v>
+      </c>
+      <c r="C516" t="s">
+        <v>86</v>
+      </c>
+      <c r="D516" t="s">
+        <v>1656</v>
+      </c>
+      <c r="E516" t="s">
+        <v>1657</v>
+      </c>
+      <c r="F516" t="s">
+        <v>1224</v>
+      </c>
+      <c r="G516" s="1" t="s">
+        <v>1701</v>
+      </c>
+      <c r="H516" t="s">
+        <v>1702</v>
+      </c>
+    </row>
+    <row r="517" spans="1:8">
+      <c r="A517" t="s">
+        <v>1703</v>
+      </c>
+      <c r="B517" t="s">
+        <v>9</v>
+      </c>
+      <c r="C517" t="s">
+        <v>90</v>
+      </c>
+      <c r="D517" t="s">
+        <v>1656</v>
+      </c>
+      <c r="E517" t="s">
+        <v>1657</v>
+      </c>
+      <c r="F517" t="s">
+        <v>1224</v>
+      </c>
+      <c r="G517" s="1" t="s">
+        <v>1704</v>
+      </c>
+      <c r="H517" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="518" spans="1:8">
+      <c r="A518" t="s">
+        <v>1705</v>
+      </c>
+      <c r="B518" t="s">
+        <v>9</v>
+      </c>
+      <c r="C518" t="s">
+        <v>94</v>
+      </c>
+      <c r="D518" t="s">
+        <v>1656</v>
+      </c>
+      <c r="E518" t="s">
+        <v>1657</v>
+      </c>
+      <c r="F518" t="s">
+        <v>1224</v>
+      </c>
+      <c r="G518" s="1" t="s">
+        <v>1706</v>
+      </c>
+      <c r="H518" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="519" spans="1:8">
+      <c r="A519" t="s">
+        <v>1707</v>
+      </c>
+      <c r="B519" t="s">
+        <v>9</v>
+      </c>
+      <c r="C519" t="s">
+        <v>98</v>
+      </c>
+      <c r="D519" t="s">
+        <v>1656</v>
+      </c>
+      <c r="E519" t="s">
+        <v>1657</v>
+      </c>
+      <c r="F519" t="s">
+        <v>1224</v>
+      </c>
+      <c r="G519" s="1" t="s">
+        <v>1708</v>
+      </c>
+      <c r="H519" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="520" spans="1:8">
+      <c r="A520" t="s">
+        <v>1709</v>
+      </c>
+      <c r="B520" t="s">
+        <v>9</v>
+      </c>
+      <c r="C520" t="s">
+        <v>102</v>
+      </c>
+      <c r="D520" t="s">
+        <v>1656</v>
+      </c>
+      <c r="E520" t="s">
+        <v>1657</v>
+      </c>
+      <c r="F520" t="s">
+        <v>1224</v>
+      </c>
+      <c r="G520" s="1" t="s">
+        <v>1710</v>
+      </c>
+      <c r="H520" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="521" spans="1:8">
+      <c r="A521" t="s">
+        <v>1711</v>
+      </c>
+      <c r="B521" t="s">
+        <v>9</v>
+      </c>
+      <c r="C521" t="s">
+        <v>106</v>
+      </c>
+      <c r="D521" t="s">
+        <v>1656</v>
+      </c>
+      <c r="E521" t="s">
+        <v>1657</v>
+      </c>
+      <c r="F521" t="s">
+        <v>1224</v>
+      </c>
+      <c r="G521" s="1" t="s">
+        <v>1712</v>
+      </c>
+      <c r="H521" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="522" spans="1:8">
+      <c r="A522" t="s">
+        <v>1713</v>
+      </c>
+      <c r="B522" t="s">
+        <v>9</v>
+      </c>
+      <c r="C522" t="s">
+        <v>110</v>
+      </c>
+      <c r="D522" t="s">
+        <v>1656</v>
+      </c>
+      <c r="E522" t="s">
+        <v>1657</v>
+      </c>
+      <c r="F522" t="s">
+        <v>1224</v>
+      </c>
+      <c r="G522" s="1" t="s">
+        <v>1714</v>
+      </c>
+      <c r="H522" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="523" spans="1:8">
+      <c r="A523" t="s">
+        <v>1715</v>
+      </c>
+      <c r="B523" t="s">
+        <v>9</v>
+      </c>
+      <c r="C523" t="s">
+        <v>114</v>
+      </c>
+      <c r="D523" t="s">
+        <v>1656</v>
+      </c>
+      <c r="E523" t="s">
+        <v>1657</v>
+      </c>
+      <c r="F523" t="s">
+        <v>1224</v>
+      </c>
+      <c r="G523" s="1" t="s">
+        <v>1716</v>
+      </c>
+      <c r="H523" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="524" spans="1:8">
+      <c r="A524" t="s">
+        <v>1717</v>
+      </c>
+      <c r="B524" t="s">
+        <v>9</v>
+      </c>
+      <c r="C524" t="s">
+        <v>118</v>
+      </c>
+      <c r="D524" t="s">
+        <v>1656</v>
+      </c>
+      <c r="E524" t="s">
+        <v>1657</v>
+      </c>
+      <c r="F524" t="s">
+        <v>1224</v>
+      </c>
+      <c r="G524" s="1" t="s">
+        <v>1718</v>
+      </c>
+      <c r="H524" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="525" spans="1:8">
+      <c r="A525" t="s">
+        <v>1719</v>
+      </c>
+      <c r="B525" t="s">
+        <v>9</v>
+      </c>
+      <c r="C525" t="s">
+        <v>122</v>
+      </c>
+      <c r="D525" t="s">
+        <v>1656</v>
+      </c>
+      <c r="E525" t="s">
+        <v>1657</v>
+      </c>
+      <c r="F525" t="s">
+        <v>1224</v>
+      </c>
+      <c r="G525" s="1" t="s">
+        <v>1720</v>
+      </c>
+      <c r="H525" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="526" spans="1:8">
+      <c r="A526" t="s">
+        <v>1721</v>
+      </c>
+      <c r="B526" t="s">
+        <v>9</v>
+      </c>
+      <c r="C526" t="s">
+        <v>126</v>
+      </c>
+      <c r="D526" t="s">
+        <v>1656</v>
+      </c>
+      <c r="E526" t="s">
+        <v>1657</v>
+      </c>
+      <c r="F526" t="s">
+        <v>1224</v>
+      </c>
+      <c r="G526" s="1" t="s">
+        <v>1722</v>
+      </c>
+      <c r="H526" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="527" spans="1:8">
+      <c r="A527" t="s">
+        <v>1723</v>
+      </c>
+      <c r="B527" t="s">
+        <v>9</v>
+      </c>
+      <c r="C527" t="s">
+        <v>130</v>
+      </c>
+      <c r="D527" t="s">
+        <v>1656</v>
+      </c>
+      <c r="E527" t="s">
+        <v>1657</v>
+      </c>
+      <c r="F527" t="s">
+        <v>1224</v>
+      </c>
+      <c r="G527" s="1" t="s">
+        <v>1724</v>
+      </c>
+      <c r="H527" t="s">
+        <v>1725</v>
+      </c>
+    </row>
+    <row r="528" spans="1:8">
+      <c r="A528" t="s">
+        <v>1726</v>
+      </c>
+      <c r="B528" t="s">
+        <v>9</v>
+      </c>
+      <c r="C528" t="s">
+        <v>134</v>
+      </c>
+      <c r="D528" t="s">
+        <v>1656</v>
+      </c>
+      <c r="E528" t="s">
+        <v>1657</v>
+      </c>
+      <c r="F528" t="s">
+        <v>1224</v>
+      </c>
+      <c r="G528" s="1" t="s">
+        <v>1727</v>
+      </c>
+      <c r="H528" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="529" spans="1:8">
+      <c r="A529" t="s">
+        <v>1728</v>
+      </c>
+      <c r="B529" t="s">
+        <v>9</v>
+      </c>
+      <c r="C529" t="s">
+        <v>138</v>
+      </c>
+      <c r="D529" t="s">
+        <v>1656</v>
+      </c>
+      <c r="E529" t="s">
+        <v>1657</v>
+      </c>
+      <c r="F529" t="s">
+        <v>1224</v>
+      </c>
+      <c r="G529" s="1" t="s">
+        <v>1729</v>
+      </c>
+      <c r="H529" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="530" spans="1:8">
+      <c r="A530" t="s">
+        <v>1730</v>
+      </c>
+      <c r="B530" t="s">
+        <v>9</v>
+      </c>
+      <c r="C530" t="s">
+        <v>142</v>
+      </c>
+      <c r="D530" t="s">
+        <v>1656</v>
+      </c>
+      <c r="E530" t="s">
+        <v>1657</v>
+      </c>
+      <c r="F530" t="s">
+        <v>1224</v>
+      </c>
+      <c r="G530" s="1" t="s">
+        <v>1731</v>
+      </c>
+      <c r="H530" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="531" spans="1:8">
+      <c r="A531" t="s">
+        <v>1732</v>
+      </c>
+      <c r="B531" t="s">
+        <v>9</v>
+      </c>
+      <c r="C531" t="s">
+        <v>146</v>
+      </c>
+      <c r="D531" t="s">
+        <v>1656</v>
+      </c>
+      <c r="E531" t="s">
+        <v>1657</v>
+      </c>
+      <c r="F531" t="s">
+        <v>1224</v>
+      </c>
+      <c r="G531" s="1" t="s">
+        <v>1733</v>
+      </c>
+      <c r="H531" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="532" spans="1:8">
+      <c r="A532" t="s">
+        <v>1734</v>
+      </c>
+      <c r="B532" t="s">
+        <v>9</v>
+      </c>
+      <c r="C532" t="s">
+        <v>150</v>
+      </c>
+      <c r="D532" t="s">
+        <v>1656</v>
+      </c>
+      <c r="E532" t="s">
+        <v>1657</v>
+      </c>
+      <c r="F532" t="s">
+        <v>1224</v>
+      </c>
+      <c r="G532" s="1" t="s">
+        <v>1735</v>
+      </c>
+      <c r="H532" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="533" spans="1:8">
+      <c r="A533" t="s">
+        <v>1736</v>
+      </c>
+      <c r="B533" t="s">
+        <v>9</v>
+      </c>
+      <c r="C533" t="s">
+        <v>154</v>
+      </c>
+      <c r="D533" t="s">
+        <v>1656</v>
+      </c>
+      <c r="E533" t="s">
+        <v>1657</v>
+      </c>
+      <c r="F533" t="s">
+        <v>1224</v>
+      </c>
+      <c r="G533" s="1" t="s">
+        <v>1737</v>
+      </c>
+      <c r="H533" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="534" spans="1:8">
+      <c r="A534" t="s">
+        <v>1738</v>
+      </c>
+      <c r="B534" t="s">
+        <v>9</v>
+      </c>
+      <c r="C534" t="s">
+        <v>158</v>
+      </c>
+      <c r="D534" t="s">
+        <v>1656</v>
+      </c>
+      <c r="E534" t="s">
+        <v>1657</v>
+      </c>
+      <c r="F534" t="s">
+        <v>1224</v>
+      </c>
+      <c r="G534" s="1" t="s">
+        <v>1739</v>
+      </c>
+      <c r="H534" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="535" spans="1:8">
+      <c r="A535" t="s">
+        <v>1740</v>
+      </c>
+      <c r="B535" t="s">
+        <v>9</v>
+      </c>
+      <c r="C535" t="s">
+        <v>162</v>
+      </c>
+      <c r="D535" t="s">
+        <v>1656</v>
+      </c>
+      <c r="E535" t="s">
+        <v>1657</v>
+      </c>
+      <c r="F535" t="s">
+        <v>1224</v>
+      </c>
+      <c r="G535" s="1" t="s">
+        <v>1741</v>
+      </c>
+      <c r="H535" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="536" spans="1:8">
+      <c r="A536" t="s">
+        <v>1742</v>
+      </c>
+      <c r="B536" t="s">
+        <v>9</v>
+      </c>
+      <c r="C536" t="s">
+        <v>166</v>
+      </c>
+      <c r="D536" t="s">
+        <v>1656</v>
+      </c>
+      <c r="E536" t="s">
+        <v>1657</v>
+      </c>
+      <c r="F536" t="s">
+        <v>1224</v>
+      </c>
+      <c r="G536" s="1" t="s">
+        <v>1743</v>
+      </c>
+      <c r="H536" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="537" spans="1:8">
+      <c r="A537" t="s">
+        <v>1744</v>
+      </c>
+      <c r="B537" t="s">
+        <v>9</v>
+      </c>
+      <c r="C537" t="s">
+        <v>170</v>
+      </c>
+      <c r="D537" t="s">
+        <v>1656</v>
+      </c>
+      <c r="E537" t="s">
+        <v>1657</v>
+      </c>
+      <c r="F537" t="s">
+        <v>1224</v>
+      </c>
+      <c r="G537" s="1" t="s">
+        <v>1745</v>
+      </c>
+      <c r="H537" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="538" spans="1:8">
+      <c r="A538" t="s">
+        <v>1746</v>
+      </c>
+      <c r="B538" t="s">
+        <v>9</v>
+      </c>
+      <c r="C538" t="s">
+        <v>174</v>
+      </c>
+      <c r="D538" t="s">
+        <v>1656</v>
+      </c>
+      <c r="E538" t="s">
+        <v>1657</v>
+      </c>
+      <c r="F538" t="s">
+        <v>1224</v>
+      </c>
+      <c r="G538" s="1" t="s">
+        <v>1747</v>
+      </c>
+      <c r="H538" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="539" spans="1:8">
+      <c r="A539" t="s">
+        <v>1748</v>
+      </c>
+      <c r="B539" t="s">
+        <v>9</v>
+      </c>
+      <c r="C539" t="s">
+        <v>178</v>
+      </c>
+      <c r="D539" t="s">
+        <v>1656</v>
+      </c>
+      <c r="E539" t="s">
+        <v>1657</v>
+      </c>
+      <c r="F539" t="s">
+        <v>1224</v>
+      </c>
+      <c r="G539" s="1" t="s">
+        <v>1749</v>
+      </c>
+      <c r="H539" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="540" spans="1:8">
+      <c r="A540" t="s">
+        <v>1750</v>
+      </c>
+      <c r="B540" t="s">
+        <v>9</v>
+      </c>
+      <c r="C540" t="s">
+        <v>182</v>
+      </c>
+      <c r="D540" t="s">
+        <v>1656</v>
+      </c>
+      <c r="E540" t="s">
+        <v>1657</v>
+      </c>
+      <c r="F540" t="s">
+        <v>1751</v>
+      </c>
+      <c r="G540" s="1" t="s">
+        <v>1752</v>
+      </c>
+      <c r="H540" t="s">
+        <v>1753</v>
+      </c>
+    </row>
+    <row r="541" spans="1:8">
+      <c r="A541" t="s">
+        <v>1754</v>
+      </c>
+      <c r="B541" t="s">
+        <v>9</v>
+      </c>
+      <c r="C541" t="s">
+        <v>186</v>
+      </c>
+      <c r="D541" t="s">
+        <v>1656</v>
+      </c>
+      <c r="E541" t="s">
+        <v>1657</v>
+      </c>
+      <c r="F541" t="s">
+        <v>1224</v>
+      </c>
+      <c r="G541" s="1" t="s">
+        <v>1755</v>
+      </c>
+      <c r="H541" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="542" spans="1:8">
+      <c r="A542" t="s">
+        <v>1756</v>
+      </c>
+      <c r="B542" t="s">
+        <v>9</v>
+      </c>
+      <c r="C542" t="s">
+        <v>190</v>
+      </c>
+      <c r="D542" t="s">
+        <v>1656</v>
+      </c>
+      <c r="E542" t="s">
+        <v>1657</v>
+      </c>
+      <c r="F542" t="s">
+        <v>1224</v>
+      </c>
+      <c r="G542" s="1" t="s">
+        <v>1757</v>
+      </c>
+      <c r="H542" t="s">
+        <v>1758</v>
+      </c>
+    </row>
+    <row r="543" spans="1:8">
+      <c r="A543" t="s">
+        <v>1759</v>
+      </c>
+      <c r="B543" t="s">
+        <v>9</v>
+      </c>
+      <c r="C543" t="s">
+        <v>194</v>
+      </c>
+      <c r="D543" t="s">
+        <v>1656</v>
+      </c>
+      <c r="E543" t="s">
+        <v>1657</v>
+      </c>
+      <c r="F543" t="s">
+        <v>1224</v>
+      </c>
+      <c r="G543" s="1" t="s">
+        <v>1760</v>
+      </c>
+      <c r="H543" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="544" spans="1:8">
+      <c r="A544" t="s">
+        <v>1761</v>
+      </c>
+      <c r="B544" t="s">
+        <v>9</v>
+      </c>
+      <c r="C544" t="s">
+        <v>198</v>
+      </c>
+      <c r="D544" t="s">
+        <v>1656</v>
+      </c>
+      <c r="E544" t="s">
+        <v>1657</v>
+      </c>
+      <c r="F544" t="s">
+        <v>1224</v>
+      </c>
+      <c r="G544" s="1" t="s">
+        <v>1762</v>
+      </c>
+      <c r="H544" t="s">
+        <v>1763</v>
+      </c>
+    </row>
+    <row r="545" spans="1:8">
+      <c r="A545" t="s">
+        <v>1764</v>
+      </c>
+      <c r="B545" t="s">
+        <v>9</v>
+      </c>
+      <c r="C545" t="s">
+        <v>202</v>
+      </c>
+      <c r="D545" t="s">
+        <v>1656</v>
+      </c>
+      <c r="E545" t="s">
+        <v>1657</v>
+      </c>
+      <c r="F545" t="s">
+        <v>1224</v>
+      </c>
+      <c r="G545" s="1" t="s">
+        <v>1765</v>
+      </c>
+      <c r="H545" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="546" spans="1:8">
+      <c r="A546" t="s">
+        <v>1766</v>
+      </c>
+      <c r="B546" t="s">
+        <v>9</v>
+      </c>
+      <c r="C546" t="s">
+        <v>206</v>
+      </c>
+      <c r="D546" t="s">
+        <v>1656</v>
+      </c>
+      <c r="E546" t="s">
+        <v>1657</v>
+      </c>
+      <c r="F546" t="s">
+        <v>1224</v>
+      </c>
+      <c r="G546" s="1" t="s">
+        <v>1767</v>
+      </c>
+      <c r="H546" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="547" spans="1:8">
+      <c r="A547" t="s">
+        <v>1768</v>
+      </c>
+      <c r="B547" t="s">
+        <v>9</v>
+      </c>
+      <c r="C547" t="s">
+        <v>210</v>
+      </c>
+      <c r="D547" t="s">
+        <v>1656</v>
+      </c>
+      <c r="E547" t="s">
+        <v>1657</v>
+      </c>
+      <c r="F547" t="s">
+        <v>1224</v>
+      </c>
+      <c r="G547" s="1" t="s">
+        <v>1769</v>
+      </c>
+      <c r="H547" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="548" spans="1:8">
+      <c r="A548" t="s">
+        <v>1770</v>
+      </c>
+      <c r="B548" t="s">
+        <v>9</v>
+      </c>
+      <c r="C548" t="s">
+        <v>214</v>
+      </c>
+      <c r="D548" t="s">
+        <v>1656</v>
+      </c>
+      <c r="E548" t="s">
+        <v>1657</v>
+      </c>
+      <c r="F548" t="s">
+        <v>1224</v>
+      </c>
+      <c r="G548" s="1" t="s">
+        <v>1771</v>
+      </c>
+      <c r="H548" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="549" spans="1:8">
+      <c r="A549" t="s">
+        <v>1772</v>
+      </c>
+      <c r="B549" t="s">
+        <v>9</v>
+      </c>
+      <c r="C549" t="s">
+        <v>218</v>
+      </c>
+      <c r="D549" t="s">
+        <v>1656</v>
+      </c>
+      <c r="E549" t="s">
+        <v>1657</v>
+      </c>
+      <c r="F549" t="s">
+        <v>1224</v>
+      </c>
+      <c r="G549" s="1" t="s">
+        <v>1773</v>
+      </c>
+      <c r="H549" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="550" spans="1:8">
+      <c r="A550" t="s">
+        <v>1774</v>
+      </c>
+      <c r="B550" t="s">
+        <v>9</v>
+      </c>
+      <c r="C550" t="s">
+        <v>222</v>
+      </c>
+      <c r="D550" t="s">
+        <v>1656</v>
+      </c>
+      <c r="E550" t="s">
+        <v>1657</v>
+      </c>
+      <c r="F550" t="s">
+        <v>1224</v>
+      </c>
+      <c r="G550" s="1" t="s">
+        <v>1775</v>
+      </c>
+      <c r="H550" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="551" spans="1:8">
+      <c r="A551" t="s">
+        <v>1776</v>
+      </c>
+      <c r="B551" t="s">
+        <v>9</v>
+      </c>
+      <c r="C551" t="s">
+        <v>226</v>
+      </c>
+      <c r="D551" t="s">
+        <v>1656</v>
+      </c>
+      <c r="E551" t="s">
+        <v>1657</v>
+      </c>
+      <c r="F551" t="s">
+        <v>1224</v>
+      </c>
+      <c r="G551" s="1" t="s">
+        <v>1777</v>
+      </c>
+      <c r="H551" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="552" spans="1:8">
+      <c r="A552" t="s">
+        <v>1778</v>
+      </c>
+      <c r="B552" t="s">
+        <v>9</v>
+      </c>
+      <c r="C552" t="s">
+        <v>230</v>
+      </c>
+      <c r="D552" t="s">
+        <v>1656</v>
+      </c>
+      <c r="E552" t="s">
+        <v>1657</v>
+      </c>
+      <c r="F552" t="s">
+        <v>1224</v>
+      </c>
+      <c r="G552" s="1" t="s">
+        <v>1779</v>
+      </c>
+      <c r="H552" t="s">
+        <v>1780</v>
+      </c>
+    </row>
+    <row r="553" spans="1:8">
+      <c r="A553" t="s">
+        <v>1781</v>
+      </c>
+      <c r="B553" t="s">
+        <v>9</v>
+      </c>
+      <c r="C553" t="s">
+        <v>235</v>
+      </c>
+      <c r="D553" t="s">
+        <v>1656</v>
+      </c>
+      <c r="E553" t="s">
+        <v>1657</v>
+      </c>
+      <c r="F553" t="s">
+        <v>1224</v>
+      </c>
+      <c r="G553" s="1" t="s">
+        <v>1782</v>
+      </c>
+      <c r="H553" t="s">
+        <v>1783</v>
+      </c>
+    </row>
+    <row r="554" spans="1:8">
+      <c r="A554" t="s">
+        <v>1784</v>
+      </c>
+      <c r="B554" t="s">
+        <v>9</v>
+      </c>
+      <c r="C554" t="s">
+        <v>239</v>
+      </c>
+      <c r="D554" t="s">
+        <v>1656</v>
+      </c>
+      <c r="E554" t="s">
+        <v>1657</v>
+      </c>
+      <c r="F554" t="s">
+        <v>1224</v>
+      </c>
+      <c r="G554" s="1" t="s">
+        <v>1785</v>
+      </c>
+      <c r="H554" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="555" spans="1:8">
+      <c r="A555" t="s">
+        <v>1786</v>
+      </c>
+      <c r="B555" t="s">
+        <v>9</v>
+      </c>
+      <c r="C555" t="s">
+        <v>243</v>
+      </c>
+      <c r="D555" t="s">
+        <v>1656</v>
+      </c>
+      <c r="E555" t="s">
+        <v>1657</v>
+      </c>
+      <c r="F555" t="s">
+        <v>1224</v>
+      </c>
+      <c r="G555" s="1" t="s">
+        <v>1787</v>
+      </c>
+      <c r="H555" t="s">
+        <v>1788</v>
+      </c>
+    </row>
+    <row r="556" spans="1:8">
+      <c r="A556" t="s">
+        <v>1789</v>
+      </c>
+      <c r="B556" t="s">
+        <v>9</v>
+      </c>
+      <c r="C556" t="s">
+        <v>247</v>
+      </c>
+      <c r="D556" t="s">
+        <v>1656</v>
+      </c>
+      <c r="E556" t="s">
+        <v>1657</v>
+      </c>
+      <c r="F556" t="s">
+        <v>1224</v>
+      </c>
+      <c r="G556" s="1" t="s">
+        <v>1790</v>
+      </c>
+      <c r="H556" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="557" spans="1:8">
+      <c r="A557" t="s">
+        <v>1791</v>
+      </c>
+      <c r="B557" t="s">
+        <v>9</v>
+      </c>
+      <c r="C557" t="s">
+        <v>251</v>
+      </c>
+      <c r="D557" t="s">
+        <v>1656</v>
+      </c>
+      <c r="E557" t="s">
+        <v>1657</v>
+      </c>
+      <c r="F557" t="s">
+        <v>1224</v>
+      </c>
+      <c r="G557" s="1" t="s">
+        <v>1792</v>
+      </c>
+      <c r="H557" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="558" spans="1:8">
+      <c r="A558" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B558" t="s">
+        <v>9</v>
+      </c>
+      <c r="C558" t="s">
+        <v>255</v>
+      </c>
+      <c r="D558" t="s">
+        <v>1656</v>
+      </c>
+      <c r="E558" t="s">
+        <v>1657</v>
+      </c>
+      <c r="F558" t="s">
+        <v>1224</v>
+      </c>
+      <c r="G558" s="1" t="s">
+        <v>1794</v>
+      </c>
+      <c r="H558" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="559" spans="1:8">
+      <c r="A559" t="s">
+        <v>1795</v>
+      </c>
+      <c r="B559" t="s">
+        <v>9</v>
+      </c>
+      <c r="C559" t="s">
+        <v>259</v>
+      </c>
+      <c r="D559" t="s">
+        <v>1656</v>
+      </c>
+      <c r="E559" t="s">
+        <v>1657</v>
+      </c>
+      <c r="F559" t="s">
+        <v>1224</v>
+      </c>
+      <c r="G559" s="1" t="s">
+        <v>1796</v>
+      </c>
+      <c r="H559" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="560" spans="1:8">
+      <c r="A560" t="s">
+        <v>1797</v>
+      </c>
+      <c r="B560" t="s">
+        <v>9</v>
+      </c>
+      <c r="C560" t="s">
+        <v>263</v>
+      </c>
+      <c r="D560" t="s">
+        <v>1656</v>
+      </c>
+      <c r="E560" t="s">
+        <v>1657</v>
+      </c>
+      <c r="F560" t="s">
+        <v>1224</v>
+      </c>
+      <c r="G560" s="1" t="s">
+        <v>1798</v>
+      </c>
+      <c r="H560" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="561" spans="1:8">
+      <c r="A561" t="s">
+        <v>1799</v>
+      </c>
+      <c r="B561" t="s">
+        <v>9</v>
+      </c>
+      <c r="C561" t="s">
+        <v>266</v>
+      </c>
+      <c r="D561" t="s">
+        <v>1656</v>
+      </c>
+      <c r="E561" t="s">
+        <v>1657</v>
+      </c>
+      <c r="F561" t="s">
+        <v>1224</v>
+      </c>
+      <c r="G561" s="1" t="s">
+        <v>1800</v>
+      </c>
+      <c r="H561" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="562" spans="1:8">
+      <c r="A562" t="s">
+        <v>1801</v>
+      </c>
+      <c r="B562" t="s">
+        <v>9</v>
+      </c>
+      <c r="C562" t="s">
+        <v>270</v>
+      </c>
+      <c r="D562" t="s">
+        <v>1656</v>
+      </c>
+      <c r="E562" t="s">
+        <v>1657</v>
+      </c>
+      <c r="F562" t="s">
+        <v>1224</v>
+      </c>
+      <c r="G562" s="1" t="s">
+        <v>1802</v>
+      </c>
+      <c r="H562" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="563" spans="1:8">
+      <c r="A563" t="s">
+        <v>1803</v>
+      </c>
+      <c r="B563" t="s">
+        <v>9</v>
+      </c>
+      <c r="C563" t="s">
+        <v>275</v>
+      </c>
+      <c r="D563" t="s">
+        <v>1656</v>
+      </c>
+      <c r="E563" t="s">
+        <v>1657</v>
+      </c>
+      <c r="F563" t="s">
+        <v>1224</v>
+      </c>
+      <c r="G563" s="1" t="s">
+        <v>1804</v>
+      </c>
+      <c r="H563" t="s">
+        <v>1805</v>
+      </c>
+    </row>
+    <row r="564" spans="1:8">
+      <c r="A564" t="s">
+        <v>1806</v>
+      </c>
+      <c r="B564" t="s">
+        <v>9</v>
+      </c>
+      <c r="C564" t="s">
+        <v>280</v>
+      </c>
+      <c r="D564" t="s">
+        <v>1656</v>
+      </c>
+      <c r="E564" t="s">
+        <v>1657</v>
+      </c>
+      <c r="F564" t="s">
+        <v>1751</v>
+      </c>
+      <c r="G564" s="1" t="s">
+        <v>1807</v>
+      </c>
+      <c r="H564" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="565" spans="1:8">
+      <c r="A565" t="s">
+        <v>1808</v>
+      </c>
+      <c r="B565" t="s">
+        <v>9</v>
+      </c>
+      <c r="C565" t="s">
+        <v>284</v>
+      </c>
+      <c r="D565" t="s">
+        <v>1656</v>
+      </c>
+      <c r="E565" t="s">
+        <v>1657</v>
+      </c>
+      <c r="F565" t="s">
+        <v>1224</v>
+      </c>
+      <c r="G565" s="1" t="s">
+        <v>1809</v>
+      </c>
+      <c r="H565" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="566" spans="1:8">
+      <c r="A566" t="s">
+        <v>1810</v>
+      </c>
+      <c r="B566" t="s">
+        <v>9</v>
+      </c>
+      <c r="C566" t="s">
+        <v>288</v>
+      </c>
+      <c r="D566" t="s">
+        <v>1656</v>
+      </c>
+      <c r="E566" t="s">
+        <v>1657</v>
+      </c>
+      <c r="F566" t="s">
+        <v>1224</v>
+      </c>
+      <c r="G566" s="1" t="s">
+        <v>1811</v>
+      </c>
+      <c r="H566" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="567" spans="1:8">
+      <c r="A567" t="s">
+        <v>1812</v>
+      </c>
+      <c r="B567" t="s">
+        <v>9</v>
+      </c>
+      <c r="C567" t="s">
+        <v>10</v>
+      </c>
+      <c r="D567" t="s">
+        <v>1813</v>
+      </c>
+      <c r="E567" t="s">
+        <v>1814</v>
+      </c>
+      <c r="F567" t="s">
+        <v>1751</v>
+      </c>
+      <c r="G567" s="1" t="s">
+        <v>1815</v>
+      </c>
+      <c r="H567" t="s">
+        <v>1816</v>
+      </c>
+    </row>
+    <row r="568" spans="1:8">
+      <c r="A568" t="s">
+        <v>1817</v>
+      </c>
+      <c r="B568" t="s">
+        <v>9</v>
+      </c>
+      <c r="C568" t="s">
+        <v>17</v>
+      </c>
+      <c r="D568" t="s">
+        <v>1813</v>
+      </c>
+      <c r="E568" t="s">
+        <v>1814</v>
+      </c>
+      <c r="F568" t="s">
+        <v>1751</v>
+      </c>
+      <c r="G568" s="1" t="s">
+        <v>1818</v>
+      </c>
+      <c r="H568" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="569" spans="1:8">
+      <c r="A569" t="s">
+        <v>1819</v>
+      </c>
+      <c r="B569" t="s">
+        <v>9</v>
+      </c>
+      <c r="C569" t="s">
+        <v>21</v>
+      </c>
+      <c r="D569" t="s">
+        <v>1813</v>
+      </c>
+      <c r="E569" t="s">
+        <v>1814</v>
+      </c>
+      <c r="F569" t="s">
+        <v>1751</v>
+      </c>
+      <c r="G569" s="1" t="s">
+        <v>1820</v>
+      </c>
+      <c r="H569" t="s">
+        <v>1821</v>
+      </c>
+    </row>
+    <row r="570" spans="1:8">
+      <c r="A570" t="s">
+        <v>1822</v>
+      </c>
+      <c r="B570" t="s">
+        <v>9</v>
+      </c>
+      <c r="C570" t="s">
+        <v>25</v>
+      </c>
+      <c r="D570" t="s">
+        <v>1813</v>
+      </c>
+      <c r="E570" t="s">
+        <v>1814</v>
+      </c>
+      <c r="F570" t="s">
+        <v>1751</v>
+      </c>
+      <c r="G570" s="1" t="s">
+        <v>1823</v>
+      </c>
+      <c r="H570" t="s">
+        <v>1824</v>
+      </c>
+    </row>
+    <row r="571" spans="1:8">
+      <c r="A571" t="s">
+        <v>1825</v>
+      </c>
+      <c r="B571" t="s">
+        <v>9</v>
+      </c>
+      <c r="C571" t="s">
+        <v>30</v>
+      </c>
+      <c r="D571" t="s">
+        <v>1813</v>
+      </c>
+      <c r="E571" t="s">
+        <v>1814</v>
+      </c>
+      <c r="F571" t="s">
+        <v>1751</v>
+      </c>
+      <c r="G571" s="1" t="s">
+        <v>1826</v>
+      </c>
+      <c r="H571" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="572" spans="1:8">
+      <c r="A572" t="s">
+        <v>1827</v>
+      </c>
+      <c r="B572" t="s">
+        <v>9</v>
+      </c>
+      <c r="C572" t="s">
+        <v>34</v>
+      </c>
+      <c r="D572" t="s">
+        <v>1813</v>
+      </c>
+      <c r="E572" t="s">
+        <v>1814</v>
+      </c>
+      <c r="F572" t="s">
+        <v>1751</v>
+      </c>
+      <c r="G572" s="1" t="s">
+        <v>1828</v>
+      </c>
+      <c r="H572" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="573" spans="1:8">
+      <c r="A573" t="s">
+        <v>1829</v>
+      </c>
+      <c r="B573" t="s">
+        <v>9</v>
+      </c>
+      <c r="C573" t="s">
+        <v>38</v>
+      </c>
+      <c r="D573" t="s">
+        <v>1813</v>
+      </c>
+      <c r="E573" t="s">
+        <v>1814</v>
+      </c>
+      <c r="F573" t="s">
+        <v>1751</v>
+      </c>
+      <c r="G573" s="1" t="s">
+        <v>1830</v>
+      </c>
+      <c r="H573" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="574" spans="1:8">
+      <c r="A574" t="s">
+        <v>1831</v>
+      </c>
+      <c r="B574" t="s">
+        <v>9</v>
+      </c>
+      <c r="C574" t="s">
+        <v>42</v>
+      </c>
+      <c r="D574" t="s">
+        <v>1813</v>
+      </c>
+      <c r="E574" t="s">
+        <v>1814</v>
+      </c>
+      <c r="F574" t="s">
+        <v>1751</v>
+      </c>
+      <c r="G574" s="1" t="s">
+        <v>1832</v>
+      </c>
+      <c r="H574" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="575" spans="1:8">
+      <c r="A575" t="s">
+        <v>1833</v>
+      </c>
+      <c r="B575" t="s">
+        <v>9</v>
+      </c>
+      <c r="C575" t="s">
+        <v>46</v>
+      </c>
+      <c r="D575" t="s">
+        <v>1813</v>
+      </c>
+      <c r="E575" t="s">
+        <v>1814</v>
+      </c>
+      <c r="F575" t="s">
+        <v>1751</v>
+      </c>
+      <c r="G575" s="1" t="s">
+        <v>1834</v>
+      </c>
+      <c r="H575" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="576" spans="1:8">
+      <c r="A576" t="s">
+        <v>1835</v>
+      </c>
+      <c r="B576" t="s">
+        <v>9</v>
+      </c>
+      <c r="C576" t="s">
+        <v>50</v>
+      </c>
+      <c r="D576" t="s">
+        <v>1813</v>
+      </c>
+      <c r="E576" t="s">
+        <v>1814</v>
+      </c>
+      <c r="F576" t="s">
+        <v>1751</v>
+      </c>
+      <c r="G576" s="1" t="s">
+        <v>1836</v>
+      </c>
+      <c r="H576" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="577" spans="1:8">
+      <c r="A577" t="s">
+        <v>1837</v>
+      </c>
+      <c r="B577" t="s">
+        <v>9</v>
+      </c>
+      <c r="C577" t="s">
+        <v>54</v>
+      </c>
+      <c r="D577" t="s">
+        <v>1813</v>
+      </c>
+      <c r="E577" t="s">
+        <v>1814</v>
+      </c>
+      <c r="F577" t="s">
+        <v>1751</v>
+      </c>
+      <c r="G577" s="1" t="s">
+        <v>1838</v>
+      </c>
+      <c r="H577" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="578" spans="1:8">
+      <c r="A578" t="s">
+        <v>1839</v>
+      </c>
+      <c r="B578" t="s">
+        <v>9</v>
+      </c>
+      <c r="C578" t="s">
+        <v>58</v>
+      </c>
+      <c r="D578" t="s">
+        <v>1813</v>
+      </c>
+      <c r="E578" t="s">
+        <v>1814</v>
+      </c>
+      <c r="F578" t="s">
+        <v>1751</v>
+      </c>
+      <c r="G578" s="1" t="s">
+        <v>1840</v>
+      </c>
+      <c r="H578" t="s">
+        <v>1841</v>
+      </c>
+    </row>
+    <row r="579" spans="1:8">
+      <c r="A579" t="s">
+        <v>1842</v>
+      </c>
+      <c r="B579" t="s">
+        <v>9</v>
+      </c>
+      <c r="C579" t="s">
+        <v>62</v>
+      </c>
+      <c r="D579" t="s">
+        <v>1813</v>
+      </c>
+      <c r="E579" t="s">
+        <v>1814</v>
+      </c>
+      <c r="F579" t="s">
+        <v>1751</v>
+      </c>
+      <c r="G579" s="1" t="s">
+        <v>1843</v>
+      </c>
+      <c r="H579" t="s">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="580" spans="1:8">
+      <c r="A580" t="s">
+        <v>1844</v>
+      </c>
+      <c r="B580" t="s">
+        <v>9</v>
+      </c>
+      <c r="C580" t="s">
+        <v>488</v>
+      </c>
+      <c r="D580" t="s">
+        <v>1813</v>
+      </c>
+      <c r="E580" t="s">
+        <v>1814</v>
+      </c>
+      <c r="F580" t="s">
+        <v>1751</v>
+      </c>
+      <c r="G580" s="1" t="s">
+        <v>1845</v>
+      </c>
+      <c r="H580" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="581" spans="1:8">
+      <c r="A581" t="s">
+        <v>1846</v>
+      </c>
+      <c r="B581" t="s">
+        <v>9</v>
+      </c>
+      <c r="C581" t="s">
+        <v>66</v>
+      </c>
+      <c r="D581" t="s">
+        <v>1813</v>
+      </c>
+      <c r="E581" t="s">
+        <v>1814</v>
+      </c>
+      <c r="F581" t="s">
+        <v>1751</v>
+      </c>
+      <c r="G581" s="1" t="s">
+        <v>1847</v>
+      </c>
+      <c r="H581" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="582" spans="1:8">
+      <c r="A582" t="s">
+        <v>1848</v>
+      </c>
+      <c r="B582" t="s">
+        <v>9</v>
+      </c>
+      <c r="C582" t="s">
+        <v>70</v>
+      </c>
+      <c r="D582" t="s">
+        <v>1813</v>
+      </c>
+      <c r="E582" t="s">
+        <v>1814</v>
+      </c>
+      <c r="F582" t="s">
+        <v>1751</v>
+      </c>
+      <c r="G582" s="1" t="s">
+        <v>1849</v>
+      </c>
+      <c r="H582" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="583" spans="1:8">
+      <c r="A583" t="s">
+        <v>1850</v>
+      </c>
+      <c r="B583" t="s">
+        <v>9</v>
+      </c>
+      <c r="C583" t="s">
+        <v>74</v>
+      </c>
+      <c r="D583" t="s">
+        <v>1813</v>
+      </c>
+      <c r="E583" t="s">
+        <v>1814</v>
+      </c>
+      <c r="F583" t="s">
+        <v>1751</v>
+      </c>
+      <c r="G583" s="1" t="s">
+        <v>1851</v>
+      </c>
+      <c r="H583" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="584" spans="1:8">
+      <c r="A584" t="s">
+        <v>1852</v>
+      </c>
+      <c r="B584" t="s">
+        <v>9</v>
+      </c>
+      <c r="C584" t="s">
+        <v>78</v>
+      </c>
+      <c r="D584" t="s">
+        <v>1813</v>
+      </c>
+      <c r="E584" t="s">
+        <v>1814</v>
+      </c>
+      <c r="F584" t="s">
+        <v>1751</v>
+      </c>
+      <c r="G584" s="1" t="s">
+        <v>1853</v>
+      </c>
+      <c r="H584" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="585" spans="1:8">
+      <c r="A585" t="s">
+        <v>1854</v>
+      </c>
+      <c r="B585" t="s">
+        <v>9</v>
+      </c>
+      <c r="C585" t="s">
+        <v>82</v>
+      </c>
+      <c r="D585" t="s">
+        <v>1813</v>
+      </c>
+      <c r="E585" t="s">
+        <v>1814</v>
+      </c>
+      <c r="F585" t="s">
+        <v>1751</v>
+      </c>
+      <c r="G585" s="1" t="s">
+        <v>1855</v>
+      </c>
+      <c r="H585" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="586" spans="1:8">
+      <c r="A586" t="s">
+        <v>1856</v>
+      </c>
+      <c r="B586" t="s">
+        <v>9</v>
+      </c>
+      <c r="C586" t="s">
+        <v>86</v>
+      </c>
+      <c r="D586" t="s">
+        <v>1813</v>
+      </c>
+      <c r="E586" t="s">
+        <v>1814</v>
+      </c>
+      <c r="F586" t="s">
+        <v>1751</v>
+      </c>
+      <c r="G586" s="1" t="s">
+        <v>1857</v>
+      </c>
+      <c r="H586" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="587" spans="1:8">
+      <c r="A587" t="s">
+        <v>1858</v>
+      </c>
+      <c r="B587" t="s">
+        <v>9</v>
+      </c>
+      <c r="C587" t="s">
+        <v>90</v>
+      </c>
+      <c r="D587" t="s">
+        <v>1813</v>
+      </c>
+      <c r="E587" t="s">
+        <v>1814</v>
+      </c>
+      <c r="F587" t="s">
+        <v>1751</v>
+      </c>
+      <c r="G587" s="1" t="s">
+        <v>1859</v>
+      </c>
+      <c r="H587" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="588" spans="1:8">
+      <c r="A588" t="s">
+        <v>1860</v>
+      </c>
+      <c r="B588" t="s">
+        <v>9</v>
+      </c>
+      <c r="C588" t="s">
+        <v>94</v>
+      </c>
+      <c r="D588" t="s">
+        <v>1813</v>
+      </c>
+      <c r="E588" t="s">
+        <v>1814</v>
+      </c>
+      <c r="F588" t="s">
+        <v>1751</v>
+      </c>
+      <c r="G588" s="1" t="s">
+        <v>1861</v>
+      </c>
+      <c r="H588" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="589" spans="1:8">
+      <c r="A589" t="s">
+        <v>1862</v>
+      </c>
+      <c r="B589" t="s">
+        <v>9</v>
+      </c>
+      <c r="C589" t="s">
+        <v>98</v>
+      </c>
+      <c r="D589" t="s">
+        <v>1813</v>
+      </c>
+      <c r="E589" t="s">
+        <v>1814</v>
+      </c>
+      <c r="F589" t="s">
+        <v>1751</v>
+      </c>
+      <c r="G589" s="1" t="s">
+        <v>1863</v>
+      </c>
+      <c r="H589" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="590" spans="1:8">
+      <c r="A590" t="s">
+        <v>1864</v>
+      </c>
+      <c r="B590" t="s">
+        <v>9</v>
+      </c>
+      <c r="C590" t="s">
+        <v>102</v>
+      </c>
+      <c r="D590" t="s">
+        <v>1813</v>
+      </c>
+      <c r="E590" t="s">
+        <v>1814</v>
+      </c>
+      <c r="F590" t="s">
+        <v>1751</v>
+      </c>
+      <c r="G590" s="1" t="s">
+        <v>1865</v>
+      </c>
+      <c r="H590" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="591" spans="1:8">
+      <c r="A591" t="s">
+        <v>1866</v>
+      </c>
+      <c r="B591" t="s">
+        <v>9</v>
+      </c>
+      <c r="C591" t="s">
+        <v>106</v>
+      </c>
+      <c r="D591" t="s">
+        <v>1813</v>
+      </c>
+      <c r="E591" t="s">
+        <v>1814</v>
+      </c>
+      <c r="F591" t="s">
+        <v>1751</v>
+      </c>
+      <c r="G591" s="1" t="s">
+        <v>1867</v>
+      </c>
+      <c r="H591" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="592" spans="1:8">
+      <c r="A592" t="s">
+        <v>1868</v>
+      </c>
+      <c r="B592" t="s">
+        <v>9</v>
+      </c>
+      <c r="C592" t="s">
+        <v>110</v>
+      </c>
+      <c r="D592" t="s">
+        <v>1813</v>
+      </c>
+      <c r="E592" t="s">
+        <v>1814</v>
+      </c>
+      <c r="F592" t="s">
+        <v>1751</v>
+      </c>
+      <c r="G592" s="1" t="s">
+        <v>1869</v>
+      </c>
+      <c r="H592" t="s">
+        <v>1870</v>
+      </c>
+    </row>
+    <row r="593" spans="1:8">
+      <c r="A593" t="s">
+        <v>1871</v>
+      </c>
+      <c r="B593" t="s">
+        <v>9</v>
+      </c>
+      <c r="C593" t="s">
+        <v>114</v>
+      </c>
+      <c r="D593" t="s">
+        <v>1813</v>
+      </c>
+      <c r="E593" t="s">
+        <v>1814</v>
+      </c>
+      <c r="F593" t="s">
+        <v>1751</v>
+      </c>
+      <c r="G593" s="1" t="s">
+        <v>1872</v>
+      </c>
+      <c r="H593" t="s">
+        <v>1873</v>
+      </c>
+    </row>
+    <row r="594" spans="1:8">
+      <c r="A594" t="s">
+        <v>1874</v>
+      </c>
+      <c r="B594" t="s">
+        <v>9</v>
+      </c>
+      <c r="C594" t="s">
+        <v>118</v>
+      </c>
+      <c r="D594" t="s">
+        <v>1813</v>
+      </c>
+      <c r="E594" t="s">
+        <v>1814</v>
+      </c>
+      <c r="F594" t="s">
+        <v>1751</v>
+      </c>
+      <c r="G594" s="1" t="s">
+        <v>1875</v>
+      </c>
+      <c r="H594" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="595" spans="1:8">
+      <c r="A595" t="s">
+        <v>1876</v>
+      </c>
+      <c r="B595" t="s">
+        <v>9</v>
+      </c>
+      <c r="C595" t="s">
+        <v>122</v>
+      </c>
+      <c r="D595" t="s">
+        <v>1813</v>
+      </c>
+      <c r="E595" t="s">
+        <v>1814</v>
+      </c>
+      <c r="F595" t="s">
+        <v>1751</v>
+      </c>
+      <c r="G595" s="1" t="s">
+        <v>1877</v>
+      </c>
+      <c r="H595" t="s">
+        <v>1878</v>
+      </c>
+    </row>
+    <row r="596" spans="1:8">
+      <c r="A596" t="s">
+        <v>1879</v>
+      </c>
+      <c r="B596" t="s">
+        <v>9</v>
+      </c>
+      <c r="C596" t="s">
+        <v>126</v>
+      </c>
+      <c r="D596" t="s">
+        <v>1813</v>
+      </c>
+      <c r="E596" t="s">
+        <v>1814</v>
+      </c>
+      <c r="F596" t="s">
+        <v>1751</v>
+      </c>
+      <c r="G596" s="1" t="s">
+        <v>1880</v>
+      </c>
+      <c r="H596" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="597" spans="1:8">
+      <c r="A597" t="s">
+        <v>1881</v>
+      </c>
+      <c r="B597" t="s">
+        <v>9</v>
+      </c>
+      <c r="C597" t="s">
+        <v>130</v>
+      </c>
+      <c r="D597" t="s">
+        <v>1813</v>
+      </c>
+      <c r="E597" t="s">
+        <v>1814</v>
+      </c>
+      <c r="F597" t="s">
+        <v>1751</v>
+      </c>
+      <c r="G597" s="1" t="s">
+        <v>1882</v>
+      </c>
+      <c r="H597" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="598" spans="1:8">
+      <c r="A598" t="s">
+        <v>1883</v>
+      </c>
+      <c r="B598" t="s">
+        <v>9</v>
+      </c>
+      <c r="C598" t="s">
+        <v>134</v>
+      </c>
+      <c r="D598" t="s">
+        <v>1813</v>
+      </c>
+      <c r="E598" t="s">
+        <v>1814</v>
+      </c>
+      <c r="F598" t="s">
+        <v>1751</v>
+      </c>
+      <c r="G598" s="1" t="s">
+        <v>1884</v>
+      </c>
+      <c r="H598" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="599" spans="1:8">
+      <c r="A599" t="s">
+        <v>1885</v>
+      </c>
+      <c r="B599" t="s">
+        <v>9</v>
+      </c>
+      <c r="C599" t="s">
+        <v>138</v>
+      </c>
+      <c r="D599" t="s">
+        <v>1813</v>
+      </c>
+      <c r="E599" t="s">
+        <v>1814</v>
+      </c>
+      <c r="F599" t="s">
+        <v>1751</v>
+      </c>
+      <c r="G599" s="1" t="s">
+        <v>1886</v>
+      </c>
+      <c r="H599" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="600" spans="1:8">
+      <c r="A600" t="s">
+        <v>1887</v>
+      </c>
+      <c r="B600" t="s">
+        <v>9</v>
+      </c>
+      <c r="C600" t="s">
+        <v>142</v>
+      </c>
+      <c r="D600" t="s">
+        <v>1813</v>
+      </c>
+      <c r="E600" t="s">
+        <v>1814</v>
+      </c>
+      <c r="F600" t="s">
+        <v>1751</v>
+      </c>
+      <c r="G600" s="1" t="s">
+        <v>1888</v>
+      </c>
+      <c r="H600" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="601" spans="1:8">
+      <c r="A601" t="s">
+        <v>1889</v>
+      </c>
+      <c r="B601" t="s">
+        <v>9</v>
+      </c>
+      <c r="C601" t="s">
+        <v>146</v>
+      </c>
+      <c r="D601" t="s">
+        <v>1813</v>
+      </c>
+      <c r="E601" t="s">
+        <v>1814</v>
+      </c>
+      <c r="F601" t="s">
+        <v>1751</v>
+      </c>
+      <c r="G601" s="1" t="s">
+        <v>1890</v>
+      </c>
+      <c r="H601" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="602" spans="1:8">
+      <c r="A602" t="s">
+        <v>1891</v>
+      </c>
+      <c r="B602" t="s">
+        <v>9</v>
+      </c>
+      <c r="C602" t="s">
+        <v>150</v>
+      </c>
+      <c r="D602" t="s">
+        <v>1813</v>
+      </c>
+      <c r="E602" t="s">
+        <v>1814</v>
+      </c>
+      <c r="F602" t="s">
+        <v>1751</v>
+      </c>
+      <c r="G602" s="1" t="s">
+        <v>1892</v>
+      </c>
+      <c r="H602" t="s">
+        <v>1893</v>
+      </c>
+    </row>
+    <row r="603" spans="1:8">
+      <c r="A603" t="s">
+        <v>1894</v>
+      </c>
+      <c r="B603" t="s">
+        <v>9</v>
+      </c>
+      <c r="C603" t="s">
+        <v>154</v>
+      </c>
+      <c r="D603" t="s">
+        <v>1813</v>
+      </c>
+      <c r="E603" t="s">
+        <v>1814</v>
+      </c>
+      <c r="F603" t="s">
+        <v>1751</v>
+      </c>
+      <c r="G603" s="1" t="s">
+        <v>1895</v>
+      </c>
+      <c r="H603" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="604" spans="1:8">
+      <c r="A604" t="s">
+        <v>1896</v>
+      </c>
+      <c r="B604" t="s">
+        <v>9</v>
+      </c>
+      <c r="C604" t="s">
+        <v>158</v>
+      </c>
+      <c r="D604" t="s">
+        <v>1813</v>
+      </c>
+      <c r="E604" t="s">
+        <v>1814</v>
+      </c>
+      <c r="F604" t="s">
+        <v>1751</v>
+      </c>
+      <c r="G604" s="1" t="s">
+        <v>1897</v>
+      </c>
+      <c r="H604" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="605" spans="1:8">
+      <c r="A605" t="s">
+        <v>1898</v>
+      </c>
+      <c r="B605" t="s">
+        <v>9</v>
+      </c>
+      <c r="C605" t="s">
+        <v>162</v>
+      </c>
+      <c r="D605" t="s">
+        <v>1813</v>
+      </c>
+      <c r="E605" t="s">
+        <v>1814</v>
+      </c>
+      <c r="F605" t="s">
+        <v>1751</v>
+      </c>
+      <c r="G605" s="1" t="s">
+        <v>1899</v>
+      </c>
+      <c r="H605" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="606" spans="1:8">
+      <c r="A606" t="s">
+        <v>1900</v>
+      </c>
+      <c r="B606" t="s">
+        <v>9</v>
+      </c>
+      <c r="C606" t="s">
+        <v>166</v>
+      </c>
+      <c r="D606" t="s">
+        <v>1813</v>
+      </c>
+      <c r="E606" t="s">
+        <v>1814</v>
+      </c>
+      <c r="F606" t="s">
+        <v>1751</v>
+      </c>
+      <c r="G606" s="1" t="s">
+        <v>1901</v>
+      </c>
+      <c r="H606" t="s">
+        <v>1902</v>
+      </c>
+    </row>
+    <row r="607" spans="1:8">
+      <c r="A607" t="s">
+        <v>1903</v>
+      </c>
+      <c r="B607" t="s">
+        <v>9</v>
+      </c>
+      <c r="C607" t="s">
+        <v>170</v>
+      </c>
+      <c r="D607" t="s">
+        <v>1813</v>
+      </c>
+      <c r="E607" t="s">
+        <v>1814</v>
+      </c>
+      <c r="F607" t="s">
+        <v>1751</v>
+      </c>
+      <c r="G607" s="1" t="s">
+        <v>1904</v>
+      </c>
+      <c r="H607" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="608" spans="1:8">
+      <c r="A608" t="s">
+        <v>1905</v>
+      </c>
+      <c r="B608" t="s">
+        <v>9</v>
+      </c>
+      <c r="C608" t="s">
+        <v>174</v>
+      </c>
+      <c r="D608" t="s">
+        <v>1813</v>
+      </c>
+      <c r="E608" t="s">
+        <v>1814</v>
+      </c>
+      <c r="F608" t="s">
+        <v>1906</v>
+      </c>
+      <c r="G608" s="1" t="s">
+        <v>1907</v>
+      </c>
+      <c r="H608" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="609" spans="1:8">
+      <c r="A609" t="s">
+        <v>1908</v>
+      </c>
+      <c r="B609" t="s">
+        <v>9</v>
+      </c>
+      <c r="C609" t="s">
+        <v>178</v>
+      </c>
+      <c r="D609" t="s">
+        <v>1813</v>
+      </c>
+      <c r="E609" t="s">
+        <v>1814</v>
+      </c>
+      <c r="F609" t="s">
+        <v>1751</v>
+      </c>
+      <c r="G609" s="1" t="s">
+        <v>1909</v>
+      </c>
+      <c r="H609" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="610" spans="1:8">
+      <c r="A610" t="s">
+        <v>1910</v>
+      </c>
+      <c r="B610" t="s">
+        <v>9</v>
+      </c>
+      <c r="C610" t="s">
+        <v>182</v>
+      </c>
+      <c r="D610" t="s">
+        <v>1813</v>
+      </c>
+      <c r="E610" t="s">
+        <v>1814</v>
+      </c>
+      <c r="F610" t="s">
+        <v>1751</v>
+      </c>
+      <c r="G610" s="1" t="s">
+        <v>1911</v>
+      </c>
+      <c r="H610" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="611" spans="1:8">
+      <c r="A611" t="s">
+        <v>1912</v>
+      </c>
+      <c r="B611" t="s">
+        <v>9</v>
+      </c>
+      <c r="C611" t="s">
+        <v>186</v>
+      </c>
+      <c r="D611" t="s">
+        <v>1813</v>
+      </c>
+      <c r="E611" t="s">
+        <v>1814</v>
+      </c>
+      <c r="F611" t="s">
+        <v>1751</v>
+      </c>
+      <c r="G611" s="1" t="s">
+        <v>1913</v>
+      </c>
+      <c r="H611" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="612" spans="1:8">
+      <c r="A612" t="s">
+        <v>1914</v>
+      </c>
+      <c r="B612" t="s">
+        <v>9</v>
+      </c>
+      <c r="C612" t="s">
+        <v>190</v>
+      </c>
+      <c r="D612" t="s">
+        <v>1813</v>
+      </c>
+      <c r="E612" t="s">
+        <v>1814</v>
+      </c>
+      <c r="F612" t="s">
+        <v>1751</v>
+      </c>
+      <c r="G612" s="1" t="s">
+        <v>1915</v>
+      </c>
+      <c r="H612" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="613" spans="1:8">
+      <c r="A613" t="s">
+        <v>1916</v>
+      </c>
+      <c r="B613" t="s">
+        <v>9</v>
+      </c>
+      <c r="C613" t="s">
+        <v>194</v>
+      </c>
+      <c r="D613" t="s">
+        <v>1813</v>
+      </c>
+      <c r="E613" t="s">
+        <v>1814</v>
+      </c>
+      <c r="F613" t="s">
+        <v>1751</v>
+      </c>
+      <c r="G613" s="1" t="s">
+        <v>1917</v>
+      </c>
+      <c r="H613" t="s">
+        <v>1780</v>
+      </c>
+    </row>
+    <row r="614" spans="1:8">
+      <c r="A614" t="s">
+        <v>1918</v>
+      </c>
+      <c r="B614" t="s">
+        <v>9</v>
+      </c>
+      <c r="C614" t="s">
+        <v>198</v>
+      </c>
+      <c r="D614" t="s">
+        <v>1813</v>
+      </c>
+      <c r="E614" t="s">
+        <v>1814</v>
+      </c>
+      <c r="F614" t="s">
+        <v>1751</v>
+      </c>
+      <c r="G614" s="1" t="s">
+        <v>1919</v>
+      </c>
+      <c r="H614" t="s">
+        <v>1783</v>
+      </c>
+    </row>
+    <row r="615" spans="1:8">
+      <c r="A615" t="s">
+        <v>1920</v>
+      </c>
+      <c r="B615" t="s">
+        <v>9</v>
+      </c>
+      <c r="C615" t="s">
+        <v>202</v>
+      </c>
+      <c r="D615" t="s">
+        <v>1813</v>
+      </c>
+      <c r="E615" t="s">
+        <v>1814</v>
+      </c>
+      <c r="F615" t="s">
+        <v>1751</v>
+      </c>
+      <c r="G615" s="1" t="s">
+        <v>1921</v>
+      </c>
+      <c r="H615" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="616" spans="1:8">
+      <c r="A616" t="s">
+        <v>1922</v>
+      </c>
+      <c r="B616" t="s">
+        <v>9</v>
+      </c>
+      <c r="C616" t="s">
+        <v>206</v>
+      </c>
+      <c r="D616" t="s">
+        <v>1813</v>
+      </c>
+      <c r="E616" t="s">
+        <v>1814</v>
+      </c>
+      <c r="F616" t="s">
+        <v>1751</v>
+      </c>
+      <c r="G616" s="1" t="s">
+        <v>1923</v>
+      </c>
+      <c r="H616" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="617" spans="1:8">
+      <c r="A617" t="s">
+        <v>1924</v>
+      </c>
+      <c r="B617" t="s">
+        <v>9</v>
+      </c>
+      <c r="C617" t="s">
+        <v>210</v>
+      </c>
+      <c r="D617" t="s">
+        <v>1813</v>
+      </c>
+      <c r="E617" t="s">
+        <v>1814</v>
+      </c>
+      <c r="F617" t="s">
+        <v>1751</v>
+      </c>
+      <c r="G617" s="1" t="s">
+        <v>1925</v>
+      </c>
+      <c r="H617" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="618" spans="1:8">
+      <c r="A618" t="s">
+        <v>9</v>
+      </c>
+      <c r="B618" t="s">
+        <v>9</v>
+      </c>
+      <c r="C618" t="s">
+        <v>214</v>
+      </c>
+      <c r="D618" t="s">
+        <v>1813</v>
+      </c>
+      <c r="E618" t="s">
+        <v>1814</v>
+      </c>
+      <c r="F618" t="s">
+        <v>1751</v>
+      </c>
+      <c r="G618" s="1" t="s">
+        <v>1926</v>
+      </c>
+      <c r="H618" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="619" spans="1:8">
+      <c r="A619" t="s">
+        <v>1927</v>
+      </c>
+      <c r="B619" t="s">
+        <v>9</v>
+      </c>
+      <c r="C619" t="s">
+        <v>218</v>
+      </c>
+      <c r="D619" t="s">
+        <v>1813</v>
+      </c>
+      <c r="E619" t="s">
+        <v>1814</v>
+      </c>
+      <c r="F619" t="s">
+        <v>1751</v>
+      </c>
+      <c r="G619" s="1" t="s">
+        <v>1928</v>
+      </c>
+      <c r="H619" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="620" spans="1:8">
+      <c r="A620" t="s">
+        <v>1929</v>
+      </c>
+      <c r="B620" t="s">
+        <v>9</v>
+      </c>
+      <c r="C620" t="s">
+        <v>222</v>
+      </c>
+      <c r="D620" t="s">
+        <v>1813</v>
+      </c>
+      <c r="E620" t="s">
+        <v>1814</v>
+      </c>
+      <c r="F620" t="s">
+        <v>1751</v>
+      </c>
+      <c r="G620" s="1" t="s">
+        <v>1930</v>
+      </c>
+      <c r="H620" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="621" spans="1:8">
+      <c r="A621" t="s">
+        <v>1931</v>
+      </c>
+      <c r="B621" t="s">
+        <v>9</v>
+      </c>
+      <c r="C621" t="s">
+        <v>226</v>
+      </c>
+      <c r="D621" t="s">
+        <v>1813</v>
+      </c>
+      <c r="E621" t="s">
+        <v>1814</v>
+      </c>
+      <c r="F621" t="s">
+        <v>1751</v>
+      </c>
+      <c r="G621" s="1" t="s">
+        <v>1932</v>
+      </c>
+      <c r="H621" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="622" spans="1:8">
+      <c r="A622" t="s">
+        <v>1933</v>
+      </c>
+      <c r="B622" t="s">
+        <v>9</v>
+      </c>
+      <c r="C622" t="s">
+        <v>230</v>
+      </c>
+      <c r="D622" t="s">
+        <v>1813</v>
+      </c>
+      <c r="E622" t="s">
+        <v>1814</v>
+      </c>
+      <c r="F622" t="s">
+        <v>1751</v>
+      </c>
+      <c r="G622" s="1" t="s">
+        <v>1934</v>
+      </c>
+      <c r="H622" t="s">
+        <v>1935</v>
+      </c>
+    </row>
+    <row r="623" spans="1:8">
+      <c r="A623" t="s">
+        <v>1936</v>
+      </c>
+      <c r="B623" t="s">
+        <v>9</v>
+      </c>
+      <c r="C623" t="s">
+        <v>235</v>
+      </c>
+      <c r="D623" t="s">
+        <v>1813</v>
+      </c>
+      <c r="E623" t="s">
+        <v>1814</v>
+      </c>
+      <c r="F623" t="s">
+        <v>1751</v>
+      </c>
+      <c r="G623" s="1" t="s">
+        <v>1937</v>
+      </c>
+      <c r="H623" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="624" spans="1:8">
+      <c r="A624" t="s">
+        <v>1938</v>
+      </c>
+      <c r="B624" t="s">
+        <v>9</v>
+      </c>
+      <c r="C624" t="s">
+        <v>239</v>
+      </c>
+      <c r="D624" t="s">
+        <v>1813</v>
+      </c>
+      <c r="E624" t="s">
+        <v>1814</v>
+      </c>
+      <c r="F624" t="s">
+        <v>1751</v>
+      </c>
+      <c r="G624" s="1" t="s">
+        <v>1939</v>
+      </c>
+      <c r="H624" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="625" spans="1:8">
+      <c r="A625" t="s">
+        <v>1940</v>
+      </c>
+      <c r="B625" t="s">
+        <v>9</v>
+      </c>
+      <c r="C625" t="s">
+        <v>243</v>
+      </c>
+      <c r="D625" t="s">
+        <v>1813</v>
+      </c>
+      <c r="E625" t="s">
+        <v>1814</v>
+      </c>
+      <c r="F625" t="s">
+        <v>1751</v>
+      </c>
+      <c r="G625" s="1" t="s">
+        <v>1941</v>
+      </c>
+      <c r="H625" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="626" spans="1:8">
+      <c r="A626" t="s">
+        <v>1942</v>
+      </c>
+      <c r="B626" t="s">
+        <v>9</v>
+      </c>
+      <c r="C626" t="s">
+        <v>247</v>
+      </c>
+      <c r="D626" t="s">
+        <v>1813</v>
+      </c>
+      <c r="E626" t="s">
+        <v>1814</v>
+      </c>
+      <c r="F626" t="s">
+        <v>1751</v>
+      </c>
+      <c r="G626" s="1" t="s">
+        <v>1943</v>
+      </c>
+      <c r="H626" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="627" spans="1:8">
+      <c r="A627" t="s">
+        <v>1944</v>
+      </c>
+      <c r="B627" t="s">
+        <v>9</v>
+      </c>
+      <c r="C627" t="s">
+        <v>10</v>
+      </c>
+      <c r="D627" t="s">
+        <v>1945</v>
+      </c>
+      <c r="E627" t="s">
+        <v>1946</v>
+      </c>
+      <c r="F627" t="s">
+        <v>1906</v>
+      </c>
+      <c r="G627" s="1" t="s">
+        <v>1947</v>
+      </c>
+      <c r="H627" t="s">
+        <v>1948</v>
+      </c>
+    </row>
+    <row r="628" spans="1:8">
+      <c r="A628" t="s">
+        <v>1949</v>
+      </c>
+      <c r="B628" t="s">
+        <v>9</v>
+      </c>
+      <c r="C628" t="s">
+        <v>17</v>
+      </c>
+      <c r="D628" t="s">
+        <v>1945</v>
+      </c>
+      <c r="E628" t="s">
+        <v>1946</v>
+      </c>
+      <c r="F628" t="s">
+        <v>1906</v>
+      </c>
+      <c r="G628" s="1" t="s">
+        <v>1950</v>
+      </c>
+      <c r="H628" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="629" spans="1:8">
+      <c r="A629" t="s">
+        <v>1951</v>
+      </c>
+      <c r="B629" t="s">
+        <v>9</v>
+      </c>
+      <c r="C629" t="s">
+        <v>21</v>
+      </c>
+      <c r="D629" t="s">
+        <v>1945</v>
+      </c>
+      <c r="E629" t="s">
+        <v>1946</v>
+      </c>
+      <c r="F629" t="s">
+        <v>1906</v>
+      </c>
+      <c r="G629" s="1" t="s">
+        <v>1952</v>
+      </c>
+      <c r="H629" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="630" spans="1:8">
+      <c r="A630" t="s">
+        <v>1953</v>
+      </c>
+      <c r="B630" t="s">
+        <v>9</v>
+      </c>
+      <c r="C630" t="s">
+        <v>25</v>
+      </c>
+      <c r="D630" t="s">
+        <v>1945</v>
+      </c>
+      <c r="E630" t="s">
+        <v>1946</v>
+      </c>
+      <c r="F630" t="s">
+        <v>1906</v>
+      </c>
+      <c r="G630" s="1" t="s">
+        <v>1954</v>
+      </c>
+      <c r="H630" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="631" spans="1:8">
+      <c r="A631" t="s">
+        <v>1955</v>
+      </c>
+      <c r="B631" t="s">
+        <v>9</v>
+      </c>
+      <c r="C631" t="s">
+        <v>30</v>
+      </c>
+      <c r="D631" t="s">
+        <v>1945</v>
+      </c>
+      <c r="E631" t="s">
+        <v>1946</v>
+      </c>
+      <c r="F631" t="s">
+        <v>1906</v>
+      </c>
+      <c r="G631" s="1" t="s">
+        <v>1956</v>
+      </c>
+      <c r="H631" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="632" spans="1:8">
+      <c r="A632" t="s">
+        <v>1957</v>
+      </c>
+      <c r="B632" t="s">
+        <v>9</v>
+      </c>
+      <c r="C632" t="s">
+        <v>34</v>
+      </c>
+      <c r="D632" t="s">
+        <v>1945</v>
+      </c>
+      <c r="E632" t="s">
+        <v>1946</v>
+      </c>
+      <c r="F632" t="s">
+        <v>1906</v>
+      </c>
+      <c r="G632" s="1" t="s">
+        <v>1958</v>
+      </c>
+      <c r="H632" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="633" spans="1:8">
+      <c r="A633" t="s">
+        <v>1959</v>
+      </c>
+      <c r="B633" t="s">
+        <v>9</v>
+      </c>
+      <c r="C633" t="s">
+        <v>38</v>
+      </c>
+      <c r="D633" t="s">
+        <v>1945</v>
+      </c>
+      <c r="E633" t="s">
+        <v>1946</v>
+      </c>
+      <c r="F633" t="s">
+        <v>1906</v>
+      </c>
+      <c r="G633" s="1" t="s">
+        <v>1960</v>
+      </c>
+      <c r="H633" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="634" spans="1:8">
+      <c r="A634" t="s">
+        <v>1961</v>
+      </c>
+      <c r="B634" t="s">
+        <v>9</v>
+      </c>
+      <c r="C634" t="s">
+        <v>42</v>
+      </c>
+      <c r="D634" t="s">
+        <v>1945</v>
+      </c>
+      <c r="E634" t="s">
+        <v>1946</v>
+      </c>
+      <c r="F634" t="s">
+        <v>1906</v>
+      </c>
+      <c r="G634" s="1" t="s">
+        <v>1962</v>
+      </c>
+      <c r="H634" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="635" spans="1:8">
+      <c r="A635" t="s">
+        <v>1963</v>
+      </c>
+      <c r="B635" t="s">
+        <v>9</v>
+      </c>
+      <c r="C635" t="s">
+        <v>46</v>
+      </c>
+      <c r="D635" t="s">
+        <v>1945</v>
+      </c>
+      <c r="E635" t="s">
+        <v>1946</v>
+      </c>
+      <c r="F635" t="s">
+        <v>1906</v>
+      </c>
+      <c r="G635" s="1" t="s">
+        <v>1964</v>
+      </c>
+      <c r="H635" t="s">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="636" spans="1:8">
+      <c r="A636" t="s">
+        <v>1965</v>
+      </c>
+      <c r="B636" t="s">
+        <v>9</v>
+      </c>
+      <c r="C636" t="s">
+        <v>50</v>
+      </c>
+      <c r="D636" t="s">
+        <v>1945</v>
+      </c>
+      <c r="E636" t="s">
+        <v>1946</v>
+      </c>
+      <c r="F636" t="s">
+        <v>1906</v>
+      </c>
+      <c r="G636" s="1" t="s">
+        <v>1966</v>
+      </c>
+      <c r="H636" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="637" spans="1:8">
+      <c r="A637" t="s">
+        <v>1967</v>
+      </c>
+      <c r="B637" t="s">
+        <v>9</v>
+      </c>
+      <c r="C637" t="s">
+        <v>54</v>
+      </c>
+      <c r="D637" t="s">
+        <v>1945</v>
+      </c>
+      <c r="E637" t="s">
+        <v>1946</v>
+      </c>
+      <c r="F637" t="s">
+        <v>1906</v>
+      </c>
+      <c r="G637" s="1" t="s">
+        <v>1968</v>
+      </c>
+      <c r="H637" t="s">
+        <v>1969</v>
+      </c>
+    </row>
+    <row r="638" spans="1:8">
+      <c r="A638" t="s">
+        <v>1970</v>
+      </c>
+      <c r="B638" t="s">
+        <v>9</v>
+      </c>
+      <c r="C638" t="s">
+        <v>58</v>
+      </c>
+      <c r="D638" t="s">
+        <v>1945</v>
+      </c>
+      <c r="E638" t="s">
+        <v>1946</v>
+      </c>
+      <c r="F638" t="s">
+        <v>1906</v>
+      </c>
+      <c r="G638" s="1" t="s">
+        <v>1971</v>
+      </c>
+      <c r="H638" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="639" spans="1:8">
+      <c r="A639" t="s">
+        <v>1972</v>
+      </c>
+      <c r="B639" t="s">
+        <v>9</v>
+      </c>
+      <c r="C639" t="s">
+        <v>62</v>
+      </c>
+      <c r="D639" t="s">
+        <v>1945</v>
+      </c>
+      <c r="E639" t="s">
+        <v>1946</v>
+      </c>
+      <c r="F639" t="s">
+        <v>1906</v>
+      </c>
+      <c r="G639" s="1" t="s">
+        <v>1973</v>
+      </c>
+      <c r="H639" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="640" spans="1:8">
+      <c r="A640" t="s">
+        <v>1974</v>
+      </c>
+      <c r="B640" t="s">
+        <v>9</v>
+      </c>
+      <c r="C640" t="s">
+        <v>488</v>
+      </c>
+      <c r="D640" t="s">
+        <v>1945</v>
+      </c>
+      <c r="E640" t="s">
+        <v>1946</v>
+      </c>
+      <c r="F640" t="s">
+        <v>1906</v>
+      </c>
+      <c r="G640" s="1" t="s">
+        <v>1975</v>
+      </c>
+      <c r="H640" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="641" spans="1:8">
+      <c r="A641" t="s">
+        <v>1976</v>
+      </c>
+      <c r="B641" t="s">
+        <v>9</v>
+      </c>
+      <c r="C641" t="s">
+        <v>66</v>
+      </c>
+      <c r="D641" t="s">
+        <v>1945</v>
+      </c>
+      <c r="E641" t="s">
+        <v>1946</v>
+      </c>
+      <c r="F641" t="s">
+        <v>1906</v>
+      </c>
+      <c r="G641" s="1" t="s">
+        <v>1977</v>
+      </c>
+      <c r="H641" t="s">
+        <v>1978</v>
+      </c>
+    </row>
+    <row r="642" spans="1:8">
+      <c r="A642" t="s">
+        <v>1979</v>
+      </c>
+      <c r="B642" t="s">
+        <v>9</v>
+      </c>
+      <c r="C642" t="s">
+        <v>70</v>
+      </c>
+      <c r="D642" t="s">
+        <v>1945</v>
+      </c>
+      <c r="E642" t="s">
+        <v>1946</v>
+      </c>
+      <c r="F642" t="s">
+        <v>1906</v>
+      </c>
+      <c r="G642" s="1" t="s">
+        <v>1980</v>
+      </c>
+      <c r="H642" t="s">
+        <v>1981</v>
+      </c>
+    </row>
+    <row r="643" spans="1:8">
+      <c r="A643" t="s">
+        <v>1982</v>
+      </c>
+      <c r="B643" t="s">
+        <v>9</v>
+      </c>
+      <c r="C643" t="s">
+        <v>74</v>
+      </c>
+      <c r="D643" t="s">
+        <v>1945</v>
+      </c>
+      <c r="E643" t="s">
+        <v>1946</v>
+      </c>
+      <c r="F643" t="s">
+        <v>1906</v>
+      </c>
+      <c r="G643" s="1" t="s">
+        <v>1983</v>
+      </c>
+      <c r="H643" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="644" spans="1:8">
+      <c r="A644" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B644" t="s">
+        <v>9</v>
+      </c>
+      <c r="C644" t="s">
+        <v>78</v>
+      </c>
+      <c r="D644" t="s">
+        <v>1945</v>
+      </c>
+      <c r="E644" t="s">
+        <v>1946</v>
+      </c>
+      <c r="F644" t="s">
+        <v>1906</v>
+      </c>
+      <c r="G644" s="1" t="s">
+        <v>1985</v>
+      </c>
+      <c r="H644" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="645" spans="1:8">
+      <c r="A645" t="s">
+        <v>1986</v>
+      </c>
+      <c r="B645" t="s">
+        <v>9</v>
+      </c>
+      <c r="C645" t="s">
+        <v>82</v>
+      </c>
+      <c r="D645" t="s">
+        <v>1945</v>
+      </c>
+      <c r="E645" t="s">
+        <v>1946</v>
+      </c>
+      <c r="F645" t="s">
+        <v>1906</v>
+      </c>
+      <c r="G645" s="1" t="s">
+        <v>1987</v>
+      </c>
+      <c r="H645" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="646" spans="1:8">
+      <c r="A646" t="s">
+        <v>1988</v>
+      </c>
+      <c r="B646" t="s">
+        <v>9</v>
+      </c>
+      <c r="C646" t="s">
+        <v>86</v>
+      </c>
+      <c r="D646" t="s">
+        <v>1945</v>
+      </c>
+      <c r="E646" t="s">
+        <v>1946</v>
+      </c>
+      <c r="F646" t="s">
+        <v>1906</v>
+      </c>
+      <c r="G646" s="1" t="s">
+        <v>1989</v>
+      </c>
+      <c r="H646" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="647" spans="1:8">
+      <c r="A647" t="s">
+        <v>1990</v>
+      </c>
+      <c r="B647" t="s">
+        <v>9</v>
+      </c>
+      <c r="C647" t="s">
+        <v>90</v>
+      </c>
+      <c r="D647" t="s">
+        <v>1945</v>
+      </c>
+      <c r="E647" t="s">
+        <v>1946</v>
+      </c>
+      <c r="F647" t="s">
+        <v>1906</v>
+      </c>
+      <c r="G647" s="1" t="s">
+        <v>1991</v>
+      </c>
+      <c r="H647" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="648" spans="1:8">
+      <c r="A648" t="s">
+        <v>1992</v>
+      </c>
+      <c r="B648" t="s">
+        <v>9</v>
+      </c>
+      <c r="C648" t="s">
+        <v>94</v>
+      </c>
+      <c r="D648" t="s">
+        <v>1945</v>
+      </c>
+      <c r="E648" t="s">
+        <v>1946</v>
+      </c>
+      <c r="F648" t="s">
+        <v>1906</v>
+      </c>
+      <c r="G648" s="1" t="s">
+        <v>1993</v>
+      </c>
+      <c r="H648" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="649" spans="1:8">
+      <c r="A649" t="s">
+        <v>1994</v>
+      </c>
+      <c r="B649" t="s">
+        <v>9</v>
+      </c>
+      <c r="C649" t="s">
+        <v>98</v>
+      </c>
+      <c r="D649" t="s">
+        <v>1945</v>
+      </c>
+      <c r="E649" t="s">
+        <v>1946</v>
+      </c>
+      <c r="F649" t="s">
+        <v>1906</v>
+      </c>
+      <c r="G649" s="1" t="s">
+        <v>1995</v>
+      </c>
+      <c r="H649" t="s">
+        <v>1996</v>
+      </c>
+    </row>
+    <row r="650" spans="1:8">
+      <c r="A650" t="s">
+        <v>1997</v>
+      </c>
+      <c r="B650" t="s">
+        <v>9</v>
+      </c>
+      <c r="C650" t="s">
+        <v>102</v>
+      </c>
+      <c r="D650" t="s">
+        <v>1945</v>
+      </c>
+      <c r="E650" t="s">
+        <v>1946</v>
+      </c>
+      <c r="F650" t="s">
+        <v>1906</v>
+      </c>
+      <c r="G650" s="1" t="s">
+        <v>1998</v>
+      </c>
+      <c r="H650" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="651" spans="1:8">
+      <c r="A651" t="s">
+        <v>1999</v>
+      </c>
+      <c r="B651" t="s">
+        <v>9</v>
+      </c>
+      <c r="C651" t="s">
+        <v>106</v>
+      </c>
+      <c r="D651" t="s">
+        <v>1945</v>
+      </c>
+      <c r="E651" t="s">
+        <v>1946</v>
+      </c>
+      <c r="F651" t="s">
+        <v>1906</v>
+      </c>
+      <c r="G651" s="1" t="s">
+        <v>2000</v>
+      </c>
+      <c r="H651" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="652" spans="1:8">
+      <c r="A652" t="s">
+        <v>2001</v>
+      </c>
+      <c r="B652" t="s">
+        <v>9</v>
+      </c>
+      <c r="C652" t="s">
+        <v>110</v>
+      </c>
+      <c r="D652" t="s">
+        <v>1945</v>
+      </c>
+      <c r="E652" t="s">
+        <v>1946</v>
+      </c>
+      <c r="F652" t="s">
+        <v>1906</v>
+      </c>
+      <c r="G652" s="1" t="s">
+        <v>2002</v>
+      </c>
+      <c r="H652" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="653" spans="1:8">
+      <c r="A653" t="s">
+        <v>2003</v>
+      </c>
+      <c r="B653" t="s">
+        <v>9</v>
+      </c>
+      <c r="C653" t="s">
+        <v>114</v>
+      </c>
+      <c r="D653" t="s">
+        <v>1945</v>
+      </c>
+      <c r="E653" t="s">
+        <v>1946</v>
+      </c>
+      <c r="F653" t="s">
+        <v>1906</v>
+      </c>
+      <c r="G653" s="1" t="s">
+        <v>2004</v>
+      </c>
+      <c r="H653" t="s">
+        <v>2005</v>
+      </c>
+    </row>
+    <row r="654" spans="1:8">
+      <c r="A654" t="s">
+        <v>2006</v>
+      </c>
+      <c r="B654" t="s">
+        <v>9</v>
+      </c>
+      <c r="C654" t="s">
+        <v>118</v>
+      </c>
+      <c r="D654" t="s">
+        <v>1945</v>
+      </c>
+      <c r="E654" t="s">
+        <v>1946</v>
+      </c>
+      <c r="F654" t="s">
+        <v>1906</v>
+      </c>
+      <c r="G654" s="1" t="s">
+        <v>2007</v>
+      </c>
+      <c r="H654" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="655" spans="1:8">
+      <c r="A655" t="s">
+        <v>2008</v>
+      </c>
+      <c r="B655" t="s">
+        <v>9</v>
+      </c>
+      <c r="C655" t="s">
+        <v>122</v>
+      </c>
+      <c r="D655" t="s">
+        <v>1945</v>
+      </c>
+      <c r="E655" t="s">
+        <v>1946</v>
+      </c>
+      <c r="F655" t="s">
+        <v>1906</v>
+      </c>
+      <c r="G655" s="1" t="s">
+        <v>2009</v>
+      </c>
+      <c r="H655" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="656" spans="1:8">
+      <c r="A656" t="s">
+        <v>2010</v>
+      </c>
+      <c r="B656" t="s">
+        <v>9</v>
+      </c>
+      <c r="C656" t="s">
+        <v>126</v>
+      </c>
+      <c r="D656" t="s">
+        <v>1945</v>
+      </c>
+      <c r="E656" t="s">
+        <v>1946</v>
+      </c>
+      <c r="F656" t="s">
+        <v>1906</v>
+      </c>
+      <c r="G656" s="1" t="s">
+        <v>2011</v>
+      </c>
+      <c r="H656" t="s">
+        <v>1780</v>
+      </c>
+    </row>
+    <row r="657" spans="1:8">
+      <c r="A657" t="s">
+        <v>2012</v>
+      </c>
+      <c r="B657" t="s">
+        <v>9</v>
+      </c>
+      <c r="C657" t="s">
+        <v>130</v>
+      </c>
+      <c r="D657" t="s">
+        <v>1945</v>
+      </c>
+      <c r="E657" t="s">
+        <v>1946</v>
+      </c>
+      <c r="F657" t="s">
+        <v>1906</v>
+      </c>
+      <c r="G657" s="1" t="s">
+        <v>2013</v>
+      </c>
+      <c r="H657" t="s">
+        <v>1783</v>
+      </c>
+    </row>
+    <row r="658" spans="1:8">
+      <c r="A658" t="s">
+        <v>2014</v>
+      </c>
+      <c r="B658" t="s">
+        <v>9</v>
+      </c>
+      <c r="C658" t="s">
+        <v>134</v>
+      </c>
+      <c r="D658" t="s">
+        <v>1945</v>
+      </c>
+      <c r="E658" t="s">
+        <v>1946</v>
+      </c>
+      <c r="F658" t="s">
+        <v>1906</v>
+      </c>
+      <c r="G658" s="1" t="s">
+        <v>2015</v>
+      </c>
+      <c r="H658" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="659" spans="1:8">
+      <c r="A659" t="s">
+        <v>2016</v>
+      </c>
+      <c r="B659" t="s">
+        <v>9</v>
+      </c>
+      <c r="C659" t="s">
+        <v>138</v>
+      </c>
+      <c r="D659" t="s">
+        <v>1945</v>
+      </c>
+      <c r="E659" t="s">
+        <v>1946</v>
+      </c>
+      <c r="F659" t="s">
+        <v>1906</v>
+      </c>
+      <c r="G659" s="1" t="s">
+        <v>2017</v>
+      </c>
+      <c r="H659" t="s">
+        <v>1282</v>
+      </c>
+    </row>
+    <row r="660" spans="1:8">
+      <c r="A660" t="s">
+        <v>2018</v>
+      </c>
+      <c r="B660" t="s">
+        <v>9</v>
+      </c>
+      <c r="C660" t="s">
+        <v>142</v>
+      </c>
+      <c r="D660" t="s">
+        <v>1945</v>
+      </c>
+      <c r="E660" t="s">
+        <v>1946</v>
+      </c>
+      <c r="F660" t="s">
+        <v>1906</v>
+      </c>
+      <c r="G660" s="1" t="s">
+        <v>2019</v>
+      </c>
+      <c r="H660" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="661" spans="1:8">
+      <c r="A661" t="s">
+        <v>2020</v>
+      </c>
+      <c r="B661" t="s">
+        <v>9</v>
+      </c>
+      <c r="C661" t="s">
+        <v>146</v>
+      </c>
+      <c r="D661" t="s">
+        <v>1945</v>
+      </c>
+      <c r="E661" t="s">
+        <v>1946</v>
+      </c>
+      <c r="F661" t="s">
+        <v>1906</v>
+      </c>
+      <c r="G661" s="1" t="s">
+        <v>2021</v>
+      </c>
+      <c r="H661" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="662" spans="1:8">
+      <c r="A662" t="s">
+        <v>2022</v>
+      </c>
+      <c r="B662" t="s">
+        <v>9</v>
+      </c>
+      <c r="C662" t="s">
+        <v>150</v>
+      </c>
+      <c r="D662" t="s">
+        <v>1945</v>
+      </c>
+      <c r="E662" t="s">
+        <v>1946</v>
+      </c>
+      <c r="F662" t="s">
+        <v>1906</v>
+      </c>
+      <c r="G662" s="1" t="s">
+        <v>2023</v>
+      </c>
+      <c r="H662" t="s">
+        <v>2024</v>
+      </c>
+    </row>
+    <row r="663" spans="1:8">
+      <c r="A663" t="s">
+        <v>2025</v>
+      </c>
+      <c r="B663" t="s">
+        <v>9</v>
+      </c>
+      <c r="C663" t="s">
+        <v>10</v>
+      </c>
+      <c r="D663" t="s">
+        <v>1297</v>
+      </c>
+      <c r="E663" t="s">
+        <v>2026</v>
+      </c>
+      <c r="F663" t="s">
+        <v>231</v>
+      </c>
+      <c r="G663" s="1" t="s">
+        <v>2027</v>
+      </c>
+      <c r="H663" t="s">
+        <v>2028</v>
+      </c>
+    </row>
+    <row r="664" spans="1:8">
+      <c r="A664" t="s">
+        <v>2029</v>
+      </c>
+      <c r="B664" t="s">
+        <v>9</v>
+      </c>
+      <c r="C664" t="s">
+        <v>17</v>
+      </c>
+      <c r="D664" t="s">
+        <v>1297</v>
+      </c>
+      <c r="E664" t="s">
+        <v>2026</v>
+      </c>
+      <c r="F664" t="s">
+        <v>231</v>
+      </c>
+      <c r="G664" s="1" t="s">
+        <v>2030</v>
+      </c>
+      <c r="H664" t="s">
+        <v>2031</v>
+      </c>
+    </row>
+    <row r="665" spans="1:8">
+      <c r="A665" t="s">
+        <v>2032</v>
+      </c>
+      <c r="B665" t="s">
+        <v>9</v>
+      </c>
+      <c r="C665" t="s">
+        <v>21</v>
+      </c>
+      <c r="D665" t="s">
+        <v>1297</v>
+      </c>
+      <c r="E665" t="s">
+        <v>2026</v>
+      </c>
+      <c r="F665" t="s">
+        <v>231</v>
+      </c>
+      <c r="G665" s="1" t="s">
+        <v>2033</v>
+      </c>
+      <c r="H665" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="666" spans="1:8">
+      <c r="A666" t="s">
+        <v>2034</v>
+      </c>
+      <c r="B666" t="s">
+        <v>9</v>
+      </c>
+      <c r="C666" t="s">
+        <v>25</v>
+      </c>
+      <c r="D666" t="s">
+        <v>1297</v>
+      </c>
+      <c r="E666" t="s">
+        <v>2026</v>
+      </c>
+      <c r="F666" t="s">
+        <v>231</v>
+      </c>
+      <c r="G666" s="1" t="s">
+        <v>2035</v>
+      </c>
+      <c r="H666" t="s">
+        <v>2036</v>
+      </c>
+    </row>
+    <row r="667" spans="1:8">
+      <c r="A667" t="s">
+        <v>2037</v>
+      </c>
+      <c r="B667" t="s">
+        <v>9</v>
+      </c>
+      <c r="C667" t="s">
+        <v>30</v>
+      </c>
+      <c r="D667" t="s">
+        <v>1297</v>
+      </c>
+      <c r="E667" t="s">
+        <v>2026</v>
+      </c>
+      <c r="F667" t="s">
+        <v>998</v>
+      </c>
+      <c r="G667" s="1" t="s">
+        <v>2038</v>
+      </c>
+      <c r="H667" t="s">
+        <v>2036</v>
+      </c>
+    </row>
+    <row r="668" spans="1:8">
+      <c r="A668" t="s">
+        <v>2039</v>
+      </c>
+      <c r="B668" t="s">
+        <v>9</v>
+      </c>
+      <c r="C668" t="s">
+        <v>34</v>
+      </c>
+      <c r="D668" t="s">
+        <v>1297</v>
+      </c>
+      <c r="E668" t="s">
+        <v>2026</v>
+      </c>
+      <c r="F668" t="s">
+        <v>998</v>
+      </c>
+      <c r="G668" s="1" t="s">
+        <v>2040</v>
+      </c>
+      <c r="H668" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="669" spans="1:8">
+      <c r="A669" t="s">
+        <v>2041</v>
+      </c>
+      <c r="B669" t="s">
+        <v>9</v>
+      </c>
+      <c r="C669" t="s">
+        <v>38</v>
+      </c>
+      <c r="D669" t="s">
+        <v>1297</v>
+      </c>
+      <c r="E669" t="s">
+        <v>2026</v>
+      </c>
+      <c r="F669" t="s">
+        <v>1751</v>
+      </c>
+      <c r="G669" s="1" t="s">
+        <v>2042</v>
+      </c>
+      <c r="H669" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="670" spans="1:8">
+      <c r="A670" t="s">
+        <v>2043</v>
+      </c>
+      <c r="B670" t="s">
+        <v>9</v>
+      </c>
+      <c r="C670" t="s">
+        <v>42</v>
+      </c>
+      <c r="D670" t="s">
+        <v>1297</v>
+      </c>
+      <c r="E670" t="s">
+        <v>2026</v>
+      </c>
+      <c r="F670" t="s">
+        <v>998</v>
+      </c>
+      <c r="G670" s="1" t="s">
+        <v>2044</v>
+      </c>
+      <c r="H670" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="671" spans="1:8">
+      <c r="A671" t="s">
+        <v>2045</v>
+      </c>
+      <c r="B671" t="s">
+        <v>9</v>
+      </c>
+      <c r="C671" t="s">
+        <v>46</v>
+      </c>
+      <c r="D671" t="s">
+        <v>1297</v>
+      </c>
+      <c r="E671" t="s">
+        <v>2026</v>
+      </c>
+      <c r="F671" t="s">
+        <v>998</v>
+      </c>
+      <c r="G671" s="1" t="s">
+        <v>2046</v>
+      </c>
+      <c r="H671" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="672" spans="1:8">
+      <c r="A672" t="s">
+        <v>2047</v>
+      </c>
+      <c r="B672" t="s">
+        <v>9</v>
+      </c>
+      <c r="C672" t="s">
+        <v>50</v>
+      </c>
+      <c r="D672" t="s">
+        <v>1297</v>
+      </c>
+      <c r="E672" t="s">
+        <v>2026</v>
+      </c>
+      <c r="F672" t="s">
+        <v>998</v>
+      </c>
+      <c r="G672" s="1" t="s">
+        <v>2048</v>
+      </c>
+      <c r="H672" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="673" spans="1:8">
+      <c r="A673" t="s">
+        <v>2049</v>
+      </c>
+      <c r="B673" t="s">
+        <v>9</v>
+      </c>
+      <c r="C673" t="s">
+        <v>54</v>
+      </c>
+      <c r="D673" t="s">
+        <v>1297</v>
+      </c>
+      <c r="E673" t="s">
+        <v>2026</v>
+      </c>
+      <c r="F673" t="s">
+        <v>998</v>
+      </c>
+      <c r="G673" s="1" t="s">
+        <v>2050</v>
+      </c>
+      <c r="H673" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="674" spans="1:8">
+      <c r="A674" t="s">
+        <v>2051</v>
+      </c>
+      <c r="B674" t="s">
+        <v>9</v>
+      </c>
+      <c r="C674" t="s">
+        <v>58</v>
+      </c>
+      <c r="D674" t="s">
+        <v>1297</v>
+      </c>
+      <c r="E674" t="s">
+        <v>2026</v>
+      </c>
+      <c r="F674" t="s">
+        <v>998</v>
+      </c>
+      <c r="G674" s="1" t="s">
+        <v>2052</v>
+      </c>
+      <c r="H674" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="675" spans="1:8">
+      <c r="A675" t="s">
+        <v>2053</v>
+      </c>
+      <c r="B675" t="s">
+        <v>9</v>
+      </c>
+      <c r="C675" t="s">
+        <v>62</v>
+      </c>
+      <c r="D675" t="s">
+        <v>1297</v>
+      </c>
+      <c r="E675" t="s">
+        <v>2026</v>
+      </c>
+      <c r="F675" t="s">
+        <v>998</v>
+      </c>
+      <c r="G675" s="1" t="s">
+        <v>2054</v>
+      </c>
+      <c r="H675" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="676" spans="1:8">
+      <c r="A676" t="s">
+        <v>2055</v>
+      </c>
+      <c r="B676" t="s">
+        <v>9</v>
+      </c>
+      <c r="C676" t="s">
+        <v>488</v>
+      </c>
+      <c r="D676" t="s">
+        <v>1297</v>
+      </c>
+      <c r="E676" t="s">
+        <v>2026</v>
+      </c>
+      <c r="F676" t="s">
+        <v>998</v>
+      </c>
+      <c r="G676" s="1" t="s">
+        <v>2056</v>
+      </c>
+      <c r="H676" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="677" spans="1:8">
+      <c r="A677" t="s">
+        <v>2057</v>
+      </c>
+      <c r="B677" t="s">
+        <v>9</v>
+      </c>
+      <c r="C677" t="s">
+        <v>66</v>
+      </c>
+      <c r="D677" t="s">
+        <v>1297</v>
+      </c>
+      <c r="E677" t="s">
+        <v>2026</v>
+      </c>
+      <c r="F677" t="s">
+        <v>998</v>
+      </c>
+      <c r="G677" s="1" t="s">
+        <v>2058</v>
+      </c>
+      <c r="H677" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="678" spans="1:8">
+      <c r="A678" t="s">
+        <v>2059</v>
+      </c>
+      <c r="B678" t="s">
+        <v>9</v>
+      </c>
+      <c r="C678" t="s">
+        <v>70</v>
+      </c>
+      <c r="D678" t="s">
+        <v>1297</v>
+      </c>
+      <c r="E678" t="s">
+        <v>2026</v>
+      </c>
+      <c r="F678" t="s">
+        <v>998</v>
+      </c>
+      <c r="G678" s="1" t="s">
+        <v>2060</v>
+      </c>
+      <c r="H678" t="s">
+        <v>2061</v>
+      </c>
+    </row>
+    <row r="679" spans="1:8">
+      <c r="A679" t="s">
+        <v>2062</v>
+      </c>
+      <c r="B679" t="s">
+        <v>9</v>
+      </c>
+      <c r="C679" t="s">
+        <v>74</v>
+      </c>
+      <c r="D679" t="s">
+        <v>1297</v>
+      </c>
+      <c r="E679" t="s">
+        <v>2026</v>
+      </c>
+      <c r="F679" t="s">
+        <v>998</v>
+      </c>
+      <c r="G679" s="1" t="s">
+        <v>2063</v>
+      </c>
+      <c r="H679" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="680" spans="1:8">
+      <c r="A680" t="s">
+        <v>2064</v>
+      </c>
+      <c r="B680" t="s">
+        <v>9</v>
+      </c>
+      <c r="C680" t="s">
+        <v>78</v>
+      </c>
+      <c r="D680" t="s">
+        <v>1297</v>
+      </c>
+      <c r="E680" t="s">
+        <v>2026</v>
+      </c>
+      <c r="F680" t="s">
+        <v>998</v>
+      </c>
+      <c r="G680" s="1" t="s">
+        <v>2065</v>
+      </c>
+      <c r="H680" t="s">
+        <v>2066</v>
+      </c>
+    </row>
+    <row r="681" spans="1:8">
+      <c r="A681" t="s">
+        <v>2067</v>
+      </c>
+      <c r="B681" t="s">
+        <v>9</v>
+      </c>
+      <c r="C681" t="s">
+        <v>82</v>
+      </c>
+      <c r="D681" t="s">
+        <v>1297</v>
+      </c>
+      <c r="E681" t="s">
+        <v>2026</v>
+      </c>
+      <c r="F681" t="s">
+        <v>998</v>
+      </c>
+      <c r="G681" s="1" t="s">
+        <v>2068</v>
+      </c>
+      <c r="H681" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="682" spans="1:8">
+      <c r="A682" t="s">
+        <v>2069</v>
+      </c>
+      <c r="B682" t="s">
+        <v>9</v>
+      </c>
+      <c r="C682" t="s">
+        <v>86</v>
+      </c>
+      <c r="D682" t="s">
+        <v>1297</v>
+      </c>
+      <c r="E682" t="s">
+        <v>2026</v>
+      </c>
+      <c r="F682" t="s">
+        <v>1224</v>
+      </c>
+      <c r="G682" s="1" t="s">
+        <v>2070</v>
+      </c>
+      <c r="H682" t="s">
+        <v>2071</v>
+      </c>
+    </row>
+    <row r="683" spans="1:8">
+      <c r="A683" t="s">
+        <v>2072</v>
+      </c>
+      <c r="B683" t="s">
+        <v>9</v>
+      </c>
+      <c r="C683" t="s">
+        <v>90</v>
+      </c>
+      <c r="D683" t="s">
+        <v>1297</v>
+      </c>
+      <c r="E683" t="s">
+        <v>2026</v>
+      </c>
+      <c r="F683" t="s">
+        <v>998</v>
+      </c>
+      <c r="G683" s="1" t="s">
+        <v>2073</v>
+      </c>
+      <c r="H683" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="684" spans="1:8">
+      <c r="A684" t="s">
+        <v>2074</v>
+      </c>
+      <c r="B684" t="s">
+        <v>9</v>
+      </c>
+      <c r="C684" t="s">
+        <v>94</v>
+      </c>
+      <c r="D684" t="s">
+        <v>1297</v>
+      </c>
+      <c r="E684" t="s">
+        <v>2026</v>
+      </c>
+      <c r="F684" t="s">
+        <v>998</v>
+      </c>
+      <c r="G684" s="1" t="s">
+        <v>2075</v>
+      </c>
+      <c r="H684" t="s">
+        <v>2076</v>
+      </c>
+    </row>
+    <row r="685" spans="1:8">
+      <c r="A685" t="s">
+        <v>2077</v>
+      </c>
+      <c r="B685" t="s">
+        <v>9</v>
+      </c>
+      <c r="C685" t="s">
+        <v>98</v>
+      </c>
+      <c r="D685" t="s">
+        <v>1297</v>
+      </c>
+      <c r="E685" t="s">
+        <v>2026</v>
+      </c>
+      <c r="F685" t="s">
+        <v>998</v>
+      </c>
+      <c r="G685" s="1" t="s">
+        <v>2078</v>
+      </c>
+      <c r="H685" t="s">
+        <v>2079</v>
+      </c>
+    </row>
+    <row r="686" spans="1:8">
+      <c r="A686" t="s">
+        <v>2080</v>
+      </c>
+      <c r="B686" t="s">
+        <v>9</v>
+      </c>
+      <c r="C686" t="s">
+        <v>102</v>
+      </c>
+      <c r="D686" t="s">
+        <v>1297</v>
+      </c>
+      <c r="E686" t="s">
+        <v>2026</v>
+      </c>
+      <c r="F686" t="s">
+        <v>998</v>
+      </c>
+      <c r="G686" s="1" t="s">
+        <v>2081</v>
+      </c>
+      <c r="H686" t="s">
+        <v>2082</v>
+      </c>
+    </row>
+    <row r="687" spans="1:8">
+      <c r="A687" t="s">
+        <v>2083</v>
+      </c>
+      <c r="B687" t="s">
+        <v>9</v>
+      </c>
+      <c r="C687" t="s">
+        <v>10</v>
+      </c>
+      <c r="D687" t="s">
+        <v>2084</v>
+      </c>
+      <c r="E687" t="s">
+        <v>2085</v>
+      </c>
+      <c r="F687" t="s">
+        <v>559</v>
+      </c>
+      <c r="G687" s="1" t="s">
+        <v>2086</v>
+      </c>
+      <c r="H687" t="s">
+        <v>2087</v>
+      </c>
+    </row>
+    <row r="688" spans="1:8">
+      <c r="A688" t="s">
+        <v>2088</v>
+      </c>
+      <c r="B688" t="s">
+        <v>9</v>
+      </c>
+      <c r="C688" t="s">
+        <v>17</v>
+      </c>
+      <c r="D688" t="s">
+        <v>2084</v>
+      </c>
+      <c r="E688" t="s">
+        <v>2085</v>
+      </c>
+      <c r="F688" t="s">
+        <v>559</v>
+      </c>
+      <c r="G688" s="1" t="s">
+        <v>2089</v>
+      </c>
+      <c r="H688" t="s">
+        <v>2090</v>
+      </c>
+    </row>
+    <row r="689" spans="1:8">
+      <c r="A689" t="s">
+        <v>2091</v>
+      </c>
+      <c r="B689" t="s">
+        <v>9</v>
+      </c>
+      <c r="C689" t="s">
+        <v>21</v>
+      </c>
+      <c r="D689" t="s">
+        <v>2084</v>
+      </c>
+      <c r="E689" t="s">
+        <v>2085</v>
+      </c>
+      <c r="F689" t="s">
+        <v>559</v>
+      </c>
+      <c r="G689" s="1" t="s">
+        <v>2092</v>
+      </c>
+      <c r="H689" t="s">
+        <v>2093</v>
+      </c>
+    </row>
+    <row r="690" spans="1:8">
+      <c r="A690" t="s">
+        <v>2094</v>
+      </c>
+      <c r="B690" t="s">
+        <v>9</v>
+      </c>
+      <c r="C690" t="s">
+        <v>25</v>
+      </c>
+      <c r="D690" t="s">
+        <v>2084</v>
+      </c>
+      <c r="E690" t="s">
+        <v>2085</v>
+      </c>
+      <c r="F690" t="s">
+        <v>26</v>
+      </c>
+      <c r="G690" s="1" t="s">
+        <v>2095</v>
+      </c>
+      <c r="H690" t="s">
+        <v>2096</v>
+      </c>
+    </row>
+    <row r="691" spans="1:8">
+      <c r="A691" t="s">
+        <v>2097</v>
+      </c>
+      <c r="B691" t="s">
+        <v>9</v>
+      </c>
+      <c r="C691" t="s">
+        <v>30</v>
+      </c>
+      <c r="D691" t="s">
+        <v>2084</v>
+      </c>
+      <c r="E691" t="s">
+        <v>2085</v>
+      </c>
+      <c r="F691" t="s">
+        <v>276</v>
+      </c>
+      <c r="G691" s="1" t="s">
+        <v>2098</v>
+      </c>
+      <c r="H691" t="s">
+        <v>2099</v>
+      </c>
+    </row>
+    <row r="692" spans="1:8">
+      <c r="A692" t="s">
+        <v>2100</v>
+      </c>
+      <c r="B692" t="s">
+        <v>9</v>
+      </c>
+      <c r="C692" t="s">
+        <v>34</v>
+      </c>
+      <c r="D692" t="s">
+        <v>2084</v>
+      </c>
+      <c r="E692" t="s">
+        <v>2085</v>
+      </c>
+      <c r="F692" t="s">
+        <v>448</v>
+      </c>
+      <c r="G692" s="1" t="s">
+        <v>2101</v>
+      </c>
+      <c r="H692" t="s">
+        <v>2102</v>
+      </c>
+    </row>
+    <row r="693" spans="1:8">
+      <c r="A693" t="s">
+        <v>2103</v>
+      </c>
+      <c r="B693" t="s">
+        <v>9</v>
+      </c>
+      <c r="C693" t="s">
+        <v>38</v>
+      </c>
+      <c r="D693" t="s">
+        <v>2084</v>
+      </c>
+      <c r="E693" t="s">
+        <v>2085</v>
+      </c>
+      <c r="F693" t="s">
+        <v>276</v>
+      </c>
+      <c r="G693" s="1" t="s">
+        <v>2104</v>
+      </c>
+      <c r="H693" t="s">
+        <v>2105</v>
+      </c>
+    </row>
+    <row r="694" spans="1:8">
+      <c r="A694" t="s">
+        <v>2106</v>
+      </c>
+      <c r="B694" t="s">
+        <v>9</v>
+      </c>
+      <c r="C694" t="s">
+        <v>42</v>
+      </c>
+      <c r="D694" t="s">
+        <v>2084</v>
+      </c>
+      <c r="E694" t="s">
+        <v>2085</v>
+      </c>
+      <c r="F694" t="s">
+        <v>271</v>
+      </c>
+      <c r="G694" s="1" t="s">
+        <v>2107</v>
+      </c>
+      <c r="H694" t="s">
+        <v>2108</v>
+      </c>
+    </row>
+    <row r="695" spans="1:8">
+      <c r="A695" t="s">
+        <v>2109</v>
+      </c>
+      <c r="B695" t="s">
+        <v>9</v>
+      </c>
+      <c r="C695" t="s">
+        <v>46</v>
+      </c>
+      <c r="D695" t="s">
+        <v>2084</v>
+      </c>
+      <c r="E695" t="s">
+        <v>2085</v>
+      </c>
+      <c r="F695" t="s">
+        <v>549</v>
+      </c>
+      <c r="G695" s="1" t="s">
+        <v>2110</v>
+      </c>
+      <c r="H695" t="s">
+        <v>2111</v>
+      </c>
+    </row>
+    <row r="696" spans="1:8">
+      <c r="A696" t="s">
+        <v>2112</v>
+      </c>
+      <c r="B696" t="s">
+        <v>9</v>
+      </c>
+      <c r="C696" t="s">
+        <v>50</v>
+      </c>
+      <c r="D696" t="s">
+        <v>2084</v>
+      </c>
+      <c r="E696" t="s">
+        <v>2085</v>
+      </c>
+      <c r="F696" t="s">
+        <v>301</v>
+      </c>
+      <c r="G696" s="1" t="s">
+        <v>2113</v>
+      </c>
+      <c r="H696" t="s">
+        <v>2114</v>
+      </c>
+    </row>
+    <row r="697" spans="1:8">
+      <c r="A697" t="s">
+        <v>2115</v>
+      </c>
+      <c r="B697" t="s">
+        <v>9</v>
+      </c>
+      <c r="C697" t="s">
+        <v>54</v>
+      </c>
+      <c r="D697" t="s">
+        <v>2084</v>
+      </c>
+      <c r="E697" t="s">
+        <v>2085</v>
+      </c>
+      <c r="F697" t="s">
+        <v>276</v>
+      </c>
+      <c r="G697" s="1" t="s">
+        <v>2116</v>
+      </c>
+      <c r="H697" t="s">
+        <v>2117</v>
+      </c>
+    </row>
+    <row r="698" spans="1:8">
+      <c r="A698" t="s">
+        <v>2118</v>
+      </c>
+      <c r="B698" t="s">
+        <v>9</v>
+      </c>
+      <c r="C698" t="s">
+        <v>58</v>
+      </c>
+      <c r="D698" t="s">
+        <v>2084</v>
+      </c>
+      <c r="E698" t="s">
+        <v>2085</v>
+      </c>
+      <c r="F698" t="s">
+        <v>276</v>
+      </c>
+      <c r="G698" s="1" t="s">
+        <v>2119</v>
+      </c>
+      <c r="H698" t="s">
+        <v>2120</v>
+      </c>
+    </row>
+    <row r="699" spans="1:8">
+      <c r="A699" t="s">
+        <v>2121</v>
+      </c>
+      <c r="B699" t="s">
+        <v>9</v>
+      </c>
+      <c r="C699" t="s">
+        <v>62</v>
+      </c>
+      <c r="D699" t="s">
+        <v>2084</v>
+      </c>
+      <c r="E699" t="s">
+        <v>2085</v>
+      </c>
+      <c r="F699" t="s">
+        <v>271</v>
+      </c>
+      <c r="G699" s="1" t="s">
+        <v>2122</v>
+      </c>
+      <c r="H699" t="s">
+        <v>2123</v>
+      </c>
+    </row>
+    <row r="700" spans="1:8">
+      <c r="A700" t="s">
+        <v>2124</v>
+      </c>
+      <c r="B700" t="s">
+        <v>9</v>
+      </c>
+      <c r="C700" t="s">
+        <v>488</v>
+      </c>
+      <c r="D700" t="s">
+        <v>2084</v>
+      </c>
+      <c r="E700" t="s">
+        <v>2085</v>
+      </c>
+      <c r="F700" t="s">
+        <v>448</v>
+      </c>
+      <c r="G700" s="1" t="s">
+        <v>2125</v>
+      </c>
+      <c r="H700" t="s">
+        <v>2126</v>
+      </c>
+    </row>
+    <row r="701" spans="1:8">
+      <c r="A701" t="s">
+        <v>2127</v>
+      </c>
+      <c r="B701" t="s">
+        <v>9</v>
+      </c>
+      <c r="C701" t="s">
+        <v>66</v>
+      </c>
+      <c r="D701" t="s">
+        <v>2084</v>
+      </c>
+      <c r="E701" t="s">
+        <v>2085</v>
+      </c>
+      <c r="F701" t="s">
+        <v>448</v>
+      </c>
+      <c r="G701" s="1" t="s">
+        <v>2128</v>
+      </c>
+      <c r="H701" t="s">
+        <v>2129</v>
+      </c>
+    </row>
+    <row r="702" spans="1:8">
+      <c r="A702" t="s">
+        <v>2130</v>
+      </c>
+      <c r="B702" t="s">
+        <v>9</v>
+      </c>
+      <c r="C702" t="s">
+        <v>70</v>
+      </c>
+      <c r="D702" t="s">
+        <v>2084</v>
+      </c>
+      <c r="E702" t="s">
+        <v>2085</v>
+      </c>
+      <c r="F702" t="s">
+        <v>559</v>
+      </c>
+      <c r="G702" s="1" t="s">
+        <v>2131</v>
+      </c>
+      <c r="H702" t="s">
+        <v>2132</v>
+      </c>
+    </row>
+    <row r="703" spans="1:8">
+      <c r="A703" t="s">
+        <v>2133</v>
+      </c>
+      <c r="B703" t="s">
+        <v>9</v>
+      </c>
+      <c r="C703" t="s">
+        <v>74</v>
+      </c>
+      <c r="D703" t="s">
+        <v>2084</v>
+      </c>
+      <c r="E703" t="s">
+        <v>2085</v>
+      </c>
+      <c r="F703" t="s">
+        <v>26</v>
+      </c>
+      <c r="G703" s="1" t="s">
+        <v>2134</v>
+      </c>
+      <c r="H703" t="s">
+        <v>2135</v>
+      </c>
+    </row>
+    <row r="704" spans="1:8">
+      <c r="A704" t="s">
+        <v>2136</v>
+      </c>
+      <c r="B704" t="s">
+        <v>9</v>
+      </c>
+      <c r="C704" t="s">
+        <v>78</v>
+      </c>
+      <c r="D704" t="s">
+        <v>2084</v>
+      </c>
+      <c r="E704" t="s">
+        <v>2085</v>
+      </c>
+      <c r="F704" t="s">
+        <v>26</v>
+      </c>
+      <c r="G704" s="1" t="s">
+        <v>2137</v>
+      </c>
+      <c r="H704" t="s">
+        <v>2138</v>
+      </c>
+    </row>
+    <row r="705" spans="1:8">
+      <c r="A705" t="s">
+        <v>2139</v>
+      </c>
+      <c r="B705" t="s">
+        <v>9</v>
+      </c>
+      <c r="C705" t="s">
+        <v>82</v>
+      </c>
+      <c r="D705" t="s">
+        <v>2084</v>
+      </c>
+      <c r="E705" t="s">
+        <v>2085</v>
+      </c>
+      <c r="F705" t="s">
+        <v>26</v>
+      </c>
+      <c r="G705" s="1" t="s">
+        <v>2140</v>
+      </c>
+      <c r="H705" t="s">
+        <v>2141</v>
+      </c>
+    </row>
+    <row r="706" spans="1:8">
+      <c r="A706" t="s">
+        <v>2142</v>
+      </c>
+      <c r="B706" t="s">
+        <v>9</v>
+      </c>
+      <c r="C706" t="s">
+        <v>86</v>
+      </c>
+      <c r="D706" t="s">
+        <v>2084</v>
+      </c>
+      <c r="E706" t="s">
+        <v>2085</v>
+      </c>
+      <c r="F706" t="s">
+        <v>26</v>
+      </c>
+      <c r="G706" s="1" t="s">
+        <v>2143</v>
+      </c>
+      <c r="H706" t="s">
+        <v>2144</v>
+      </c>
+    </row>
+    <row r="707" spans="1:8">
+      <c r="A707" t="s">
+        <v>2145</v>
+      </c>
+      <c r="B707" t="s">
+        <v>9</v>
+      </c>
+      <c r="C707" t="s">
+        <v>90</v>
+      </c>
+      <c r="D707" t="s">
+        <v>2084</v>
+      </c>
+      <c r="E707" t="s">
+        <v>2085</v>
+      </c>
+      <c r="F707" t="s">
+        <v>26</v>
+      </c>
+      <c r="G707" s="1" t="s">
+        <v>2146</v>
+      </c>
+      <c r="H707" t="s">
+        <v>2147</v>
+      </c>
+    </row>
+    <row r="708" spans="1:8">
+      <c r="A708" t="s">
+        <v>2148</v>
+      </c>
+      <c r="B708" t="s">
+        <v>9</v>
+      </c>
+      <c r="C708" t="s">
+        <v>94</v>
+      </c>
+      <c r="D708" t="s">
+        <v>2084</v>
+      </c>
+      <c r="E708" t="s">
+        <v>2085</v>
+      </c>
+      <c r="F708" t="s">
+        <v>26</v>
+      </c>
+      <c r="G708" s="1" t="s">
+        <v>2149</v>
+      </c>
+      <c r="H708" t="s">
+        <v>2150</v>
+      </c>
+    </row>
+    <row r="709" spans="1:8">
+      <c r="A709" t="s">
+        <v>2151</v>
+      </c>
+      <c r="B709" t="s">
+        <v>9</v>
+      </c>
+      <c r="C709" t="s">
+        <v>98</v>
+      </c>
+      <c r="D709" t="s">
+        <v>2084</v>
+      </c>
+      <c r="E709" t="s">
+        <v>2085</v>
+      </c>
+      <c r="F709" t="s">
+        <v>448</v>
+      </c>
+      <c r="G709" s="1" t="s">
+        <v>2152</v>
+      </c>
+      <c r="H709" t="s">
+        <v>2153</v>
+      </c>
+    </row>
+    <row r="710" spans="1:8">
+      <c r="A710" t="s">
+        <v>2154</v>
+      </c>
+      <c r="B710" t="s">
+        <v>9</v>
+      </c>
+      <c r="C710" t="s">
+        <v>102</v>
+      </c>
+      <c r="D710" t="s">
+        <v>2084</v>
+      </c>
+      <c r="E710" t="s">
+        <v>2085</v>
+      </c>
+      <c r="F710" t="s">
+        <v>26</v>
+      </c>
+      <c r="G710" s="1" t="s">
+        <v>2155</v>
+      </c>
+      <c r="H710" t="s">
+        <v>2156</v>
+      </c>
+    </row>
+    <row r="711" spans="1:8">
+      <c r="A711" t="s">
+        <v>2157</v>
+      </c>
+      <c r="B711" t="s">
+        <v>9</v>
+      </c>
+      <c r="C711" t="s">
+        <v>10</v>
+      </c>
+      <c r="D711" t="s">
+        <v>2158</v>
+      </c>
+      <c r="E711" t="s">
+        <v>2159</v>
+      </c>
+      <c r="F711" t="s">
+        <v>1299</v>
+      </c>
+      <c r="G711" s="1" t="s">
+        <v>2160</v>
+      </c>
+      <c r="H711" t="s">
+        <v>2161</v>
+      </c>
+    </row>
+    <row r="712" spans="1:8">
+      <c r="A712" t="s">
+        <v>2162</v>
+      </c>
+      <c r="B712" t="s">
+        <v>9</v>
+      </c>
+      <c r="C712" t="s">
+        <v>17</v>
+      </c>
+      <c r="D712" t="s">
+        <v>2158</v>
+      </c>
+      <c r="E712" t="s">
+        <v>2159</v>
+      </c>
+      <c r="F712" t="s">
+        <v>1299</v>
+      </c>
+      <c r="G712" s="1" t="s">
+        <v>2163</v>
+      </c>
+      <c r="H712" t="s">
+        <v>2164</v>
+      </c>
+    </row>
+    <row r="713" spans="1:8">
+      <c r="A713" t="s">
+        <v>2165</v>
+      </c>
+      <c r="B713" t="s">
+        <v>9</v>
+      </c>
+      <c r="C713" t="s">
+        <v>21</v>
+      </c>
+      <c r="D713" t="s">
+        <v>2158</v>
+      </c>
+      <c r="E713" t="s">
+        <v>2159</v>
+      </c>
+      <c r="F713" t="s">
+        <v>1299</v>
+      </c>
+      <c r="G713" s="1" t="s">
+        <v>2166</v>
+      </c>
+      <c r="H713" t="s">
+        <v>2167</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -16766,50 +26228,317 @@
     <hyperlink ref="G422" r:id="rId421"/>
     <hyperlink ref="G423" r:id="rId422"/>
     <hyperlink ref="G424" r:id="rId423"/>
     <hyperlink ref="G425" r:id="rId424"/>
     <hyperlink ref="G426" r:id="rId425"/>
     <hyperlink ref="G427" r:id="rId426"/>
     <hyperlink ref="G428" r:id="rId427"/>
     <hyperlink ref="G429" r:id="rId428"/>
     <hyperlink ref="G430" r:id="rId429"/>
     <hyperlink ref="G431" r:id="rId430"/>
     <hyperlink ref="G432" r:id="rId431"/>
     <hyperlink ref="G433" r:id="rId432"/>
     <hyperlink ref="G434" r:id="rId433"/>
     <hyperlink ref="G435" r:id="rId434"/>
     <hyperlink ref="G436" r:id="rId435"/>
     <hyperlink ref="G437" r:id="rId436"/>
     <hyperlink ref="G438" r:id="rId437"/>
     <hyperlink ref="G439" r:id="rId438"/>
     <hyperlink ref="G440" r:id="rId439"/>
     <hyperlink ref="G441" r:id="rId440"/>
     <hyperlink ref="G442" r:id="rId441"/>
     <hyperlink ref="G443" r:id="rId442"/>
     <hyperlink ref="G444" r:id="rId443"/>
     <hyperlink ref="G445" r:id="rId444"/>
     <hyperlink ref="G446" r:id="rId445"/>
+    <hyperlink ref="G447" r:id="rId446"/>
+    <hyperlink ref="G448" r:id="rId447"/>
+    <hyperlink ref="G449" r:id="rId448"/>
+    <hyperlink ref="G450" r:id="rId449"/>
+    <hyperlink ref="G451" r:id="rId450"/>
+    <hyperlink ref="G452" r:id="rId451"/>
+    <hyperlink ref="G453" r:id="rId452"/>
+    <hyperlink ref="G454" r:id="rId453"/>
+    <hyperlink ref="G455" r:id="rId454"/>
+    <hyperlink ref="G456" r:id="rId455"/>
+    <hyperlink ref="G457" r:id="rId456"/>
+    <hyperlink ref="G458" r:id="rId457"/>
+    <hyperlink ref="G459" r:id="rId458"/>
+    <hyperlink ref="G460" r:id="rId459"/>
+    <hyperlink ref="G461" r:id="rId460"/>
+    <hyperlink ref="G462" r:id="rId461"/>
+    <hyperlink ref="G463" r:id="rId462"/>
+    <hyperlink ref="G464" r:id="rId463"/>
+    <hyperlink ref="G465" r:id="rId464"/>
+    <hyperlink ref="G466" r:id="rId465"/>
+    <hyperlink ref="G467" r:id="rId466"/>
+    <hyperlink ref="G468" r:id="rId467"/>
+    <hyperlink ref="G469" r:id="rId468"/>
+    <hyperlink ref="G470" r:id="rId469"/>
+    <hyperlink ref="G471" r:id="rId470"/>
+    <hyperlink ref="G472" r:id="rId471"/>
+    <hyperlink ref="G473" r:id="rId472"/>
+    <hyperlink ref="G474" r:id="rId473"/>
+    <hyperlink ref="G475" r:id="rId474"/>
+    <hyperlink ref="G476" r:id="rId475"/>
+    <hyperlink ref="G477" r:id="rId476"/>
+    <hyperlink ref="G478" r:id="rId477"/>
+    <hyperlink ref="G479" r:id="rId478"/>
+    <hyperlink ref="G480" r:id="rId479"/>
+    <hyperlink ref="G481" r:id="rId480"/>
+    <hyperlink ref="G482" r:id="rId481"/>
+    <hyperlink ref="G483" r:id="rId482"/>
+    <hyperlink ref="G484" r:id="rId483"/>
+    <hyperlink ref="G485" r:id="rId484"/>
+    <hyperlink ref="G486" r:id="rId485"/>
+    <hyperlink ref="G487" r:id="rId486"/>
+    <hyperlink ref="G488" r:id="rId487"/>
+    <hyperlink ref="G489" r:id="rId488"/>
+    <hyperlink ref="G490" r:id="rId489"/>
+    <hyperlink ref="G491" r:id="rId490"/>
+    <hyperlink ref="G492" r:id="rId491"/>
+    <hyperlink ref="G493" r:id="rId492"/>
+    <hyperlink ref="G494" r:id="rId493"/>
+    <hyperlink ref="G495" r:id="rId494"/>
+    <hyperlink ref="G496" r:id="rId495"/>
+    <hyperlink ref="G497" r:id="rId496"/>
+    <hyperlink ref="G498" r:id="rId497"/>
+    <hyperlink ref="G499" r:id="rId498"/>
+    <hyperlink ref="G500" r:id="rId499"/>
+    <hyperlink ref="G501" r:id="rId500"/>
+    <hyperlink ref="G502" r:id="rId501"/>
+    <hyperlink ref="G503" r:id="rId502"/>
+    <hyperlink ref="G504" r:id="rId503"/>
+    <hyperlink ref="G505" r:id="rId504"/>
+    <hyperlink ref="G506" r:id="rId505"/>
+    <hyperlink ref="G507" r:id="rId506"/>
+    <hyperlink ref="G508" r:id="rId507"/>
+    <hyperlink ref="G509" r:id="rId508"/>
+    <hyperlink ref="G510" r:id="rId509"/>
+    <hyperlink ref="G511" r:id="rId510"/>
+    <hyperlink ref="G512" r:id="rId511"/>
+    <hyperlink ref="G513" r:id="rId512"/>
+    <hyperlink ref="G514" r:id="rId513"/>
+    <hyperlink ref="G515" r:id="rId514"/>
+    <hyperlink ref="G516" r:id="rId515"/>
+    <hyperlink ref="G517" r:id="rId516"/>
+    <hyperlink ref="G518" r:id="rId517"/>
+    <hyperlink ref="G519" r:id="rId518"/>
+    <hyperlink ref="G520" r:id="rId519"/>
+    <hyperlink ref="G521" r:id="rId520"/>
+    <hyperlink ref="G522" r:id="rId521"/>
+    <hyperlink ref="G523" r:id="rId522"/>
+    <hyperlink ref="G524" r:id="rId523"/>
+    <hyperlink ref="G525" r:id="rId524"/>
+    <hyperlink ref="G526" r:id="rId525"/>
+    <hyperlink ref="G527" r:id="rId526"/>
+    <hyperlink ref="G528" r:id="rId527"/>
+    <hyperlink ref="G529" r:id="rId528"/>
+    <hyperlink ref="G530" r:id="rId529"/>
+    <hyperlink ref="G531" r:id="rId530"/>
+    <hyperlink ref="G532" r:id="rId531"/>
+    <hyperlink ref="G533" r:id="rId532"/>
+    <hyperlink ref="G534" r:id="rId533"/>
+    <hyperlink ref="G535" r:id="rId534"/>
+    <hyperlink ref="G536" r:id="rId535"/>
+    <hyperlink ref="G537" r:id="rId536"/>
+    <hyperlink ref="G538" r:id="rId537"/>
+    <hyperlink ref="G539" r:id="rId538"/>
+    <hyperlink ref="G540" r:id="rId539"/>
+    <hyperlink ref="G541" r:id="rId540"/>
+    <hyperlink ref="G542" r:id="rId541"/>
+    <hyperlink ref="G543" r:id="rId542"/>
+    <hyperlink ref="G544" r:id="rId543"/>
+    <hyperlink ref="G545" r:id="rId544"/>
+    <hyperlink ref="G546" r:id="rId545"/>
+    <hyperlink ref="G547" r:id="rId546"/>
+    <hyperlink ref="G548" r:id="rId547"/>
+    <hyperlink ref="G549" r:id="rId548"/>
+    <hyperlink ref="G550" r:id="rId549"/>
+    <hyperlink ref="G551" r:id="rId550"/>
+    <hyperlink ref="G552" r:id="rId551"/>
+    <hyperlink ref="G553" r:id="rId552"/>
+    <hyperlink ref="G554" r:id="rId553"/>
+    <hyperlink ref="G555" r:id="rId554"/>
+    <hyperlink ref="G556" r:id="rId555"/>
+    <hyperlink ref="G557" r:id="rId556"/>
+    <hyperlink ref="G558" r:id="rId557"/>
+    <hyperlink ref="G559" r:id="rId558"/>
+    <hyperlink ref="G560" r:id="rId559"/>
+    <hyperlink ref="G561" r:id="rId560"/>
+    <hyperlink ref="G562" r:id="rId561"/>
+    <hyperlink ref="G563" r:id="rId562"/>
+    <hyperlink ref="G564" r:id="rId563"/>
+    <hyperlink ref="G565" r:id="rId564"/>
+    <hyperlink ref="G566" r:id="rId565"/>
+    <hyperlink ref="G567" r:id="rId566"/>
+    <hyperlink ref="G568" r:id="rId567"/>
+    <hyperlink ref="G569" r:id="rId568"/>
+    <hyperlink ref="G570" r:id="rId569"/>
+    <hyperlink ref="G571" r:id="rId570"/>
+    <hyperlink ref="G572" r:id="rId571"/>
+    <hyperlink ref="G573" r:id="rId572"/>
+    <hyperlink ref="G574" r:id="rId573"/>
+    <hyperlink ref="G575" r:id="rId574"/>
+    <hyperlink ref="G576" r:id="rId575"/>
+    <hyperlink ref="G577" r:id="rId576"/>
+    <hyperlink ref="G578" r:id="rId577"/>
+    <hyperlink ref="G579" r:id="rId578"/>
+    <hyperlink ref="G580" r:id="rId579"/>
+    <hyperlink ref="G581" r:id="rId580"/>
+    <hyperlink ref="G582" r:id="rId581"/>
+    <hyperlink ref="G583" r:id="rId582"/>
+    <hyperlink ref="G584" r:id="rId583"/>
+    <hyperlink ref="G585" r:id="rId584"/>
+    <hyperlink ref="G586" r:id="rId585"/>
+    <hyperlink ref="G587" r:id="rId586"/>
+    <hyperlink ref="G588" r:id="rId587"/>
+    <hyperlink ref="G589" r:id="rId588"/>
+    <hyperlink ref="G590" r:id="rId589"/>
+    <hyperlink ref="G591" r:id="rId590"/>
+    <hyperlink ref="G592" r:id="rId591"/>
+    <hyperlink ref="G593" r:id="rId592"/>
+    <hyperlink ref="G594" r:id="rId593"/>
+    <hyperlink ref="G595" r:id="rId594"/>
+    <hyperlink ref="G596" r:id="rId595"/>
+    <hyperlink ref="G597" r:id="rId596"/>
+    <hyperlink ref="G598" r:id="rId597"/>
+    <hyperlink ref="G599" r:id="rId598"/>
+    <hyperlink ref="G600" r:id="rId599"/>
+    <hyperlink ref="G601" r:id="rId600"/>
+    <hyperlink ref="G602" r:id="rId601"/>
+    <hyperlink ref="G603" r:id="rId602"/>
+    <hyperlink ref="G604" r:id="rId603"/>
+    <hyperlink ref="G605" r:id="rId604"/>
+    <hyperlink ref="G606" r:id="rId605"/>
+    <hyperlink ref="G607" r:id="rId606"/>
+    <hyperlink ref="G608" r:id="rId607"/>
+    <hyperlink ref="G609" r:id="rId608"/>
+    <hyperlink ref="G610" r:id="rId609"/>
+    <hyperlink ref="G611" r:id="rId610"/>
+    <hyperlink ref="G612" r:id="rId611"/>
+    <hyperlink ref="G613" r:id="rId612"/>
+    <hyperlink ref="G614" r:id="rId613"/>
+    <hyperlink ref="G615" r:id="rId614"/>
+    <hyperlink ref="G616" r:id="rId615"/>
+    <hyperlink ref="G617" r:id="rId616"/>
+    <hyperlink ref="G618" r:id="rId617"/>
+    <hyperlink ref="G619" r:id="rId618"/>
+    <hyperlink ref="G620" r:id="rId619"/>
+    <hyperlink ref="G621" r:id="rId620"/>
+    <hyperlink ref="G622" r:id="rId621"/>
+    <hyperlink ref="G623" r:id="rId622"/>
+    <hyperlink ref="G624" r:id="rId623"/>
+    <hyperlink ref="G625" r:id="rId624"/>
+    <hyperlink ref="G626" r:id="rId625"/>
+    <hyperlink ref="G627" r:id="rId626"/>
+    <hyperlink ref="G628" r:id="rId627"/>
+    <hyperlink ref="G629" r:id="rId628"/>
+    <hyperlink ref="G630" r:id="rId629"/>
+    <hyperlink ref="G631" r:id="rId630"/>
+    <hyperlink ref="G632" r:id="rId631"/>
+    <hyperlink ref="G633" r:id="rId632"/>
+    <hyperlink ref="G634" r:id="rId633"/>
+    <hyperlink ref="G635" r:id="rId634"/>
+    <hyperlink ref="G636" r:id="rId635"/>
+    <hyperlink ref="G637" r:id="rId636"/>
+    <hyperlink ref="G638" r:id="rId637"/>
+    <hyperlink ref="G639" r:id="rId638"/>
+    <hyperlink ref="G640" r:id="rId639"/>
+    <hyperlink ref="G641" r:id="rId640"/>
+    <hyperlink ref="G642" r:id="rId641"/>
+    <hyperlink ref="G643" r:id="rId642"/>
+    <hyperlink ref="G644" r:id="rId643"/>
+    <hyperlink ref="G645" r:id="rId644"/>
+    <hyperlink ref="G646" r:id="rId645"/>
+    <hyperlink ref="G647" r:id="rId646"/>
+    <hyperlink ref="G648" r:id="rId647"/>
+    <hyperlink ref="G649" r:id="rId648"/>
+    <hyperlink ref="G650" r:id="rId649"/>
+    <hyperlink ref="G651" r:id="rId650"/>
+    <hyperlink ref="G652" r:id="rId651"/>
+    <hyperlink ref="G653" r:id="rId652"/>
+    <hyperlink ref="G654" r:id="rId653"/>
+    <hyperlink ref="G655" r:id="rId654"/>
+    <hyperlink ref="G656" r:id="rId655"/>
+    <hyperlink ref="G657" r:id="rId656"/>
+    <hyperlink ref="G658" r:id="rId657"/>
+    <hyperlink ref="G659" r:id="rId658"/>
+    <hyperlink ref="G660" r:id="rId659"/>
+    <hyperlink ref="G661" r:id="rId660"/>
+    <hyperlink ref="G662" r:id="rId661"/>
+    <hyperlink ref="G663" r:id="rId662"/>
+    <hyperlink ref="G664" r:id="rId663"/>
+    <hyperlink ref="G665" r:id="rId664"/>
+    <hyperlink ref="G666" r:id="rId665"/>
+    <hyperlink ref="G667" r:id="rId666"/>
+    <hyperlink ref="G668" r:id="rId667"/>
+    <hyperlink ref="G669" r:id="rId668"/>
+    <hyperlink ref="G670" r:id="rId669"/>
+    <hyperlink ref="G671" r:id="rId670"/>
+    <hyperlink ref="G672" r:id="rId671"/>
+    <hyperlink ref="G673" r:id="rId672"/>
+    <hyperlink ref="G674" r:id="rId673"/>
+    <hyperlink ref="G675" r:id="rId674"/>
+    <hyperlink ref="G676" r:id="rId675"/>
+    <hyperlink ref="G677" r:id="rId676"/>
+    <hyperlink ref="G678" r:id="rId677"/>
+    <hyperlink ref="G679" r:id="rId678"/>
+    <hyperlink ref="G680" r:id="rId679"/>
+    <hyperlink ref="G681" r:id="rId680"/>
+    <hyperlink ref="G682" r:id="rId681"/>
+    <hyperlink ref="G683" r:id="rId682"/>
+    <hyperlink ref="G684" r:id="rId683"/>
+    <hyperlink ref="G685" r:id="rId684"/>
+    <hyperlink ref="G686" r:id="rId685"/>
+    <hyperlink ref="G687" r:id="rId686"/>
+    <hyperlink ref="G688" r:id="rId687"/>
+    <hyperlink ref="G689" r:id="rId688"/>
+    <hyperlink ref="G690" r:id="rId689"/>
+    <hyperlink ref="G691" r:id="rId690"/>
+    <hyperlink ref="G692" r:id="rId691"/>
+    <hyperlink ref="G693" r:id="rId692"/>
+    <hyperlink ref="G694" r:id="rId693"/>
+    <hyperlink ref="G695" r:id="rId694"/>
+    <hyperlink ref="G696" r:id="rId695"/>
+    <hyperlink ref="G697" r:id="rId696"/>
+    <hyperlink ref="G698" r:id="rId697"/>
+    <hyperlink ref="G699" r:id="rId698"/>
+    <hyperlink ref="G700" r:id="rId699"/>
+    <hyperlink ref="G701" r:id="rId700"/>
+    <hyperlink ref="G702" r:id="rId701"/>
+    <hyperlink ref="G703" r:id="rId702"/>
+    <hyperlink ref="G704" r:id="rId703"/>
+    <hyperlink ref="G705" r:id="rId704"/>
+    <hyperlink ref="G706" r:id="rId705"/>
+    <hyperlink ref="G707" r:id="rId706"/>
+    <hyperlink ref="G708" r:id="rId707"/>
+    <hyperlink ref="G709" r:id="rId708"/>
+    <hyperlink ref="G710" r:id="rId709"/>
+    <hyperlink ref="G711" r:id="rId710"/>
+    <hyperlink ref="G712" r:id="rId711"/>
+    <hyperlink ref="G713" r:id="rId712"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>