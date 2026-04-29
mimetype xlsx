--- v0 (2026-01-29)
+++ v1 (2026-04-29)
@@ -10,6226 +10,6229 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4840" uniqueCount="2002">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4840" uniqueCount="2003">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Aldair Júlio Pereira</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/701/001_m_001_-_institui_o_programa_de_aquisicao_de_alimentos_de_rolim_de_moura_paa_e_revoga_a_lei_no_3600-2019_proc._6348-2024.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/701/001_m_001_-_institui_o_programa_de_aquisicao_de_alimentos_de_rolim_de_moura_paa_e_revoga_a_lei_no_3600-2019_proc._6348-2024.pdf</t>
   </si>
   <si>
     <t>“Institui o Programa de Aquisição de Alimentos-PAA de Rolim de Moura e revoga a Lei nº 3.600, de 09 de outubro de 2019”.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/702/003_m_003_-_ab._de_cred._especial_por_superavit_-_r156.85104_-_reforma_e_ampliacao_pequeno_principe_-_proc._6245-2024.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/702/003_m_003_-_ab._de_cred._especial_por_superavit_-_r156.85104_-_reforma_e_ampliacao_pequeno_principe_-_proc._6245-2024.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$156.851,04”.</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/703/001_m_004_-_reposicao_salarial_servidores_proc._275-2025__efetivo_comissionado_conselheiro_tutelar_referente_perda_2021_e_corrige_em_a_lei_312-.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/703/001_m_004_-_reposicao_salarial_servidores_proc._275-2025__efetivo_comissionado_conselheiro_tutelar_referente_perda_2021_e_corrige_em_a_lei_312-.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a Revisão Geral Anual a ser acrescida aos vencimentos dos servidores da Administração Direta e Indireta do Poder Executivo do Município de Rolim de Moura”.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/706/004_m_006_-_isencao_de_iptu_para_condominio.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/706/004_m_006_-_isencao_de_iptu_para_condominio.pdf</t>
   </si>
   <si>
     <t>“Concede isenção do Imposto Predial e Territorial Urbano (IPTU), sobre imóvel decorrente de parcelamento do solo por Condomínio”.</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/709/002_m_002_-_reestruturacao_do_conselho_municipal_de_desenvolvimento_rural_sustentavel_cmdrs_e_revoga_a_lei_no_2045-2011_6349-2024.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/709/002_m_002_-_reestruturacao_do_conselho_municipal_de_desenvolvimento_rural_sustentavel_cmdrs_e_revoga_a_lei_no_2045-2011_6349-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a reestruturação do Conselho Municipal de Desenvolvimento Rural Sustentável (CMDRS) de Rolim de Moura e revoga a Lei nº Lei nº 2.045, de 25 de julho de 2011."</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/715/thiago_maes_de_natimorto.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/715/thiago_maes_de_natimorto.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 006/2025 – Vereador THIAGO GONÇALVES DA LUZ (Thiago Hulk), que dispõe sobre: Dispõe sobre a obrigatoriedade das redes pública e privada de Saúde oferecerem leito ou ala separada para as mães de natimorto e/ou mães com óbito fetal, estejam aguardando ato médico para retirada do feto, mães de natimortos e/ou abortos espontâneos.</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/716/006_m_008_-_altera_a_lei_no_4247-2003_mototaxi.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/716/006_m_008_-_altera_a_lei_no_4247-2003_mototaxi.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei nº 4.247, de 11 de maio de 2023, que “Dispõe sobre a revogação da Lei 2.059/2011 e Regulamentação do Sistema de Prestação de Serviço de Transporte Individual de Passageiros com uso de Motocicletas – “Mototáxi, e dá outras providências”.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/717/008_m_011_-_alteracao_loa_4552-2024_loa__proc._1686-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/717/008_m_011_-_alteracao_loa_4552-2024_loa__proc._1686-2025.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei nº 4.552, de 26 de dezembro de 2024, que: “Estima a receita e fixa a despesa do Município de Rolim de Moura para o exercício financeiro de 2025”.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/718/007_m_010_-_altera_a_lei_no_4488-2024_ldo_altera_percentual_de_remanejamento_proc._1678-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/718/007_m_010_-_altera_a_lei_no_4488-2024_ldo_altera_percentual_de_remanejamento_proc._1678-2025.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei nº 4.488, de 29 de julho de 2024 que “Dispõe sobre as Diretrizes Orçamentárias a serem aplicadas ao Orçamento Anual do exercício financeiro de 2025”.</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/719/010_m_015_-_aquisicao_terreno_cemiterio_lote_4-a-3_da_gleba_13_proc._2247-2023-otimizado_1.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/719/010_m_015_-_aquisicao_terreno_cemiterio_lote_4-a-3_da_gleba_13_proc._2247-2023-otimizado_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo adquirir fração de área rural para construção do novo cemitério municipal.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/720/005_m_007_-_altera_a_lei_no_3471-2018_estrutura_do_rolim_previ.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/720/005_m_007_-_altera_a_lei_no_3471-2018_estrutura_do_rolim_previ.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei nº 3.042, de 09 de novembro de 2015, “Estrutura Administrativa do Instituto de Previdência de Rolim de Moura/ROLIM PREVI”.</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/722/011_m_016_-_ab._de_cred._especial_por_anulacao_r134.51050_-_remanejamento_emendas_vereador_rolim_esporte_clube_-_proc._0827-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/722/011_m_016_-_ab._de_cred._especial_por_anulacao_r134.51050_-_remanejamento_emendas_vereador_rolim_esporte_clube_-_proc._0827-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura crédito adicional especial por anulação de dotação ao Orçamento do presente exercício financeiro, no valor de R$134.510,50”.</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/723/012_m_017_-_ab._de_cred._especial_por_superavit_-_r4.419.37223_-_construcao_2o_etapa_da_prefeitura_proc._1790-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/723/012_m_017_-_ab._de_cred._especial_por_superavit_-_r4.419.37223_-_construcao_2o_etapa_da_prefeitura_proc._1790-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$4.419.372,23”.</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/726/028_m_033_-_ab._de__cred._especial_por_superavit_-_r52.14217_-_devolucao_de_saldo_convenio_der-ro_ii_-_proc._478-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/726/028_m_033_-_ab._de__cred._especial_por_superavit_-_r52.14217_-_devolucao_de_saldo_convenio_der-ro_ii_-_proc._478-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$52.141,17”.</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/727/037_m_042_-_ab._de_cred._especial_por_superavit_r70.00000_aquisicao_de_material_do_centro_do_idoso_-_proc._125-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/727/037_m_042_-_ab._de_cred._especial_por_superavit_r70.00000_aquisicao_de_material_do_centro_do_idoso_-_proc._125-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$70.000,00”.</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/728/029_m_034_-_ab._de_cred._especial_por_excesso_e_anulacao_-_r828.25300_-_galeria_linha_200_-_proc._460-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/728/029_m_034_-_ab._de_cred._especial_por_excesso_e_anulacao_-_r828.25300_-_galeria_linha_200_-_proc._460-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$819.253,00 e autoriza a abertura de crédito adicional especial por anulação de dotação no valor de R$9.000,00”.</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/729/023_m_028_-_ab._de_cred._por_superavit_e_anulacao_-__r190.17554__-_pavimentacao_em_canteiros_centrais_de_ruas_e_avenidas_-_proc._003-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/729/023_m_028_-_ab._de_cred._por_superavit_e_anulacao_-__r190.17554__-_pavimentacao_em_canteiros_centrais_de_ruas_e_avenidas_-_proc._003-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$54.610,45 e autoriza a abertura de crédito adicional especial por anulação de dotação no valor de R$135.565,09”.</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/730/030_m_035_-_ab._de_cred._especial_por_excesso_e_anulacao_-_r2.791.15000_-_elaboracao_de_estudos_e_projetos__-_proc._0553-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/730/030_m_035_-_ab._de_cred._especial_por_excesso_e_anulacao_-_r2.791.15000_-_elaboracao_de_estudos_e_projetos__-_proc._0553-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$2.761.150,00 e autoriza a abertura de crédito adicional especial por anulação de dotação no valor de R$30.000,00”.</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/731/024_m_029_-_ab._de_cred._especial_por_excesso_e_anulacao_-_r275.64100_-_aquisicao_de_mini_carregadeira_-_proc._004-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/731/024_m_029_-_ab._de_cred._especial_por_excesso_e_anulacao_-_r275.64100_-_aquisicao_de_mini_carregadeira_-_proc._004-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$245.641,00 e autoriza a abertura de crédito adicional especial por anulação de dotação no valor de R$30.000,00”.</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/732/018_m_023_-_programa_agrogenetica_proc._1898-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/732/018_m_023_-_programa_agrogenetica_proc._1898-2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a criação do PROGRAMA AGROGENÉTICA no âmbito do município de Rolim de Moura/RO e dá outras providências”.</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/733/013_m_018_-_programa_hortas_solidarias_proc._1897-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/733/013_m_018_-_programa_hortas_solidarias_proc._1897-2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a instituição do PROGRAMA HORTAS SOLIDÁRIAS no âmbito do município de Rolim de Moura/RO e dá outras providências”.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/734/032_m_037_-_ab._de_cred._especial_por_superavit_r23.44618_devolucao_titulo_ja_-_proc._328-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/734/032_m_037_-_ab._de_cred._especial_por_superavit_r23.44618_devolucao_titulo_ja_-_proc._328-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$23.446,18”.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/735/033_m_038_-_ab._de_cred._especial_por_superavit_r82.71158_portal_de_entrada_termo_aditivo_-_proc._587-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/735/033_m_038_-_ab._de_cred._especial_por_superavit_r82.71158_portal_de_entrada_termo_aditivo_-_proc._587-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$82.711,58”.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/736/031_m_036_-_altera_a_lei_no_4388-2023_fundacao_de_cultura_e_juventude_proc._2050-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/736/031_m_036_-_altera_a_lei_no_4388-2023_fundacao_de_cultura_e_juventude_proc._2050-2025.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei nº 4.388, de dezembro de 2023 “Cria a Fundação de Cultura e Juventude no âmbito do Município de Rolim de Moura, reformula o Sistema de Cultura do Município”.</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/737/014_m_019_-_programa_plante_mais_proc._1896-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/737/014_m_019_-_programa_plante_mais_proc._1896-2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a instituição do PROGRAMA PLANTE MAIS no âmbito do município de Rolim de Moura/RO e dá outras providências.</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/738/025_m_030_-_ab._de_cred._especial_por_excesso_e_anulacao_-_r732.89900_-_aquisicao_de_caminhao_pipa_-_proc._005-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/738/025_m_030_-_ab._de_cred._especial_por_excesso_e_anulacao_-_r732.89900_-_aquisicao_de_caminhao_pipa_-_proc._005-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$715.319,00 e autoriza a abertura de crédito adicional especial por anulação de dotação no valor de R$17.580,00”.</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/739/019_m_024_-_programa_cartao_feira_proc._1899-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/739/019_m_024_-_programa_cartao_feira_proc._1899-2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a instituição do CARTÃO FEIRA no âmbito do município de Rolim de Moura/RO e dá outras providências”.</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/740/034_m_039_-_ab._de_cred._especial_por_excesso_r1.000.00000_incremento_federal_-_proc._465-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/740/034_m_039_-_ab._de_cred._especial_por_excesso_r1.000.00000_incremento_federal_-_proc._465-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$1.000.000,00”.</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/741/026_m_031_-_ab._de_cred._superavit_-_r113.04305_-_devolucao_pavimentacao_convenio_-_proc._006-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/741/026_m_031_-_ab._de_cred._superavit_-_r113.04305_-_devolucao_pavimentacao_convenio_-_proc._006-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$113.043,05”.</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/742/015_m_020_-_programa_mais_peixe_proc._1893-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/742/015_m_020_-_programa_mais_peixe_proc._1893-2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a instituição do PROGRAMA MAIS PEIXE no âmbito do Município de Rolim de Moura/RO e dá outras providências”.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/743/020_m_025_-_programa_agrofamilia_proc._1900-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/743/020_m_025_-_programa_agrofamilia_proc._1900-2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a instituição do PROGRAMA AGROFAMÍLIA no âmbito do município de Rolim de Moura/RO e dá outras providências”.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/744/035_m_040_-_ab._de_cred._especial_por_superavit_r400.79212_transferencias_voluntarias_sigtv_gnd_3_-_emenda_proc._132-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/744/035_m_040_-_ab._de_cred._especial_por_superavit_r400.79212_transferencias_voluntarias_sigtv_gnd_3_-_emenda_proc._132-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$400.792,12”.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/745/036_m_041_-_ab._de_cred._especial_por_superavit_r43.11326_transferencias_de_recursos_estadual_-_proc._124-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/745/036_m_041_-_ab._de_cred._especial_por_superavit_r43.11326_transferencias_de_recursos_estadual_-_proc._124-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$43.113,26”.</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/746/027_m_032_-_ab._de_cred._especial_por_superavit_-_r410.62006_-_devolucao_de_saldo_convenio_der-ro_-_proc._376-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/746/027_m_032_-_ab._de_cred._especial_por_superavit_-_r410.62006_-_devolucao_de_saldo_convenio_der-ro_-_proc._376-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$410.620,06”.</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/747/017_m_022_-_programa_plante_solo_fertil_proc._1895-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/747/017_m_022_-_programa_plante_solo_fertil_proc._1895-2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a instituição do Programa Solo Fértil no âmbito do município de Rolim de Moura/RO e dá outras providências”.</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/748/021_m_026_-_programa_agua_para_todos_proc._1901-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/748/021_m_026_-_programa_agua_para_todos_proc._1901-2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a instituição do PROGRAMA ÁGUA PARA TODOS no âmbito do município de Rolim de Moura/RO e dá outras providências”.</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/749/038_m_043_-_especial_por_anulacao_r15.654.37653_-_remanejamento_adequacao_semusa_-_proc._170-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/749/038_m_043_-_especial_por_anulacao_r15.654.37653_-_remanejamento_adequacao_semusa_-_proc._170-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura crédito adicional especial por anulação de dotação ao Orçamento do presente exercício financeiro, no valor de R$15.654.376,53”.</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/750/022_m_027_-_altera_a_lei_no_1191-2005_conselho_tutelar_proc._2040-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/750/022_m_027_-_altera_a_lei_no_1191-2005_conselho_tutelar_proc._2040-2025.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei nº 1.191, de 22 de julho de 2005 que “Institui o Regime Jurídico Especial da função pública de Conselheiro Tutelar do Município de Rolim de Moura”.</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Verª. Cida da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/757/pl_cida_acessibilidade_ok.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/757/pl_cida_acessibilidade_ok.docx</t>
   </si>
   <si>
     <t>Implanta o Projeto Acessibilidade nas Unidades Básicas de Saúde (UBS), Hospitais e Unidades de Pronto Atendimento (UPA) do município de Rolim de Moura/RO.</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/758/projeto.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/758/projeto.pdf</t>
   </si>
   <si>
     <t>Criação do Centro-Dia “Creche para Idosos”, no Município de Rolim de Moura, Rondônia.</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/759/039_m_044_-_ab._de_cred._especial_por_superavit_r20.54080_incentivo_financeiro_programa_saude_na_escola__-_proc._1648-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/759/039_m_044_-_ab._de_cred._especial_por_superavit_r20.54080_incentivo_financeiro_programa_saude_na_escola__-_proc._1648-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$20.540,80”.</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/760/040_m_045_-_ab._de_cred._especial_por_excesso_r1.000.00000_cirurgias_eletivas_dep._jean_mendonca_-_proc._1642-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/760/040_m_045_-_ab._de_cred._especial_por_excesso_r1.000.00000_cirurgias_eletivas_dep._jean_mendonca_-_proc._1642-2025.pdf</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/761/041_m_046_-_ab._de_cred._especial_por_excesso_r1.500.00000_material_penso_dep._afonso_candido_-_proc._1647-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/761/041_m_046_-_ab._de_cred._especial_por_excesso_r1.500.00000_material_penso_dep._afonso_candido_-_proc._1647-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$1.500.000,00”.</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/762/042_m_047_-_ab._de_cred._especial_por_excesso_r2.082.08000_aquisicao_de_kits_odontologicos_dep._marcelo_cruz_-_proc._1644-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/762/042_m_047_-_ab._de_cred._especial_por_excesso_r2.082.08000_aquisicao_de_kits_odontologicos_dep._marcelo_cruz_-_proc._1644-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$2.092.080,00”.</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/763/043_m_048_-_ab._de_cred._especial_por_excesso_r300.00000_emenda_exames_laboratoriais_dep._luis_proc._1643-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/763/043_m_048_-_ab._de_cred._especial_por_excesso_r300.00000_emenda_exames_laboratoriais_dep._luis_proc._1643-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$300.000,00”.</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Ver. Investigador Edinho</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/767/projeto_46_edinho.doc</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/767/projeto_46_edinho.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição e contratação de pessoas condenadas após transito e julgado pela Lei Federal n° 11.340/06, amplamente conhecida como “Lei Maria da Penha”, Lei n° 12.015/2009,  as quais, dispõe sobre os crimes contra a dignidade sexual e contra a liberdade sexual, conceituando os crimes de estupro, violação sexual mediante fraude, assédio sexual, exploração sexual e tráfico de pessoas para fim de exploração sexual, pontuado no artigo 213 e art 217-A do código penal brasileiro, bem como impede nomeação e de outras providências.</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/770/projeto_de_lei_no_44-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/770/projeto_de_lei_no_44-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a Poder Executivo a firmar convênio com o 1º SUBGRUPAMENTO DE  BOMBEIROS MILITAR/ 6° GRUPAMENTO DE  BOMBEIROS MILITAR, por intermédio da  SECRETARIA MUNICIPAL DE ASSISTÊNCIA  SOCIAL – SEMAS</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/779/045_m_050_-_altera_a_lei_no_2743-2014_programa_nacional_de_credito_fundiario_proc._2662-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/779/045_m_050_-_altera_a_lei_no_2743-2014_programa_nacional_de_credito_fundiario_proc._2662-2025.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei nº 2.743, de 21 de maio de 2014 que “Dispõe sobre a isenção do pagamento de ITBI, sobre as transações relativas ao PROGRAMA NACIONAL DE CRÉDITO FUNDIÁRIO”.</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/789/047_m_053_-_ab._de_cred._especial_por_superavit_-_r70.00455_-_playground_julia_bobek__-_proc._2222-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/789/047_m_053_-_ab._de_cred._especial_por_superavit_-_r70.00455_-_playground_julia_bobek__-_proc._2222-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$70.004,55”.</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/790/048_m_054_-_ab._de_cred._especial_por_superavit_-_r536.60000_-_micro-onibus__-_proc._2216-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/790/048_m_054_-_ab._de_cred._especial_por_superavit_-_r536.60000_-_micro-onibus__-_proc._2216-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$536.600,00”.</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/791/049__m_055_-_ab._de_cred._especial_por_superavit_-_r435.42245_-_reforma_balao_magico_-_proc._2228-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/791/049__m_055_-_ab._de_cred._especial_por_superavit_-_r435.42245_-_reforma_balao_magico_-_proc._2228-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$435.422,45”.</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/792/050_m_056_-_ab._de_credd._especial_por_superavit_r285.00000_-_playground_neusa_francisca_duran__-_proc._111-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/792/050_m_056_-_ab._de_credd._especial_por_superavit_r285.00000_-_playground_neusa_francisca_duran__-_proc._111-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$285.000,00”.</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/793/056_m_062_-_ab._de_cred._especial_por_excesso_e_anulacao_-_r706.66931_-_construcao_de_cozinha_e_refeitorio_semosp_-_proc._2143-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/793/056_m_062_-_ab._de_cred._especial_por_excesso_e_anulacao_-_r706.66931_-_construcao_de_cozinha_e_refeitorio_semosp_-_proc._2143-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$600.000,00 e autoriza a abertura de crédito adicional especial por anulação de dotação no valor de R$106.669,31”.</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/794/051_m_057_-_ab._de_cred._especial_por_excesso_e_anulacao_r305.99333_aquisicao_de_veiculo_van_-_proc._2010-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/794/051_m_057_-_ab._de_cred._especial_por_excesso_e_anulacao_r305.99333_aquisicao_de_veiculo_van_-_proc._2010-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$250.000,00 e autoriza a abertura de crédito adicional especial por anulação de dotação no valor de R$55.993,33”.</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/795/055_m_061_-_ab._de_cred._especial_por_superavit_-_r72.44892_-__equipamentos_de_informatica_creche_neusa_-_proc._2349-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/795/055_m_061_-_ab._de_cred._especial_por_superavit_-_r72.44892_-__equipamentos_de_informatica_creche_neusa_-_proc._2349-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$68.393,21 e autoriza a abertura de crédito adicional especial por anulação de dotação no valor de R$4.055,71”.</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/796/063_m_069_-_especial_por_superavit_-_r24.33162_-_devolucao_conv._aquisicao_de_manilhas_-_proc._2521-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/796/063_m_069_-_especial_por_superavit_-_r24.33162_-_devolucao_conv._aquisicao_de_manilhas_-_proc._2521-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$24.331,62”.</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/797/062_m_068_-_ab._de_cred._especial_por_excesso_-_r678.48376_-_atencao_primaria_-_piso_-_proc._2588-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/797/062_m_068_-_ab._de_cred._especial_por_excesso_-_r678.48376_-_atencao_primaria_-_piso_-_proc._2588-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$678.483,76”.</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/798/061_m_067_-_ab._de_cred._especial_por_excesso_-_r350.00000_-_incremento_estadual_-_proc._2587-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/798/061_m_067_-_ab._de_cred._especial_por_excesso_-_r350.00000_-_incremento_estadual_-_proc._2587-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$350.000,00”.</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/799/054_m_060_-_ab._de_cred._especial_por_excesso_e_anulacao_-_r469.60000-_playground_praca_semacol__-_proc._2411-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/799/054_m_060_-_ab._de_cred._especial_por_excesso_e_anulacao_-_r469.60000-_playground_praca_semacol__-_proc._2411-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$400.000,00 e autoriza a abertura de crédito adicional especial por anulação de dotação no valor de R$69.600,00”.</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/800/060_m_066_-_ab._de_cred._especial_por_superavit_-_r43.48028_-_devolucao_conv._calcario_dolimitico_-_proc._2526-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/800/060_m_066_-_ab._de_cred._especial_por_superavit_-_r43.48028_-_devolucao_conv._calcario_dolimitico_-_proc._2526-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$43.480,28”.</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/801/057_m_063_-_ab._de_cred._especial_por_superavit_-_r60.46537_-_devolucao_conv._251-semagri_-_proc._2508-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/801/057_m_063_-_ab._de_cred._especial_por_superavit_-_r60.46537_-_devolucao_conv._251-semagri_-_proc._2508-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$60.465,37”.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/802/046_m_052_-_ab._de_cred._especial_por_superavit_-_r279.81691_-_lousa_digital_interativa__-_proc._2204-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/802/046_m_052_-_ab._de_cred._especial_por_superavit_-_r279.81691_-_lousa_digital_interativa__-_proc._2204-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$279.816,91”.</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/803/052_m_058_-_ab._de_cred._especial_por_superavit_r351.88591_pavimentacao_asfaltica__brasil_-_proc._2141-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/803/052_m_058_-_ab._de_cred._especial_por_superavit_r351.88591_pavimentacao_asfaltica__brasil_-_proc._2141-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$351.885,91’’.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/804/053_m_059_-_ab._de_cred._por_superavit_-_semas_r699.91088_principal_fundo_da_crianca_proc._2262-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/804/053_m_059_-_ab._de_cred._por_superavit_-_semas_r699.91088_principal_fundo_da_crianca_proc._2262-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$699.910,88”.</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/805/058_m_064_-_ab._de_cred._especial_por_superavit_-_r212.90096_-_devolucao_conv._equipamentos_agricolas_-_proc._2523-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/805/058_m_064_-_ab._de_cred._especial_por_superavit_-_r212.90096_-_devolucao_conv._equipamentos_agricolas_-_proc._2523-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$212.900,96”.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/806/059_m_065_-_ab._de_cred._especial_por_superavit_-_r174.45945_-_devolucao_conv._equipamentos_agricolas_-_proc._2524-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/806/059_m_065_-_ab._de_cred._especial_por_superavit_-_r174.45945_-_devolucao_conv._equipamentos_agricolas_-_proc._2524-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$174.459,45”.</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/809/064_m_070_-_ab._de_cred._lei_especial_por_anulacao_r224.50000_-_remanejamento_emendas_vereador_semagri_-_proc._2636-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/809/064_m_070_-_ab._de_cred._lei_especial_por_anulacao_r224.50000_-_remanejamento_emendas_vereador_semagri_-_proc._2636-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura crédito adicional suplementar por anulação de dotação ao Orçamento do presente exercício financeiro, no valor de R$224.500,00”.</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/815/069_m_075_-_ab._de_cred._especial_por_excesso_e_anulacao_-_r330.00000_-_aquisicao_de_alimentos_-_paa_-_proc._2528-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/815/069_m_075_-_ab._de_cred._especial_por_excesso_e_anulacao_-_r330.00000_-_aquisicao_de_alimentos_-_paa_-_proc._2528-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$250.000,00 e autoriza a abertura de crédito adicional especial por anulação de dotação no valor de R$80.000,00”.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/816/067_m_073_-_ab._de_cred._especial_por_excesso_e_anulacao_-_r233.09272_-_aquisicao_de_maquinas_e_equip._agricolas_-_proc._2531-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/816/067_m_073_-_ab._de_cred._especial_por_excesso_e_anulacao_-_r233.09272_-_aquisicao_de_maquinas_e_equip._agricolas_-_proc._2531-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$206.280,00 e autoriza a abertura de crédito adicional especial por anulação de dotação no valor de R$26.812,72”.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/817/071_m_077_-_ab._de_cred._especial_por_superavit_-_r264.14026_-__transporte_escolar_-_pnate_-_proc._2683-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/817/071_m_077_-_ab._de_cred._especial_por_superavit_-_r264.14026_-__transporte_escolar_-_pnate_-_proc._2683-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$264.140,26”.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/818/066_m_072_-_ab._de_cred._especial_por_anulacao_r668.00000_-_remanejamento_emendas_vereadores_para_semosp_-_proc._2499-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/818/066_m_072_-_ab._de_cred._especial_por_anulacao_r668.00000_-_remanejamento_emendas_vereadores_para_semosp_-_proc._2499-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura crédito adicional especial por anulação de dotação ao Orçamento do presente exercício financeiro, no valor de R$668.000,00”.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/819/070_m_076_-_ab._de_cred._especial_por_superavit_-_r180.83038_-__alimentacao_escolar_-_ensino_fundamental_-_proc._2685-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/819/070_m_076_-_ab._de_cred._especial_por_superavit_-_r180.83038_-__alimentacao_escolar_-_ensino_fundamental_-_proc._2685-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$180.830,38”.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/820/068_m_074_-_ab._de_cred._especial_por_excesso_e_anulacao_-_r250.48486_-_aquisicao_de_maquinas_e_equip._agricolas_-_proc._2532-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/820/068_m_074_-_ab._de_cred._especial_por_excesso_e_anulacao_-_r250.48486_-_aquisicao_de_maquinas_e_equip._agricolas_-_proc._2532-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$238.750,00 e autoriza a abertura de crédito adicional especial por anulação de dotação no valor de R$11.734,86”.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>Ver. Marcelo Belgamazzi</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/821/pl_vacinacao_de_idosos.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/821/pl_vacinacao_de_idosos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implementação de um Programa de Vacinação Domiciliar para a Pessoa Idosa, destinado às pessoas idosas que estejam incapacitadas de se deslocarem até os locais de vacinação</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/822/pl_dia_do_direito_dos_animais.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/822/pl_dia_do_direito_dos_animais.pdf</t>
   </si>
   <si>
     <t>Cria no âmbito do Município de Rolim de Moura, a Campanha de Conscientização do Bem-Estar e Direitos dos Animais, coordenado pela Secretaria Municipal de Educação</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/823/pl_manutencao_de_servidao_de_acesso.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/823/pl_manutencao_de_servidao_de_acesso.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo, realizar serviço de manutenção e cascalhamento de ramais de servidão em propriedades rurais e da outros provimentos</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>Ver. Thiago Hulk</t>
-[...2 lines deleted...]
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/825/pl_alimentacao_hulk.docx</t>
+    <t>Thiago Hulk</t>
+  </si>
+  <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/825/pl_alimentacao_hulk.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a garantia de alimentação especial para estudantes neurodivergentes e/ou com restrições alimentares na Rede Municipal de Ensino do Município de Rolim de Moura.</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/832/projeto_de_lei_-_garantia_dos_direitos_as_consumidores.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/832/projeto_de_lei_-_garantia_dos_direitos_as_consumidores.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre normas de proteção ao consumidor contra práticas abusivas por parte da distribuidora de energia elétrica no município de Rolim de Moura – RO.</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/833/074_m_080_-_ab._de_cred._especial_por_superavit_-_r211.00000_-_despesas_remanejamento_agerrom_-_proc._008-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/833/074_m_080_-_ab._de_cred._especial_por_superavit_-_r211.00000_-_despesas_remanejamento_agerrom_-_proc._008-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$211.000,00”</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/834/075_m_081_-_ab._de_cred._especial_por_superavit_-_r2.732.99678_-__folha_de_pagamento_-_fundeb_-_ensino_fundamental_-_proc._2747-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/834/075_m_081_-_ab._de_cred._especial_por_superavit_-_r2.732.99678_-__folha_de_pagamento_-_fundeb_-_ensino_fundamental_-_proc._2747-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$2.732.996,78”.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/835/076_m_082_-_ab._de_cred._especial_por_superavit_-_r11.83073_-__rede_de_iluminacao_publica_-_semosp_-_proc._2415-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/835/076_m_082_-_ab._de_cred._especial_por_superavit_-_r11.83073_-__rede_de_iluminacao_publica_-_semosp_-_proc._2415-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$11.830,43”.</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/836/077_m_083_-_ab._de_cred._especial_por_superavit_-_r62.49725_-_muro_da_semosp_-_proc._2471-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/836/077_m_083_-_ab._de_cred._especial_por_superavit_-_r62.49725_-_muro_da_semosp_-_proc._2471-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$62.497,25”.</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/845/073_m_079_-_ab._de_cred._especial_por_excesso_-_r1.300.00000_-_aquisicao_de_medicamentos_-_de._afonso_candido_-_proc._2960-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/845/073_m_079_-_ab._de_cred._especial_por_excesso_-_r1.300.00000_-_aquisicao_de_medicamentos_-_de._afonso_candido_-_proc._2960-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$1.300.000,00”.</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/846/072_m_078_-_ab._de_cred._especial_por_superavit_-_r313.44703_-__manutencao_do_salario_educacao_-_ensino_fundamental_-_proc._2765-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/846/072_m_078_-_ab._de_cred._especial_por_superavit_-_r313.44703_-__manutencao_do_salario_educacao_-_ensino_fundamental_-_proc._2765-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$313.447,03”.</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/847/079_m_085_-_ab._de_cred._especial_por_superavit_e_excesso_-_r292.29723_-__devolucao_de_sobras_de_convenio_semec_-_proc._2983-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/847/079_m_085_-_ab._de_cred._especial_por_superavit_e_excesso_-_r292.29723_-__devolucao_de_sobras_de_convenio_semec_-_proc._2983-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$285.834,96 e autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$6.462,27”.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/848/078_m_084_-_cessao_de_uso_de_veiculo_associacao_pequeno_dragao_proc._3256-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/848/078_m_084_-_cessao_de_uso_de_veiculo_associacao_pequeno_dragao_proc._3256-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Chefe do Poder Executivo a ceder gratuitamente veículo de propriedade do Município, por meio de Termo de Cessão de Uso, à Associação de Artes Marciais Pequeno Dragão”.</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/849/080_m_087_-_ab._de_cred._especial_por_superavit_-_r254.12484_-_equipamentos_permanentes__-_proc._2529-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/849/080_m_087_-_ab._de_cred._especial_por_superavit_-_r254.12484_-_equipamentos_permanentes__-_proc._2529-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$254.124,84”.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/856/082_m_089_-_ab._de_cred._especial_por_superavit_e_excesso_-_r48.24253_-__devolucao_lei_paulo_gustavo-__proc._2862-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/856/082_m_089_-_ab._de_cred._especial_por_superavit_e_excesso_-_r48.24253_-__devolucao_lei_paulo_gustavo-__proc._2862-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$47.100,00 e autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$1.142,53”.</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/857/083_m_090_-_ab._de_cred._por_superavit_-__r22.48800_-_devolucao_concurso_-_2635-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/857/083_m_090_-_ab._de_cred._por_superavit_-__r22.48800_-_devolucao_concurso_-_2635-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$22.488,00”.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/858/084_m_091_-_ab._de_cred._lei_especial_por_excesso_e_anulacao_-_r669.80341_-_construcao_unidade_de_conselho_tutelar_-_proc._3194-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/858/084_m_091_-_ab._de_cred._lei_especial_por_excesso_e_anulacao_-_r669.80341_-_construcao_unidade_de_conselho_tutelar_-_proc._3194-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$600.000,00 e autoriza a abertura de crédito adicional especial por anulação de dotação no valor de R$69.803,41”.</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/867/085_m_092_-_ab._de_cred._especial_por_superavit_e_excesso_-_r616.65951_-__aquisicao_de_veiculos_e_equipamentos_-_transf._especial_proc._2527-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/867/085_m_092_-_ab._de_cred._especial_por_superavit_e_excesso_-_r616.65951_-__aquisicao_de_veiculos_e_equipamentos_-_transf._especial_proc._2527-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$600.000,00 e autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$16.659,51”.</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/868/090_m_098_-_termo_de_cessao_de_uso_cerna_lote_1060-b_quadra_14_setor_04_pocesso_3421-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/868/090_m_098_-_termo_de_cessao_de_uso_cerna_lote_1060-b_quadra_14_setor_04_pocesso_3421-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a firmar Termo de Cessão de Direito Real de Uso, de uma área de terra à Comunidade Terapêutica Nova Aliança”.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/869/091_m_099_-_ab._de_cred._especial_por_superavit_-_r55.46384_-__instalacoes_eletricas_ninho_dos_passaros__-_proc._3113-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/869/091_m_099_-_ab._de_cred._especial_por_superavit_-_r55.46384_-__instalacoes_eletricas_ninho_dos_passaros__-_proc._3113-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$55.463,84”.</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/870/093_m_101_-_ab._de_cred._especial_por_superavit_-_r170.70560_-_aquisicao_de_medicamentos_ex_dep._afonso_candido_-_proc._2971-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/870/093_m_101_-_ab._de_cred._especial_por_superavit_-_r170.70560_-_aquisicao_de_medicamentos_ex_dep._afonso_candido_-_proc._2971-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$170.705,60”.</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/871/092_m_100_-_ab._de_cred._especial_por_superavit_-_r95.48753_-_fachada_unidade_de_saude_nova_estrela_-_proc._3015-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/871/092_m_100_-_ab._de_cred._especial_por_superavit_-_r95.48753_-_fachada_unidade_de_saude_nova_estrela_-_proc._3015-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$95.487,53”.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/872/095_m_103_-_ab._de_cred._especial_por_superavit_-_r77.74450_-_aquisicao_de_medicamentos_dep._lucas_torres_-_proc._2970-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/872/095_m_103_-_ab._de_cred._especial_por_superavit_-_r77.74450_-_aquisicao_de_medicamentos_dep._lucas_torres_-_proc._2970-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$77.744,50”.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/873/096_m_104_-_ab._de_cred._especial_por_superavit_-_r31.83335_-_equipamentos_para_o_projeto_mulheres_de_lenco__-_proc._2975-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/873/096_m_104_-_ab._de_cred._especial_por_superavit_-_r31.83335_-_equipamentos_para_o_projeto_mulheres_de_lenco__-_proc._2975-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$31.833,35”.</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/874/097_m_105_-_ab._de_cred._especial_por_anulacao_r53.14795_-_remanejamento_emendas_vereador_cidinei_escola_duran_-_proc._3170-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/874/097_m_105_-_ab._de_cred._especial_por_anulacao_r53.14795_-_remanejamento_emendas_vereador_cidinei_escola_duran_-_proc._3170-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura crédito adicional especial por anulação de dotação ao Orçamento do presente exercício financeiro, no valor de R$53.147,95”.</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/875/089_m_097-_ab._de_cred._lei_especial_por_superavit_e_excesso_-_r31.08231_-__devolucao_de_saldos_e_rendimentos_-__proc._2987-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/875/089_m_097-_ab._de_cred._lei_especial_por_superavit_e_excesso_-_r31.08231_-__devolucao_de_saldos_e_rendimentos_-__proc._2987-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$30.297,38 e autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$784,93”.</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/876/098_m_106_-_ab._de_cred._especial_por_superavit_e_excesso_-_r45.21982-__devolucao_de_sobras_de_convenio_-_proc._2822-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/876/098_m_106_-_ab._de_cred._especial_por_superavit_e_excesso_-_r45.21982-__devolucao_de_sobras_de_convenio_-_proc._2822-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$43.975,10 e autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$1.244,72”.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/877/099_m_107_-_ab._de_cred._especial_por_anulacao_r336.57115_-_remanejamento_adequacao_conselho_tutelar_semacol_-_proc._3223-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/877/099_m_107_-_ab._de_cred._especial_por_anulacao_r336.57115_-_remanejamento_adequacao_conselho_tutelar_semacol_-_proc._3223-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura crédito adicional especial por anulação de dotação ao Orçamento do presente exercício financeiro, no valor de R$40.000,00 e autoriza a alteração orçamentária decorrente de reformulação administrativa mediante transposição ao orçamento do presente exercício financeiro, no valor de R$296.571,15”.</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/878/094_m_102_-_ab._de_cred._especial_por_superavit_-_r116.11796_-_aquisicao_de_materiais_ortopedicos_lebrinha_-_proc._2972-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/878/094_m_102_-_ab._de_cred._especial_por_superavit_-_r116.11796_-_aquisicao_de_materiais_ortopedicos_lebrinha_-_proc._2972-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$116.117,96”.</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/879/088_m_096_-_ab._de_cred._especial_por_excesso_e_anulacao_-_r1.69519573_-_reforma_francisca_duran_costa__-_proc._3039-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/879/088_m_096_-_ab._de_cred._especial_por_excesso_e_anulacao_-_r1.69519573_-_reforma_francisca_duran_costa__-_proc._3039-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$1.525.195,73 e autoriza a abertura de crédito adicional especial por anulação de dotação no valor de R$170.000,00”.</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/880/087_m_095_-_ab._de_cred._especial_por_excesso_e_anulacao_-_r93.68333_-_playground_balao_magico__-_proc._3166-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/880/087_m_095_-_ab._de_cred._especial_por_excesso_e_anulacao_-_r93.68333_-_playground_balao_magico__-_proc._3166-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$80.000,00 e autoriza a abertura de crédito adicional especial por anulação de dotação no valor de R$13.683,33”.</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/881/086_m_094_-_ab._de_cred._especial_por_excesso_e_anulacao_-_r7.792.17379_-_ampliacao_da_unidade_-_pronto_socorro_infantil_-_proc._3035-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/881/086_m_094_-_ab._de_cred._especial_por_excesso_e_anulacao_-_r7.792.17379_-_ampliacao_da_unidade_-_pronto_socorro_infantil_-_proc._3035-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$5.745.387,00 e autoriza a abertura de crédito adicional especial por anulação de dotação no valor de R$2.046.786,79”.</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/882/100_m_108_-_ab._de_cred._especial_por_anulacao_r190.00000_-_remanejamento_emendas_vereadores_ivan_e_eliomar-_amerolim_-_proc._015-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/882/100_m_108_-_ab._de_cred._especial_por_anulacao_r190.00000_-_remanejamento_emendas_vereadores_ivan_e_eliomar-_amerolim_-_proc._015-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura crédito adicional especial por anulação de dotação ao Orçamento do presente exercício financeiro, no valor de R$190.000,00”.</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/885/101_m_109_-_ab._de_cred._especial_por_excesso_-_r123.54169_-_saldo_lei_aldir_blanc_cultura_-_proc._2855_-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/885/101_m_109_-_ab._de_cred._especial_por_excesso_-_r123.54169_-_saldo_lei_aldir_blanc_cultura_-_proc._2855_-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$121.248,54 e autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$2.293,15”.</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/886/102_m_110_-_ab._de_cred._especial_por_superavit_-_r229.17908_-_aquisicao_de_equipamentos_para_ubs_-_proc._3013-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/886/102_m_110_-_ab._de_cred._especial_por_superavit_-_r229.17908_-_aquisicao_de_equipamentos_para_ubs_-_proc._3013-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$229.179,08”.</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/887/103_m_111_-_ab._de_cred._especial_por_superavit_-_r90.36000_-_aquisicao_de_medicamentos__emenda_dep._claudia_de_jesus-_proc._2973-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/887/103_m_111_-_ab._de_cred._especial_por_superavit_-_r90.36000_-_aquisicao_de_medicamentos__emenda_dep._claudia_de_jesus-_proc._2973-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$90.360,00”.</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/888/105_m_113_-_ab._de_cred._especial_por_superavit_-_r373.82240-_aquisicao_de_equipamentos_hospital_amelio_joao_-_proc._3014-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/888/105_m_113_-_ab._de_cred._especial_por_superavit_-_r373.82240-_aquisicao_de_equipamentos_hospital_amelio_joao_-_proc._3014-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$373.822,40”.</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/889/104_m_112_-_ab._de_cred._especial_por_superavit_-_r1.669.79641-_construcao_da_praca_da_biblia_-_proc._3376-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/889/104_m_112_-_ab._de_cred._especial_por_superavit_-_r1.669.79641-_construcao_da_praca_da_biblia_-_proc._3376-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$1.669.796,41”.</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/898/projeto_educacao_financeira.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/898/projeto_educacao_financeira.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Programa de Educação Financeira na rede pública de ensino do município de Rolim De Moura e dá outras providências.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/899/projeto_de_lei_-_apadrinhamento_de_criancas.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/899/projeto_de_lei_-_apadrinhamento_de_criancas.pdf</t>
   </si>
   <si>
     <t>"Institui o Programa Municipal de Apadrinhamento Afetivo e Financeiro de Crianças e Adolescentes acolhidos na Casa da Criança de Rolim de Moura, denominado “Padrinho do Coração”</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/900/106_m_114_-_ab._de_cred._especial_por_superavit_-_r1.464.46077_-_recapeamento_distrito_nova_estrela_-_proc._3346-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/900/106_m_114_-_ab._de_cred._especial_por_superavit_-_r1.464.46077_-_recapeamento_distrito_nova_estrela_-_proc._3346-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$1.464.460,77”.</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/901/107_m_115_-_ab._de_cred._especial_por_superavit_-_r59.43977_-_construcao_pista_aeroporto_-_proc._2995-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/901/107_m_115_-_ab._de_cred._especial_por_superavit_-_r59.43977_-_construcao_pista_aeroporto_-_proc._2995-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$59.439,77”.</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/902/108_m_116_-_ab._de_cred._especial_por_superavit_e_excesso_-_r135.74444_-__devolucao_de_saldos_e_rendimentos_pac_2__-_proc._2986-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/902/108_m_116_-_ab._de_cred._especial_por_superavit_e_excesso_-_r135.74444_-__devolucao_de_saldos_e_rendimentos_pac_2__-_proc._2986-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$134.620,65 e autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$1.123,79”.</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/903/110_m_118_-_ab._de_cred._especial_por_superavit_e_excesso_-_r533.70262_-__programa_escola_em_tempo_integral_-_proc._2690-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/903/110_m_118_-_ab._de_cred._especial_por_superavit_e_excesso_-_r533.70262_-__programa_escola_em_tempo_integral_-_proc._2690-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$257.201,02 e autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$276.501,60”.</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/904/109_m_117_-_plano_de_amortizacao_para_equacionamento_do_deficit_atuarial_rolim_previ.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/904/109_m_117_-_plano_de_amortizacao_para_equacionamento_do_deficit_atuarial_rolim_previ.pdf</t>
   </si>
   <si>
     <t>“Altera o Plano de Amortização para equacionamento do déficit atuarial do Regime Próprio de Previdência Social do Município de Rolim de Moura/RO – Rolim Previ, conforme diretrizes emanadas pela Portaria nº 1.467/2022 e suas alterações”.</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/905/112_m_120_-_ab._de_cred._especial_por_excesso_e_anulacao_-_r2.634.84155_-_ampliacao_da_unidade_-_centro_cirurgico_-_proc._3671-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/905/112_m_120_-_ab._de_cred._especial_por_excesso_e_anulacao_-_r2.634.84155_-_ampliacao_da_unidade_-_centro_cirurgico_-_proc._3671-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza abertura de crédito adicional especial por superávit financeiro no valor de R$333.721,55 e autoriza abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$2.301.120,00”.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/906/111_m_119_-_ab._de_cred._especial_por_excesso_e_anulacao_-_r2.520.07494_-_ampliacao_da_unidade_-_centro_de_parto_normal__-_proc._3670-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/906/111_m_119_-_ab._de_cred._especial_por_excesso_e_anulacao_-_r2.520.07494_-_ampliacao_da_unidade_-_centro_de_parto_normal__-_proc._3670-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza abertura de crédito adicional especial por superávit financeiro no valor de R$994.074,94 e autoriza abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$1.526.000,00”.</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>Ver. Professor Edilson</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/914/projeto_julho_laranja_04-06-2025.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/914/projeto_julho_laranja_04-06-2025.docx</t>
   </si>
   <si>
     <t>Institui, no âmbito do Município de Rolim de Moura, o "julho Laranja", dedicado à conscientização da necessidade do exame ortodôntico anual em crianças de 6 a 12 anos de idade, e dá outras providências</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>Verª. Janete Lins</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/919/projeto_bebe.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/919/projeto_bebe.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do programa “Bebê a Bordo”no Município de Rolim de Moura, que garante transporte humanizado para mães em situação de vulnerabilidade após o parto.</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/921/114_m_125_-_ab._de_cred._especial_por_excesso_-_r361.47474_-__transporte_escolar_2025_-_proc._3978-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/921/114_m_125_-_ab._de_cred._especial_por_excesso_-_r361.47474_-__transporte_escolar_2025_-_proc._3978-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$361.474,74”.</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/922/115_m__126_-_ab._de_cred._especial_por_superavit_e_excesso_-_r54.18505_-_devolucao_de_saldos_e_rendimentos_-_proc._3860-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/922/115_m__126_-_ab._de_cred._especial_por_superavit_e_excesso_-_r54.18505_-_devolucao_de_saldos_e_rendimentos_-_proc._3860-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$52.180,05 e autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$2.005,00”.</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/923/113_m_124_-_ab._de_cred._especial_por_excesso_-_r618.89204_-__quota_municipal_do_salario_educacao_-_proc._4056-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/923/113_m_124_-_ab._de_cred._especial_por_excesso_-_r618.89204_-__quota_municipal_do_salario_educacao_-_proc._4056-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$618.892,04”.</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/929/116_m_127_-_ab._de_cred._especial_por_excesso__-_r611.00000_-_aquisicao_de_unidade_movel_-_micro_onibus_-_proc._4002-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/929/116_m_127_-_ab._de_cred._especial_por_excesso__-_r611.00000_-_aquisicao_de_unidade_movel_-_micro_onibus_-_proc._4002-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$611.000,00”.</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/931/117_m_129_-_ab._de_cred._especial_por_anulacao_r544.94367_-_remanejamento_emendas_vereadores_para_o_cemiterio_-_proc._3222-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/931/117_m_129_-_ab._de_cred._especial_por_anulacao_r544.94367_-_remanejamento_emendas_vereadores_para_o_cemiterio_-_proc._3222-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura crédito adicional suplementar por anulação de dotação ao Orçamento do presente exercício financeiro, no valor de R$544.943,67”.</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/932/118_m_130_-_ab._de_cred.especial_por_anulacao_r97.39300_-_remanejamento_emenda_vereador_para_semas_coral_-_proc._4151-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/932/118_m_130_-_ab._de_cred.especial_por_anulacao_r97.39300_-_remanejamento_emenda_vereador_para_semas_coral_-_proc._4151-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura crédito adicional especial por anulação de dotação ao Orçamento do presente exercício financeiro, no valor de R$97.393,00”.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>Ver. Ivan Vasconcelos</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/933/pl_ivan.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/933/pl_ivan.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Publica Municipal a Associação ROLIM DE MOURA MELHOR.</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/934/119_m_131_-_altera_a_lei_no_4314-2023_institui_o_servico_de_transporte_motorizado_por_meio_de_plataforma_tecnologica__uber_proc._4335-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/934/119_m_131_-_altera_a_lei_no_4314-2023_institui_o_servico_de_transporte_motorizado_por_meio_de_plataforma_tecnologica__uber_proc._4335-2025.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei nº 4.314, de 26 de setembro de 2023 que “Institui o serviço de transporte motorizado por meio de Plataforma Tecnológica - OTTC provado e remunerado de passageiros no Município de Rolim de Moura”.</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/935/120_m_132_-_alienar_bens_moveis_inserviveis_atraves_de_leilao_e_efetuar_a_baixa_patrimonial_proc._2015-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/935/120_m_132_-_alienar_bens_moveis_inserviveis_atraves_de_leilao_e_efetuar_a_baixa_patrimonial_proc._2015-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza ao Poder Executivo Municipal alienar bens móveis inservíveis através de LEILÃO e efetuar a baixa patrimonial”.</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/939/122_m_134_-_ab._de_cred._especial_por_superavit_e_anulacao_-_r259.16710_semed_construcao_de_banheiros_escola_neusa__-_proc._4288-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/939/122_m_134_-_ab._de_cred._especial_por_superavit_e_anulacao_-_r259.16710_semed_construcao_de_banheiros_escola_neusa__-_proc._4288-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$227.703,37 e autoriza a abertura de crédito adicional especial por anulação de dotação no valor de R$31.463,73”.</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/940/123_m_135_-_ab._de_cred._especial_por_excesso_e_anulacao_-_r95.44011-_construcao_banheiros_na_feira_-_proc._4417-2025_semagri.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/940/123_m_135_-_ab._de_cred._especial_por_excesso_e_anulacao_-_r95.44011-_construcao_banheiros_na_feira_-_proc._4417-2025_semagri.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$73.457,16 e autoriza a abertura de crédito adicional especial por anulação de dotação no valor de R$21.982,95”.</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/941/124_m_136_-_ab._de_cred._especial_por_superavit_-_r409.11182_-__investimento_fundeb_-_proc._4232-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/941/124_m_136_-_ab._de_cred._especial_por_superavit_-_r409.11182_-__investimento_fundeb_-_proc._4232-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$409.111,82”.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/942/121_m_133_-_ab._de_cred._suplementar__por_transposicao_r346.43008__remanejamento_devolucao_obras_para_semed_-_proc._4346-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/942/121_m_133_-_ab._de_cred._suplementar__por_transposicao_r346.43008__remanejamento_devolucao_obras_para_semed_-_proc._4346-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a alteração orçamentária decorrente de reformulação administrativa mediante transposição ao orçamento do presente exercício financeiro, no valor de R$346.430,08”.</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/943/125_m_137_-_ab._de_cred._especial_por_superavit_excesso_e_anulacao_-_r2.631.16862_-_reformulacao_obra_pavimentacao_asfaltica_-_proc._4513-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/943/125_m_137_-_ab._de_cred._especial_por_superavit_excesso_e_anulacao_-_r2.631.16862_-_reformulacao_obra_pavimentacao_asfaltica_-_proc._4513-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$2.443.913,97 e autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$107.261,65, autoriza a abertura de crédito adicional especial por anulação de dotação no valor de R$79.993,00”.</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/946/012_m_138_-_altera_a_lc_no_003-2004_proc._no_4694-2025_contador_economista_adm._de_empresa_analista_de_sistema_arquiteto_engenheiro_civil_e_agronomo.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/946/012_m_138_-_altera_a_lc_no_003-2004_proc._no_4694-2025_contador_economista_adm._de_empresa_analista_de_sistema_arquiteto_engenheiro_civil_e_agronomo.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei Complementar nº 003, de 23 de junho de 2004 e a Lei Complementar nº 219,  de 01 de julho de 2016. ”</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/947/126_m_140_-_ab._de_cred._suplementar__por_transposicao_r68.85512_-_remanejamento_devolucao_semmadu_para_semed_-_proc._4796-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/947/126_m_140_-_ab._de_cred._suplementar__por_transposicao_r68.85512_-_remanejamento_devolucao_semmadu_para_semed_-_proc._4796-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a alteração orçamentária decorrente de reformulação administrativa mediante transposição ao orçamento do presente exercício financeiro, no valor de R$68.855,12”.</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/948/127_m_141_-_ab._de_cred._especial_por_superavit_e_excesso_-_r202.48887_-__refeitorio_neusa_santos_de_oliveira_-_proc._4487-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/948/127_m_141_-_ab._de_cred._especial_por_superavit_e_excesso_-_r202.48887_-__refeitorio_neusa_santos_de_oliveira_-_proc._4487-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$194.224,04 e autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$8.264,83”.</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/949/128_m_142_-_ab._de_cred._especial_por_superavit_e_excesso_-_r228.04287_-__complemento_drenagem_av._geraldo_dias_fiuza_-_proc._4602-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/949/128_m_142_-_ab._de_cred._especial_por_superavit_e_excesso_-_r228.04287_-__complemento_drenagem_av._geraldo_dias_fiuza_-_proc._4602-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$158.018,04 e autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$70.024,83”.</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/952/129_m_144_-_anistia_juros_e_multas_refis_2020_-_2024_processo_no_5079-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/952/129_m_144_-_anistia_juros_e_multas_refis_2020_-_2024_processo_no_5079-2025.pdf</t>
   </si>
   <si>
     <t>“Institui o Programa de Recuperação de Créditos Fiscal-REFIS do Município de Rolim de Moura com anistia de multas e juros moratórios”.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/953/130_m_145_-_ab._de_cred._especial_por_excesso_-_r2.000.00000_-__remuneracao_folha_de_pagamento_-_proc._5053-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/953/130_m_145_-_ab._de_cred._especial_por_excesso_-_r2.000.00000_-__remuneracao_folha_de_pagamento_-_proc._5053-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional suplementar por excesso de arrecadação de recursos vinculados a receita no valor de R$2.000.000,00”.</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/955/131_m_146_-_ab._de_cred._especial_por_excesso_-_r126.07547_-__aditivo_ponte_linha_176_e_200_-_proc._4880-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/955/131_m_146_-_ab._de_cred._especial_por_excesso_-_r126.07547_-__aditivo_ponte_linha_176_e_200_-_proc._4880-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$126.075,47”.</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/956/132_m_147_-_ab._de_cred._especial_por_superavit_e_excesso_-_r91.29143_-__devolucao_de_saldos_e_rendimentos_portal_de_entrada_-__proc._4929-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/956/132_m_147_-_ab._de_cred._especial_por_superavit_e_excesso_-_r91.29143_-__devolucao_de_saldos_e_rendimentos_portal_de_entrada_-__proc._4929-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$71.616,05 e autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$19.675,38”.</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/958/016_m_021_-_programa_mais_leite_proc._1894-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/958/016_m_021_-_programa_mais_leite_proc._1894-2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a instituição do PROGRAMA MAIS LEITE no âmbito do município de Rolim de Moura/RO e dá outras providências”.</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/959/133_m_148_-_criacao_do_fundo_municipal_de_meio_ambiente_revoga_as_leis_1802-2010_2104-2011.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/959/133_m_148_-_criacao_do_fundo_municipal_de_meio_ambiente_revoga_as_leis_1802-2010_2104-2011.pdf</t>
   </si>
   <si>
     <t>Institui o Fundo Municipal de Meio Ambiente – FMMA</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/960/134_m_149_-_desafetacao_e_cessao_lano_do_brasil_ltda_e_quati_tecas_industria_comercio_e_exportacao_ltda.pdf.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/960/134_m_149_-_desafetacao_e_cessao_lano_do_brasil_ltda_e_quati_tecas_industria_comercio_e_exportacao_ltda.pdf.pdf</t>
   </si>
   <si>
     <t>Desafeta e incorpora área de terreno aos bens dominicais e autoriza o Poder Executivo celebrar concessão de uso, às empresas LANO DO BRASIL _x000D_
 LTDA e QUATI TECAS INDUSTRIA COMERCIO E EXPORTAÇÃO LTDA, pelo prazo de 30 (trinta) anos, a área que especifica.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/961/135_m_150_-_ab._de_cred._especial_por_excesso_-_r60.00000_-_playground_bairro_jequitiba_-_proc._5153-2025.pdf.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/961/135_m_150_-_ab._de_cred._especial_por_excesso_-_r60.00000_-_playground_bairro_jequitiba_-_proc._5153-2025.pdf.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$60.000,00</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/962/136_m_151_-_ab._de_cred._especial_por_excesso_e_anulacao_-_r283.63300_-_aquisicao_de_veiculo_semgov_-_proc._5202-2025.pdf.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/962/136_m_151_-_ab._de_cred._especial_por_excesso_e_anulacao_-_r283.63300_-_aquisicao_de_veiculo_semgov_-_proc._5202-2025.pdf.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional  especial por excesso de arrecadação de recursos vinculados a receita no valor de R$230,000,00 e autoriza a abertura de crédito adicional especial por anulação de dotação no valor de R$53.633,00.</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/968/137_m_152_-_ab._de_cred._especial_por_excesso__-_r9.419.41721_-_folha_excesso_fundeb-_proc._5198-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/968/137_m_152_-_ab._de_cred._especial_por_excesso__-_r9.419.41721_-_folha_excesso_fundeb-_proc._5198-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional suplementar por excesso de arrecadação de recursos vinculados a receita no valor de R$7.115.444,31 e autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita R$2.303.972,90”.</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>Ver. Cidinei da 200</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/969/pl_152_cidinei.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/969/pl_152_cidinei.docx</t>
   </si>
   <si>
     <t>Declara de Utilidade Publica Municipal a Associação de PAIS E AMIGOS DE ROLIM DE MOURA.</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/971/138_m_153_-_ab._de_cred._especial_por_superavit_-_r1.023.71794_-__revitalizacao_em_canteiros_e_ruas_-_proc._5015-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/971/138_m_153_-_ab._de_cred._especial_por_superavit_-_r1.023.71794_-__revitalizacao_em_canteiros_e_ruas_-_proc._5015-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$995.513,24 e autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$28.204,70”.</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/972/139_m_154_-_ab._de_cred._especial_por_superavit_-_r41.92768_-_devolucao_construcao_do_muro_da_semosp_-_proc._5224-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/972/139_m_154_-_ab._de_cred._especial_por_superavit_-_r41.92768_-_devolucao_construcao_do_muro_da_semosp_-_proc._5224-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$41.927,68”.</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/976/140_m_155_-_regulamentacao_da_tarifa_social_de_agua_e_esgoto_proc._12-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/976/140_m_155_-_regulamentacao_da_tarifa_social_de_agua_e_esgoto_proc._12-2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a regulamentação da Tarifa Social de Água e Esgoto no âmbito do Município de Rolim de Moura, em conformidade com a Lei Federal”.</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/985/144_m_159_-_ab._de_cred._especial_por_superavit_r800.00000_servico_de_atendimento_movel_-_samu_-_proc._5243-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/985/144_m_159_-_ab._de_cred._especial_por_superavit_r800.00000_servico_de_atendimento_movel_-_samu_-_proc._5243-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$800.000,00”.</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/986/141_m_156_-_institui_as_rolimpiadas_escolares_no_municipio_de_rolim_de_moura_5515-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/986/141_m_156_-_institui_as_rolimpiadas_escolares_no_municipio_de_rolim_de_moura_5515-2025.pdf</t>
   </si>
   <si>
     <t>“Institui as ROLIMPÍADAS ESCOLARES no Município de Rolim de Moura.”</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/987/142_m_157-_suplementar__por_transposicao_r2.600.00000_-__remanejamento_folha_secretaria_semed_-_proc._5514-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/987/142_m_157-_suplementar__por_transposicao_r2.600.00000_-__remanejamento_folha_secretaria_semed_-_proc._5514-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a alteração orçamentária decorrente de reformulação administrativa mediante transposição ao orçamento do presente exercício financeiro, no valor de R$2.600.000,00”.</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/988/145_m_160_-_ab._de_cred._especial_por_excesso_r309.00000_equipes_multiprofissionais_-_emulti__-_proc._2977-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/988/145_m_160_-_ab._de_cred._especial_por_excesso_r309.00000_equipes_multiprofissionais_-_emulti__-_proc._2977-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$309.000,00”.</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/989/146_m_161_-_ab._de_cred._especial_por_excesso_r114.00000_aps-residencia_multiprofissional_em_saude_da_familia_proc._5233-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/989/146_m_161_-_ab._de_cred._especial_por_excesso_r114.00000_aps-residencia_multiprofissional_em_saude_da_familia_proc._5233-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$114.000,00”.</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/990/147_m_162_-_ab._de_cred._especial_por_excesso_r246.00000_incentivo_a_saude_bucal_-_ceo_-_proc._5230-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/990/147_m_162_-_ab._de_cred._especial_por_excesso_r246.00000_incentivo_a_saude_bucal_-_ceo_-_proc._5230-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$246.400,00”.</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/991/143_m_158_-_ppa_2026_a_2029_proc._5617-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/991/143_m_158_-_ppa_2026_a_2029_proc._5617-2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o Plano Plurianual do Município de Rolim de Moura para o quadriênio 2026-2029”. (PPA)</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/992/149_m_164_-_ab._de_cred._especial_por_excesso_r106.81371_incentivo_financeiro_aps_-_saude_bucal_-_proc._5228-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/992/149_m_164_-_ab._de_cred._especial_por_excesso_r106.81371_incentivo_financeiro_aps_-_saude_bucal_-_proc._5228-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$106.813,71”.</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/993/150_m_165_-_ab._de_cred._especial_por_excesso_e_anulacao_r500.09138_aquisicao_de_equipamentos_hospital_-_proc._5246-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/993/150_m_165_-_ab._de_cred._especial_por_excesso_e_anulacao_r500.09138_aquisicao_de_equipamentos_hospital_-_proc._5246-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$500.000,00 e autoriza a abertura de crédito adicional especial por anulação de dotação no valor de R$91,38.”</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/994/151_m_166_-_ab._de_cred._especial_por_excesso_r36.93823_incentivo_financeiro_programa_saude_na_escola_-_pse_-_proc._5229-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/994/151_m_166_-_ab._de_cred._especial_por_excesso_r36.93823_incentivo_financeiro_programa_saude_na_escola_-_pse_-_proc._5229-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$36.938,23”.</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/995/152_m_167_-_ab._de_cred._especial_por_superavit_e_excesso_r93.70481_devolucao_de_saldos_e_rendimentos_semed_-__proc._5361-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/995/152_m_167_-_ab._de_cred._especial_por_superavit_e_excesso_r93.70481_devolucao_de_saldos_e_rendimentos_semed_-__proc._5361-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$87.081,00 e autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$6.623,81”.</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/998/projeto_de_lei_-_setembro_verde_.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/998/projeto_de_lei_-_setembro_verde_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do “setembro verde” como mês de conscientização e orientação sobre doação de órgãos e tecidos no calendário oficial de eventos e atividades do município, cria a carteira de identificação e estabelece benefícios para a pessoa doadora de órgãos e tecidos no âmbito do município de Rolim de Moura.</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/999/148_m_163_-_ldo_2026_proc._5633-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/999/148_m_163_-_ldo_2026_proc._5633-2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre as Diretrizes Orçamentárias a serem aplicadas ao Orçamento Anual do exercício financeiro de 2026”. (LDO)</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1000/155_m_170_-_ab._de_cred._especial_por_excesso_e_anulacao_r510.83333_-_aquisicao_de_ambulancia_tipo_d_-_proc._5537-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1000/155_m_170_-_ab._de_cred._especial_por_excesso_e_anulacao_r510.83333_-_aquisicao_de_ambulancia_tipo_d_-_proc._5537-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$502.800,00 e autoriza a abertura de crédito adicional especial por anulação de dotação no valor de R$8.033,33.”</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1001/156_m_171_-_ab._de_cred._especial_por_excesso_e_anulacao_-_r563.76571_-_quadra_grama_sintetica_nova_estrela__-_proc._4468-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1001/156_m_171_-_ab._de_cred._especial_por_excesso_e_anulacao_-_r563.76571_-_quadra_grama_sintetica_nova_estrela__-_proc._4468-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$500.000,00 e autoriza a abertura de crédito adicional especial por anulação de dotação no valor de R$63.765,71”.</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1002/153_m_168_-_ab._de_cred._especial_por_excesso_e_anulacao_r1.000.00000__aquisicao_de_insumos_hospitalares___-_proc.5536-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1002/153_m_168_-_ab._de_cred._especial_por_excesso_e_anulacao_r1.000.00000__aquisicao_de_insumos_hospitalares___-_proc.5536-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$1.000.000,00.”</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1003/157_m_172_-_ab._de_cred._suplementar__por_remanejamento_r189.02100_-__remanejamento_emenda_para_semusa_-_proc._5223-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1003/157_m_172_-_ab._de_cred._suplementar__por_remanejamento_r189.02100_-__remanejamento_emenda_para_semusa_-_proc._5223-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a alteração orçamentária decorrente de reformulação administrativa mediante remanejamento ao orçamento do presente exercício financeiro, no valor de R$189.021,00.”</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1004/154_m_169_-_ab._de_cred.__especial_por_excesso_e_anulacao_r286.00000_incentivo_financeiro_equipe_prisional__-_proc._2976-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1004/154_m_169_-_ab._de_cred.__especial_por_excesso_e_anulacao_r286.00000_incentivo_financeiro_equipe_prisional__-_proc._2976-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$286.000,00.”</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1009/158_m_173_-_ab._de_cred._especial_por_excesso_r1.999.00000_-_construcao_da_unidade_de_saude_sao_cristovao_proc_5516-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1009/158_m_173_-_ab._de_cred._especial_por_excesso_r1.999.00000_-_construcao_da_unidade_de_saude_sao_cristovao_proc_5516-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$1.999.000,00.”</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1010/159_m_175_-_altera_a_lei_no_2848-2014__politica_municipal_saneamento_basico_proc._16-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1010/159_m_175_-_altera_a_lei_no_2848-2014__politica_municipal_saneamento_basico_proc._16-2025.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei nº 2.848, de 21 de novembro de 2014 que “Institui a Política Municipal de Saneamento Básico-PMSB”.</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1011/164_m_180_-_ab._de_cred._lei_especial_por_excesso_r2.000.00000_incremento_temporario_emenda_confucio_moura_-_proc._5610-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1011/164_m_180_-_ab._de_cred._lei_especial_por_excesso_r2.000.00000_incremento_temporario_emenda_confucio_moura_-_proc._5610-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$2.000.000,00”.</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1012/160_m_176_-_ab._de_cred._especial_por_excesso_r1.000.00000_incremento_temporario_emenda_dep._lucio_mosquini__-_proc._5607-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1012/160_m_176_-_ab._de_cred._especial_por_excesso_r1.000.00000_incremento_temporario_emenda_dep._lucio_mosquini__-_proc._5607-2025.pdf</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1013/161_m_177_-_ab._de_cred._lei_especial_por_excesso_r400.00000__incremento_temporario_emenda_dep._cristiane_lopes_-_proc._5614-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1013/161_m_177_-_ab._de_cred._lei_especial_por_excesso_r400.00000__incremento_temporario_emenda_dep._cristiane_lopes_-_proc._5614-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$400.000,00”.</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1014/162_m_178_-_ab._de_cred._especial_por_excesso_r525.00000_incremento_temporario_emenda_deputado_lebrao_-_proc._5615-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1014/162_m_178_-_ab._de_cred._especial_por_excesso_r525.00000_incremento_temporario_emenda_deputado_lebrao_-_proc._5615-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$525.000,00”.</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1015/163_m_179_-_ab._de_cred._especial_por_excesso_r837.99200_incremento_temporario_emenda_mauricio_de_carvalho_-_proc._5616-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1015/163_m_179_-_ab._de_cred._especial_por_excesso_r837.99200_incremento_temporario_emenda_mauricio_de_carvalho_-_proc._5616-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$837.992,00”.</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1037/168_m_184_-_ab._de_cred._especial_por_excesso_e_anulacao_-_r303.00000_-_aquisicao_de_ambulancia_tipo_a_-_emenda_-_proc._5768-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1037/168_m_184_-_ab._de_cred._especial_por_excesso_e_anulacao_-_r303.00000_-_aquisicao_de_ambulancia_tipo_a_-_emenda_-_proc._5768-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$300.000,00 e autoriza a abertura de crédito adicional especial por anulação de dotação no valor de R$3.000,00.”</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1038/166_m_182_-_transposicao__r1.500.00000_-_remanejamento_rolim_previ_adequacao_-_proc._103-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1038/166_m_182_-_transposicao__r1.500.00000_-_remanejamento_rolim_previ_adequacao_-_proc._103-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a alteração orçamentária decorrente de reformulação administrativa mediante transposição ao orçamento do presente exercício financeiro, no valor de R$1.500.000,00”.</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1039/167_m_183_-_ab._de_cred._especial_por_excesso_e_anulacao_-_r154.13045_-_aquisicao_de_veiculo_saude_-_emenda_-_proc._5769-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1039/167_m_183_-_ab._de_cred._especial_por_excesso_e_anulacao_-_r154.13045_-_aquisicao_de_veiculo_saude_-_emenda_-_proc._5769-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$150.000,00 e autoriza a abertura de crédito adicional especial por anulação de dotação no valor de R$4.130,45.”</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1040/169_m__185_-_transposicao__r241.44516_-_remanejamento_divida_semfaz_adequacao_-_proc._5655-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1040/169_m__185_-_transposicao__r241.44516_-_remanejamento_divida_semfaz_adequacao_-_proc._5655-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a alteração orçamentária decorrente de reformulação administrativa mediante transposição ao orçamento do presente exercício financeiro, no valor de R$241.445,16”.</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1041/165_m_181_-_ab._de_cred._por_superavit_-_semmadu_r200.00000_-_convenio_detran_multas_semmadu_-_proc._6012-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1041/165_m_181_-_ab._de_cred._por_superavit_-_semmadu_r200.00000_-_convenio_detran_multas_semmadu_-_proc._6012-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$200.000,00”.</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1045/projeto_de_lei_-_pais_atipicos_rolim_de_moura_08-10-25.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1045/projeto_de_lei_-_pais_atipicos_rolim_de_moura_08-10-25.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de prioridade no atendimento a pais ou responsáveis legais de crianças com deficiência, necessidades especiais ou transtornos do espectro autista no âmbito do Município de Rolim de Moura e dá outras providências</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1078/170_m_186_-_uso_de_transporte_das_ambulancias_para_pacientes_na_rede_privada_proc._5598-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1078/170_m_186_-_uso_de_transporte_das_ambulancias_para_pacientes_na_rede_privada_proc._5598-2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o uso das ambulâncias municipais para transporte de pacientes da rede privada, mediante prescrição médica, em momentos de disponibilidade”.</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1082/173_m_189_-_orcamento_2026_loa_2026_proc._6366-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1082/173_m_189_-_orcamento_2026_loa_2026_proc._6366-2025.pdf</t>
   </si>
   <si>
     <t>“Estima a receita e fixa a despesa do Município de Rolim de Moura para o exercício financeiro de 2026”. Lei Orçamentária Anual (LOA)</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1083/172_m_188_-_termo_de_cessao_de_uso_actv_-_associacao_crista_de_trabalho_voluntario_lote_70-b_quadra_23_proc._2252-2025.pdf.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1083/172_m_188_-_termo_de_cessao_de_uso_actv_-_associacao_crista_de_trabalho_voluntario_lote_70-b_quadra_23_proc._2252-2025.pdf.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a firmar Termo  de Cessão de Direito Real de Uso, de uma  área de terra à ASSOCIAÇÃO CRISTÃ DE  TRABALHO VOLUNTÁRIO-ACTV</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1085/171_m_187_-_ab._de_cred._especial_por_superavit_e_anulacao_-_r242.33843_-_galeria_linha_176_lado_norte_-_proc._6159-2025.pdf.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1085/171_m_187_-_ab._de_cred._especial_por_superavit_e_anulacao_-_r242.33843_-_galeria_linha_176_lado_norte_-_proc._6159-2025.pdf.pdf</t>
   </si>
   <si>
     <t>Abertura de créd. Especial por Superavit e anulação - R$242.338,43 - GALERIA LINHA 176, LADO NORTE</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>Secretaria Legislativa - SLEG</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1099/autografo1_1-17.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1099/autografo1_1-17.pdf</t>
   </si>
   <si>
     <t>Assunto: Autoriza a abertura de crédito adicional_x000D_
 especial por excesso de arrecadação de_x000D_
 recursos vinculados a receita no valor de_x000D_
 R$837.992,00.</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1107/175_m_191_-_ab._de_cred._especial_por_excesso_-_r500.00000_-_incremento_temporario_de_custeio_-_emenda_de_bancada_-_proc._6256-2025.pdf.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1107/175_m_191_-_ab._de_cred._especial_por_excesso_-_r500.00000_-_incremento_temporario_de_custeio_-_emenda_de_bancada_-_proc._6256-2025.pdf.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito  adicional especial por excesso de  arrecadação de recursos vinculados a  receita no valor de R$500.000,00</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1108/176_m_192_-_ab._de_cred._especial_por_excesso_-_r830.30000_-_incremento_temporario_-_emenda_parlamentar_-_proc._6257-2025.pdf.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1108/176_m_192_-_ab._de_cred._especial_por_excesso_-_r830.30000_-_incremento_temporario_-_emenda_parlamentar_-_proc._6257-2025.pdf.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito  adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$830.300,00</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1109/174_m_190_-_ab._de_cred._especial_por_excesso_-_r4.218.65200_-_incremento_temporario_de_custeio_-_emenda_de_bancada_-_proc._6255-2025.pdf.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1109/174_m_190_-_ab._de_cred._especial_por_excesso_-_r4.218.65200_-_incremento_temporario_de_custeio_-_emenda_de_bancada_-_proc._6255-2025.pdf.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito  adicional especial por excesso de  arrecadação de recursos vinculados a  receita no valor de R$4.218.652,00</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1111/177_m_193_-_dispoe_sobre_a_utilizacao_manuseio_tratamento_compatilhamento_e_a_protecao_das_imagens_e_dados_gerados_pelo_sistema_de_videomonitoramento_urbano_do_municipio.pdf.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1111/177_m_193_-_dispoe_sobre_a_utilizacao_manuseio_tratamento_compatilhamento_e_a_protecao_das_imagens_e_dados_gerados_pelo_sistema_de_videomonitoramento_urbano_do_municipio.pdf.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a utilização, manuseio, tratamento, compatilhamento e a proteção das imagens e dados gerados pelo sistema de videomonitoramento urbano do Municipio.pdf</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1117/178_m_194_-_ab._de_cred._lei_especial_por_excesso_e_anulacao_-_r3.034.43668_-_sinalizacao_vertical_e_horizontal_-_proc._6600-2025.pdf.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1117/178_m_194_-_ab._de_cred._lei_especial_por_excesso_e_anulacao_-_r3.034.43668_-_sinalizacao_vertical_e_horizontal_-_proc._6600-2025.pdf.pdf</t>
   </si>
   <si>
     <t>Abertura de créd. Lei Especial por Excesso e anulação - R$3.034.436,68 - SINALIZAÇÃO VERTICAL E HORIZONTAL</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1125/projeto_de_lei_-_utilidade_publica_associacao.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1125/projeto_de_lei_-_utilidade_publica_associacao.pdf</t>
   </si>
   <si>
     <t>Declaração de utilidade Pública Municipal a ASSOCIAÇÃO IMPACTO SOCIAL.</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1126/projeto_de_lei_-_acessibilidade_sensorial.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1126/projeto_de_lei_-_acessibilidade_sensorial.pdf</t>
   </si>
   <si>
     <t>Estabelece diretrizes de acessibilidade sensorial e física em eventos públicos e privados realizados no Município de Rolim de Moura, promovendo a inclusão de pessoas com Transtorno do Espectro Autista (TEA), hipersensibilidade auditiva, cadeirantes e pessoas com deficiência ou mobilidade  eduzida, e dá outras providências.</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1162/179_m_196_-_ab._de_cred._especial_por_anulacao_r3.502.03461_-_remanejamento_folha_prefeitura_proc._6795-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1162/179_m_196_-_ab._de_cred._especial_por_anulacao_r3.502.03461_-_remanejamento_folha_prefeitura_proc._6795-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a alteração orçamentária decorrente de reformulação administrativa mediante transposição ao orçamento do presente exercício financei-ro, no valor de R$3.174.412,13 e autoriza a alteração orçamentária decorrente de reformulação administrativa mediante remanejamento ao or-çamento do presente exercício financeiro, no valor de R$327.622,48”.</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1163/180_m_197_-_teste_toxicologico_para_nomeacao_em_cargo_publico_vereador_ederson_proc._6675-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1163/180_m_197_-_teste_toxicologico_para_nomeacao_em_cargo_publico_vereador_ederson_proc._6675-2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a obrigatoriedade de apresentação de teste toxicológico com resultado negativo para a nomeação em cargos públicos comissionados e estatutários na Prefeitura Municipal e Câmara Municipal de Rolim de Moura-RO e dá outras providências”.</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1167/182_m_199_-_ab._de_cred._especial_por_excesso_-_r600.00000_-__aquisicao_de_medicamentos_-_dep._alan_queiroz_-_proc._6685-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1167/182_m_199_-_ab._de_cred._especial_por_excesso_-_r600.00000_-__aquisicao_de_medicamentos_-_dep._alan_queiroz_-_proc._6685-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$600.000,00”.</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1168/181_m_198_-_obrigatoriedade_da_afixacao_de_cartazes_informativos_nas_escolas_publicas_e_privadas_onibus_escolares_contendo_o_numero_de_disque_denuncia_contra_abuso_sexual_infantil_proc._5604-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1168/181_m_198_-_obrigatoriedade_da_afixacao_de_cartazes_informativos_nas_escolas_publicas_e_privadas_onibus_escolares_contendo_o_numero_de_disque_denuncia_contra_abuso_sexual_infantil_proc._5604-2025.pdf</t>
   </si>
   <si>
     <t>“Estabelece a obrigatoriedade da afixação de cartazes informativos nas escolas públicas e privadas, como também em ônibus escolares contendo o número de disque denúncia contra abuso sexual infantil, no âmbito do Município de Rolim de Moura/RO, e dá outras providências”.</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1169/183_m_200_-_dispoe_sobre_a_regulamentacao_da_atividade_de_comercio_de_materiais_metalicos_usados_classificados_como_sucatas_ou_ferro-velho_proc._6670-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1169/183_m_200_-_dispoe_sobre_a_regulamentacao_da_atividade_de_comercio_de_materiais_metalicos_usados_classificados_como_sucatas_ou_ferro-velho_proc._6670-2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a regulamentação da atividade de comércio de materiais metálicos usados, classificados como sucatas ou ferro-velho, e estabelece obrigações e sanções aos estabelecimentos comerciais que atuam nesse setor”.</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1207/184_m_201_-_ab._de_cred._especial_por_excesso_-_r1.000.00000_-__aquisicao_de_medicamentos_-_confucio_moura_e_jaime_bagatolli_-_proc._6751-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1207/184_m_201_-_ab._de_cred._especial_por_excesso_-_r1.000.00000_-__aquisicao_de_medicamentos_-_confucio_moura_e_jaime_bagatolli_-_proc._6751-2025.pdf</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1208/185_m_202_-_ab._de_cred._especial_por_excesso_-_r1.750.00000_-__servicos_de_terceiros_-_confucio_moura_e_jaime_bagatolli_-_proc._6750-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1208/185_m_202_-_ab._de_cred._especial_por_excesso_-_r1.750.00000_-__servicos_de_terceiros_-_confucio_moura_e_jaime_bagatolli_-_proc._6750-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$1.750.000,00”.</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1209/186_m_203_-_ab._de_cred._especial_por_superavit_-_r359.93901__-_informatizacao_da_aps_-_proc._6752-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1209/186_m_203_-_ab._de_cred._especial_por_superavit_-_r359.93901__-_informatizacao_da_aps_-_proc._6752-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$359.939,01”.</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1210/187_m_204_-_programa_de_educacao_financeira_na_rede_publica_municipal_de_ensino_proc._6672-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1210/187_m_204_-_programa_de_educacao_financeira_na_rede_publica_municipal_de_ensino_proc._6672-2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o Programa de Educação Financeira na rede pública de ensino do município de Rolim de Moura”. Anteprojeto de lei apresentado pelo vereador Ederson Andrade de Albuquerque.</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1218/projeto_de_lei_209_vereador_ivan.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1218/projeto_de_lei_209_vereador_ivan.pdf</t>
   </si>
   <si>
     <t>Denomina a Rua 'A', situada no Loteamento Assis Barroso, como 'Rua Lucídio José Cella.</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1221/188_m_205_-_altera_a_lei_no_4247-2023_mototaxi_proc._6112-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1221/188_m_205_-_altera_a_lei_no_4247-2023_mototaxi_proc._6112-2025.pdf</t>
   </si>
   <si>
     <t>“Altera dispositivo da Lei Municipal nº 4.247, de 11 de maio de 2023 que: “Dispõe sobre a revogação da Lei 2.059/2011 e Regulamentação do Sistema de Prestação de Serviço de Transporte Individual de Passageiros com uso de Motocicletas – “Mototáxi, e dá outras providências”.</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1230/190_m_207_-_ab._de_cred._especial_por_superavit_e_excesso_-_r59.24737__-_rendimentos_convenio_pavimentacao_-_proc._7074-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1230/190_m_207_-_ab._de_cred._especial_por_superavit_e_excesso_-_r59.24737__-_rendimentos_convenio_pavimentacao_-_proc._7074-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$34.507,13 e autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$24.740,24”.</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1231/191_m_208_-_ab._de_cred._especial_por_superavit_e_excesso_-_r303.05524_-_rendimentos_emenda_indvidual_-_proc._6625-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1231/191_m_208_-_ab._de_cred._especial_por_superavit_e_excesso_-_r303.05524_-_rendimentos_emenda_indvidual_-_proc._6625-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$7.227,34 e autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$295.827,90”.</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1232/189_m_206_-ab._de_cred._especial_por_excesso_-_r350.00000_-__emendas_parlamentares_semas_-_proc._6766-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1232/189_m_206_-ab._de_cred._especial_por_excesso_-_r350.00000_-__emendas_parlamentares_semas_-_proc._6766-2025.pdf</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1267/192_m_209_-_ab._de_cred._especial_por_anulacao_r5.696.13009__-_remanejamento_folha_saude_decimo_e_dezembro_proc._7261-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1267/192_m_209_-_ab._de_cred._especial_por_anulacao_r5.696.13009__-_remanejamento_folha_saude_decimo_e_dezembro_proc._7261-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a alteração orçamentária decorrente de reformulação administrativa mediante remanejamento ao orçamento do presente exercício financeiro, no valor de R$3.641.309,97 e autoriza a alteração orçamentária decorrente de reformulação administrativa mediante remanejamento ao orçamento do presente exercício financeiro, no valor de R$2.054.820,12”.</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1268/193_m_212-_ab._de_cred._especial_por_excesso_-_r655.28252_-__abertura_de_credito_folha_saude_-_proc._7198-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1268/193_m_212-_ab._de_cred._especial_por_excesso_-_r655.28252_-__abertura_de_credito_folha_saude_-_proc._7198-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$655.202,82”.</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1273/194_m_213_-_ab._de_cred._especial_por_excesso_-_r500.00000_-__servicos_de_terceiros_-_rede_alyne_-_proc._7182-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1273/194_m_213_-_ab._de_cred._especial_por_excesso_-_r500.00000_-__servicos_de_terceiros_-_rede_alyne_-_proc._7182-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$500.000,00”.</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1275/195_m_214_-_ab._de_cred._suplementar_por_excesso_-_r7.515.16942_-__remuneracao_folha_de_pagamento_-_proc._7286-2025_1.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1275/195_m_214_-_ab._de_cred._suplementar_por_excesso_-_r7.515.16942_-__remuneracao_folha_de_pagamento_-_proc._7286-2025_1.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional suplementar por excesso de arrecadação de receita no valor de R$7.515.169,42”.</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1289/198_m_217_-_celebrar_convenio_com_secretaria_de_estado_de_justica_-_sejus_apenados_proc._3404-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1289/198_m_217_-_celebrar_convenio_com_secretaria_de_estado_de_justica_-_sejus_apenados_proc._3404-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Município a celebrar Convênio com o Estado de Rondônia por intermédio da Secretaria de Estado de Justiça -SEJUS, e dá outras providências”.</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1293/197_m_216_-_ab._de_cred._especial_por_excesso_-_r68.97240_-__politicas_de_atencao_primaria__-_proc._7284-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1293/197_m_216_-_ab._de_cred._especial_por_excesso_-_r68.97240_-__politicas_de_atencao_primaria__-_proc._7284-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$68.972,40.”</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1294/196_m_215_-_ab._de_cred._especial_por_excesso_-_r46.05642_-__devolucao_saldo_fitha_cv._582-_proc._7217-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1294/196_m_215_-_ab._de_cred._especial_por_excesso_-_r46.05642_-__devolucao_saldo_fitha_cv._582-_proc._7217-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$46.056,42”.</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/705/plc_002_m_005_-_piso_salarial_professores_2025_processo_352-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/705/plc_002_m_005_-_piso_salarial_professores_2025_processo_352-2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a implantação do Piso Salarial dos Profissionais do Magistério Público Municipal em consonância com a Lei nº 11.738/2008 que instituiu o Piso Salarial Profissional do Magistério da Educação Básica, referente ao exercício de 2025”.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/721/003_m_009_-_estrutura_administracao_e_revoga_a_lc_no_237-17_proc._1646-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/721/003_m_009_-_estrutura_administracao_e_revoga_a_lc_no_237-17_proc._1646-2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre reformulação da estrutura administrativa organizacional do Município de Rolim de Moura; especifica as atribuições dos cargos comissionados e funções gratificadas e revoga a Lei complementar nº 237, de 30 de março de 2017”.</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/777/006_m_051_-_regulamentacao_da_reforma_da_previdencia_municipal_-_rolim_previ_2493-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/777/006_m_051_-_regulamentacao_da_reforma_da_previdencia_municipal_-_rolim_previ_2493-2025.pdf</t>
   </si>
   <si>
     <t>“Regulamenta as novas regras de aposentadoria e pensão por morte do Regime Próprio de Previdência Social-RPPS do Município de Rolim de Moura e dispõe sobre a Estrutura Administrativa e dá outras providências, revogando disposições correlatas”.</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
     <t>Mesa Diretora - MEDIR</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/788/plc_no_04_2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/788/plc_no_04_2025.pdf</t>
   </si>
   <si>
     <t>"Altera os anexos I-A, II-B, III-A, III e IV, ambos da Lei Complementar nº 315/2022, que institui o Plano de Cargos, Carreira e Salários dos Servidores da Câmara Municipal de Rolim de Moura/RO"</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/928/plc_05cmrm.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/928/plc_05cmrm.pdf</t>
   </si>
   <si>
     <t>Altera o anexo III da Lei Complementar nº 315/2022, alterada pela Lei Complementar nº 339 /2025, que institui o Pleno de Cargos, carreira e Salários dos Servidores da Câmara Municipal de Rolim de Moura/RO.</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/852/projeto_de_lei_complementar_-lei_municipal_de_protecao_e_bem_estar_de_animais_domesticos_no_municipio_de_rolim_de_moura_e__a_criacao_do_conselho_municipal_de_protecao_e_bem-estar_animal.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/852/projeto_de_lei_complementar_-lei_municipal_de_protecao_e_bem_estar_de_animais_domesticos_no_municipio_de_rolim_de_moura_e__a_criacao_do_conselho_municipal_de_protecao_e_bem-estar_animal.pdf</t>
   </si>
   <si>
     <t>INSTITUI A LEI MUNICIPAL DE PROTEÇÃO E BEM-ESTAR DE ANIMAIS DOMÉSTICOS NO MUNICÍPIO DE ROLIM DE MOURA E A CRIAÇÃO DO CONSELHO MUNICIPAL DE PROTEÇÃO E BEM-ESTAR ANIMAL, REVOGA AS LEIS 1.677/2009, 254/2018.</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/884/007_m_086_-_altera_a_lc_no_003-2004_contador.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/884/007_m_086_-_altera_a_lc_no_003-2004_contador.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei Complementar nº 003, de 23 de junho de 2004”.</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/920/009_m_122_-_altera_a_lc_no_338-2025__estrutura_administrativa_proc._4140-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/920/009_m_122_-_altera_a_lc_no_338-2025__estrutura_administrativa_proc._4140-2025.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei Complementar nº 338, de 15 de abril de 2025”.</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/937/008_m_121_-_altera_lc_no_219-2016__produtividade_semosp_proc._3806-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/937/008_m_121_-_altera_lc_no_219-2016__produtividade_semosp_proc._3806-2025.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei Complementar 219, de 01 de julho de 2016.”</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/938/pojeto_de_lei_ambiental.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/938/pojeto_de_lei_ambiental.pdf</t>
   </si>
   <si>
     <t>“INSTITUI A POLÍTICA MUNICIPAL DE SUSTENTABILIDADE AMBIENTAL, AGROFLORESTAL E CRIA MECANISMOS DE INCENTIVO À PRESERVAÇÃO AMBIENTAL”.</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/944/011_m_128_-_isencao_de_iptu_condominio__proc._4246-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/944/011_m_128_-_isencao_de_iptu_condominio__proc._4246-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Público Municipal a conceder isenção do Imposto Predial e Territorial Urbano – IPTU sobre imóveis decorrentes de parcelamento do solo para implantação de Condomínios Urbanísticos."</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/945/013_m_139_-_estabelece_as_diretrizes_quanto_a_delimitacao_das_faixas_marginais_de_cursos_d_agua_em_area_urbana_consolidada_app_rolim_de_moura_proc._4855-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/945/013_m_139_-_estabelece_as_diretrizes_quanto_a_delimitacao_das_faixas_marginais_de_cursos_d_agua_em_area_urbana_consolidada_app_rolim_de_moura_proc._4855-2025.pdf</t>
   </si>
   <si>
     <t>“Estabelece as diretrizes quanto à delimitação das faixas marginais de cursos d` água em Área Urbana Consolidada, nos termos dos art. 4º, I e § 10 da Lei Federal nº 12.651, de 12 de maio de 2012 e, art. 4º, III - B da Lei Federal 6.766 de 19 de dezembro de 1979, com Redação dada pela Lei Federal nº 14.285, de 29 de dezembro de 2021”.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/950/014_m_143_-_altera_a_lc_no_338-2025__estrutura_administrativa_proc._5051-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/950/014_m_143_-_altera_a_lc_no_338-2025__estrutura_administrativa_proc._5051-2025.pdf</t>
   </si>
   <si>
     <t>“Altera Anexos II e III, da Lei Complementar nº 338, de 15 de abril de 2025”.</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1049/lc_010_m_123_-_isencao_de_itbi_proc._4138-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1049/lc_010_m_123_-_isencao_de_itbi_proc._4138-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a conceder isenção total do Imposto sobre a Transmissão de Bens Imóveis (ITBI) para a primeira escritura pública de imóveis urbanos no Município de Rolim de Moura, nas condições que especifica."</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1161/plc_016_m_195_-_altera_a_lei_complementar_no_211-2016_honorarios_proc._6796-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1161/plc_016_m_195_-_altera_a_lei_complementar_no_211-2016_honorarios_proc._6796-2025.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei Complementar nº 211/2016”.</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1018/015_m_174_-_altera_a_lc_no_338-2025__estrutura_administrativa_proc._5662-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1018/015_m_174_-_altera_a_lc_no_338-2025__estrutura_administrativa_proc._5662-2025.pdf</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1274/plc_018_m_211_-_altera_a_lei_complementar_no_325-2023_plano_de_carreira_educacao_-_semec_proc._7273-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1274/plc_018_m_211_-_altera_a_lei_complementar_no_325-2023_plano_de_carreira_educacao_-_semec_proc._7273-2025.pdf</t>
   </si>
   <si>
     <t>“Altera número de vagas constante no Anexo II, da Lei Complementar nº 325/2025”.</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/842/horario_das_sessoes.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/842/horario_das_sessoes.pdf</t>
   </si>
   <si>
     <t>"Dá nova redação ao art. 127 do Regimento Interno"</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/844/1_projeto_de_resolucao_planejamento_estrategico.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/844/1_projeto_de_resolucao_planejamento_estrategico.pdf</t>
   </si>
   <si>
     <t>Institui as diretrizes para elaboração, coordenação e monitoramento do Planejamento Estratégico da Câmara Municipal de Rolim de Moura/RO</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1051/projeto_de_resolucao_n_3.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1051/projeto_de_resolucao_n_3.pdf</t>
   </si>
   <si>
     <t>Estabelece regras e diretrizes do credenciamento para fornecimento de bens e contratação de serviços no âmbito da Câmara Municipal de Rolim de Moura, Estado de Rondônia.</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
     <t>Gab. da Presidência - GAB</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1036/texto_original.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1036/texto_original.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao artigo 121 e seu parágrafo único, e artigo 127 da Resolução n° 005/CMRM - 2017 - Regimento Interno.</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1262/projeto_de_lei_complementar-legitimidade_das_comissoes.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1262/projeto_de_lei_complementar-legitimidade_das_comissoes.pdf</t>
   </si>
   <si>
     <t>Altera o Regimento Interno da Câmara Municipal de Rolim de Moura para dispor que os projetos de lei que tratem de abertura de créditos suplementares, especiais ou extraordinários sejam após a leitura encaminhados diretamente às comissões competentes, dispensada a análise prévia da Procuradoria Jurídica, salvo em caso de solicitação de membro das comissões para esclarecimento técnico ou legal, com a adição de paragrafo junto ao artigo 37 da resolução 05/2017.</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
     <t>Gab. Ver. Marquinho do Som - GAB</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1271/projeto.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1271/projeto.pdf</t>
   </si>
   <si>
     <t>ESTABELECE AUXILIO EXTRAORDINÁRIO AOS SERVIDORES DA CÂMARA MUNICIPAL DE ROLIM DE MOURA, RONDÔNIA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/714/indicacao_1_marco.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/714/indicacao_1_marco.docx</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor ALDAIR JÚLIO PEREIRA,  Prefeito Municipal, que determine a Secretaria Municipal de Obras, Instalações e Serviços Públicos, para que seja executado serviços de recuperação, com patrolamento e cascalhamento na Linha 25, KM 5,5, Rua do Bosque, setor chacareiro, bem como na Rua “X”, nas proximidades da serraria do Nego, bairro Cidade Alta, Município de Rolim de Moura.</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/724/indicacao_cida.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/724/indicacao_cida.docx</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor ALDAIR JULIO PEREIRA, Prefeito Municipal, que junto a Secretaria Municipal de Obras, Instalações e Serviços Públicos, seja executado os serviços .</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/725/indicacao_edilson.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/725/indicacao_edilson.docx</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor ALDAIR JÚLIO PEREIRA, Prefeito Municipal, que junto a Secretaria Municipal de Obras, Instalações e Serviços Públicos, seja providenciado a Limpeza do Terreno Público, localizado na Avenida Niterói esquina com a Rua Corumbiara Bairro Olímpico.</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/751/indicacao_4_edinho.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/751/indicacao_4_edinho.docx</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor ALDAIR JÚLIO PEREIRA,  Prefeito Municipal, que através do setor responsável, desta Administração, seja providenciado construção de estacionamento no canteiro central da Rua Jamari, entre as Avenidas Macapá e Porto Velho,  frente à  Unidade Integrada de Segurança Pública – UNISP e Delegacia Regional.</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/768/indicacao_5_edilson.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/768/indicacao_5_edilson.docx</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor ALDAIR JÚLIO PEREIRA, Prefeito Municipal, que junto a Secretaria Municipal de Obras e Serviços Públicos, faça implantação de estacionamento em frente à escola Dionísio Quintino.</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/769/indicacao_6_edilson.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/769/indicacao_6_edilson.docx</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor ALDAIR JULIO PEREIRA, Prefeito Municipal, que junto a Coordenadoria Municipal de Trânsito (COMTRAN), seja providenciado serviços de implantação de placa para estacionamento de ônibus escolares,  frente da Escola Dionísio Quintino (Rua Rio Verde, 6480 - Beira Rio).</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/771/indicacao_7_cida.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/771/indicacao_7_cida.docx</t>
   </si>
   <si>
     <t>Assunto: Indicar ao Excelentíssimo Senhor ALDAIR JULIO PEREIRA, Prefeito Municipal, que junto ao setor responsável desta administração, seja executado melhorias necessárias em nosso município, visando a segurança e o bem-estar da população. _x000D_
 As sugestões são as seguintes:_x000D_
 1. Recuperação com tapa-buraco e construção de estacionamento na Avenida Recife, entre a Avenida Norte Sul e a Rua Rio Madeira, no bairro Centro. Essa ação é fundamental para melhorar a fluidez do tráfego e proporcionar mais comodidade aos cidadãos._x000D_
 2. Construção de lombada (quebra-molas) na Rua Guaporé, entre as Avenidas Natal e Porto Alegre. A instalação de lombadas é essencial para garantir a segurança dos pedestres e reduzir a velocidade dos veículos na região._x000D_
 3. Manutenção da iluminação pública com a substituição de lâmpadas queimadas na Rua Rio Verde, especificamente no poste nº 26, com a Avenida Cuiabá. A melhoria na iluminação é crucial para a segurança dos moradores e para a prevenção de acidentes.</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/772/indicacao_08_cida.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/772/indicacao_08_cida.docx</t>
   </si>
   <si>
     <t>Indicar ao Excelentíssimo Senhor ALDAIR JULIO PEREIRA, Prefeito Municipal, que junto ao setor responsável desta administração, a necessidade urgente de melhorias na estruturação da Avenida Recife, especialmente no trecho que serve como entrada e saída de veículos prioritários, como ambulâncias, para a Unidade de Pronto Atendimento (UPA).</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/773/indicacao_9_cida.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/773/indicacao_9_cida.docx</t>
   </si>
   <si>
     <t>Indicar ao Excelentíssimo Senhor ALDAIR JULIO PEREIRA, Prefeito Municipal, que junto ao setor responsável desta administração, seja estudado a viabilidade de implantação do projeto “Mais Lixeiras” em nosso município, bem como a instalação de coletores seletivos em pontos estratégicos nos bairros de nossa cidade.</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/778/indicacao_10_thiago.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/778/indicacao_10_thiago.docx</t>
   </si>
   <si>
     <t>Indicar ao Excelentíssimo Senhor ALDAIR JULIO PEREIRA, Prefeito Municipal, através da Secretaria Municipal de Saúde, seja providenciado a dedetização da Unidade de Pronto Atendimento – UPA,  e Unidades Básicas de Saúde – UBS, manutenção dos bebedouros, bem como providenciar segurança noturna para a UPA.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/780/indicacao_11.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/780/indicacao_11.docx</t>
   </si>
   <si>
     <t>indica ao Excelentíssimo Senhor ALDAIR JULIO PEREIRA, Prefeito Municipal, que junto ao setor responsável desta administração, através das Secretaria Municipal de Saúde e Obras Instalações e Serviços Públicos, a adoção de providências urgentes para a prevenção e combate ao mosquito da Dengue. Indico ainda que sejam tomadas as devidas providências para a implantação da Carteirinha de Incentivo à Cultura e ao Lazer para os servidores públicos municipais de nossa cidade.</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/781/indicacao_12.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/781/indicacao_12.docx</t>
   </si>
   <si>
     <t>indica ao Excelentíssimo Senhor ALDAIR JULIO PEREIRA, Prefeito Municipal, , que junto ao setor responsável desta administração, seja executado os serviços de: 1. Substituição de lâmpadas queimadas na Rua E, nº 5830, Loteamento Assis Barroso. 2. Construção de calçadas de acesso para pedestres na Rua Rondônia até a Avenida Curitiba, no Bairro Centenário.  3. Pavimentação asfáltica na Rua Brasforest, no Bairro Centenário. 4. Iluminação pública na Rua Presidente Médici, entre a Avenida T e a Avenida U.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/782/indicacao_13.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/782/indicacao_13.docx</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor ALDAIR JÚLIO PEREIRA, Prefeito Municipal, que junto a Secretaria Municipal de Obras, Instalações e Serviços Públicos, através da Coordenadoria Municipal de Trânsito (COMTRAN),seja providenciado serviços de implantação de Lombada (Quebra-molas) na Avenida Fortaleza, próximo ao nº 6561, bairro Industrial.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/783/indicacao_14.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/783/indicacao_14.docx</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor ALDAIR JÚLIO PEREIRA, Prefeito Municipal, que junto a Secretaria Municipal de Obras, Instalações e Serviços Públicos, através da Coordenadoria Municipal de Trânsito (COMTRAN), seja providenciado serviços de implantação de Lombada (Quebra-molas) na Avenida Fortaleza, nas proximidades  do nº: 4914 centro.</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/807/indicacao_15.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/807/indicacao_15.docx</t>
   </si>
   <si>
     <t>Indicar ao Excelentíssimo Senhor ALDAIR JULIO PEREIRA, Prefeito Municipal, que junto ao setor responsável desta administração, através da Secretaria Municipal de Obras, Instalações e Serviços Públicos, seja executado serviços de Recuperação com patrolamento e cascalhamento na Linha 176 Norte, entrada da  Escola José Veríssimo.</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/810/indicacao_16_edilson.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/810/indicacao_16_edilson.docx</t>
   </si>
   <si>
     <t>Indica a Construção de estacionamento na Rua Barão de Melgaço entre as Avenidas Maceió e Aracaju. Manutenção com troca das lâmpadas queimadas,  na iluminação Pública, da Avenida João Pessoa, Bairro Centro, Avenida Niterói e Rua Jaguaribe, bairro Olímpico.</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/811/indicacao_17_cida.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/811/indicacao_17_cida.docx</t>
   </si>
   <si>
     <t>Indica que seja executado serviços de: Substituir e ou fazer manutenção, com urgência na ACADEMIA AO AR LIVRE na pista de kart. Implantação de ROTATÓRIAS na Rua Tocantins esquina com a Avenida Florianópolis; Avenida Maceió esquina com a Rua Guaporé e Avenida Porto Velho esquina com a Rua Guaporé. Reforma do prédio da biblioteca municipal. Construção do MEIO FIO na Avenida Fortaleza entre as Ruas Jamari e Ouro Preto, bairro Planalto, indico também verificar a possibilidade de implantar uma boca de lobo, tendo em vista que o acumulo de água da chuva está danificando a pavimentação asfáltica, recém construída. Colocação de MANILHA – Avenida Manaus entre as Ruas Jamari e Capibaribe.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/839/indicacao_18_cidadasaude.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/839/indicacao_18_cidadasaude.docx</t>
   </si>
   <si>
     <t>indica ao Excelentíssimo Senhor ALDAIR JULIO PEREIRA, Prefeito Municipal, que junto à Secretaria Municipal de Obras, Instalações e Serviços_x000D_
 Públicos, sejam executadas o seguintes serviços de melhoria viária, segurança pública e reforma: Instalação de redutores de velocidade e faixas de pedestres nos bairros Residencial Jatobá II e Jardim dos Lagos, PAVIMENTAÇÃO ASFÁLTICA e colocação de manilhas na Av. Belo Horizonte, Av. Goiânia e Av. Vitória, e PAVIMENTAÇÃO ASFÁLTICA na Avenida Morumbi, bem como nas Ruas A, B, C e D do Bairro Nova Morada e ruas adjacentes.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/840/indicacao_19_janete.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/840/indicacao_19_janete.docx</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor ALDAIR JULIO PEREIRA, Prefeito Municipal, que junto ao setor responsável desta administração, seja providenciada a instalação de redutor de velocidade na rua “U”, bairro Cidade Alta.</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/890/indicacao_troca_de_lampadas_av_manaus_centro.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/890/indicacao_troca_de_lampadas_av_manaus_centro.docx</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Secretario Ezequiel Cassol, que junto a Secretaria Municipal de Obras, Instalações e Serviços Públicos, seja providenciado a Manutenção da iluminação Pública, Av. Manaus Centro</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/893/indicacaomanutencaopostescidadasaude.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/893/indicacaomanutencaopostescidadasaude.docx</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor ALDAIR JULIO PEREIRA, Prefeito Municipal, que junto ao setor responsável desta administração, seja executado os serviços de remarcação da numeração dos postes e o reparo da iluminação pública na Avenida 7 de Setembro, nº 17, e na Rua Tocantins, nº 45, ambos localizados no bairro Boa Esperança.</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/897/indicacao_troca_de_lampadas_bairro_esplanada.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/897/indicacao_troca_de_lampadas_bairro_esplanada.docx</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Secretario Ezequiel Cassol, que junto a Secretaria Municipal de Obras, Instalações e Serviços Públicos, seja providenciado a Manutenção da iluminação Pública nas ruas do bairro Nova Esplanada.</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/915/indicacao_23_marco.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/915/indicacao_23_marco.docx</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal, que junto a Secretaria Municipal de Obras, Instalações e Serviços Públicos e Coordenadoria Municipal de Trânsito de Rolim de Moura, seja realizado estudo e construção de estacionamento para motos e carros na Avenida Norte Sul trecho compreendido entre as Avenidas Belo Horizonte e São Paulo, para atender a necessidade da comunidade local.</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/916/indicacao_24_marco.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/916/indicacao_24_marco.docx</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal, que junto a Secretaria Municipal de Obras, Instalações e Serviços Públicos e Coordenadoria Municipal de Trânsito de Rolim de Moura, seja realizado estudo e construção de estacionamento para motos e carros na Avenida Belo Horizonte trecho compreendido entre Rio Verde e na Rua Rio Verde no trecho compreendido com a Rio Verde e a São Paulo, nas imediações Comunidade Católica Nossa Senhor Auxiliadora, no bairro Beira Rio, para atender a necessidade da comunidade local.</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/917/indicacao_25_marco.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/917/indicacao_25_marco.docx</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal, que junto a Coordenadoria Municipal de Trânsito de Rolim de Moura, seja realizado estudo técnico adequado para solucionar questões de transito relacionadas a segurança e trafego das ambulâncias que necessitam acesso a UPA/Rolim de Moura, sugerindo a construção de um acesso/passagem próprio e sinalizado com exclusividade de uso por ambulâncias, bem como, seja refeita toda a sinalização de transito daquela região, em razão do grande trafego de veículos.</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/924/indicacao_cidadasaude-12junho_1.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/924/indicacao_cidadasaude-12junho_1.docx</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor ALDAIR JULIO PEREIRA, Prefeito Municipal, que junto à Secretaria Municipal de Obras, Instalações e Serviços Públicos, sejam executadas o seguintes serviços de melhoria viária, segurança pública e reforma: Solicita a execução de melhorias na infraestrutura urbana em diversos bairros do município, abrangendo a instalação de luminária pública na Avenida Amizael Gomes da Silva (poste nº 19, Bairro Jequitibá); a construção urgente de ponte e galeria na Avenida Teresina, entre a Rua Barão de Melgaço e a Rua Rio Madeira; e a pavimentação asfáltica das seguintes vias: Avenidas Recife e Florianópolis próximo ao colégio Clarice Lispector (Bairro Planalto); Rua Carlos Alves de Freitas, entre a Avenida São Paulo e Avenida Rolim de Moura (Bairro Beira Rio); Avenida Goiânia, entre a Rua Jamari e Rua Tocantins (Bairro São Cristóvão); Avenida Porto Velho, entre a Rua Urupá e Rua Tocantins (Bairro São Cristóvão); Rua Ouro Preto, entre a Avenida São Paulo e Avenida Brasília (Bairro Boa Esperança); e Rua Castro Alves, entre a Rua Parnaíba e Rua Ouro Preto (Bairro Industrial), visando melhorar a mobilidade, segurança e qualidade de vida dos moradores.</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal, que junto a Secretaria Municipal de Obras, Instalações e Serviços Públicos e Coordenadoria Municipal de Trânsito de Rolim de Moura, seja realizado estudo de ampliação e  construção do estacionamento para motos e carros na Av. 25 de Agosto,  trecho compreendido entre Rua Corumbiara e Rio Guaporé, para atender a necessidade da comunidade local.</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/930/indicacao_rua_rio_madeira.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/930/indicacao_rua_rio_madeira.docx</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a construção de um estacionamento na Rua Rio Madeira, entre as ruas Porto Velho e Boa Vista.</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/936/indicacaocidadasaude_27dejunho.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/936/indicacaocidadasaude_27dejunho.docx</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor ALDAIR JULIO PEREIRA, Prefeito Municipal, que junto ao setor responsável desta administração, seja executado os serviços de substituição, instalação e manutenção de lâmpadas e luminárias na Av. Porto Velho, Bairro Centro - Poste 13, Rua Ouro Preto, Bairro São Cristóvão – poste 12, Av. Macapá, Bairro São Cristóvão – Poste 81, Av. Paraná, Bairro Boa Esperança – Poste 32, Rua Firmino Zampa, Bairro Jatobá 1 – Postes 2, 3, 5, 6, 8, 11, e Rua Pérola (colocar iluminação) nos fundos da APAR.</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/966/indicacao_faixa_de_pedestre_rua_urupa_21-08-25.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/966/indicacao_faixa_de_pedestre_rua_urupa_21-08-25.docx</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal, que junto a Secretaria Municipal de Obras, Instalações e Serviços Públicos, através da Coordenadoria Municipal de Trânsito (COMTRAN), seja providenciado serviços de implantação de Faixa de Pedestre e Placa de sinalização na Rua Urupá 6670 em frente à Igreja A Palavra de Cristo Para o Brasil.</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/967/indicacao_cida_da_saude_recuperacao_ruas.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/967/indicacao_cida_da_saude_recuperacao_ruas.docx</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor ALDAIR JÚLIO PEREIRA, Prefeito Municipal, que através do setor competente desta Administração Municipal, junto à Secretaria Municipal de Obras e Serviços Públicos, seja estudada a possibilidade de providenciar serviços de recuperação na Rua Urupá com a Travessia da Rua Paraná no Bairro Boa Esperança e Rua 7 de Setembro com a Rua Maringá no Bairro Boa Esperança.</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/970/indicacao_estacionamento_escola_dionisio_quintino_28-08.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/970/indicacao_estacionamento_escola_dionisio_quintino_28-08.docx</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal, que junto a Secretaria Municipal de Obras, Instalações e Serviços Públicos, através da Coordenadoria Municipal de Trânsito (COMTRAN), seja providenciado Estacionamento na Escola Dionisio Quintino.</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/974/indicacao_cidadasaude-rotatorias-placas-29-08.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/974/indicacao_cidadasaude-rotatorias-placas-29-08.docx</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor ALDAIR JÚLIO PEREIRA, Prefeito Municipal, que junto a Secretaria Municipal de Obras, Instalações e Serviços Públicos, através da Coordenadoria Municipal de Trânsito (COMTRAN), que seja estudada a possibilidade de providenciar placa de sinalização, rotatória e redutores de velocidade (quebra-molas) nas seguintes vias: Rua Corumbiara com Av. Porto Velho, Rua Corumbiara com Av. Aracaju, Rua Guaporé com Av. Aracaju, Rua Corumbiara com Av. Salvador, Rua Capibaribe com Av. Aracaju, Rua Capibaribe com Av. Porto Velho.</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/977/indicacao_refazer_quebra-molas_e_sinalizacao_norte_sul_com_a_sao_paulo_04-09.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/977/indicacao_refazer_quebra-molas_e_sinalizacao_norte_sul_com_a_sao_paulo_04-09.docx</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal, que junto a Secretaria Municipal de Obras, Instalações e Serviços Públicos, através da Coordenadoria Municipal de Trânsito (COMTRAN), a necessidade de refazer o quebra-molas existente na Avenida Norte Sul, esquina com a Rua São Paulo, bem como realizar a pintura e sinalização adequada do mesmo.</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/978/ind._estacionamento_em_frente_unidade_socio_educativo04-09-25.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/978/ind._estacionamento_em_frente_unidade_socio_educativo04-09-25.docx</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal, que junto a Secretaria Municipal de Obras, Instalações e Serviços Públicos, através da Coordenadoria Municipal de Trânsito (COMTRAN), seja providenciado Estacionamento Rua Rio Madeira Bairro Boa Esperança em Frente a Unidade Socioeducativo.</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/980/indicacao_adair_36.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/980/indicacao_adair_36.docx</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor ALDAIR JULIO PEREIRA, Prefeito Municipal, que junto ao setor responsável desta administração, através das Secretaria Municipal de Saúde e Obras, Instalações e Serviços Públicos, adote providencias cabíveis no sentido de promover a manutenção da ponte localizada na linha 164 km 10 Norte.</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/982/indicacao_-_secretaria_de_obras_e_prefeitura_municipal.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/982/indicacao_-_secretaria_de_obras_e_prefeitura_municipal.pdf</t>
   </si>
   <si>
     <t>Conserto na calçada e inserção de faixa de Pedrestre em frente a EMEIEF ESCOLA BALÃO MÁGICO.</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/983/indicacao_contrucao_de_ponte_linha_176.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/983/indicacao_contrucao_de_ponte_linha_176.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal, que junto a Secretaria Municipal de Obras, Instalações e Serviços Públicos, seja realizado estudo para construção de uma ponte em concreto armado, ou outra estrutura compatível e viável na Linha 176, KM 4,5, lado Norte, Zona Rural de Rolim de Moura/RO.</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/984/indicacao_patrolamento_linha_204-sul_e_168-norte.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/984/indicacao_patrolamento_linha_204-sul_e_168-norte.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal, que junto a Secretaria Municipal de Obras, Instalações e Serviços Públicos, seja realizado o patrolamento, cascalhamento e construção de veios sumidouros de águas pluviais, e ainda limpeza das margens laterais em toda a extensão das Linhas Rurais n.204- Sul e 168- Norte.</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/996/thiago_40_indicacao.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/996/thiago_40_indicacao.pdf</t>
   </si>
   <si>
     <t>Reparo e pavimentação asfaltica nos estacionamentos da Av. Norte Sul.</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/997/thiago_41_indicacao_-_melhorias_na_sinalizacao.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/997/thiago_41_indicacao_-_melhorias_na_sinalizacao.pdf</t>
   </si>
   <si>
     <t>Melhorias na sinalização e inserção de quebra-molas no cruzamento entre as Av. Guaporé com a Av. 07 de setembro.</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
     <t>Adair Cardoso</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1005/indicacao_42_adair.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1005/indicacao_42_adair.docx</t>
   </si>
   <si>
     <t>indica ao Excelentíssimo Senhor Aldair Júlio Pereira, Prefeito Municipal, que junto ao setor competente desta administração, através da Secretaria Municipal de Obras, Instalações e Serviços Públicos, adote providências cabíveis no sentido de promover a limpeza dos rios e igarapés do município, levando em consideração a segurança dos moradores devido a chegada do período chuvoso.</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1006/indicacao_43_adair.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1006/indicacao_43_adair.docx</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Aldair Júlio Pereira, Prefeito Municipal, que junto ao setor competente desta administração, adote providências cabíveis no sentido de promover a substituição de lâmpadas de iluminação pública localizada na Rua Esperantina, Bairro Centenário – Poste 09 e 10.</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1007/indicacao_44_adair.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1007/indicacao_44_adair.docx</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Aldair Júlio Pereira, Prefeito Municipal, que junto ao setor competente desta administração, seja providenciado a substituição de lâmpadas da iluminação pública localizada na Avenida Vitória, Bairro Beira Rio, Poste 22.</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1008/indicacao_45_adair.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1008/indicacao_45_adair.docx</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Aldair Júlio Pereira, Prefeito Municipal, que junto ao setor competente desta administração, adote providências cabíveis no sentido de promover a poda das árvores que tem atrapalhado a visibilidade das ruas e avenidas de nossa cidade</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1016/quebra_molas_na_av._sao_luiz.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1016/quebra_molas_na_av._sao_luiz.docx</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal, que junto a Secretaria Municipal de Obras, Instalações e Serviços Públicos, através da Coordenadoria Municipal de Trânsito (COMTRAN),_x000D_
 seja providenciado serviços de implantação de Lombada (Quebra-molas) na Av. São Luiz 4014 Centro.</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1019/solicitacao_de_patrolamento_rua_14_cidade_alta.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1019/solicitacao_de_patrolamento_rua_14_cidade_alta.docx</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal, que junto a Secretaria Municipal de Obras, Instalações e Serviços Públicos, _x000D_
 seja providenciado serviços de Patrolamento da Rua 14, nº 0028, no Bairro Cidade Alta.</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1020/solicitacao_de_manilhamento_av_vitoria_23-09-25.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1020/solicitacao_de_manilhamento_av_vitoria_23-09-25.docx</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal, que junto a Secretaria Municipal de Obras, Instalações e Serviços Públicos, _x000D_
 seja providenciado serviços de Colocação de manilhas, na Avenida Vitória, entre a Rua Rio Verde e a Rua Paranavaí.</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1023/indicacao_av_maringa_nivelamento_da_rua_29-09.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1023/indicacao_av_maringa_nivelamento_da_rua_29-09.docx</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Secretario Ezequiel Cassol, que junto a Secretaria Municipal de Obras, Instalações e Serviços Públicos, seja providenciado realização urgente de obras de nivelamento e recapeamento asfáltico no trecho da Avenida Maringá, entre a Rua Ouro Preto e a Rua Capibaribe, onde se formou uma depressão acentuada (vale) na pista de rolamento</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1025/indicacao_50_adair.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1025/indicacao_50_adair.docx</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor ALDAIR JULIO PEREIRA, Prefeito Municipal, que junto ao setor competente desta administração adote providências cabíveis no sentido de promover a substituição de lâmpadas da iluminação pública localizadas na Avenida Jorge Teixeira em frente à residência n°4641</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1026/indicacao_cida_da_saude_quebramola_restaurar.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1026/indicacao_cida_da_saude_quebramola_restaurar.docx</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Aldair Júlio Pereira, Prefeito Municipal, que junto a Secretaria Municipal de Obras, Instalações e Serviços Públicos (SEMOSP), através da Coordenadoria Municipal de Trânsito (COMTRAN), adote providências cabíveis para que seja estudada a viabilidade de realizar a restauração do redutor de velocidade (quebra-molas) localizado na Rua Esperantina, entre a Avenida Recife e a Rua Florianópolis.</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1027/asfaltamento_da_aracaju.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1027/asfaltamento_da_aracaju.docx</t>
   </si>
   <si>
     <t>Indica ao Senhor ALDAIR JÚLIO PEREIRA, Prefeito Municipal, que junto ao setor competente desta administração, seja providenciada a pavimentação asfaltica da Avenida Aracaju, no trecho compreendido entre a Rua Esperantina e a Travessa Paranavaí.</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1028/limpeza_do_bosque.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1028/limpeza_do_bosque.docx</t>
   </si>
   <si>
     <t>Indica ao Senhor ALDAIR JULIO PEREIRA, Prefeito Municipal, que junto ao setor competente desta administração, através da Secretaria Municipal de Obras, Instalações e Serviço Públicos, adote providências urgentes no sentido de promover a limpeza, bem como a manutenção e recuperação da praça do bosque de nosso município.</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1050/indicacao_asfaltamento_av.campo_grande_e_luiz_irineu.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1050/indicacao_asfaltamento_av.campo_grande_e_luiz_irineu.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal, que junto a Secretaria Municipal de Obras, Instalações e Serviços Públicos, seja providenciado obras de asfaltamento na Avenida Luiz Irineu Genova no trecho compreendido entre as Av. Norte Sul e Rua Rondônia, e ainda, na Avenida Campo Grande no trecho compreendido da Av. Norte Sul e Rua Rondônia, todos no bairro Olímpico.</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1053/faixa_de_pedestre.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1053/faixa_de_pedestre.pdf</t>
   </si>
   <si>
     <t>Indicam ao Excelentíssimo Senhor Prefeito_x000D_
 Municipal, que junto ao setor competente desta administração_x000D_
 adote providências cabíveis no sentido de promover a_x000D_
 manutenção da faixa de pedestres localizada em frente a escola._x000D_
 Maria Comodoro Lira e a Creche Júlia Bobek.</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1054/poste_cidade_alta_2.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1054/poste_cidade_alta_2.pdf</t>
   </si>
   <si>
     <t>Indicam ao Excelentíssimo Senhor Prefeito_x000D_
 Municipal, que junto ao setor competente desta administração_x000D_
 adote providências cabíveis no sentido de promover a_x000D_
 substituição de lâmpadas de iluminação pública localizadas na_x000D_
 rua 12 Bairro Cidade Alta 2, Poste número 03.</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1055/asfaltamento_carlos_alves.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1055/asfaltamento_carlos_alves.pdf</t>
   </si>
   <si>
     <t>Indicam ao Excelentíssimo Senhor Prefeito_x000D_
 Municipal, que junto ao setor competente desta administração_x000D_
 adote providências cabíveis no sentido de promover o_x000D_
 asfaltamento da Rua Carlos Alves de Freitas, no trecho_x000D_
 compreendido entre a avenida São Paulo e a avenida Rolim de_x000D_
 Moura.</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1062/extensao_de_rede.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1062/extensao_de_rede.pdf</t>
   </si>
   <si>
     <t>Indicam ao Excelentíssimo Senhor Prefeito_x000D_
 Municipal, que junto ao setor competente desta administração_x000D_
 adote providências cabíveis no sentido de promover a extensão_x000D_
 de rede elétrica na rua C1 Bairro Cidade Alta e na Rua Brasília_x000D_
 entre as Ruas Guaporé e Corumbiara.</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1063/substituicao_poste_porto_velho.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1063/substituicao_poste_porto_velho.pdf</t>
   </si>
   <si>
     <t>Indicam ao Excelentíssimo Senhor Prefeito_x000D_
 Municipal, que junto ao setor competente desta administração_x000D_
 adote providências cabíveis no sentido de promover a_x000D_
 substituição completa do poste 22 localizado na Avenida Porto_x000D_
 Velho sentido Bairro Beira Rio</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1127/dionisio_quintino.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1127/dionisio_quintino.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor ALDAIR JÚLIO PEREIRA, Prefeito Municipal, que determine a Secretaria Municipal de Obras e Serviços Públicos, adote providências cabíveis no sentido de instalação de um_x000D_
 quebra mola na Rua Rio Verde de frente a escola Dionisio_x000D_
 Quintino.</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1128/massa_asfaltica.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1128/massa_asfaltica.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que notifique a empresa responsável pelo serviço de saneamento básico para que realize, com urgência, a recomposição da massa asfáltica na Rua Guaporé, no trecho compreendido entre a Avenida_x000D_
 Itaberaba e a Avenida Salvador.</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1129/balneario__municipal.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1129/balneario__municipal.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor ALDAIR JÚLIO PEREIRA, Prefeito Municipal, que determine a Secretaria Municipal de Obras e Serviços Públicos, adoção das providências necessárias para a remoção de entulhos e resíduos descartados no espaço do antigo Balneário Municipal.</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1130/festividades.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1130/festividades.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor ALDAIR JÚLIO PEREIRA, Prefeito Municipal, que determine ao setor competente desta Administração a adoção das devidas providências para a realização de ações de orientação e a disponibilização de locais adequados para o descarte de lixo durante as festividades de fim de ano no centro de nosso Município.</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1132/quebra_molas_cuibaxcorumbiara.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1132/quebra_molas_cuibaxcorumbiara.pdf</t>
   </si>
   <si>
     <t>indicar ao Excelentíssimo Senhor Prefeito Municipal que determine à Secretaria Municipal de Serviços Públicos a adoção das providências necessárias para a instalação de um redutor de velocidade (quebra-molas) na Rua Corumbiária, nas proximidades do cruzamento com a Avenida Cuiabá, neste município.</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1133/ind_tv.dos.parecidas_cida_7_11.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1133/ind_tv.dos.parecidas_cida_7_11.docx</t>
   </si>
   <si>
     <t>Indica ao Senhor ALDAIR JÚLIO PEREIRA, Prefeito Municipal, para que através do setor competente desta Administração Municipal, junto a Secretaria Municipal de Obras e Serviços Públicos, seja providenciada a pavimentação asfáltica na Travessa dos Parecis, no trecho compreendido entre a Avenida Maringá e a Avenida Macapá.</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1134/indicacao_faixa_pedestre_av_maringa_esquina_com_ulisses_guimaraes_10-11.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1134/indicacao_faixa_pedestre_av_maringa_esquina_com_ulisses_guimaraes_10-11.docx</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal, que junto a Secretaria Municipal de Obras, Instalações e Serviços Públicos, através da Coordenadoria Municipal de Trânsito (COMTRAN), a implantação de faixa de pedestre e placas de sinalização na Av. Maringá 6274 Boa Esperança</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1135/indicacao_faixa_pedestre_av_maringa_10-11.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1135/indicacao_faixa_pedestre_av_maringa_10-11.docx</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal, que junto a Secretaria Municipal de Obras, Instalações e Serviços Públicos, através da Coordenadoria Municipal de Trânsito (COMTRAN), a implantação de faixa de pedestre na Av. Maringá 5901 Boa Esperança.</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1139/indicacao_quebra_molas_em_frente_a_upa_12-11.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1139/indicacao_quebra_molas_em_frente_a_upa_12-11.docx</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal, que junto a Secretaria Municipal de Obras, Instalações e Serviços Públicos, através da Coordenadoria Municipal de Trânsito (COMTRAN), a necessidade de redutor de velocidade (quebra-molas) em frente à UPA.</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1153/indicacao_limpeza_av._manaus_14-11-25.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1153/indicacao_limpeza_av._manaus_14-11-25.docx</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal, que junto a Secretaria Municipal de Obras, Instalações e Serviços Públicos, _x000D_
 seja providenciado serviços, retirada de poda de árvore, entulho e móveis velhos nas Avenidas Manaus, Goiânia, Vitória e Belo Horizonte, no trecho entre as Avenidas Ouro Preto e Urupá.</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1154/indicacao_iluminacao_av._manaus14-11.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1154/indicacao_iluminacao_av._manaus14-11.docx</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Secretario Ezequiel Cassol, que junto a Secretaria Municipal de Obras, Instalações e Serviços Públicos, seja providenciado melhoria e manutenção da iluminação pública nas Avenidas Manaus, Goiânia, Vitória e Belo Horizonte, no trecho entre as Avenidas Ouro Preto e Urupá.</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1185/indicacao_instalacao_de_quebra_molas_guapore_e_corumbiara.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1185/indicacao_instalacao_de_quebra_molas_guapore_e_corumbiara.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal, que junto a Secretaria Municipal de Obras, Instalações e Serviços Públicos, seja realizado a instalação de lombadas (redutor de velocidade) na Rua Corumbiara nos trechos compreendido na Av Curitiba com a Av Cuiabá, e ainda na Av. Guaporé no trecho compreendido entre a Av. Manaus com a Goiânia, nesta cidade.</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1187/indicacao_patrolamento_av_capibaribe_e_ouro_preto_sete_de_setembro_e_brasilia.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1187/indicacao_patrolamento_av_capibaribe_e_ouro_preto_sete_de_setembro_e_brasilia.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal, que junto a Secretaria Municipal de Obras, Instalações e Serviços Públicos, seja realizado o patrolamento e cascalhamento nos trechos compreendidos: Av.07 de setembro e a Av.Brasília no bairro Beira Rio, e ainda na rua Capibaribe e a Ouro Preto no bairro Boa Esperança.</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1188/indicacao_abertura_de_canteiro_e_iluminacao.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1188/indicacao_abertura_de_canteiro_e_iluminacao.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal, que junto a Secretaria Municipal de Obras, Instalações e Serviços Públicos, seja realizado a abertura no canteiro central da Rua Corumbiara, em todo trecho compreendido da Av. Macapá até a Av. Maceió, bairro Centro de Rolim de Moura, e, ainda seja providenciado a troca de lâmpada de toda a Travessa Aritana, especialmente no poste 21, no bairro Beira Rio.</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1189/indicacao_colocacao_de_areia_nos_playgrouds_das_pracas.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1189/indicacao_colocacao_de_areia_nos_playgrouds_das_pracas.docx</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Secretário Ezequiel Cassol, que junto a Secretaria Municipal de Obras, Instalações e Serviços Públicos, seja providenciado a colocação de areia nos playgrounds recentemente instalados nas praças públicas do município.</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1205/indicacao_iluminacao_rua_02_cidade_alta_24-11.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1205/indicacao_iluminacao_rua_02_cidade_alta_24-11.docx</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Secretario Ezequiel Cassol, que junto a Secretaria Municipal de Obras, Instalações e Serviços Públicos, seja providenciado melhoria e manutenção da iluminação pública na Rua 02 Poste 03 cidade alta</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1206/indicacao_iluminacao_playground_boa_esperanca_coahb.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1206/indicacao_iluminacao_playground_boa_esperanca_coahb.docx</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Secretario Ezequiel Cassol, que junto a Secretaria Municipal de Obras, Instalações e Serviços Públicos, seja providenciado a iluminação no Playground, instalado recentemente no bairro Boa esperança Cohab.</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1233/lombadas.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1233/lombadas.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste solicitar, com urgência,_x000D_
 ao Poder Executivo e o setor responsável, a instalação de_x000D_
 lombadas (quebra-molas) nos seguintes trechos:</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1234/limpeza_ponte_na_recife_1.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1234/limpeza_ponte_na_recife_1.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que solicita a_x000D_
 limpeza da cabeceira da ponte localizada na Avenida Recife.</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1235/indicacao_substituicao_dos_postes.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1235/indicacao_substituicao_dos_postes.docx</t>
   </si>
   <si>
     <t>Indica ao Senhor ALDAIR JÚLIO PEREIRA, Prefeito Municipal, para que através do setor competente desta Administração Municipal, junto a Secretaria Municipal de Obras e Serviços Públicos (SEMOSP), que adote providências cabíveis para que seja estudada a viabilidade de realizar a substituição dos postes de madeira por postes de concreto no trecho situado na Avenida Macapá, entre a Rua Afonso Pena e a Rua Urupá.</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1236/indicacao_de_patrolamento_recife.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1236/indicacao_de_patrolamento_recife.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo, por meio da_x000D_
 secretaria responsável, o patrolamento e o cascalhamento da_x000D_
 Avenida Recife, no trecho que compreende da Travessa Altenir_x000D_
 Tavares até a Rua Esperantina.</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1257/indicacao_contrucao_faixa_elevada_av_joao_pessoa.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1257/indicacao_contrucao_faixa_elevada_av_joao_pessoa.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal, que junto a Secretaria Municipal de Obras, Instalações e Serviços Públicos, seja realizado  a construção de faixa elevada na Avenida João Pessoa, no trecho compreendido entre a Avenida Jaguaribe e Corumbiara, nas duas vias, com intuito de evitar possíveis acidentes</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1258/indicacao_pintura_de_faixa_de_pedestre.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1258/indicacao_pintura_de_faixa_de_pedestre.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal, que junto a Secretaria Municipal de Obras, Instalações e Serviços Públicos, seja realizado  a pintura ( ou repintura)de faixas de pedestres na Avenida 25 de Agosto no trecho compreendido entre a rotatória central da cidade, nas duas vias, a fim de garantir maior segurança aos pedestres.</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1269/indicacao_seu_jair_assinada.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1269/indicacao_seu_jair_assinada.pdf</t>
   </si>
   <si>
     <t>pavimentação asfáltica nos seguintes trechos:_x000D_
 •	Rua Rio Verde, no trecho compreendido entre a Avenida Sete de Setembro e a Avenida Brasília;_x000D_
 •	Rua Ouro Preto, no trecho entre a Rua São Paulo e a Avenida Brasília, passando em frente ao Colégio Ulisses Guimarães.</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/708/requerimento_eleicao_mesa.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/708/requerimento_eleicao_mesa.docx</t>
   </si>
   <si>
     <t>Requerem do Chefe do Poder Legislativo Municipal, realização da eleição da Mesa Diretora para segundo Biênio.</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/710/requerimento_2_thiago.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/710/requerimento_2_thiago.docx</t>
   </si>
   <si>
     <t>limpeza dos terrenos baldios existentes em nossa cidade, obedecendo ao disposto no Art. 8º, Inciso XVII da Lei Orgânica Municipal, e Artigo 31, §§ 4º e 5º da Lei Complementar nº 306, de 26 de junho de 2020 (Código de Posturas).</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/711/requerimento_3_thiago.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/711/requerimento_3_thiago.docx</t>
   </si>
   <si>
     <t>abertura de uma extensão da farmácia municipal no bairro Cidade Alta, com a presença de um farmacêutico.</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/712/requerimento_4_marcelo.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/712/requerimento_4_marcelo.docx</t>
   </si>
   <si>
     <t>Requer junto ao setor competente desta Administração,  através da Coordenadoria Municipal de Trânsito – COMTRAN, seja tomado as providencias necessárias, quanto a sinalização de trânsito no solo, nos cruzamentos das Ruas e Avenidas e semáforos com faixa de pedestres e sinalização horizontal que delimite um espaço exclusivo para motos.</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/713/requerimento_5_anteprojeto_marcelo.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/713/requerimento_5_anteprojeto_marcelo.docx</t>
   </si>
   <si>
     <t>Anteprojeto de Lei nº 001/2025 – Vereador MARCELO HENRIQUE BELGAMAZZI, que dispõe sobre:  Dispõe sobre a adequação, organização e sinalização do posicionamento dos coletores de entulho do tipo "container" no município de Rolim de Moura – RO, visando à segurança no trânsito e prevenção de acidentes.</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/753/requerimento_6_janete.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/753/requerimento_6_janete.docx</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Senhor ALDAIR JÚLIO PEREIRA, Prefeito Municipal de Rolim de Moura/RO, que através da Secretaria responsável desta Administração, providencie  compra de serviços especializados para o acompanhamento de crianças diagnosticadas com Transtorno do Espectro Autista (TEA) e Transtorno do Déficit de Atenção e Hiperatividade (TDAH) no nosso município.</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/754/requerimento_7_janete.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/754/requerimento_7_janete.docx</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Senhor ALDAIR JÚLIO PEREIRA, Prefeito Municipal de Rolim de Moura/RO, que através do setor responsável desta Administração, junto a Secretaria Municipal de Saúde, seja providenciado a contratação de médico com especialização em ultrassonografia e um médico anestesista para atender à demanda crescente de nossa população.</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/755/requerimento_8_cidinei.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/755/requerimento_8_cidinei.docx</t>
   </si>
   <si>
     <t>Requer ao Ilustríssimo Senhor THIAGO PINHEIRO MOREIRA, Gerente da 4ª Usina de Asfalto/DER do Município de  Rolim de Moura, Rondônia, que através do setor responsável providencie a execução dos serviços de tapa buraco da Rodovia RO 010, especificamente no trecho localizado entre o Município de Rolim de Moura e Distrito de Nova Estrela, que apresenta diversas irregularidades e buracos.</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/756/requerimento_9_anteprojeto_de_lei_marcelo.doc</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/756/requerimento_9_anteprojeto_de_lei_marcelo.doc</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Senhor IVAN FERREIRA VASCONCELOS, Presidente da Câmara Municipal de Rolim de Moura, que através do setor competente deste Poder Legislativo, seja oficiado/encaminhado ao Excelentíssimo Senhor ALDAIR JÚLIO PEREIRA, Prefeito Municipal de Rolim de Moura, anteprojeto de lei nº 002/2025 – Vereador MARCELO HENRIQUE BELGAMAZZI, que dispõe sobre: DISPÕE SOBRE A PRESTAÇÃO DE SERVIÇOS DE CASTRAÇÃO DE ANIMAIS NO MUNICÍPIO DE ROLIM DE MOURA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/765/requerimento_10_edinho.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/765/requerimento_10_edinho.docx</t>
   </si>
   <si>
     <t>Requer Excelentíssimo Senhor IVAN FERREIRA VASCONCELOS, Presidente da Câmara Municipal de Rolim de Moura, que através do setor competente deste Poder Legislativo, seja oficiado ao Excelentíssimo Senhor ALDAIR JÚLIO PEREIRA, Prefeito Municipal de Rolim de Moura/RO, que através do setor responsável desta Administração, junto a Secretaria Municipal de Saúde, seja providenciado a dispensação de medicamentos na Unidade de Pronto Atendimento – UPA, do Município de Rolim de Moura, aos pacientes imediatamente após serem atendidos pelos médicos.</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/766/requerimento_11_janete.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/766/requerimento_11_janete.docx</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Senhor IVAN FERREIRA VASCONCELOS, Presidente da Câmara Municipal de Rolim de Moura, que através do setor competente deste Poder Legislativo, seja oficiado/encaminhado ao Excelentíssimo Senhor ALDAIR JÚLIO PEREIRA, Prefeito Municipal de Rolim de Moura, anteprojeto de lei nº 003/2025 – Vereadora ROSA JANETE CARNEIRO LINS, que dispõe sobre: DISPÕE SOBRE A CRIAÇÃO DO CENTRO DE ATENÇÃO PSICOSSOCIAL INFANTIL (CAPS INFANTIL) NO MUNICÍPIO DE ROLIM DE MOURA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/774/requerimento_12_janete.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/774/requerimento_12_janete.docx</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Senhor ALDAIR JÚLIO PEREIRA, Prefeito Municipal de Rolim de Moura, para que através do setor competente junto a esta Administração Municipal, seja tomado providencias quanto construção de uma Creche no bairro Cidade Alta.</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/775/requerimento_13_edilson_anteprojeto_4.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/775/requerimento_13_edilson_anteprojeto_4.docx</t>
   </si>
   <si>
     <t>ao Excelentíssimo Senhor ALDAIR JÚLIO PEREIRA, Prefeito Municipal de Rolim de Moura, para que através do setor competente junto a esta Administração Municipal, seja tomado providencias quanto A IMPLANTAÇÃO DO ATENDIMENTO PSICOPEDAGÓGICO NO HOSPITAL MUNICIPAL DE ROLIM DE MOURA E DÁ OUTRAS PROVIDÊNCIAS, conforme propõe Anteprojeto de Lei nº 004/2025 em anexo.</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/776/requerimento_14_thiago.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/776/requerimento_14_thiago.docx</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Senhor ALDAIR JÚLIO PEREIRA, Prefeito Municipal de Rolim de Moura, para que através do setor competente junto a esta Administração Municipal, sejam tomadas providências urgentes em relação aos serviços executados pela empresa Águas de Rolim, especificamente no que tange aos cortes realizados no asfalto para a instalação de rede de esgoto.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/785/requerimento_15_anteprojeto.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/785/requerimento_15_anteprojeto.docx</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Senhor Vereador IVAN FERREIRA VASCONCELOS, Presidente da Câmara Municipal, que através do setor competente deste Poder Legislativo, seja oficiado/encaminhado ao Excelentíssimo Senhor ALDAIR JÚLIO PEREIRA, Prefeito Municipal de Rolim de Moura, para que através do setor competente junto a esta Administração Municipal, seja tomado providencias quanto A OBRIGATORIEDADE DE CAPACITAÇÃO DOS SERVIDORES PÚBLICOS DAS SECRETARIAS MUNICIPAL DE SAÚDE, EDUCAÇÃO E ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE ROLIM DE MOURA PARA ATENDIMENTO AS PESSOAS COM TRANSTORNOS NEURODIVERGENTES E PARA O USO DA LÍNGUA BRASILEIRA DE SINAIS (LIBRAS), conforme propõe Anteprojeto de Lei nº 005/2025 em anexo.</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/786/requerimento_16.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/786/requerimento_16.docx</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Senhor Vereador IVAN FERREIRA VASCONCELOS, Presidente da Câmara Municipal, que através do setor competente deste Poder Legislativo, seja oficiado ao Excelentíssimo Senhor ALDAIR JÚLIO PEREIRA, Prefeito Municipal de Rolim de Moura, que através do setor responsável desta Administração, seja estudado a possibilidade em atenção às necessidades da população, a implementação de um programa de vale alimentação destinado aos pacientes que realizam tratamento oncológico fora do domicílio.</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/787/requerimento_17.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/787/requerimento_17.docx</t>
   </si>
   <si>
     <t>ao Excelentíssimo Senhor Vereador IVAN FERREIRA VASCONCELOS, Presidente da Câmara Municipal, que através do setor competente deste Poder Legislativo, seja oficiado ao Excelentíssimo Senhor ALDAIR JÚLIO PEREIRA, Prefeito Municipal de Rolim de Moura, para que através do setor competente desta Administração Municipal, junto a Secretaria Municipal de Saúde, sejam tomadas as devidas providências para o cumprimento da lei municipal nº 4.513, de 23 de setembro de 2024, que estabelece a Política de Proteção às Mulheres em Situação de Vulnerabilidade pela Rede Pública Municipal de Saúde, com a utilização do contraceptivo reversível de longa duração de ETONOGESTREL.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/808/requerimento_18.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/808/requerimento_18.docx</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Senhor ALDAIR JÚLIO PEREIRA, Prefeito Municipal de Rolim de Moura, para que através do setor competente desta Administração Municipal, junto a Secretaria Municipal de Saúde, seja providenciada a implementação de uma gratificação de deslocamento para os enfermeiros que atuam em nossa rede de saúde.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/812/3_ante_projeto_de_lei_interpretes_corrigido.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/812/3_ante_projeto_de_lei_interpretes_corrigido.docx</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Senhor Vereador IVAN FERREIRA VASCONCELOS, Presidente da Câmara Municipal, que através do setor competente deste Poder Legislativo, seja oficiado/encaminhado ao Excelentíssimo Senhor ALDAIR JÚLIO PEREIRA, Prefeito Municipal de Rolim de Moura,  Anteprojeto de lei nº 006/2025 – Vereador Edilson dos Santos, que dispõe sobre: Institui a Central de Intérpretes da Língua Brasileira de Sinais (LIBRAS) e de Guia Intérpretes para surdo cegos no âmbito da prefeitura do Município de Rolim de Moura/RO.</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/814/requerimento_20_thiago_bolsa_atleta.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/814/requerimento_20_thiago_bolsa_atleta.docx</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Senhor Vereador IVAN FERREIRA VASCONCELOS, Presidente da Câmara Municipal, que através do setor competente deste Poder Legislativo, seja oficiado/encaminhado ao Excelentíssimo Senhor ALDAIR JÚLIO PEREIRA, Prefeito Municipal de Rolim de Moura,  Anteprojeto de lei nº 007/2025 – Vereador Thiago Gonçalves da Luz, que dispõe sobre: Cria o Programa Bolsa Atleta no âmbito do Município de Rolim de Moura e dá outras providências</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/824/requerimento_009_obras.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/824/requerimento_009_obras.pdf</t>
   </si>
   <si>
     <t>Solicito da Secretaria Municipal de Obras, ampliar os estacionamento públicos no âmbito do Município de Rolim de Moura. (reitera requerimento n° 009/2025)</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/829/requerimento_22_anteprojeto_8_e_9.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/829/requerimento_22_anteprojeto_8_e_9.docx</t>
   </si>
   <si>
     <t>Requer do Chefe do Poder Legislativo, que encaminhe ao Executivo Municipal anteprojetos de lei.</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/828/requerimento_23_anteprojeto_10.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/828/requerimento_23_anteprojeto_10.docx</t>
   </si>
   <si>
     <t>Requer do Chefe do Poder Legislativo Municipal, que encaminhe ao Poder Executivo anteprojeto de lei.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/830/requerimento_24_anteprojeto_11.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/830/requerimento_24_anteprojeto_11.docx</t>
   </si>
   <si>
     <t>Requer do Chefe do Poder Legislativo, que encaminhe ao Poder Executivo anteprojeto de lei.</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/841/requerimento_25_anteprojeto_cidadasaude.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/841/requerimento_25_anteprojeto_cidadasaude.docx</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/843/requerimento_26_anteprojeto_ederson.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/843/requerimento_26_anteprojeto_ederson.docx</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Senhor IVAN FERREIRA VASCONCELOS, Presidente da Câmara Municipal, que através do setor competente deste Poder Legislativo, seja oficiado/encaminhado ao Excelentíssimo Senhor ALDAIR JÚLIO PEREIRA, Prefeito Municipal de Rolim de Moura, Anteprojeto de Lei nº: 013/CMRM-2025, que dispõe sobre: Dispõe sobre a concessão de 8 (oito) dias adicionais de férias aos servidores públicos municipais que realizarem doação de sangue.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/853/requerimento_27_edilson_anteprojeto_de_lei.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/853/requerimento_27_edilson_anteprojeto_de_lei.docx</t>
   </si>
   <si>
     <t>Requer do Excelentíssimo Senhor IVAN FERREIRA VASCONCELOS, Presidente da Câmara Municipal, que através do setor competente deste Poder Legislativo, seja oficiado/encaminhado ao Excelentíssimo Senhor ALDAIR JÚLIO PEREIRA, Prefeito Municipal de Rolim de Moura, Anteprojeto de Lei nº. 014/CMRM-2025, que dispõe sobre: DISPÕE SOBRE A IMPLEMENTAÇÃO DO AUXÍLIO TRANSPORTE PARA OS AGENTES COMUNITÁRIOS DE SAÚDE E AGENTES DE COMBATE ÀS ENDEMIAS DA CIDADE DE ROLIM DE MOURA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/863/requerimento_28_cida.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/863/requerimento_28_cida.docx</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Senhor ALDAIR JÚLIO PEREIRA, Prefeito Municipal de Rolim de Moura, para que através do setor competente desta Administração Municipal, junto a Secretaria Municipal de Saúde, seja estudado a possibilidade em solicitar a contratação EM CARÁTER DE URGÊNCIA, de MÉDICO PEDIATRA e MÉDICO GERIATRA para atender nas UBS E UPA do nosso Município e garantir um melhor atendimento para nossa população</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/864/requerimento_29_cida.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/864/requerimento_29_cida.docx</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Senhor ALDAIR JÚLIO PEREIRA, Prefeito Municipal de Rolim de Moura, para que através do setor competente desta Administração Municipal, junto a Secretaria Municipal de Saúde, seja estudado a possibilidade em fazer a implantação do método contraceptivo para homens conhecido como VASECTOMIA, a ser ofertado pelo Sistema Único de Saúde (SUS).</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/866/requerimento_30.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/866/requerimento_30.docx</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Senhor ALDAIR JÚLIO PEREIRA, Prefeito Municipal de Rolim de Moura, para que através do setor competente desta Administração Municipal, junto a Secretaria Municipal de Saúde, seja estudado a possibilidade em solicitar a contratação EM CARÁTER DE URGÊNCIA, DE MÉDICO CLÍNICO GERAL para atender nas UBS do nosso Município e garantir um melhor atendimento para nossa população</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/891/requerimento_predio_da_farmacia_municipal_cidadasaude.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/891/requerimento_predio_da_farmacia_municipal_cidadasaude.docx</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Senhor ALDAIR JÚLIO PEREIRA, Prefeito Municipal de Rolim de Moura, para que através do setor competente desta Administração Municipal, junto a Secretaria Municipal de Saúde, seja estudado a possibilidade em providenciar um PRÉDIO mais espaçoso para a instalação do Departamento de Assistência Farmacêutica DAF.</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/892/requerimento_faixa_de_pedestre_cida_da_saude.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/892/requerimento_faixa_de_pedestre_cida_da_saude.docx</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Senhor ALDAIR JÚLIO PEREIRA, Prefeito Municipal de Rolim de Moura, para que através do setor competente desta Administração Municipal seja estudado a possibilidade em providenciar FAIXA DE PEDESTRE e QUEBRA MOLAS, na Av. 25 de Agosto Bairro Cidade Alta em frente ao Mercado Santa Helena.</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/894/requerimento_instalacao_de_manilhas_cida_da_saude.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/894/requerimento_instalacao_de_manilhas_cida_da_saude.docx</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Senhor ALDAIR JÚLIO PEREIRA, Prefeito Municipal de Rolim de Moura, para que através do setor competente desta Administração Municipal, junto a Secretaria Municipal de Obras e Serviços Públicos, que seja providenciado a instalação de manilhas para drenagem pluvial na Avenida Porto Velho, no trecho entre as ruas Jamari e Tocantins.</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/895/requerimento_info_mais_medicos_cidadasaude.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/895/requerimento_info_mais_medicos_cidadasaude.docx</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Senhor ALDAIR JÚLIO PEREIRA, Prefeito Municipal de Rolim de Moura, para que através do setor competente desta Administração Municipal, junto a Secretaria Municipal de Saúde, para que seja informado com a máxima brevidade, quanto ao andamento do processo de reajuste da ajuda de custos do Programa Mais Médicos.</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/896/requerimento_cadeira_de_rodas_cidadasaude.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/896/requerimento_cadeira_de_rodas_cidadasaude.docx</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Senhor ALDAIR JÚLIO PEREIRA, Prefeito Municipal de Rolim de Moura, para que através do setor competente desta Administração Municipal, junto a Secretaria Municipal de Saúde, para que adote providências para agilizar o processo de compra e distribuição de cadeiras de rodas e cadeiras de banho, destinadas às pessoas que atualmente se encontram em fila de espera.</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/907/requerimento_caminhao_pipa-plenario_1.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/907/requerimento_caminhao_pipa-plenario_1.docx</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Senhor ALDAIR JÚLIO PEREIRA, Prefeito Municipal de Rolim de Moura, para que através do setor competente desta Administração Municipal, junto a Secretaria Municipal de Obras e Serviços Públicos, que seja estudado a possibilidade em providenciar o SERVIÇO DE CAMINHÃO PIPA nas Ruas ao redor do Colégio CTPM VIII, UBS e Escolas Municipais do Bairro Cidade Alta e que esse serviço ainda se estenda em áreas escolares e de UBS dos demais bairros, onde as ruas ainda não receberam pavimentação asfáltica.</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/908/requerimento_melhorias_no_bairro_olimpico.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/908/requerimento_melhorias_no_bairro_olimpico.docx</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Senhor ALDAIR JÚLIO PEREIRA, Prefeito Municipal de Rolim de Moura, para que através do setor competente desta Administração Municipal, junto a Secretaria Municipal de Obras e Serviços Públicos, que seja estudado a possibilidade em providenciar MELHORIAS NO TRÂNSITO (quebra-molas, acostamento, tapa-buraco, faixa de pedestre, sinalização) no bairro Olímpico, especificamente na TRAVESSA RELÍQUIA.</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/909/requerimento_ubs_e_melhorias_no_bairro_setor_chacareiro.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/909/requerimento_ubs_e_melhorias_no_bairro_setor_chacareiro.docx</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Senhor ALDAIR JÚLIO PEREIRA, Prefeito Municipal de Rolim de Moura, para que através do setor competente desta Administração Municipal, junto a Secretaria Municipal de Saúde, que seja estudado a possibilidade em IMPLANTAR UMA UBS e também melhorar a infraestrutura (abertura e limpeza das ruas) no Bairro SETOR CHACAREIRO do nosso Município, para atender as famílias que residem no bairro.</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/910/projeto_-_lei_do_caminhoneiro_-_vanete_1.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/910/projeto_-_lei_do_caminhoneiro_-_vanete_1.docx</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/911/requerimento_ubs_do_agricultor.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/911/requerimento_ubs_do_agricultor.docx</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Senhor ALDAIR JÚLIO PEREIRA, Prefeito Municipal de Rolim de Moura, para que através do setor competente desta Administração Municipal, junto a Secretaria Municipal de Saúde, que seja estudado a possibilidade em IMPLANTAR A UBS DOS AGRICULTORES, para atender as famílias que residem na ZONA RURAL do nosso Município.</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/912/projeto_markenting_visual_e_audiovisual_1.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/912/projeto_markenting_visual_e_audiovisual_1.docx</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/918/requerimento_janete.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/918/requerimento_janete.docx</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Senhor Prefeito Municipal de Rolim de Moura a criação de um Seminário Anual de Capacitação e Inovação no Agronegócio, com o objetivo de promover o desenvolvimento rural sustentável, a capacitação de produtores e a valorização da juventude no campo.</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/925/requerimento_ambulancia_-_ubs.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/925/requerimento_ambulancia_-_ubs.docx</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Senhor ALDAIR JÚLIO PEREIRA, Prefeito Municipal de Rolim de Moura, para que através do setor competente desta Administração Municipal, junto a Secretaria Municipal de Saúde, seja estudado a possibilidade em deixar uma AMBULANCIA a DISPOSIÇÃO somente para atender todas as UBS do nosso Município.</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/926/requerimento_entulho_de_obra_cida_da_saude_1.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/926/requerimento_entulho_de_obra_cida_da_saude_1.docx</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Senhor ALDAIR JÚLIO PEREIRA, Prefeito Municipal de Rolim de Moura, para que através do setor competente desta Administração Municipal, junto a Secretaria Municipal de Obras e Serviços Públicos, que seja estudado a possibilidade em providenciar separação entre RESÍDUOS DOMÉSTICOS E ENTULHOS DE OBRAS no descarte de lixo.</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/954/requerimento_e_anteprojeto_de_lei_-_sensor_monitoramento_de_diabetes.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/954/requerimento_e_anteprojeto_de_lei_-_sensor_monitoramento_de_diabetes.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de fornecimento de sensores de monitoramento contínuo de glicose (Freestyle Libre) para pessoas portadoras de Diabetes Mellitus Tipo 1 no âmbito do Sistema Único de Saúde Municipal</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/957/ante-projeto-ambulancia.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/957/ante-projeto-ambulancia.docx</t>
   </si>
   <si>
     <t>Encaminha Anteprojeto de LEI</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/963/requerimento_implementacao_de_faixas_de_pedrestes_em_frente_as_escolas_municipais.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/963/requerimento_implementacao_de_faixas_de_pedrestes_em_frente_as_escolas_municipais.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IMPLANTAÇÃO DE FAIXAS ELEVADAS EM FRENTE ÀS ESCOLAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/964/requerimento_pavimentacao_do_canteiro_2.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/964/requerimento_pavimentacao_do_canteiro_2.docx</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Senhor ALDAIR JÚLIO PEREIRA, Prefeito Municipal de Rolim de Moura, para que através do setor competente desta Administração Municipal, junto a Secretaria Municipal de Obras e Serviços Públicos, que seja estudado a possibilidade em providenciar serviço de pavimentação nas ruas que tem canteiro em uma das vias, sendo as seguintes: Avenida São Luiz, entre a Rua Rio Madeira e a Rua Guaporé, Avenida Recife, entre a Rua Capibaribe e a Rua Jamari, Avenida Recife, entre a Rua Barão de Melgaço e a Avenida Norte Sul, Avenida Boa Vista, entre a Rua Corumbiara e a Rua Jaguaribe, Avenida Vitória, entre a Avenida Norte Sul e a Rua Jaguaribe, Avenida Belo Horizonte, entre a Avenida Norte Sul e a Rua Jaguaribe, Rua Jaguaribe, entre a Avenida Maceió e a Avenida São Paulo, Avenida Goiânia, entre a Avenida Norte Sul e a Rua Jaguaribe.</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/965/requerimento_mais_medico_pediatra_e_geriatra-1_1.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/965/requerimento_mais_medico_pediatra_e_geriatra-1_1.docx</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Senhor ALDAIR JÚLIO PEREIRA, Prefeito Municipal de Rolim de Moura, para que através do setor competente desta Administração Municipal, junto a Secretaria Municipal de Saúde, seja estudado a possibilidade em solicitar contratação EM CARÁTER DE URGÊNCIA, MAIS MÉDICOS para atender nas UBS E UPA.</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/973/ante_projeto_residencia_terapeutica.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/973/ante_projeto_residencia_terapeutica.docx</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/975/ante-projeto-cartazes_informativos_nas_escolas_municipais_abuso_sexual.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/975/ante-projeto-cartazes_informativos_nas_escolas_municipais_abuso_sexual.pdf</t>
   </si>
   <si>
     <t>Encaminha Anteprojeto de Lei</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/981/requerimento_53_adair.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/981/requerimento_53_adair.docx</t>
   </si>
   <si>
     <t>Requer ao Chefe do Poder Executivo Municipal, que junto ao setor competente desta administração adote providências cabíveis no sentido de promover a disponibilização de seguranças permanentes para atuarem na Unidade de Pronto Atendimento Dra. Luci Emiko Kitamura (UPA).</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1017/requerimento_mocao_de_congratulacoes.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1017/requerimento_mocao_de_congratulacoes.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações ao Pastor Sebastião Valladares Netto.</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1021/requerimento_-_colocar_guardas_nos_locais_publicos.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1021/requerimento_-_colocar_guardas_nos_locais_publicos.pdf</t>
   </si>
   <si>
     <t>Colocação de Guardas/Vigias em locais públicos.</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1022/requerimento_-_manutencao_praca_da_cohab.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1022/requerimento_-_manutencao_praca_da_cohab.pdf</t>
   </si>
   <si>
     <t>Manutenção na fiação e refletores da quadra da COHAB.</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1024/requerimento_ederson.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1024/requerimento_ederson.docx</t>
   </si>
   <si>
     <t>Encaminha anteprojeto de lei nº. 022/CMRM-2025 – Vereador Ederson Andrade de Albuquerque, que dispõe sobre: Altera dispositivo da Lei Municipal nº.4.247, de 11 de maio de 2023. (Moto táxi).</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1029/requerimento_kit_escolar.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1029/requerimento_kit_escolar.docx</t>
   </si>
   <si>
     <t>Requer a possibilidade em implementar no Município de Rolim de Moura, o Programa Municipal de Entrega de Kits de Material Escolar e Uniformes para os alunos da rede municipal de ensino.</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1030/requerimento_sessao_nova_estrela.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1030/requerimento_sessao_nova_estrela.docx</t>
   </si>
   <si>
     <t>Requer a realização de uma sessão itinerante da Câmara Municipal de Rolim de Moura no distrito de Nova Estrela.</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1031/estado_de_rondonia.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1031/estado_de_rondonia.pdf</t>
   </si>
   <si>
     <t>Encaminha Audiência Pública</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1032/estado_de_rondonia_1.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1032/estado_de_rondonia_1.pdf</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1033/requerimento_anteprojeto_repasse_acs_06-10-25.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1033/requerimento_anteprojeto_repasse_acs_06-10-25.docx</t>
   </si>
   <si>
     <t>A regulamentação do repasse do Incentivo Financeiro Adicional aos Agentes Comunitários de Saúde – ACS e Agentes de Combate às Endemias – ACE no âmbito do Município de Rolim de Moura, e dá outras providências</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1042/requerimento_-_abertura_de_estacionamento_rua_tocantins.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1042/requerimento_-_abertura_de_estacionamento_rua_tocantins.pdf</t>
   </si>
   <si>
     <t>Abertura de estacionamento na rua Tocantins com a Av. 25 de Agosto, próximo a CESTARI REFRIGERAÇÃO.</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1043/requerimento_implantacao_de_rotatoria_-_rua_esperantina.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1043/requerimento_implantacao_de_rotatoria_-_rua_esperantina.docx</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Senhor ALDAIR JÚLIO PEREIRA, Prefeito Municipal de Rolim de Moura, para que através do setor competente desta Administração Municipal, junto a Secretaria Municipal de Obras, seja estudado a possibilidade de IMPLANTAÇÃO DE ROTATORIA.</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1044/requerimento_cabos_e_fios.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1044/requerimento_cabos_e_fios.docx</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Senhor ALDAIR JÚLIO PEREIRA, Prefeito Municipal de Rolim de Moura, para que através do setor competente desta Administração Municipal, junto a Secretaria Municipal de Obras, seja estudado a possibilidade em solicitar serviço de LIMPEZA E RETIRADA DA FIAÇÃO EXCEDENTES.</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1052/requerimento_onibus.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1052/requerimento_onibus.pdf</t>
   </si>
   <si>
     <t>Requerem ao Excelentíssimo Senhor Prefeito_x000D_
 Municipal, que junto ao setor competente desta administração_x000D_
 adote providências cabíveis no sentido de promover a_x000D_
 construção de pontos de ônibus para as crianças que fazem uso_x000D_
 dos ônibus rurais para irem à escola.</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1056/janete_cer.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1056/janete_cer.docx</t>
   </si>
   <si>
     <t>O Centro Especializado em Reabilitação – CER é responsável pelo atendimento a pessoas com deficiência física, auditiva, visual e/ou intelectual, realizando um trabalho essencial para a promoção da qualidade de vida e inclusão social dos usuários do SUS. Os profissionais atuam frequentemente em condições que exigem conhecimento técnico, sensibilidade humana e compromisso ético, muitas vezes em jornadas intensas e sob elevada carga emocional._x000D_
 Dessa forma, considerando a relevância social e o nível de especialização exigido desses servidores, é justo e necessário que o Executivo Municipal avalie a criação de uma gratificação específica ou adicional de função para os trabalhadores que atuam diretamente nessa unidade, como forma de reconhecimento, valorização profissional e estímulo à permanência e excelência no serviço.</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1057/requerimento_estacionamento_rio_madeira.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1057/requerimento_estacionamento_rio_madeira.docx</t>
   </si>
   <si>
     <t>que seja estudada e viabilizada a construção de estacionamentos públicos na Rua Rio Madeira, nos trechos compreendidos entre a Rua Porto Velho, Rua Boa Vista, Rua Maceió, Rua Macapá, Rua Manaus e Rua Goiânia. _x000D_
 Este requerimento visa atender à crescente demanda por vagas de estacionamento em uma área com intenso movimento urbano. A Rua Rio Madeira, especialmente nos trechos citados, concentra grande fluxo de veículos, pedestres e comércios locais, tornando-se um ponto crítico no que se refere à mobilidade e organização do trânsito._x000D_
 A construção de  estacionamentos adequados beneficiará diretamente os comerciantes, consumidores e moradores da região, promovendo mais segurança, fluidez no tráfego, valorização do comércio local e maior conforto para todos que utilizam diariamente aquela via._x000D_
 Além disso, a falta de estacionamento atualmente obriga muitos condutores a pararem em locais irregulares ou em fila dupla, o que aumenta o risco de acidentes e causa transtornos aos demais usuários da via.</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1058/requerimento_sexta_saudavel.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1058/requerimento_sexta_saudavel.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, após manifestação_x000D_
 favorável do Douto Plenário, REQUER a Vossa Excelência, nos termos_x000D_
 regimentais e em conformidade com a Lei Orgânica do Município de_x000D_
 Rolim de Moura, que seja encaminhado, por meio do setor_x000D_
 competente desta Casa de Leis, ofício ao Excelentíssimo Senhor_x000D_
 ALDAIR JÚLIO PEREIRA, Prefeito Municipal, anexando o_x000D_
 Anteprojeto de Lei nº ___/CMRM-2025, que “Institui o_x000D_
 Programa 'Sexta Saudável' no âmbito das escolas municipais_x000D_
 de Rolim de Moura e dá outras providências.”</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1061/requerimento_thiago.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1061/requerimento_thiago.pdf</t>
   </si>
   <si>
     <t>construção de estacionamento na Avenida Norte Sul, entre as Avenidas Curitiba e Cuiabá, centro.</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1064/requerimento_estacionamento_rio_madeira2.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1064/requerimento_estacionamento_rio_madeira2.docx</t>
   </si>
   <si>
     <t>que seja estudada e viabilizada a construção de estacionamentos públicos na Rua Rio Madeira, nos trechos compreendidos entre rua Cuiabá, rua Porto Alegre, rua Natal e rua Belém, em frente a Secretaria de Saúde e o CER. _x000D_
 Este requerimento visa atender à crescente demanda por vagas de estacionamento em uma área com intenso movimento urbano. A Rua Rio Madeira, especialmente nos trechos citados, concentra grande fluxo de veículos, pedestres e comércios locais, tornando-se um ponto crítico no que se refere à mobilidade e organização do trânsito._x000D_
 A construção de estacionamentos adequados beneficiará diretamente os comerciantes, consumidores e moradores da região, promovendo mais segurança, fluidez no tráfego, valorização do comércio local e maior conforto para todos que utilizam diariamente aquela via._x000D_
 Além disso, a falta de estacionamento atualmente obriga muitos condutores a pararem em locais irregulares ou em fila dupla, o que aumenta o risco de acidentes e causa transtornos aos demais usuários da via.</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1065/ante-projeto-regularizacao_de_comercio_do_cobre-pronto_3.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1065/ante-projeto-regularizacao_de_comercio_do_cobre-pronto_3.pdf</t>
   </si>
   <si>
     <t>Encaminha Requerimento de Lei</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1066/ante-projeto-servidao_rural.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1066/ante-projeto-servidao_rural.pdf</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1067/ante-projeto-educacao_financeira_1.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1067/ante-projeto-educacao_financeira_1.pdf</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1068/ante-projeto-ingresso_no_servico_publico-apresentacao_de_teste_toxicologico.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1068/ante-projeto-ingresso_no_servico_publico-apresentacao_de_teste_toxicologico.pdf</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1069/requerimento_nomeclatura.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1069/requerimento_nomeclatura.pdf</t>
   </si>
   <si>
     <t>Encaminho Requerimento de Lei</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1070/requerimento_drenagem_av_maceio.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1070/requerimento_drenagem_av_maceio.docx</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Senhor ALDAIR JÚLIO PEREIRA, Prefeito Municipal de Rolim de Moura, para que através do setor competente desta Administração Municipal, junto a Secretaria Municipal de Obras, que seja estudado a possibilidade de realizar o serviço de DRENAGEM e MANILHAMENTO na Avenida Maceió entre a Rua Esperantina e Rua Rondônia.</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1073/requerimento_recapeamento._av_aracaju.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1073/requerimento_recapeamento._av_aracaju.docx</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Senhor ALDAIR JÚLIO PEREIRA, Prefeito Municipal de Rolim de Moura, para que através do setor competente desta Administração Municipal, junto a Secretaria Municipal de Obras, seja estudado a possibilidade em realizar o serviço  RECAPEAMENTO.</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1074/requerimento_79.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1074/requerimento_79.docx</t>
   </si>
   <si>
     <t>Requer ao Chefe do Poder Executivo Municipal, por intermédio da secretaria de Obras, que seja realizada o serviço de REFORMA DOS PONTOS DE ONIBUS/ABRIGO DE ESPERA.</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1075/-requerimento_varios_locais_drenagem_e_galeria.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1075/-requerimento_varios_locais_drenagem_e_galeria.docx</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Senhor ALDAIR JÚLIO PEREIRA, Prefeito Municipal de Rolim de Moura, para que através do setor competente desta Administração Municipal, junto a Secretaria Municipal de Obras, que seja estudado a possibilidade de realizar o serviço de DRENAGEM e MANILHAMENTO nas seguintes localidades: Avenida Paraná (entre a Rua Ouro Preto e Rua Capibaribe); Avenida Belo Horizonte (entre a Rua Jamari e a Rua Capibaribe); Avenida Espírito Santo (entre Rua Capibaribe e Rua Ouro Preto); Avenida Belo Horizonte (entre a Rua Paranavaí e Rua Rondônia); e Avenida Corumbiara (entre a Avenida 7 de Setembro e Avenida Uirapuru).</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1079/requerimento_recapeamento..pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1079/requerimento_recapeamento..pdf</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1080/requerimento_rotatoria_assembleia_de_deus-sede.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1080/requerimento_rotatoria_assembleia_de_deus-sede.pdf</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1081/requerimento_ccb...pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1081/requerimento_ccb...pdf</t>
   </si>
   <si>
     <t>Encaminha o Requerimento de Lei</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1100/requerimento_anteprojeto__olimpiadas_escolares_30-10-25.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1100/requerimento_anteprojeto__olimpiadas_escolares_30-10-25.docx</t>
   </si>
   <si>
     <t>Institui o Programa de Olimpíadas Municipais de Matemática, Redação e Soletração na Rede Pública Municipal de Ensino de Rolim de Moura, e dá outras providências.</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1102/requerimento_para_instacao_de_manilhas_para_canalizacao_de_agua_loteamento_bela_vista.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1102/requerimento_para_instacao_de_manilhas_para_canalizacao_de_agua_loteamento_bela_vista.pdf</t>
   </si>
   <si>
     <t>Instalação de manilhas para canalizar o escoamento de água das chuvas, de modo a evitar que a água entre nas residências do loteamento BELA VISTA, travessão da linha 186 com a linha 188.</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1105/conselho..pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1105/conselho..pdf</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1113/requerimento_-_instalacao_de_rotatoria_e_redutor_de_velocidade_-_av._guapore_com_av._aracaju.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1113/requerimento_-_instalacao_de_rotatoria_e_redutor_de_velocidade_-_av._guapore_com_av._aracaju.pdf</t>
   </si>
   <si>
     <t>Instalação de rotatória e redutor de velocidades no cruzamento entre a Av. Guaporé com a Av. Aracaju, bairro centro.</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1114/requerimento_manutencao_cemiterio_municipal.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1114/requerimento_manutencao_cemiterio_municipal.pdf</t>
   </si>
   <si>
     <t>Manutenção, limpeza e escoamento da água municipal do cemitério municipal de Rolim de Moura - RO.</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1119/requerimento_janete_lins.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1119/requerimento_janete_lins.docx</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1131/requerimento_avenida_boa_vista_drenagem_e_galeria_1_1.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1131/requerimento_avenida_boa_vista_drenagem_e_galeria_1_1.docx</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Senhor ALDAIR JÚLIO PEREIRA, Prefeito Municipal de Rolim de Moura, para que através do setor competente desta Administração Municipal, junto a Secretaria Municipal de Obras, que seja estudado a possibilidade de realizar estudo técnico para posterior execução de serviço de DRENAGEM, por meio de manilhamento ou construção de galeria, na Avenida Boa Vista, entre a Rua Guaporé e a Rua Corumbiara, no bairro Centro.</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/850/081_m_088_-_ab._de_cred._especial_por_superavit_-_r560.52246_-_equipamentos_agricolas__-_proc._2530-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/850/081_m_088_-_ab._de_cred._especial_por_superavit_-_r560.52246_-_equipamentos_agricolas__-_proc._2530-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$560.522,46”.</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1149/requerimento_no.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1149/requerimento_no.docx</t>
   </si>
   <si>
     <t>através do setor competente deste Poder Legislativo, seja encaminhado/oficiado ao Excelentíssimo Senhor ALDAIR JÚLIO PEREIRA, Prefeito Municipal de Rolim de Moura, para que junto ao setor responsável desta Administração Municipal, através da Secretaria Municipal de Obras, seja feito um estudo visando a possibilidade de construção de banheiros públicos na Praça do Bosque.</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1155/requerimento_motoboy.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1155/requerimento_motoboy.pdf</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1156/requerimento_quebra_mola.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1156/requerimento_quebra_mola.pdf</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1158/requerimento_de_convalidacao_dos_requerimentos_feitos_na_28_sessao_ordinaria.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1158/requerimento_de_convalidacao_dos_requerimentos_feitos_na_28_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Pedido de convalidação dos requerimentos apresentados durante a 28ª Sessão Ordinária da Câmara Municipal de Rolim de Moura - RO, realizada na data de 25 de agosto de 2025, tendo em vista que alguns requerimentos não constaram na ata da 28° Sessão Ordinária</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1237/travessa_do_caju_requerimento.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1237/travessa_do_caju_requerimento.docx</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Senhor ALDAIR JÚLIO PEREIRA, Prefeito Municipal de Rolim de Moura, para que através do setor competente desta Administração Municipal, junto a Secretaria Municipal de Obras e serviços públicos, que seja estudado a possibilidade de solicitar MELHORIAS (PATROLAMENTO E CASCALHAMENTO) para facilitar o acesso e deslocamento no travessão do caju, localizado na linha 184, quilômetro 6, lado norte.</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1241/ante-projeto_alterando_lei_moto_taxi-.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1241/ante-projeto_alterando_lei_moto_taxi-.pdf</t>
   </si>
   <si>
     <t>Encaminho Requerimento e Anteprojeto de Lei que visa Alterar o Sistema de Prestação de Serviço de Transporte Individual de Passageiros com uso de Motocicletas – Mototáxi, para modificar o limite de autorização por número de habitantes, e dá outras providências.</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
     <t>A Vereadora Janete Lins, no uso de suas atribuições legais e regimentais, após ouvido o Plenário, REQUER ao Excelentíssimo Senhor Prefeito Municipal de Rolim de Moura Aldair Júlio Pereira, bem como à Secretaria Municipal de Saúde e ao setor competente da Administração Municipal, que sejam realizados estudos técnicos, administrativos e orçamentários com a finalidade de promover a revisão e o reajuste da gratificação concedida aos enfermeiros e técnicos de enfermagem lotados nas Unidades Básicas de Saúde – UBS do Município de Rolim de Moura, considerando que referido benefício encontra-se sem atualização desde o ano de 2010.</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1244/requerimento_e_anteprojeto_de_lei_-_disponibilizacao_de_medicamentos_na_rede_privada_de_saude.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1244/requerimento_e_anteprojeto_de_lei_-_disponibilizacao_de_medicamentos_na_rede_privada_de_saude.pdf</t>
   </si>
   <si>
     <t>Encaminha anteprojeto de lei que Dispõe sobre a possibilidade de o Município firmar convênio com farmácias e drogarias privadas para fornecimento de medicamentos à população quando indisponíveis na rede municipal de saúde.</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1252/projeto_de_lei_reducao_de_carga_horaria_assistente_social.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1252/projeto_de_lei_reducao_de_carga_horaria_assistente_social.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a redução de carga horária da categoria funcional de Assistente Social e estabelece outras providências.</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1254/anteprojeto_para_a_adequacao_do_piso_salarial_dos_cirurgiao_dentista.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1254/anteprojeto_para_a_adequacao_do_piso_salarial_dos_cirurgiao_dentista.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a adequação e fixação do Piso Salarial dos Cirurgiões-Dentistas no âmbito do Município de Rolim de Moura, com fundamento na Lei Federal nº 3.999, de 15 de dezembro de 1961, e dá outras providências.</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de prioridade no atendimento a pais ou responsáveis legais de crianças com deficiência, necessidades especiais ou transtornos do espectro autista no âmbito do Município de Rolim de Moura e dá outras providências.</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1272/requerimento_bienio1__anulacao.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1272/requerimento_bienio1__anulacao.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO ANULAÇÃO MESA DIRETORA SEGUNDO BIÊNIO</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/883/mocao_pastor_maxuel.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/883/mocao_pastor_maxuel.docx</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Ilustríssimo Senhor Pastor MAXUEL KAYSER DOS SANTOS, pelos relevantes serviços prestados à comunidade rolimourense</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
     <t>PE</t>
   </si>
   <si>
     <t>Proposta de Emenda</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1035/emenda_plc_04_adair.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1035/emenda_plc_04_adair.docx</t>
   </si>
   <si>
     <t>proposta de emendas Vereador Adair Cardoso Batista,  ao Projeto de Lei Complementar nº 004/2025  (Mens. 051 PLC Executivo 06) – Poder Executivo Municipal, que dispõe sobre: Regulamenta as novas regras de aposentadoria e pensão por morte do Regime Próprio de Previdência Social - RPPS do Município de Rolim de Moura e dispõe sobre a Estrutura Administrativa e dá outras providências, revogando disposições correlatas.</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
     <t>COSP - Comissão Permanente de Orçamento, Finanças, Controle Externo, Obras, Serviços Públicos e Infra.</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1245/emenda_ldo_-2026-.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1245/emenda_ldo_-2026-.pdf</t>
   </si>
   <si>
     <t>Proposta de Emenda Aditiva e Modificativa a Lei de Diretrizes Orçamentárias - LDO sob relatoria do Vereador Marquinho do Som.</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1263/anexo_emenda_loa.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1263/anexo_emenda_loa.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei n.189/2025- Estima a receita e fixa a despesa para o Município de Rolim de Moura para 2026.</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1276/poroposta_de_emenda.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1276/poroposta_de_emenda.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa – Art. 1º: O artigo 1º do Projeto de resolução passa_x000D_
 a vigorar com a seguinte redação:_x000D_
 Art. 1° Fica estabelecido o Auxílio Extraordinário, no valor de R$_x000D_
 2000,00(dois mil reais), a ser pago aos servidores do Quadro Administrativo da_x000D_
 Câmara Municipal de Rolim de Moura, Rondônia, que deverá ser pago no mês de_x000D_
 Dezembro de 2025 ou Janeiro de 2026._x000D_
 Art. 1° Fica estabelecido o Auxílio Extraordinário, no valor de R$_x000D_
 2500,00(dois mil e quinhentos reais), a ser pago aos servidores do Quadro_x000D_
 Administrativo da Câmara Municipal de Rolim de Moura, Rondônia, que_x000D_
 deverá ser pago no mês de Dezembro de 2025 ou Janeiro de 2026</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1288/emenda_plc_017_-2025-.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1288/emenda_plc_017_-2025-.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa o Projeto de Lei Complementar n.07/2024, apresentado em parecer conjunto de análise das Comissões em 17/12/2025.</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1348/proposto_de_emenda_supressiva.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1348/proposto_de_emenda_supressiva.pdf</t>
   </si>
   <si>
     <t>Proposta de emenda supressiva.</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
     <t>VT</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Poder Executivo - Ex.</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1353/proposicao_de_veto.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1353/proposicao_de_veto.pdf</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
     <t>AUTÓG</t>
   </si>
   <si>
     <t>Autógrafo</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1084/autografo1_1-1.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1084/autografo1_1-1.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional_x000D_
 especial por superávit financeiro no valor de_x000D_
 R$800.000,00.</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1086/autografo1_1-2.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1086/autografo1_1-2.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial_x000D_
 por excesso de arrecadação de recursos vinculados a_x000D_
 receita no valor de R$309.000,00</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1087/autografo1_1-3.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1087/autografo1_1-3.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial_x000D_
 por excesso de arrecadação de recursos vinculados a_x000D_
 receita no valor de R$114.000,00</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1088/autografo1_1-4.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1088/autografo1_1-4.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial_x000D_
 por excesso de arrecadação de recursos vinculados a_x000D_
 receita no valor de R$246.400,00.</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1089/autografo1_1-5.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1089/autografo1_1-5.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial_x000D_
 por excesso de arrecadação de recursos vinculados a_x000D_
 receita no valor de R$106.813,71.</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1090/autografo1_1-6.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1090/autografo1_1-6.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial_x000D_
 por excesso de arrecadação de recursos vinculados a_x000D_
 receita no valor de R$36.938,23.</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1091/autografo1_1-7.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1091/autografo1_1-7.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional_x000D_
 especial por superávit financeiro no valor de_x000D_
 R$87.081,00 e autoriza a abertura de crédito_x000D_
 adicional especial por excesso de arrecadação de_x000D_
 recursos vinculados a receita no valor de_x000D_
 R$6.623,81.</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1092/9.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1092/9.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional_x000D_
 especial por excesso de arrecadação de recursos_x000D_
 vinculados a receita no valor de R$502.800,00 e_x000D_
 autoriza a abertura de crédito adicional especial por_x000D_
 anulação de dotação no valor de R$8.033,33</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1093/autografo1_1-11.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1093/autografo1_1-11.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional_x000D_
 especial por excesso de arrecadação de recursos_x000D_
 vinculados a receita no valor de R$1.000.000,00.</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1094/autografo1_1-12.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1094/autografo1_1-12.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional_x000D_
 especial por excesso de arrecadação de recursos_x000D_
 vinculados a receita no valor de R$286.000,00.</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1095/autografo1_1-13.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1095/autografo1_1-13.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional_x000D_
 especial por excesso de arrecadação de recursos_x000D_
 vinculados a receita no valor de R$1.999.000,00.</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1096/autografo1_1-14.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1096/autografo1_1-14.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional_x000D_
 especial por excesso de arrecadação de_x000D_
 recursos vinculados a receita no valor de_x000D_
 R$1.000.000,00.</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1097/autografo1_1-15.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1097/autografo1_1-15.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional_x000D_
 especial por excesso de arrecadação de_x000D_
 recursos vinculados a receita no valor de_x000D_
 R$400.000,00</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1098/autografo1_1-16.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1098/autografo1_1-16.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito_x000D_
 adicional especial por excesso de_x000D_
 arrecadação de recursos vinculados a_x000D_
 receita no valor de R$525.000,00</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1101/autografo1_1-17.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1101/autografo1_1-17.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional_x000D_
 especial por excesso de arrecadação de_x000D_
 recursos vinculados a receita no valor de_x000D_
 R$837.992,00.</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1110/autografo.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1110/autografo.pdf</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1170/autografo_161.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1170/autografo_161.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do PROGRAMA MAIS LEITE no âmbito do município de Rolim de Moura/RO e dá outras providências”.</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1171/autografo_162....pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1171/autografo_162....pdf</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1172/autografo_163.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1172/autografo_163.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação da Tarifa Social de Água e Esgoto no âmbito do Município de Rolim de Moura, em conformidade com a Lei Federal”.</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1173/autografo_164.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1173/autografo_164.pdf</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1174/autografo_165.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1174/autografo_165.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$300.000,00 e autoriza a abertura de crédito adicional especial por anulação de dotação no valor de R$3.000,00.</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1175/autografo_166.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1175/autografo_166.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$150.000,00 e autoriza a abertura de crédito adicional especial por anulação de dotação no valor de R$4.130,45.”</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1176/autografo_167.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1176/autografo_167.pdf</t>
   </si>
   <si>
     <t>Estabelece as diretrizes quanto à delimitação das faixas marginais de cursos d` água em Área Urbana Consolidada, nos termos dos art. 4º, I e § 10 da Lei Federal nº 12.651, de 12 de maio de 2012 e, art. 4º, III - B da Lei Federal 6.766 de 19 de dezembro de 1979, com Redação dada pela Lei Federal nº 14.285, de 29 de dezembro de 2021”.</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1201/autografo_168.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1201/autografo_168.pdf</t>
   </si>
   <si>
     <t>“Autoriza a alteração orçamentária decorrente de reformulação administrativa mediante remanejamento ao orçamento do presente exercício financeiro, no valor de R$189.021,00.</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1202/autografo_169.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1202/autografo_169.pdf</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1203/autografo_170.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1203/autografo_170.pdf</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
     <t>CCJ - Comissão Permanente de Constituição, Justiça, Redação e Cidadania</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1213/autografo_171.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1213/autografo_171.pdf</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1214/autografo_172.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1214/autografo_172.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$500.000,00</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1215/autografo_173.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1215/autografo_173.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$830.300,00</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1216/autografo_174.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1216/autografo_174.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$4.218.652,00</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1217/autografo_175..pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1217/autografo_175..pdf</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1248/176.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1248/176.pdf</t>
   </si>
   <si>
     <t>Desafeta e incorpora área de terreno aos bens dominicais e autoriza o Poder Executivo celebrar concessão de uso, às empresas LANO DO BRASIL LTDA e QUATI TECAS INDUSTRIA COMERCIO E EXPORTAÇÃO LTDA, pelo prazo de 30 (trinta) anos, a área que especifica.</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1249/177.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1249/177.pdf</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1250/178.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1250/178.pdf</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1309/179.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1309/179.pdf</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1310/180.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1310/180.pdf</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1311/181.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1311/181.pdf</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1312/182.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1312/182.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$359.939,01”</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1314/184.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1314/184.pdf</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1315/185.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1315/185.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a utilização, manuseio, tratamento, compatilhamento e a proteção das imagens e dados gerados pelo sistema de videomonitoramento urbano do Municipio</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1316/186.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1316/186.pdf</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1317/187.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1317/187.pdf</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1318/188.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1318/188.pdf</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1319/189.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1319/189.pdf</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1320/190.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1320/190.pdf</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1321/191.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1321/191.pdf</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1322/192.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1322/192.pdf</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1323/193.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1323/193.pdf</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1324/194.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1324/194.pdf</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
     <t>PAREC</t>
   </si>
   <si>
     <t>Parecer Jurídico</t>
   </si>
   <si>
     <t>Procuradoria Jurídica - PJ</t>
   </si>
   <si>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1157/parecer_juridico.pdf</t>
+  </si>
+  <si>
     <t>Parecer Jurídico.</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1159/projeto_de_lei_complementar_no_14._concede_isencao_de_itbi_para_primeira_escritura_de_imoveis_urbanos_1.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1159/projeto_de_lei_complementar_no_14._concede_isencao_de_itbi_para_primeira_escritura_de_imoveis_urbanos_1.pdf</t>
   </si>
   <si>
     <t>Parecer PLC 14/2025.</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
     <t>Parecer PL 190/2025.</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1165/parecer_juridico.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1165/parecer_juridico.pdf</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1179/projeto_de_lei_191-2025._abertura_de_credito_e_superavit_e_anulacao._construcao_de_galeria_de_concreto_armado..pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1179/projeto_de_lei_191-2025._abertura_de_credito_e_superavit_e_anulacao._construcao_de_galeria_de_concreto_armado..pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico referente ao PL 191/2025.</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1190/parecer_juridico.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1190/parecer_juridico.pdf</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1191/projeto_de_lei_194-2025._abertura_de_credito._excesso_de_arrecadacao._aquisicao_de_insumos_atencao_basica..pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1191/projeto_de_lei_194-2025._abertura_de_credito._excesso_de_arrecadacao._aquisicao_de_insumos_atencao_basica..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 194-2025.</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1194/projeto_de_lei_197-2025._abertura_de_credito_por_excesso_e_anulacao._aqusicao_e_contratacao_sinalizacao_horizontal_e_vertical..pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1194/projeto_de_lei_197-2025._abertura_de_credito_por_excesso_e_anulacao._aqusicao_e_contratacao_sinalizacao_horizontal_e_vertical..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 197-2025.</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1195/projeto_de_lei_193-2025._abertura_de_credito_fortalecer_servico_de_saude_na_alta_e_media_complexidade..pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1195/projeto_de_lei_193-2025._abertura_de_credito_fortalecer_servico_de_saude_na_alta_e_media_complexidade..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 193-2025.</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1196/projeto_de_lei_195-2025._abertura_de_credito._aquisicao_de_materiais_de_consumo_e_servicos_de_terceiros..pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1196/projeto_de_lei_195-2025._abertura_de_credito._aquisicao_de_materiais_de_consumo_e_servicos_de_terceiros..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 195-2025.</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1197/projeto_de_lei_complementar_no_16._altera_nomenclatura_do_cargo__de_auditoria_interna_de_provimento_em_comissao..pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1197/projeto_de_lei_complementar_no_16._altera_nomenclatura_do_cargo__de_auditoria_interna_de_provimento_em_comissao..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei Complementar nº 16-2025.</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1198/projeto_de_lei_no_46-25._vedacao_a_contratacao_de_servidores_publicos_condenados_lei_maria_da_penha..pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1198/projeto_de_lei_no_46-25._vedacao_a_contratacao_de_servidores_publicos_condenados_lei_maria_da_penha..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 046-2025.</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1199/parecer_juridico.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1199/parecer_juridico.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 200/2025.</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1204/parecer_ldo_2026.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1204/parecer_ldo_2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 168/2025.</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1211/parecer_juridico.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1211/parecer_juridico.pdf</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1223/parecer_projeto_de_lei_no_196-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1223/parecer_projeto_de_lei_no_196-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 196/2025.</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
     <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 207-2025.</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1225/projeto_de_lei_207-2025._abertura_de_credito_superavit_financeiro._informatizacao_unidades_de_saude.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1225/projeto_de_lei_207-2025._abertura_de_credito_superavit_financeiro._informatizacao_unidades_de_saude.pdf</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1226/projeto_de_lei_205-2025._abertura_de_credito_por_excesso_de_arrecadacao..pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1226/projeto_de_lei_205-2025._abertura_de_credito_por_excesso_de_arrecadacao..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 205-2025.</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1227/projeto_de_lei_206-2025._abertura_de_credito_por_excesso_de_arrecadacao..pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1227/projeto_de_lei_206-2025._abertura_de_credito_por_excesso_de_arrecadacao..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 206-2025.</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1228/projeto_de_lei_198-2025._declara_de_utilidade_publica_a_associacao_impacto_social..pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1228/projeto_de_lei_198-2025._declara_de_utilidade_publica_a_associacao_impacto_social..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 198/2025.</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1229/excesso_de_arrecadacao_projeto_de_lei_202-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1229/excesso_de_arrecadacao_projeto_de_lei_202-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 202/2025.</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1246/projeto_de_lei_no_199_-2025._diretrizes_de_acessibilidade_para_pessoas_com_deficiencia_e_transtorno_do_espectro_autista.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1246/projeto_de_lei_no_199_-2025._diretrizes_de_acessibilidade_para_pessoas_com_deficiencia_e_transtorno_do_espectro_autista.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 199/2025.</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1247/parecer_loa_-_2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1247/parecer_loa_-_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 189/2025.</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1256/projeto_de_lei_211-2025._abertura_de_credito_superavit_e_excesso_de_arrecadacao._execucao_convenio_brasil..pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1256/projeto_de_lei_211-2025._abertura_de_credito_superavit_e_excesso_de_arrecadacao._execucao_convenio_brasil..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 211/2025.</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1259/projeto_de_lei_212-2025._abertura_credito._superavit_e_excesso_de_arrecadacao..pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1259/projeto_de_lei_212-2025._abertura_credito._superavit_e_excesso_de_arrecadacao..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 212/2025.</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1260/projeto_de_lei_213-2025._abertura_de_credito_excesso_de_arrecadacao..pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1260/projeto_de_lei_213-2025._abertura_de_credito_excesso_de_arrecadacao..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 213/2025.</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1261/parecer_tecnico.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1261/parecer_tecnico.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 209/2025.</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1264/parecer_projeto_de_lei_complentar_15-2025honorarios_advocaticios.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1264/parecer_projeto_de_lei_complentar_15-2025honorarios_advocaticios.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei Complementar nº 015/2025.</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1265/projeto_de_lei_no_204-2025._regulamenta_o_comercio_local_de_sucata_e_ferro-velho..pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1265/projeto_de_lei_no_204-2025._regulamenta_o_comercio_local_de_sucata_e_ferro-velho..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 204/2025.</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1277/projeto_de_resolucao_no_6-2025._auxilio_extraordinario..pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1277/projeto_de_resolucao_no_6-2025._auxilio_extraordinario..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Resolução nº 06/2025.</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1278/projeto_de_lei_no_02-2025._planejamento_estrategico.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1278/projeto_de_lei_no_02-2025._planejamento_estrategico.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de  Resolução nº 02/2025.</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1279/parecer_projeto_de_lei_217-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1279/parecer_projeto_de_lei_217-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 217/2025.</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1280/projeto_de_lei_214-2025._reformulacao_administrativa_por_remanejamento_orcamentario..pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1280/projeto_de_lei_214-2025._reformulacao_administrativa_por_remanejamento_orcamentario..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 214/2025.</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1282/projeto_de_lei_214-2025._reformulacao_administrativa_por_remanejamento_orcamentario..pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1282/projeto_de_lei_214-2025._reformulacao_administrativa_por_remanejamento_orcamentario..pdf</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1284/projeto_de_lei_215-2025._abertura_de_credito_excesso_de_arrecadacao._folha_de_pagamento._2.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1284/projeto_de_lei_215-2025._abertura_de_credito_excesso_de_arrecadacao._folha_de_pagamento._2.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 215/2025.</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1285/projeto_de_lei_216-2025._abertura_de_credito_excesso_de_arrecadacao._folha_de_pagamento..pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1285/projeto_de_lei_216-2025._abertura_de_credito_excesso_de_arrecadacao._folha_de_pagamento..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 216/2025.</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1286/parecer_projeto_de_lei_complentar_017-2025_remanejamento_do_numero_de_vagas_dos_cargos_de_professor_pedagogo_e_pedagogo.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1286/parecer_projeto_de_lei_complentar_017-2025_remanejamento_do_numero_de_vagas_dos_cargos_de_professor_pedagogo_e_pedagogo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei Complementar nº 017/2025.</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1292/projeto_de_lei_218-2025._autoriza_celebrar_convenio_com_o_estado_de_rondonia_-_sejus..pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1292/projeto_de_lei_218-2025._autoriza_celebrar_convenio_com_o_estado_de_rondonia_-_sejus..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Parecer Jurídico referente ao Projeto de Lei nº 218/2025.</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1295/parecer_juridico.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1295/parecer_juridico.pdf</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1352/parecer_juridico_sobre_o_veto.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1352/parecer_juridico_sobre_o_veto.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico sobre o veto apresentado.</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
     <t>CCJ</t>
   </si>
   <si>
     <t>Parecer CCJ</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1115/parecer_ccj.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1115/parecer_ccj.pdf</t>
   </si>
   <si>
     <t>TESTE</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
     <t>Comissão Permanente de Constituição, Justiça, Redação e Cidadania - CCJ</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1118/parecer_ccj_3.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1118/parecer_ccj_3.pdf</t>
   </si>
   <si>
     <t>Parecer Desfavorável._x000D_
 _x000D_
 Dispõe sobre a criação do programa “Bebê a Bordo”no Município de Rolim de Moura, que garante transporte humanizado para mães em situação de vulnerabilidade após o parto.</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1120/oficio__parecer.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1120/oficio__parecer.pdf</t>
   </si>
   <si>
     <t>Parecer Favorável._x000D_
 “Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$500.000,00 e autoriza a abertura de crédito adicional especial por anulação de dotação no valor de R$91,38.”</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1121/parecer_ccj.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1121/parecer_ccj.pdf</t>
   </si>
   <si>
     <t>Relator: Thiago Gonçalves da Luz_x000D_
 Parecer favorável._x000D_
 "Dispõe sobre a regulamentação da Tarifa Social de Água e Esgoto no âmbito do Município de Rolim de Moura, em conformidade com a Lei Federal”.</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1136/parecer_ccj.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1136/parecer_ccj.pdf</t>
   </si>
   <si>
     <t>RELATORIA DA VEREADORA ROSA JANETE LINS_x000D_
 PARECER FAVORÁVEL_x000D_
 “Dispõe sobre a instituição do PROGRAMA MAIS LEITE no âmbito do município de Rolim de Moura/RO e dá outras providências”.</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1146/parecer_ccj.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1146/parecer_ccj.pdf</t>
   </si>
   <si>
     <t>Relator: Rosa Janete Lins._x000D_
 Parecer: Favorável._x000D_
 “Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$150.000,00 e autoriza a abertura de crédito adicional especial por anulação de dotação no valor de R$4.130,45.”</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1150/parecer_ccj.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1150/parecer_ccj.pdf</t>
   </si>
   <si>
     <t>RELATOR ADAIR CARDOSO BATISTA._x000D_
 PARECER FAVORÁVEL_x000D_
 “Estabelece as diretrizes quanto à delimitação das faixas marginais de cursos d` água em Área Urbana Consolidada, nos termos dos art. 4º, I e § 10 da Lei Federal nº 12.651, de 12 de maio de 2012 e, art. 4º, III - B da Lei Federal 6.766 de 19 de dezembro de 1979, com Redação dada pela Lei Federal nº 14.285, de 29 de dezembro de 2021”.</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1164/parecer_ccj.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1164/parecer_ccj.pdf</t>
   </si>
   <si>
     <t>Relatora: Rosa Janete Carneiro Lins._x000D_
 Parecer favorável._x000D_
 Cria no âmbito do Município de Rolim de Moura, a Campanha de Conscientização do Bem-Estar e Direitos dos Animais, coordenado pela Secretaria Municipal de Educação</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1166/parecer_ccj_correto.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1166/parecer_ccj_correto.pdf</t>
   </si>
   <si>
     <t>Relator: Thiago Gonçalves da Luz_x000D_
 Parecer: desfavorável._x000D_
 Ementa: Implanta o Projeto Acessibilidade nas Unidades Básicas de Saúde (UBS), Hospitais e Unidades de Pronto Atendimento (UPA) do município de Rolim de Moura/RO.</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1177/parecer_ccj.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1177/parecer_ccj.pdf</t>
   </si>
   <si>
     <t>Relatoria do Vereador Thiago Gonçalves da Luz_x000D_
 Parecer favorável._x000D_
 “Autoriza a alteração orçamentária decorrente de reformulação administrativa mediante remanejamento ao orçamento do presente exercício financeiro, no valor de R$189.021,00.”</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1183/parecer_ccj.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1183/parecer_ccj.pdf</t>
   </si>
   <si>
     <t>RELATORIA ROSA JANETE LINS_x000D_
 PARECER FAVORÁVEL_x000D_
 _x000D_
 _x000D_
 “Autoriza a alteração orçamentária decorrente de reformulação administrativa mediante transposição ao orçamento do presente exercício financeiro, no valor de R$1.500.000,00”.</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1192/parecener_ccj.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1192/parecener_ccj.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL_x000D_
 “Autoriza a alteração orçamentária decorrente de reformulação administrativa mediante transposição ao orçamento do presente exercício financeiro, no valor de R$241.445,16”.</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1212/parecer_ccj.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1212/parecer_ccj.pdf</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1238/parecer_ccj.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1238/parecer_ccj.pdf</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1239/parecer_ccj.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1239/parecer_ccj.pdf</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1296/parecer_ccj.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1296/parecer_ccj.pdf</t>
   </si>
   <si>
     <t>Relator: Adair Cardoso Batista._x000D_
 Parecer desfavorável._x000D_
 "Dispõe sobre a concessão de prioridade no atendimento a pais ou responsáveis legais de crianças com deficiência, necessidades especiais ou transtornos do espectro autista no âmbito do Município de Rolim de Moura e dá outras providências."</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1307/parecer_ccj.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1307/parecer_ccj.pdf</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1325/parecer_ccj.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1325/parecer_ccj.pdf</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1327/parecer_ccj.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1327/parecer_ccj.pdf</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1330/parecer_ccj.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1330/parecer_ccj.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$600.000,00”._x000D_
 PARECER FAVORÁVEL.</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1333/parecer_ccj.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1333/parecer_ccj.pdf</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1336/parecer_ccj.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1336/parecer_ccj.pdf</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1339/parecer_ccj.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1339/parecer_ccj.pdf</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1342/parecer_ccj.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1342/parecer_ccj.pdf</t>
   </si>
   <si>
     <t>“Estima a receita e fixa a despesa do Município de Rolim de Moura para o exercício financeiro de 2026”. Lei Orçamentária Anual (LOA)"</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1344/relatoria_ccj...pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1344/relatoria_ccj...pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 211/2016”.</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1346/parecer_ccj.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1346/parecer_ccj.pdf</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1347/parecer_ccj.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1347/parecer_ccj.pdf</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1349/parecer_ccj.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1349/parecer_ccj.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$200.000,00”.</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
     <t>COSP</t>
   </si>
   <si>
     <t>Parecer COSP</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1122/parecer_cosp.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1122/parecer_cosp.pdf</t>
   </si>
   <si>
     <t>Relator: Marco Antônio Joaquim Silva._x000D_
 Parecer favorável._x000D_
 "Dispõe sobre a regulamentação da Tarifa Social de Água e Esgoto no âmbito do Município de Rolim de Moura, em conformidade com a Lei Federal”.</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1137/parecer_cfof.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1137/parecer_cfof.pdf</t>
   </si>
   <si>
     <t>Relator Ederson Andrade de albuquerque_x000D_
 Parecer favorável_x000D_
 “Dispõe sobre a instituição do PROGRAMA MAIS LEITE no âmbito do município de Rolim de Moura/RO e dá outras providências”.</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1141/parecer_cfof.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1141/parecer_cfof.pdf</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
     <t>Parecer Favorável_x000D_
 “Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$300.000,00 e autoriza a abertura de crédito adicional especial por anulação de dotação no valor de R$3.000,00.”</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1147/parecer_cfof.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1147/parecer_cfof.pdf</t>
   </si>
   <si>
     <t>RELATOR - MARCO ANTÔNIO JOAQUIM._x000D_
 PARECER FAVORÁVEL._x000D_
 _x000D_
 “Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$150.000,00 e autoriza a abertura de crédito adicional especial por anulação de dotação no valor de R$4.130,45.”</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1151/parecer_cfof.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1151/parecer_cfof.pdf</t>
   </si>
   <si>
     <t>RELATOR ROSA JANETE LINS_x000D_
 PARECER FAVORÁVEL_x000D_
 “Estabelece as diretrizes quanto à delimitação das faixas marginais de cursos d` água em Área Urbana Consolidada, nos termos dos art. 4º, I e § 10 da Lei Federal nº 12.651, de 12 de maio de 2012 e, art. 4º, III - B da Lei Federal 6.766 de 19 de dezembro de 1979, com Redação dada pela Lei Federal nº 14.285, de 29 de dezembro de 2021”.</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1178/parecer_cfof.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1178/parecer_cfof.pdf</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1182/parecer_cfof__oficio_a_presidencia.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1182/parecer_cfof__oficio_a_presidencia.pdf</t>
   </si>
   <si>
     <t>PARECER + OFÍCIO À PRESIDÊNCIA, SOLICITANDO JUSTIFICATIVA.</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1184/parecer_cfof.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1184/parecer_cfof.pdf</t>
   </si>
   <si>
     <t>RELATOR EDERSON ANDRADE DE ALBUQUERQUE_x000D_
 PARECER FAVORÁVEL_x000D_
 _x000D_
 “Autoriza a alteração orçamentária decorrente de reformulação administrativa mediante transposição ao orçamento do presente exercício financeiro, no valor de R$1.500.000,00”.</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1193/parecer_cfof.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1193/parecer_cfof.pdf</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1240/parecer_cfof.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1240/parecer_cfof.pdf</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1251/parecer_cosp.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1251/parecer_cosp.pdf</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1298/relatoria_cosp.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1298/relatoria_cosp.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 211/2016”._x000D_
 Parecer favorável._x000D_
 Relator: Rosa Janete Carneiro Lins.</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1326/parecer_cosp.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1326/parecer_cosp.pdf</t>
   </si>
   <si>
     <t>Abertura de créd. Especial por Superavit e anulação - R$242.338,43 - GALERIA LINHA 176, LADO NORTE._x000D_
 PARECER FAVORÁVEL.</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1328/parecer_cosp.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1328/parecer_cosp.pdf</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1331/parecer_cosp.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1331/parecer_cosp.pdf</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1334/parecer_cosp.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1334/parecer_cosp.pdf</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1337/parecer_cosp.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1337/parecer_cosp.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$1.750.000,00"</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1340/parecer_cosp.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1340/parecer_cosp.pdf</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1343/parecer_cosp.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1343/parecer_cosp.pdf</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1350/parecer_cosp.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1350/parecer_cosp.pdf</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
     <t>CSAS</t>
   </si>
   <si>
     <t>Parecer CSAS</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1138/parecer_cesa.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1138/parecer_cesa.pdf</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
     <t>Gab. Ver. Profº Edilson - GAB</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1140/parecer_cesa.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1140/parecer_cesa.pdf</t>
   </si>
   <si>
     <t>RELATORIA VEREADOR EDILSON_x000D_
 PARECER FAVORÁVEL_x000D_
 “Dispõe sobre a regulamentação da Tarifa Social de Água e Esgoto no âmbito do Município de Rolim de Moura, em conformidade com a Lei Federal”.</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
     <t>CSAS - Comissão Permanente de Ação e Bem-Estar Social, Educação, Cultura, Desporto e Lazer, (...)</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1142/parecer_cesa.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1142/parecer_cesa.pdf</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1145/parecer_cesa.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1145/parecer_cesa.pdf</t>
   </si>
   <si>
     <t>Parecer Favorável._x000D_
 “Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$300.000,00 e autoriza a abertura de crédito adicional especial por anulação de dotação no valor de R$3.000,00.”</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1148/parecer_cesa.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1148/parecer_cesa.pdf</t>
   </si>
   <si>
     <t>RELATOR: CIDINEI FURTUNATO._x000D_
 PARECER: FAVORÁVEL._x000D_
 Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$150.000,00 e autoriza a abertura de crédito adicional especial por anulação de dotação no valor de R$4.130,45.”</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1152/parecer_cesa.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1152/parecer_cesa.pdf</t>
   </si>
   <si>
     <t>RELATOR CIDINEI FURTUNATO_x000D_
 PARECER FAVORÁVEL _x000D_
 “Estabelece as diretrizes quanto à delimitação das faixas marginais de cursos d` água em Área Urbana Consolidada, nos termos dos art. 4º, I e § 10 da Lei Federal nº 12.651, de 12 de maio de 2012 e, art. 4º, III - B da Lei Federal 6.766 de 19 de dezembro de 1979, com Redação dada pela Lei Federal nº 14.285, de 29 de dezembro de 2021”.</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1180/parecer_csas.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1180/parecer_csas.pdf</t>
   </si>
   <si>
     <t>Parecer favorável._x000D_
 _x000D_
 “Autoriza a alteração orçamentária decorrente de reformulação administrativa mediante remanejamento ao orçamento do presente exercício financeiro, no valor de R$189.021,00.”</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1186/parecer_csas.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1186/parecer_csas.pdf</t>
   </si>
   <si>
     <t>RELATORIA DO VEREADOR EDILSON DOS SANTOS_x000D_
 PARECER FAVORÁVEL_x000D_
 _x000D_
 _x000D_
 “Autoriza a alteração orçamentária decorrente de reformulação administrativa mediante transposição ao orçamento do presente exercício financeiro, no valor de R$1.500.000,00”.</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1329/parecer_csas.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1329/parecer_csas.pdf</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1332/parecer_csas.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1332/parecer_csas.pdf</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1335/parecer_csas.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1335/parecer_csas.pdf</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1338/parecer_csas.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1338/parecer_csas.pdf</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1341/parecer_csas.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1341/parecer_csas.pdf</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1351/parecer_csas.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1351/parecer_csas.pdf</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
     <t>Parecer Conjunto das Comissões Permanentes</t>
   </si>
   <si>
     <t>CONJUNTAS - Comissões Conjuntas</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1219/parecer_conjunto.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1219/parecer_conjunto.pdf</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1287/parecer_conjunto_comissoes_plc_017-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1287/parecer_conjunto_comissoes_plc_017-2025.pdf</t>
   </si>
   <si>
     <t>Parecer Conjunto Comissões- Sessão realizada em 17 de Dezembro 2025, Projeto de Lei Complementar n.017/2025.</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1290/parecer_conjunto_das_comissoes.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1290/parecer_conjunto_das_comissoes.pdf</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1299/parecer_conjunto_das_comissoes_permanentes.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1299/parecer_conjunto_das_comissoes_permanentes.pdf</t>
   </si>
   <si>
     <t>"Altera número de vagas constante no Anexo II, da Lei Complementar nº 325/2025”._x000D_
 Relator Marco Antônio Joaquim Silva._x000D_
 Parecer Favorável.</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1300/parecer_comissoes_conjuntas.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1300/parecer_comissoes_conjuntas.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$500.000,00”._x000D_
 PARECER FAVORÁVEL.</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1301/parecer_conjunto_das_comissoes_permanentes.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1301/parecer_conjunto_das_comissoes_permanentes.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional suplementar por excesso de arrecadação de receita no valor de R$7.515.169,42”._x000D_
 Parecer Favorável.</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1302/parecer_conjunto_das_comissoes_permanentes.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1302/parecer_conjunto_das_comissoes_permanentes.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$655.202,82”._x000D_
 Parecer Favorável.</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1303/parecer_conjunto_das_comissoes_permanentes.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1303/parecer_conjunto_das_comissoes_permanentes.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL._x000D_
 “Autoriza a alteração orçamentária decorrente de reformulação administrativa mediante remanejamento ao orçamento do presente exercício financeiro, no valor de R$3.641.309,97 e autoriza a alteração orçamentária decorrente de reformulação administrativa mediante remanejamento ao orçamento do presente exercício financeiro, no valor de R$2.054.820,12”.</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1304/parecer_conjunto_das_comissoes_2.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1304/parecer_conjunto_das_comissoes_2.pdf</t>
   </si>
   <si>
     <t>ESTABELECE AUXILIO EXTRAORDINÁRIO AOS SERVIDORES DA CÂMARA MUNICIPAL DE ROLIM DE MOURA, RONDÔNIA E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 PARECER FAVORÁVEL.</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1305/parecer_conjunto_das_comissoes_permanentes.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1305/parecer_conjunto_das_comissoes_permanentes.pdf</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1306/parecer_conjunto_das_comissoes_permanentes.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1306/parecer_conjunto_das_comissoes_permanentes.pdf</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1308/parecer_conjunto_das_comissoes_permanentes.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1308/parecer_conjunto_das_comissoes_permanentes.pdf</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1253/parecer_ccj.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1253/parecer_ccj.pdf</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
     <t>RELAT</t>
   </si>
   <si>
     <t>Relatório Final de CPI</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1222/relatorio_final_cpi_da_upa_-_caso_anthony.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1222/relatorio_final_cpi_da_upa_-_caso_anthony.pdf</t>
   </si>
   <si>
     <t>O presente Relatório Final é apresentado pela Comissão Parlamentar de Inquérito (CPI) constituída por esta Câmara Municipal de Rolim de Moura, com a finalidade de apurar possíveis omissões, negligências ou irregularidades praticadas por profissionais da Unidade de Pronto Atendimento (UPA) deste Município, relacionadas ao óbito da criança Anthony Gabriel Rodrigues Barbosa Mota, ocorrido no dia 25 de abril de 2025.</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
     <t>SUBEM</t>
   </si>
   <si>
     <t>Subemenda</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1281/subemenda_loa_-2026-.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1281/subemenda_loa_-2026-.pdf</t>
   </si>
   <si>
     <t>Subemenda a emenda n.10/2025, proposta ao Projeto de Lei n.189/2025.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -6536,51 +6539,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/701/001_m_001_-_institui_o_programa_de_aquisicao_de_alimentos_de_rolim_de_moura_paa_e_revoga_a_lei_no_3600-2019_proc._6348-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/702/003_m_003_-_ab._de_cred._especial_por_superavit_-_r156.85104_-_reforma_e_ampliacao_pequeno_principe_-_proc._6245-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/703/001_m_004_-_reposicao_salarial_servidores_proc._275-2025__efetivo_comissionado_conselheiro_tutelar_referente_perda_2021_e_corrige_em_a_lei_312-.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/706/004_m_006_-_isencao_de_iptu_para_condominio.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/709/002_m_002_-_reestruturacao_do_conselho_municipal_de_desenvolvimento_rural_sustentavel_cmdrs_e_revoga_a_lei_no_2045-2011_6349-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/715/thiago_maes_de_natimorto.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/716/006_m_008_-_altera_a_lei_no_4247-2003_mototaxi.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/717/008_m_011_-_alteracao_loa_4552-2024_loa__proc._1686-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/718/007_m_010_-_altera_a_lei_no_4488-2024_ldo_altera_percentual_de_remanejamento_proc._1678-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/719/010_m_015_-_aquisicao_terreno_cemiterio_lote_4-a-3_da_gleba_13_proc._2247-2023-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/720/005_m_007_-_altera_a_lei_no_3471-2018_estrutura_do_rolim_previ.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/722/011_m_016_-_ab._de_cred._especial_por_anulacao_r134.51050_-_remanejamento_emendas_vereador_rolim_esporte_clube_-_proc._0827-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/723/012_m_017_-_ab._de_cred._especial_por_superavit_-_r4.419.37223_-_construcao_2o_etapa_da_prefeitura_proc._1790-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/726/028_m_033_-_ab._de__cred._especial_por_superavit_-_r52.14217_-_devolucao_de_saldo_convenio_der-ro_ii_-_proc._478-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/727/037_m_042_-_ab._de_cred._especial_por_superavit_r70.00000_aquisicao_de_material_do_centro_do_idoso_-_proc._125-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/728/029_m_034_-_ab._de_cred._especial_por_excesso_e_anulacao_-_r828.25300_-_galeria_linha_200_-_proc._460-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/729/023_m_028_-_ab._de_cred._por_superavit_e_anulacao_-__r190.17554__-_pavimentacao_em_canteiros_centrais_de_ruas_e_avenidas_-_proc._003-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/730/030_m_035_-_ab._de_cred._especial_por_excesso_e_anulacao_-_r2.791.15000_-_elaboracao_de_estudos_e_projetos__-_proc._0553-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/731/024_m_029_-_ab._de_cred._especial_por_excesso_e_anulacao_-_r275.64100_-_aquisicao_de_mini_carregadeira_-_proc._004-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/732/018_m_023_-_programa_agrogenetica_proc._1898-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/733/013_m_018_-_programa_hortas_solidarias_proc._1897-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/734/032_m_037_-_ab._de_cred._especial_por_superavit_r23.44618_devolucao_titulo_ja_-_proc._328-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/735/033_m_038_-_ab._de_cred._especial_por_superavit_r82.71158_portal_de_entrada_termo_aditivo_-_proc._587-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/736/031_m_036_-_altera_a_lei_no_4388-2023_fundacao_de_cultura_e_juventude_proc._2050-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/737/014_m_019_-_programa_plante_mais_proc._1896-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/738/025_m_030_-_ab._de_cred._especial_por_excesso_e_anulacao_-_r732.89900_-_aquisicao_de_caminhao_pipa_-_proc._005-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/739/019_m_024_-_programa_cartao_feira_proc._1899-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/740/034_m_039_-_ab._de_cred._especial_por_excesso_r1.000.00000_incremento_federal_-_proc._465-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/741/026_m_031_-_ab._de_cred._superavit_-_r113.04305_-_devolucao_pavimentacao_convenio_-_proc._006-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/742/015_m_020_-_programa_mais_peixe_proc._1893-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/743/020_m_025_-_programa_agrofamilia_proc._1900-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/744/035_m_040_-_ab._de_cred._especial_por_superavit_r400.79212_transferencias_voluntarias_sigtv_gnd_3_-_emenda_proc._132-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/745/036_m_041_-_ab._de_cred._especial_por_superavit_r43.11326_transferencias_de_recursos_estadual_-_proc._124-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/746/027_m_032_-_ab._de_cred._especial_por_superavit_-_r410.62006_-_devolucao_de_saldo_convenio_der-ro_-_proc._376-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/747/017_m_022_-_programa_plante_solo_fertil_proc._1895-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/748/021_m_026_-_programa_agua_para_todos_proc._1901-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/749/038_m_043_-_especial_por_anulacao_r15.654.37653_-_remanejamento_adequacao_semusa_-_proc._170-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/750/022_m_027_-_altera_a_lei_no_1191-2005_conselho_tutelar_proc._2040-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/757/pl_cida_acessibilidade_ok.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/758/projeto.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/759/039_m_044_-_ab._de_cred._especial_por_superavit_r20.54080_incentivo_financeiro_programa_saude_na_escola__-_proc._1648-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/760/040_m_045_-_ab._de_cred._especial_por_excesso_r1.000.00000_cirurgias_eletivas_dep._jean_mendonca_-_proc._1642-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/761/041_m_046_-_ab._de_cred._especial_por_excesso_r1.500.00000_material_penso_dep._afonso_candido_-_proc._1647-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/762/042_m_047_-_ab._de_cred._especial_por_excesso_r2.082.08000_aquisicao_de_kits_odontologicos_dep._marcelo_cruz_-_proc._1644-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/763/043_m_048_-_ab._de_cred._especial_por_excesso_r300.00000_emenda_exames_laboratoriais_dep._luis_proc._1643-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/767/projeto_46_edinho.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/770/projeto_de_lei_no_44-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/779/045_m_050_-_altera_a_lei_no_2743-2014_programa_nacional_de_credito_fundiario_proc._2662-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/789/047_m_053_-_ab._de_cred._especial_por_superavit_-_r70.00455_-_playground_julia_bobek__-_proc._2222-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/790/048_m_054_-_ab._de_cred._especial_por_superavit_-_r536.60000_-_micro-onibus__-_proc._2216-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/791/049__m_055_-_ab._de_cred._especial_por_superavit_-_r435.42245_-_reforma_balao_magico_-_proc._2228-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/792/050_m_056_-_ab._de_credd._especial_por_superavit_r285.00000_-_playground_neusa_francisca_duran__-_proc._111-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/793/056_m_062_-_ab._de_cred._especial_por_excesso_e_anulacao_-_r706.66931_-_construcao_de_cozinha_e_refeitorio_semosp_-_proc._2143-2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/794/051_m_057_-_ab._de_cred._especial_por_excesso_e_anulacao_r305.99333_aquisicao_de_veiculo_van_-_proc._2010-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/795/055_m_061_-_ab._de_cred._especial_por_superavit_-_r72.44892_-__equipamentos_de_informatica_creche_neusa_-_proc._2349-2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/796/063_m_069_-_especial_por_superavit_-_r24.33162_-_devolucao_conv._aquisicao_de_manilhas_-_proc._2521-2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/797/062_m_068_-_ab._de_cred._especial_por_excesso_-_r678.48376_-_atencao_primaria_-_piso_-_proc._2588-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/798/061_m_067_-_ab._de_cred._especial_por_excesso_-_r350.00000_-_incremento_estadual_-_proc._2587-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/799/054_m_060_-_ab._de_cred._especial_por_excesso_e_anulacao_-_r469.60000-_playground_praca_semacol__-_proc._2411-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/800/060_m_066_-_ab._de_cred._especial_por_superavit_-_r43.48028_-_devolucao_conv._calcario_dolimitico_-_proc._2526-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/801/057_m_063_-_ab._de_cred._especial_por_superavit_-_r60.46537_-_devolucao_conv._251-semagri_-_proc._2508-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/802/046_m_052_-_ab._de_cred._especial_por_superavit_-_r279.81691_-_lousa_digital_interativa__-_proc._2204-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/803/052_m_058_-_ab._de_cred._especial_por_superavit_r351.88591_pavimentacao_asfaltica__brasil_-_proc._2141-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/804/053_m_059_-_ab._de_cred._por_superavit_-_semas_r699.91088_principal_fundo_da_crianca_proc._2262-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/805/058_m_064_-_ab._de_cred._especial_por_superavit_-_r212.90096_-_devolucao_conv._equipamentos_agricolas_-_proc._2523-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/806/059_m_065_-_ab._de_cred._especial_por_superavit_-_r174.45945_-_devolucao_conv._equipamentos_agricolas_-_proc._2524-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/809/064_m_070_-_ab._de_cred._lei_especial_por_anulacao_r224.50000_-_remanejamento_emendas_vereador_semagri_-_proc._2636-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/815/069_m_075_-_ab._de_cred._especial_por_excesso_e_anulacao_-_r330.00000_-_aquisicao_de_alimentos_-_paa_-_proc._2528-2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/816/067_m_073_-_ab._de_cred._especial_por_excesso_e_anulacao_-_r233.09272_-_aquisicao_de_maquinas_e_equip._agricolas_-_proc._2531-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/817/071_m_077_-_ab._de_cred._especial_por_superavit_-_r264.14026_-__transporte_escolar_-_pnate_-_proc._2683-2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/818/066_m_072_-_ab._de_cred._especial_por_anulacao_r668.00000_-_remanejamento_emendas_vereadores_para_semosp_-_proc._2499-2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/819/070_m_076_-_ab._de_cred._especial_por_superavit_-_r180.83038_-__alimentacao_escolar_-_ensino_fundamental_-_proc._2685-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/820/068_m_074_-_ab._de_cred._especial_por_excesso_e_anulacao_-_r250.48486_-_aquisicao_de_maquinas_e_equip._agricolas_-_proc._2532-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/821/pl_vacinacao_de_idosos.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/822/pl_dia_do_direito_dos_animais.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/823/pl_manutencao_de_servidao_de_acesso.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/825/pl_alimentacao_hulk.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/832/projeto_de_lei_-_garantia_dos_direitos_as_consumidores.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/833/074_m_080_-_ab._de_cred._especial_por_superavit_-_r211.00000_-_despesas_remanejamento_agerrom_-_proc._008-2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/834/075_m_081_-_ab._de_cred._especial_por_superavit_-_r2.732.99678_-__folha_de_pagamento_-_fundeb_-_ensino_fundamental_-_proc._2747-2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/835/076_m_082_-_ab._de_cred._especial_por_superavit_-_r11.83073_-__rede_de_iluminacao_publica_-_semosp_-_proc._2415-2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/836/077_m_083_-_ab._de_cred._especial_por_superavit_-_r62.49725_-_muro_da_semosp_-_proc._2471-2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/845/073_m_079_-_ab._de_cred._especial_por_excesso_-_r1.300.00000_-_aquisicao_de_medicamentos_-_de._afonso_candido_-_proc._2960-2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/846/072_m_078_-_ab._de_cred._especial_por_superavit_-_r313.44703_-__manutencao_do_salario_educacao_-_ensino_fundamental_-_proc._2765-2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/847/079_m_085_-_ab._de_cred._especial_por_superavit_e_excesso_-_r292.29723_-__devolucao_de_sobras_de_convenio_semec_-_proc._2983-2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/848/078_m_084_-_cessao_de_uso_de_veiculo_associacao_pequeno_dragao_proc._3256-2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/849/080_m_087_-_ab._de_cred._especial_por_superavit_-_r254.12484_-_equipamentos_permanentes__-_proc._2529-2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/856/082_m_089_-_ab._de_cred._especial_por_superavit_e_excesso_-_r48.24253_-__devolucao_lei_paulo_gustavo-__proc._2862-2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/857/083_m_090_-_ab._de_cred._por_superavit_-__r22.48800_-_devolucao_concurso_-_2635-2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/858/084_m_091_-_ab._de_cred._lei_especial_por_excesso_e_anulacao_-_r669.80341_-_construcao_unidade_de_conselho_tutelar_-_proc._3194-2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/867/085_m_092_-_ab._de_cred._especial_por_superavit_e_excesso_-_r616.65951_-__aquisicao_de_veiculos_e_equipamentos_-_transf._especial_proc._2527-2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/868/090_m_098_-_termo_de_cessao_de_uso_cerna_lote_1060-b_quadra_14_setor_04_pocesso_3421-2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/869/091_m_099_-_ab._de_cred._especial_por_superavit_-_r55.46384_-__instalacoes_eletricas_ninho_dos_passaros__-_proc._3113-2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/870/093_m_101_-_ab._de_cred._especial_por_superavit_-_r170.70560_-_aquisicao_de_medicamentos_ex_dep._afonso_candido_-_proc._2971-2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/871/092_m_100_-_ab._de_cred._especial_por_superavit_-_r95.48753_-_fachada_unidade_de_saude_nova_estrela_-_proc._3015-2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/872/095_m_103_-_ab._de_cred._especial_por_superavit_-_r77.74450_-_aquisicao_de_medicamentos_dep._lucas_torres_-_proc._2970-2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/873/096_m_104_-_ab._de_cred._especial_por_superavit_-_r31.83335_-_equipamentos_para_o_projeto_mulheres_de_lenco__-_proc._2975-2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/874/097_m_105_-_ab._de_cred._especial_por_anulacao_r53.14795_-_remanejamento_emendas_vereador_cidinei_escola_duran_-_proc._3170-2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/875/089_m_097-_ab._de_cred._lei_especial_por_superavit_e_excesso_-_r31.08231_-__devolucao_de_saldos_e_rendimentos_-__proc._2987-2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/876/098_m_106_-_ab._de_cred._especial_por_superavit_e_excesso_-_r45.21982-__devolucao_de_sobras_de_convenio_-_proc._2822-2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/877/099_m_107_-_ab._de_cred._especial_por_anulacao_r336.57115_-_remanejamento_adequacao_conselho_tutelar_semacol_-_proc._3223-2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/878/094_m_102_-_ab._de_cred._especial_por_superavit_-_r116.11796_-_aquisicao_de_materiais_ortopedicos_lebrinha_-_proc._2972-2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/879/088_m_096_-_ab._de_cred._especial_por_excesso_e_anulacao_-_r1.69519573_-_reforma_francisca_duran_costa__-_proc._3039-2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/880/087_m_095_-_ab._de_cred._especial_por_excesso_e_anulacao_-_r93.68333_-_playground_balao_magico__-_proc._3166-2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/881/086_m_094_-_ab._de_cred._especial_por_excesso_e_anulacao_-_r7.792.17379_-_ampliacao_da_unidade_-_pronto_socorro_infantil_-_proc._3035-2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/882/100_m_108_-_ab._de_cred._especial_por_anulacao_r190.00000_-_remanejamento_emendas_vereadores_ivan_e_eliomar-_amerolim_-_proc._015-2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/885/101_m_109_-_ab._de_cred._especial_por_excesso_-_r123.54169_-_saldo_lei_aldir_blanc_cultura_-_proc._2855_-2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/886/102_m_110_-_ab._de_cred._especial_por_superavit_-_r229.17908_-_aquisicao_de_equipamentos_para_ubs_-_proc._3013-2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/887/103_m_111_-_ab._de_cred._especial_por_superavit_-_r90.36000_-_aquisicao_de_medicamentos__emenda_dep._claudia_de_jesus-_proc._2973-2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/888/105_m_113_-_ab._de_cred._especial_por_superavit_-_r373.82240-_aquisicao_de_equipamentos_hospital_amelio_joao_-_proc._3014-2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/889/104_m_112_-_ab._de_cred._especial_por_superavit_-_r1.669.79641-_construcao_da_praca_da_biblia_-_proc._3376-2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/898/projeto_educacao_financeira.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/899/projeto_de_lei_-_apadrinhamento_de_criancas.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/900/106_m_114_-_ab._de_cred._especial_por_superavit_-_r1.464.46077_-_recapeamento_distrito_nova_estrela_-_proc._3346-2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/901/107_m_115_-_ab._de_cred._especial_por_superavit_-_r59.43977_-_construcao_pista_aeroporto_-_proc._2995-2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/902/108_m_116_-_ab._de_cred._especial_por_superavit_e_excesso_-_r135.74444_-__devolucao_de_saldos_e_rendimentos_pac_2__-_proc._2986-2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/903/110_m_118_-_ab._de_cred._especial_por_superavit_e_excesso_-_r533.70262_-__programa_escola_em_tempo_integral_-_proc._2690-2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/904/109_m_117_-_plano_de_amortizacao_para_equacionamento_do_deficit_atuarial_rolim_previ.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/905/112_m_120_-_ab._de_cred._especial_por_excesso_e_anulacao_-_r2.634.84155_-_ampliacao_da_unidade_-_centro_cirurgico_-_proc._3671-2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/906/111_m_119_-_ab._de_cred._especial_por_excesso_e_anulacao_-_r2.520.07494_-_ampliacao_da_unidade_-_centro_de_parto_normal__-_proc._3670-2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/914/projeto_julho_laranja_04-06-2025.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/919/projeto_bebe.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/921/114_m_125_-_ab._de_cred._especial_por_excesso_-_r361.47474_-__transporte_escolar_2025_-_proc._3978-2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/922/115_m__126_-_ab._de_cred._especial_por_superavit_e_excesso_-_r54.18505_-_devolucao_de_saldos_e_rendimentos_-_proc._3860-2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/923/113_m_124_-_ab._de_cred._especial_por_excesso_-_r618.89204_-__quota_municipal_do_salario_educacao_-_proc._4056-2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/929/116_m_127_-_ab._de_cred._especial_por_excesso__-_r611.00000_-_aquisicao_de_unidade_movel_-_micro_onibus_-_proc._4002-2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/931/117_m_129_-_ab._de_cred._especial_por_anulacao_r544.94367_-_remanejamento_emendas_vereadores_para_o_cemiterio_-_proc._3222-2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/932/118_m_130_-_ab._de_cred.especial_por_anulacao_r97.39300_-_remanejamento_emenda_vereador_para_semas_coral_-_proc._4151-2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/933/pl_ivan.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/934/119_m_131_-_altera_a_lei_no_4314-2023_institui_o_servico_de_transporte_motorizado_por_meio_de_plataforma_tecnologica__uber_proc._4335-2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/935/120_m_132_-_alienar_bens_moveis_inserviveis_atraves_de_leilao_e_efetuar_a_baixa_patrimonial_proc._2015-2025.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/939/122_m_134_-_ab._de_cred._especial_por_superavit_e_anulacao_-_r259.16710_semed_construcao_de_banheiros_escola_neusa__-_proc._4288-2025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/940/123_m_135_-_ab._de_cred._especial_por_excesso_e_anulacao_-_r95.44011-_construcao_banheiros_na_feira_-_proc._4417-2025_semagri.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/941/124_m_136_-_ab._de_cred._especial_por_superavit_-_r409.11182_-__investimento_fundeb_-_proc._4232-2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/942/121_m_133_-_ab._de_cred._suplementar__por_transposicao_r346.43008__remanejamento_devolucao_obras_para_semed_-_proc._4346-2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/943/125_m_137_-_ab._de_cred._especial_por_superavit_excesso_e_anulacao_-_r2.631.16862_-_reformulacao_obra_pavimentacao_asfaltica_-_proc._4513-2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/946/012_m_138_-_altera_a_lc_no_003-2004_proc._no_4694-2025_contador_economista_adm._de_empresa_analista_de_sistema_arquiteto_engenheiro_civil_e_agronomo.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/947/126_m_140_-_ab._de_cred._suplementar__por_transposicao_r68.85512_-_remanejamento_devolucao_semmadu_para_semed_-_proc._4796-2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/948/127_m_141_-_ab._de_cred._especial_por_superavit_e_excesso_-_r202.48887_-__refeitorio_neusa_santos_de_oliveira_-_proc._4487-2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/949/128_m_142_-_ab._de_cred._especial_por_superavit_e_excesso_-_r228.04287_-__complemento_drenagem_av._geraldo_dias_fiuza_-_proc._4602-2025.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/952/129_m_144_-_anistia_juros_e_multas_refis_2020_-_2024_processo_no_5079-2025.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/953/130_m_145_-_ab._de_cred._especial_por_excesso_-_r2.000.00000_-__remuneracao_folha_de_pagamento_-_proc._5053-2025.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/955/131_m_146_-_ab._de_cred._especial_por_excesso_-_r126.07547_-__aditivo_ponte_linha_176_e_200_-_proc._4880-2025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/956/132_m_147_-_ab._de_cred._especial_por_superavit_e_excesso_-_r91.29143_-__devolucao_de_saldos_e_rendimentos_portal_de_entrada_-__proc._4929-2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/958/016_m_021_-_programa_mais_leite_proc._1894-2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/959/133_m_148_-_criacao_do_fundo_municipal_de_meio_ambiente_revoga_as_leis_1802-2010_2104-2011.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/960/134_m_149_-_desafetacao_e_cessao_lano_do_brasil_ltda_e_quati_tecas_industria_comercio_e_exportacao_ltda.pdf.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/961/135_m_150_-_ab._de_cred._especial_por_excesso_-_r60.00000_-_playground_bairro_jequitiba_-_proc._5153-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/962/136_m_151_-_ab._de_cred._especial_por_excesso_e_anulacao_-_r283.63300_-_aquisicao_de_veiculo_semgov_-_proc._5202-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/968/137_m_152_-_ab._de_cred._especial_por_excesso__-_r9.419.41721_-_folha_excesso_fundeb-_proc._5198-2025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/969/pl_152_cidinei.docx" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/971/138_m_153_-_ab._de_cred._especial_por_superavit_-_r1.023.71794_-__revitalizacao_em_canteiros_e_ruas_-_proc._5015-2025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/972/139_m_154_-_ab._de_cred._especial_por_superavit_-_r41.92768_-_devolucao_construcao_do_muro_da_semosp_-_proc._5224-2025.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/976/140_m_155_-_regulamentacao_da_tarifa_social_de_agua_e_esgoto_proc._12-2025.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/985/144_m_159_-_ab._de_cred._especial_por_superavit_r800.00000_servico_de_atendimento_movel_-_samu_-_proc._5243-2025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/986/141_m_156_-_institui_as_rolimpiadas_escolares_no_municipio_de_rolim_de_moura_5515-2025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/987/142_m_157-_suplementar__por_transposicao_r2.600.00000_-__remanejamento_folha_secretaria_semed_-_proc._5514-2025.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/988/145_m_160_-_ab._de_cred._especial_por_excesso_r309.00000_equipes_multiprofissionais_-_emulti__-_proc._2977-2025.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/989/146_m_161_-_ab._de_cred._especial_por_excesso_r114.00000_aps-residencia_multiprofissional_em_saude_da_familia_proc._5233-2025.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/990/147_m_162_-_ab._de_cred._especial_por_excesso_r246.00000_incentivo_a_saude_bucal_-_ceo_-_proc._5230-2025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/991/143_m_158_-_ppa_2026_a_2029_proc._5617-2025.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/992/149_m_164_-_ab._de_cred._especial_por_excesso_r106.81371_incentivo_financeiro_aps_-_saude_bucal_-_proc._5228-2025.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/993/150_m_165_-_ab._de_cred._especial_por_excesso_e_anulacao_r500.09138_aquisicao_de_equipamentos_hospital_-_proc._5246-2025.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/994/151_m_166_-_ab._de_cred._especial_por_excesso_r36.93823_incentivo_financeiro_programa_saude_na_escola_-_pse_-_proc._5229-2025.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/995/152_m_167_-_ab._de_cred._especial_por_superavit_e_excesso_r93.70481_devolucao_de_saldos_e_rendimentos_semed_-__proc._5361-2025.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/998/projeto_de_lei_-_setembro_verde_.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/999/148_m_163_-_ldo_2026_proc._5633-2025.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1000/155_m_170_-_ab._de_cred._especial_por_excesso_e_anulacao_r510.83333_-_aquisicao_de_ambulancia_tipo_d_-_proc._5537-2025.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1001/156_m_171_-_ab._de_cred._especial_por_excesso_e_anulacao_-_r563.76571_-_quadra_grama_sintetica_nova_estrela__-_proc._4468-2025.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1002/153_m_168_-_ab._de_cred._especial_por_excesso_e_anulacao_r1.000.00000__aquisicao_de_insumos_hospitalares___-_proc.5536-2025.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1003/157_m_172_-_ab._de_cred._suplementar__por_remanejamento_r189.02100_-__remanejamento_emenda_para_semusa_-_proc._5223-2025.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1004/154_m_169_-_ab._de_cred.__especial_por_excesso_e_anulacao_r286.00000_incentivo_financeiro_equipe_prisional__-_proc._2976-2025.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1009/158_m_173_-_ab._de_cred._especial_por_excesso_r1.999.00000_-_construcao_da_unidade_de_saude_sao_cristovao_proc_5516-2025.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1010/159_m_175_-_altera_a_lei_no_2848-2014__politica_municipal_saneamento_basico_proc._16-2025.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1011/164_m_180_-_ab._de_cred._lei_especial_por_excesso_r2.000.00000_incremento_temporario_emenda_confucio_moura_-_proc._5610-2025.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1012/160_m_176_-_ab._de_cred._especial_por_excesso_r1.000.00000_incremento_temporario_emenda_dep._lucio_mosquini__-_proc._5607-2025.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1013/161_m_177_-_ab._de_cred._lei_especial_por_excesso_r400.00000__incremento_temporario_emenda_dep._cristiane_lopes_-_proc._5614-2025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1014/162_m_178_-_ab._de_cred._especial_por_excesso_r525.00000_incremento_temporario_emenda_deputado_lebrao_-_proc._5615-2025.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1015/163_m_179_-_ab._de_cred._especial_por_excesso_r837.99200_incremento_temporario_emenda_mauricio_de_carvalho_-_proc._5616-2025.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1037/168_m_184_-_ab._de_cred._especial_por_excesso_e_anulacao_-_r303.00000_-_aquisicao_de_ambulancia_tipo_a_-_emenda_-_proc._5768-2025.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1038/166_m_182_-_transposicao__r1.500.00000_-_remanejamento_rolim_previ_adequacao_-_proc._103-2025.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1039/167_m_183_-_ab._de_cred._especial_por_excesso_e_anulacao_-_r154.13045_-_aquisicao_de_veiculo_saude_-_emenda_-_proc._5769-2025.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1040/169_m__185_-_transposicao__r241.44516_-_remanejamento_divida_semfaz_adequacao_-_proc._5655-2025.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1041/165_m_181_-_ab._de_cred._por_superavit_-_semmadu_r200.00000_-_convenio_detran_multas_semmadu_-_proc._6012-2025.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1045/projeto_de_lei_-_pais_atipicos_rolim_de_moura_08-10-25.docx" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1078/170_m_186_-_uso_de_transporte_das_ambulancias_para_pacientes_na_rede_privada_proc._5598-2025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1082/173_m_189_-_orcamento_2026_loa_2026_proc._6366-2025.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1083/172_m_188_-_termo_de_cessao_de_uso_actv_-_associacao_crista_de_trabalho_voluntario_lote_70-b_quadra_23_proc._2252-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1085/171_m_187_-_ab._de_cred._especial_por_superavit_e_anulacao_-_r242.33843_-_galeria_linha_176_lado_norte_-_proc._6159-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1099/autografo1_1-17.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1107/175_m_191_-_ab._de_cred._especial_por_excesso_-_r500.00000_-_incremento_temporario_de_custeio_-_emenda_de_bancada_-_proc._6256-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1108/176_m_192_-_ab._de_cred._especial_por_excesso_-_r830.30000_-_incremento_temporario_-_emenda_parlamentar_-_proc._6257-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1109/174_m_190_-_ab._de_cred._especial_por_excesso_-_r4.218.65200_-_incremento_temporario_de_custeio_-_emenda_de_bancada_-_proc._6255-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1111/177_m_193_-_dispoe_sobre_a_utilizacao_manuseio_tratamento_compatilhamento_e_a_protecao_das_imagens_e_dados_gerados_pelo_sistema_de_videomonitoramento_urbano_do_municipio.pdf.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1117/178_m_194_-_ab._de_cred._lei_especial_por_excesso_e_anulacao_-_r3.034.43668_-_sinalizacao_vertical_e_horizontal_-_proc._6600-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1125/projeto_de_lei_-_utilidade_publica_associacao.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1126/projeto_de_lei_-_acessibilidade_sensorial.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1162/179_m_196_-_ab._de_cred._especial_por_anulacao_r3.502.03461_-_remanejamento_folha_prefeitura_proc._6795-2025.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1163/180_m_197_-_teste_toxicologico_para_nomeacao_em_cargo_publico_vereador_ederson_proc._6675-2025.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1167/182_m_199_-_ab._de_cred._especial_por_excesso_-_r600.00000_-__aquisicao_de_medicamentos_-_dep._alan_queiroz_-_proc._6685-2025.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1168/181_m_198_-_obrigatoriedade_da_afixacao_de_cartazes_informativos_nas_escolas_publicas_e_privadas_onibus_escolares_contendo_o_numero_de_disque_denuncia_contra_abuso_sexual_infantil_proc._5604-2025.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1169/183_m_200_-_dispoe_sobre_a_regulamentacao_da_atividade_de_comercio_de_materiais_metalicos_usados_classificados_como_sucatas_ou_ferro-velho_proc._6670-2025.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1207/184_m_201_-_ab._de_cred._especial_por_excesso_-_r1.000.00000_-__aquisicao_de_medicamentos_-_confucio_moura_e_jaime_bagatolli_-_proc._6751-2025.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1208/185_m_202_-_ab._de_cred._especial_por_excesso_-_r1.750.00000_-__servicos_de_terceiros_-_confucio_moura_e_jaime_bagatolli_-_proc._6750-2025.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1209/186_m_203_-_ab._de_cred._especial_por_superavit_-_r359.93901__-_informatizacao_da_aps_-_proc._6752-2025.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1210/187_m_204_-_programa_de_educacao_financeira_na_rede_publica_municipal_de_ensino_proc._6672-2025.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1218/projeto_de_lei_209_vereador_ivan.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1221/188_m_205_-_altera_a_lei_no_4247-2023_mototaxi_proc._6112-2025.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1230/190_m_207_-_ab._de_cred._especial_por_superavit_e_excesso_-_r59.24737__-_rendimentos_convenio_pavimentacao_-_proc._7074-2025.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1231/191_m_208_-_ab._de_cred._especial_por_superavit_e_excesso_-_r303.05524_-_rendimentos_emenda_indvidual_-_proc._6625-2025.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1232/189_m_206_-ab._de_cred._especial_por_excesso_-_r350.00000_-__emendas_parlamentares_semas_-_proc._6766-2025.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1267/192_m_209_-_ab._de_cred._especial_por_anulacao_r5.696.13009__-_remanejamento_folha_saude_decimo_e_dezembro_proc._7261-2025.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1268/193_m_212-_ab._de_cred._especial_por_excesso_-_r655.28252_-__abertura_de_credito_folha_saude_-_proc._7198-2025.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1273/194_m_213_-_ab._de_cred._especial_por_excesso_-_r500.00000_-__servicos_de_terceiros_-_rede_alyne_-_proc._7182-2025.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1275/195_m_214_-_ab._de_cred._suplementar_por_excesso_-_r7.515.16942_-__remuneracao_folha_de_pagamento_-_proc._7286-2025_1.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1289/198_m_217_-_celebrar_convenio_com_secretaria_de_estado_de_justica_-_sejus_apenados_proc._3404-2025.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1293/197_m_216_-_ab._de_cred._especial_por_excesso_-_r68.97240_-__politicas_de_atencao_primaria__-_proc._7284-2025.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1294/196_m_215_-_ab._de_cred._especial_por_excesso_-_r46.05642_-__devolucao_saldo_fitha_cv._582-_proc._7217-2025.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/705/plc_002_m_005_-_piso_salarial_professores_2025_processo_352-2025.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/721/003_m_009_-_estrutura_administracao_e_revoga_a_lc_no_237-17_proc._1646-2025.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/777/006_m_051_-_regulamentacao_da_reforma_da_previdencia_municipal_-_rolim_previ_2493-2025.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/788/plc_no_04_2025.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/928/plc_05cmrm.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/852/projeto_de_lei_complementar_-lei_municipal_de_protecao_e_bem_estar_de_animais_domesticos_no_municipio_de_rolim_de_moura_e__a_criacao_do_conselho_municipal_de_protecao_e_bem-estar_animal.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/884/007_m_086_-_altera_a_lc_no_003-2004_contador.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/920/009_m_122_-_altera_a_lc_no_338-2025__estrutura_administrativa_proc._4140-2025.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/937/008_m_121_-_altera_lc_no_219-2016__produtividade_semosp_proc._3806-2025.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/938/pojeto_de_lei_ambiental.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/944/011_m_128_-_isencao_de_iptu_condominio__proc._4246-2025.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/945/013_m_139_-_estabelece_as_diretrizes_quanto_a_delimitacao_das_faixas_marginais_de_cursos_d_agua_em_area_urbana_consolidada_app_rolim_de_moura_proc._4855-2025.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/950/014_m_143_-_altera_a_lc_no_338-2025__estrutura_administrativa_proc._5051-2025.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1049/lc_010_m_123_-_isencao_de_itbi_proc._4138-2025.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1161/plc_016_m_195_-_altera_a_lei_complementar_no_211-2016_honorarios_proc._6796-2025.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1018/015_m_174_-_altera_a_lc_no_338-2025__estrutura_administrativa_proc._5662-2025.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1274/plc_018_m_211_-_altera_a_lei_complementar_no_325-2023_plano_de_carreira_educacao_-_semec_proc._7273-2025.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/842/horario_das_sessoes.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/844/1_projeto_de_resolucao_planejamento_estrategico.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1051/projeto_de_resolucao_n_3.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1036/texto_original.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1262/projeto_de_lei_complementar-legitimidade_das_comissoes.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1271/projeto.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/714/indicacao_1_marco.docx" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/724/indicacao_cida.docx" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/725/indicacao_edilson.docx" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/751/indicacao_4_edinho.docx" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/768/indicacao_5_edilson.docx" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/769/indicacao_6_edilson.docx" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/771/indicacao_7_cida.docx" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/772/indicacao_08_cida.docx" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/773/indicacao_9_cida.docx" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/778/indicacao_10_thiago.docx" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/780/indicacao_11.docx" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/781/indicacao_12.docx" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/782/indicacao_13.docx" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/783/indicacao_14.docx" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/807/indicacao_15.docx" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/810/indicacao_16_edilson.docx" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/811/indicacao_17_cida.docx" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/839/indicacao_18_cidadasaude.docx" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/840/indicacao_19_janete.docx" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/890/indicacao_troca_de_lampadas_av_manaus_centro.docx" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/893/indicacaomanutencaopostescidadasaude.docx" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/897/indicacao_troca_de_lampadas_bairro_esplanada.docx" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/915/indicacao_23_marco.docx" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/916/indicacao_24_marco.docx" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/917/indicacao_25_marco.docx" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/924/indicacao_cidadasaude-12junho_1.docx" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/930/indicacao_rua_rio_madeira.docx" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/936/indicacaocidadasaude_27dejunho.docx" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/966/indicacao_faixa_de_pedestre_rua_urupa_21-08-25.docx" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/967/indicacao_cida_da_saude_recuperacao_ruas.docx" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/970/indicacao_estacionamento_escola_dionisio_quintino_28-08.docx" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/974/indicacao_cidadasaude-rotatorias-placas-29-08.docx" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/977/indicacao_refazer_quebra-molas_e_sinalizacao_norte_sul_com_a_sao_paulo_04-09.docx" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/978/ind._estacionamento_em_frente_unidade_socio_educativo04-09-25.docx" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/980/indicacao_adair_36.docx" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/982/indicacao_-_secretaria_de_obras_e_prefeitura_municipal.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/983/indicacao_contrucao_de_ponte_linha_176.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/984/indicacao_patrolamento_linha_204-sul_e_168-norte.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/996/thiago_40_indicacao.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/997/thiago_41_indicacao_-_melhorias_na_sinalizacao.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1005/indicacao_42_adair.docx" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1006/indicacao_43_adair.docx" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1007/indicacao_44_adair.docx" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1008/indicacao_45_adair.docx" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1016/quebra_molas_na_av._sao_luiz.docx" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1019/solicitacao_de_patrolamento_rua_14_cidade_alta.docx" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1020/solicitacao_de_manilhamento_av_vitoria_23-09-25.docx" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1023/indicacao_av_maringa_nivelamento_da_rua_29-09.docx" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1025/indicacao_50_adair.docx" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1026/indicacao_cida_da_saude_quebramola_restaurar.docx" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1027/asfaltamento_da_aracaju.docx" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1028/limpeza_do_bosque.docx" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1050/indicacao_asfaltamento_av.campo_grande_e_luiz_irineu.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1053/faixa_de_pedestre.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1054/poste_cidade_alta_2.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1055/asfaltamento_carlos_alves.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1062/extensao_de_rede.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1063/substituicao_poste_porto_velho.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1127/dionisio_quintino.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1128/massa_asfaltica.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1129/balneario__municipal.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1130/festividades.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1132/quebra_molas_cuibaxcorumbiara.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1133/ind_tv.dos.parecidas_cida_7_11.docx" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1134/indicacao_faixa_pedestre_av_maringa_esquina_com_ulisses_guimaraes_10-11.docx" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1135/indicacao_faixa_pedestre_av_maringa_10-11.docx" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1139/indicacao_quebra_molas_em_frente_a_upa_12-11.docx" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1153/indicacao_limpeza_av._manaus_14-11-25.docx" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1154/indicacao_iluminacao_av._manaus14-11.docx" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1185/indicacao_instalacao_de_quebra_molas_guapore_e_corumbiara.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1187/indicacao_patrolamento_av_capibaribe_e_ouro_preto_sete_de_setembro_e_brasilia.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1188/indicacao_abertura_de_canteiro_e_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1189/indicacao_colocacao_de_areia_nos_playgrouds_das_pracas.docx" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1205/indicacao_iluminacao_rua_02_cidade_alta_24-11.docx" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1206/indicacao_iluminacao_playground_boa_esperanca_coahb.docx" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1233/lombadas.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1234/limpeza_ponte_na_recife_1.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1235/indicacao_substituicao_dos_postes.docx" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1236/indicacao_de_patrolamento_recife.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1257/indicacao_contrucao_faixa_elevada_av_joao_pessoa.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1258/indicacao_pintura_de_faixa_de_pedestre.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1269/indicacao_seu_jair_assinada.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/708/requerimento_eleicao_mesa.docx" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/710/requerimento_2_thiago.docx" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/711/requerimento_3_thiago.docx" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/712/requerimento_4_marcelo.docx" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/713/requerimento_5_anteprojeto_marcelo.docx" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/753/requerimento_6_janete.docx" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/754/requerimento_7_janete.docx" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/755/requerimento_8_cidinei.docx" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/756/requerimento_9_anteprojeto_de_lei_marcelo.doc" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/765/requerimento_10_edinho.docx" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/766/requerimento_11_janete.docx" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/774/requerimento_12_janete.docx" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/775/requerimento_13_edilson_anteprojeto_4.docx" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/776/requerimento_14_thiago.docx" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/785/requerimento_15_anteprojeto.docx" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/786/requerimento_16.docx" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/787/requerimento_17.docx" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/808/requerimento_18.docx" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/812/3_ante_projeto_de_lei_interpretes_corrigido.docx" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/814/requerimento_20_thiago_bolsa_atleta.docx" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/824/requerimento_009_obras.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/829/requerimento_22_anteprojeto_8_e_9.docx" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/828/requerimento_23_anteprojeto_10.docx" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/830/requerimento_24_anteprojeto_11.docx" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/841/requerimento_25_anteprojeto_cidadasaude.docx" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/843/requerimento_26_anteprojeto_ederson.docx" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/853/requerimento_27_edilson_anteprojeto_de_lei.docx" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/863/requerimento_28_cida.docx" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/864/requerimento_29_cida.docx" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/866/requerimento_30.docx" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/891/requerimento_predio_da_farmacia_municipal_cidadasaude.docx" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/892/requerimento_faixa_de_pedestre_cida_da_saude.docx" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/894/requerimento_instalacao_de_manilhas_cida_da_saude.docx" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/895/requerimento_info_mais_medicos_cidadasaude.docx" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/896/requerimento_cadeira_de_rodas_cidadasaude.docx" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/907/requerimento_caminhao_pipa-plenario_1.docx" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/908/requerimento_melhorias_no_bairro_olimpico.docx" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/909/requerimento_ubs_e_melhorias_no_bairro_setor_chacareiro.docx" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/910/projeto_-_lei_do_caminhoneiro_-_vanete_1.docx" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/911/requerimento_ubs_do_agricultor.docx" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/912/projeto_markenting_visual_e_audiovisual_1.docx" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/918/requerimento_janete.docx" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/925/requerimento_ambulancia_-_ubs.docx" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/926/requerimento_entulho_de_obra_cida_da_saude_1.docx" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/954/requerimento_e_anteprojeto_de_lei_-_sensor_monitoramento_de_diabetes.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/957/ante-projeto-ambulancia.docx" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/963/requerimento_implementacao_de_faixas_de_pedrestes_em_frente_as_escolas_municipais.docx" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/964/requerimento_pavimentacao_do_canteiro_2.docx" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/965/requerimento_mais_medico_pediatra_e_geriatra-1_1.docx" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/973/ante_projeto_residencia_terapeutica.docx" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/975/ante-projeto-cartazes_informativos_nas_escolas_municipais_abuso_sexual.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/981/requerimento_53_adair.docx" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1017/requerimento_mocao_de_congratulacoes.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1021/requerimento_-_colocar_guardas_nos_locais_publicos.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1022/requerimento_-_manutencao_praca_da_cohab.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1024/requerimento_ederson.docx" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1029/requerimento_kit_escolar.docx" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1030/requerimento_sessao_nova_estrela.docx" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1031/estado_de_rondonia.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1032/estado_de_rondonia_1.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1033/requerimento_anteprojeto_repasse_acs_06-10-25.docx" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1042/requerimento_-_abertura_de_estacionamento_rua_tocantins.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1043/requerimento_implantacao_de_rotatoria_-_rua_esperantina.docx" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1044/requerimento_cabos_e_fios.docx" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1052/requerimento_onibus.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1056/janete_cer.docx" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1057/requerimento_estacionamento_rio_madeira.docx" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1058/requerimento_sexta_saudavel.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1061/requerimento_thiago.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1064/requerimento_estacionamento_rio_madeira2.docx" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1065/ante-projeto-regularizacao_de_comercio_do_cobre-pronto_3.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1066/ante-projeto-servidao_rural.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1067/ante-projeto-educacao_financeira_1.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1068/ante-projeto-ingresso_no_servico_publico-apresentacao_de_teste_toxicologico.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1069/requerimento_nomeclatura.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1070/requerimento_drenagem_av_maceio.docx" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1073/requerimento_recapeamento._av_aracaju.docx" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1074/requerimento_79.docx" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1075/-requerimento_varios_locais_drenagem_e_galeria.docx" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1079/requerimento_recapeamento..pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1080/requerimento_rotatoria_assembleia_de_deus-sede.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1081/requerimento_ccb...pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1100/requerimento_anteprojeto__olimpiadas_escolares_30-10-25.docx" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1102/requerimento_para_instacao_de_manilhas_para_canalizacao_de_agua_loteamento_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1105/conselho..pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1113/requerimento_-_instalacao_de_rotatoria_e_redutor_de_velocidade_-_av._guapore_com_av._aracaju.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1114/requerimento_manutencao_cemiterio_municipal.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1119/requerimento_janete_lins.docx" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1131/requerimento_avenida_boa_vista_drenagem_e_galeria_1_1.docx" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/850/081_m_088_-_ab._de_cred._especial_por_superavit_-_r560.52246_-_equipamentos_agricolas__-_proc._2530-2025.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1149/requerimento_no.docx" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1155/requerimento_motoboy.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1156/requerimento_quebra_mola.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1158/requerimento_de_convalidacao_dos_requerimentos_feitos_na_28_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1237/travessa_do_caju_requerimento.docx" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1241/ante-projeto_alterando_lei_moto_taxi-.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1244/requerimento_e_anteprojeto_de_lei_-_disponibilizacao_de_medicamentos_na_rede_privada_de_saude.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1252/projeto_de_lei_reducao_de_carga_horaria_assistente_social.docx" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1254/anteprojeto_para_a_adequacao_do_piso_salarial_dos_cirurgiao_dentista.docx" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1272/requerimento_bienio1__anulacao.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/883/mocao_pastor_maxuel.docx" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1035/emenda_plc_04_adair.docx" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1245/emenda_ldo_-2026-.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1263/anexo_emenda_loa.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1276/poroposta_de_emenda.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1288/emenda_plc_017_-2025-.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1348/proposto_de_emenda_supressiva.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1353/proposicao_de_veto.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1084/autografo1_1-1.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1086/autografo1_1-2.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1087/autografo1_1-3.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1088/autografo1_1-4.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1089/autografo1_1-5.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1090/autografo1_1-6.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1091/autografo1_1-7.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1092/9.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1093/autografo1_1-11.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1094/autografo1_1-12.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1095/autografo1_1-13.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1096/autografo1_1-14.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1097/autografo1_1-15.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1098/autografo1_1-16.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1101/autografo1_1-17.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1110/autografo.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1170/autografo_161.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1171/autografo_162....pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1172/autografo_163.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1173/autografo_164.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1174/autografo_165.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1175/autografo_166.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1176/autografo_167.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1201/autografo_168.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1202/autografo_169.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1203/autografo_170.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1213/autografo_171.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1214/autografo_172.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1215/autografo_173.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1216/autografo_174.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1217/autografo_175..pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1248/176.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1249/177.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1250/178.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1309/179.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1310/180.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1311/181.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1312/182.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1314/184.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1315/185.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1316/186.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1317/187.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1318/188.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1319/189.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1320/190.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1321/191.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1322/192.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1323/193.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1324/194.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1159/projeto_de_lei_complementar_no_14._concede_isencao_de_itbi_para_primeira_escritura_de_imoveis_urbanos_1.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1165/parecer_juridico.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1179/projeto_de_lei_191-2025._abertura_de_credito_e_superavit_e_anulacao._construcao_de_galeria_de_concreto_armado..pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1190/parecer_juridico.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1191/projeto_de_lei_194-2025._abertura_de_credito._excesso_de_arrecadacao._aquisicao_de_insumos_atencao_basica..pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1194/projeto_de_lei_197-2025._abertura_de_credito_por_excesso_e_anulacao._aqusicao_e_contratacao_sinalizacao_horizontal_e_vertical..pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1195/projeto_de_lei_193-2025._abertura_de_credito_fortalecer_servico_de_saude_na_alta_e_media_complexidade..pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1196/projeto_de_lei_195-2025._abertura_de_credito._aquisicao_de_materiais_de_consumo_e_servicos_de_terceiros..pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1197/projeto_de_lei_complementar_no_16._altera_nomenclatura_do_cargo__de_auditoria_interna_de_provimento_em_comissao..pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1198/projeto_de_lei_no_46-25._vedacao_a_contratacao_de_servidores_publicos_condenados_lei_maria_da_penha..pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1199/parecer_juridico.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1204/parecer_ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1211/parecer_juridico.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1223/parecer_projeto_de_lei_no_196-2025.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1225/projeto_de_lei_207-2025._abertura_de_credito_superavit_financeiro._informatizacao_unidades_de_saude.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1226/projeto_de_lei_205-2025._abertura_de_credito_por_excesso_de_arrecadacao..pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1227/projeto_de_lei_206-2025._abertura_de_credito_por_excesso_de_arrecadacao..pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1228/projeto_de_lei_198-2025._declara_de_utilidade_publica_a_associacao_impacto_social..pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1229/excesso_de_arrecadacao_projeto_de_lei_202-2025.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1246/projeto_de_lei_no_199_-2025._diretrizes_de_acessibilidade_para_pessoas_com_deficiencia_e_transtorno_do_espectro_autista.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1247/parecer_loa_-_2025.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1256/projeto_de_lei_211-2025._abertura_de_credito_superavit_e_excesso_de_arrecadacao._execucao_convenio_brasil..pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1259/projeto_de_lei_212-2025._abertura_credito._superavit_e_excesso_de_arrecadacao..pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1260/projeto_de_lei_213-2025._abertura_de_credito_excesso_de_arrecadacao..pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1261/parecer_tecnico.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1264/parecer_projeto_de_lei_complentar_15-2025honorarios_advocaticios.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1265/projeto_de_lei_no_204-2025._regulamenta_o_comercio_local_de_sucata_e_ferro-velho..pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1277/projeto_de_resolucao_no_6-2025._auxilio_extraordinario..pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1278/projeto_de_lei_no_02-2025._planejamento_estrategico.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1279/parecer_projeto_de_lei_217-2025.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1280/projeto_de_lei_214-2025._reformulacao_administrativa_por_remanejamento_orcamentario..pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1282/projeto_de_lei_214-2025._reformulacao_administrativa_por_remanejamento_orcamentario..pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1284/projeto_de_lei_215-2025._abertura_de_credito_excesso_de_arrecadacao._folha_de_pagamento._2.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1285/projeto_de_lei_216-2025._abertura_de_credito_excesso_de_arrecadacao._folha_de_pagamento..pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1286/parecer_projeto_de_lei_complentar_017-2025_remanejamento_do_numero_de_vagas_dos_cargos_de_professor_pedagogo_e_pedagogo.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1292/projeto_de_lei_218-2025._autoriza_celebrar_convenio_com_o_estado_de_rondonia_-_sejus..pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1295/parecer_juridico.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1352/parecer_juridico_sobre_o_veto.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1115/parecer_ccj.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1118/parecer_ccj_3.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1120/oficio__parecer.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1121/parecer_ccj.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1136/parecer_ccj.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1146/parecer_ccj.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1150/parecer_ccj.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1164/parecer_ccj.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1166/parecer_ccj_correto.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1177/parecer_ccj.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1183/parecer_ccj.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1192/parecener_ccj.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1212/parecer_ccj.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1238/parecer_ccj.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1239/parecer_ccj.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1296/parecer_ccj.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1307/parecer_ccj.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1325/parecer_ccj.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1327/parecer_ccj.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1330/parecer_ccj.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1333/parecer_ccj.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1336/parecer_ccj.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1339/parecer_ccj.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1342/parecer_ccj.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1344/relatoria_ccj...pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1346/parecer_ccj.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1347/parecer_ccj.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1349/parecer_ccj.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1122/parecer_cosp.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1137/parecer_cfof.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1141/parecer_cfof.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1147/parecer_cfof.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1151/parecer_cfof.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1178/parecer_cfof.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1182/parecer_cfof__oficio_a_presidencia.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1184/parecer_cfof.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1193/parecer_cfof.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1240/parecer_cfof.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1251/parecer_cosp.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1298/relatoria_cosp.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1326/parecer_cosp.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1328/parecer_cosp.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1331/parecer_cosp.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1334/parecer_cosp.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1337/parecer_cosp.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1340/parecer_cosp.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1343/parecer_cosp.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1350/parecer_cosp.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1138/parecer_cesa.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1140/parecer_cesa.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1142/parecer_cesa.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1145/parecer_cesa.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1148/parecer_cesa.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1152/parecer_cesa.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1180/parecer_csas.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1186/parecer_csas.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1329/parecer_csas.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1332/parecer_csas.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1335/parecer_csas.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1338/parecer_csas.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1341/parecer_csas.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1351/parecer_csas.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1219/parecer_conjunto.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1287/parecer_conjunto_comissoes_plc_017-2025.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1290/parecer_conjunto_das_comissoes.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1299/parecer_conjunto_das_comissoes_permanentes.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1300/parecer_comissoes_conjuntas.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1301/parecer_conjunto_das_comissoes_permanentes.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1302/parecer_conjunto_das_comissoes_permanentes.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1303/parecer_conjunto_das_comissoes_permanentes.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1304/parecer_conjunto_das_comissoes_2.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1305/parecer_conjunto_das_comissoes_permanentes.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1306/parecer_conjunto_das_comissoes_permanentes.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1308/parecer_conjunto_das_comissoes_permanentes.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1253/parecer_ccj.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1222/relatorio_final_cpi_da_upa_-_caso_anthony.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1281/subemenda_loa_-2026-.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/701/001_m_001_-_institui_o_programa_de_aquisicao_de_alimentos_de_rolim_de_moura_paa_e_revoga_a_lei_no_3600-2019_proc._6348-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/702/003_m_003_-_ab._de_cred._especial_por_superavit_-_r156.85104_-_reforma_e_ampliacao_pequeno_principe_-_proc._6245-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/703/001_m_004_-_reposicao_salarial_servidores_proc._275-2025__efetivo_comissionado_conselheiro_tutelar_referente_perda_2021_e_corrige_em_a_lei_312-.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/706/004_m_006_-_isencao_de_iptu_para_condominio.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/709/002_m_002_-_reestruturacao_do_conselho_municipal_de_desenvolvimento_rural_sustentavel_cmdrs_e_revoga_a_lei_no_2045-2011_6349-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/715/thiago_maes_de_natimorto.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/716/006_m_008_-_altera_a_lei_no_4247-2003_mototaxi.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/717/008_m_011_-_alteracao_loa_4552-2024_loa__proc._1686-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/718/007_m_010_-_altera_a_lei_no_4488-2024_ldo_altera_percentual_de_remanejamento_proc._1678-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/719/010_m_015_-_aquisicao_terreno_cemiterio_lote_4-a-3_da_gleba_13_proc._2247-2023-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/720/005_m_007_-_altera_a_lei_no_3471-2018_estrutura_do_rolim_previ.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/722/011_m_016_-_ab._de_cred._especial_por_anulacao_r134.51050_-_remanejamento_emendas_vereador_rolim_esporte_clube_-_proc._0827-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/723/012_m_017_-_ab._de_cred._especial_por_superavit_-_r4.419.37223_-_construcao_2o_etapa_da_prefeitura_proc._1790-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/726/028_m_033_-_ab._de__cred._especial_por_superavit_-_r52.14217_-_devolucao_de_saldo_convenio_der-ro_ii_-_proc._478-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/727/037_m_042_-_ab._de_cred._especial_por_superavit_r70.00000_aquisicao_de_material_do_centro_do_idoso_-_proc._125-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/728/029_m_034_-_ab._de_cred._especial_por_excesso_e_anulacao_-_r828.25300_-_galeria_linha_200_-_proc._460-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/729/023_m_028_-_ab._de_cred._por_superavit_e_anulacao_-__r190.17554__-_pavimentacao_em_canteiros_centrais_de_ruas_e_avenidas_-_proc._003-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/730/030_m_035_-_ab._de_cred._especial_por_excesso_e_anulacao_-_r2.791.15000_-_elaboracao_de_estudos_e_projetos__-_proc._0553-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/731/024_m_029_-_ab._de_cred._especial_por_excesso_e_anulacao_-_r275.64100_-_aquisicao_de_mini_carregadeira_-_proc._004-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/732/018_m_023_-_programa_agrogenetica_proc._1898-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/733/013_m_018_-_programa_hortas_solidarias_proc._1897-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/734/032_m_037_-_ab._de_cred._especial_por_superavit_r23.44618_devolucao_titulo_ja_-_proc._328-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/735/033_m_038_-_ab._de_cred._especial_por_superavit_r82.71158_portal_de_entrada_termo_aditivo_-_proc._587-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/736/031_m_036_-_altera_a_lei_no_4388-2023_fundacao_de_cultura_e_juventude_proc._2050-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/737/014_m_019_-_programa_plante_mais_proc._1896-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/738/025_m_030_-_ab._de_cred._especial_por_excesso_e_anulacao_-_r732.89900_-_aquisicao_de_caminhao_pipa_-_proc._005-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/739/019_m_024_-_programa_cartao_feira_proc._1899-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/740/034_m_039_-_ab._de_cred._especial_por_excesso_r1.000.00000_incremento_federal_-_proc._465-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/741/026_m_031_-_ab._de_cred._superavit_-_r113.04305_-_devolucao_pavimentacao_convenio_-_proc._006-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/742/015_m_020_-_programa_mais_peixe_proc._1893-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/743/020_m_025_-_programa_agrofamilia_proc._1900-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/744/035_m_040_-_ab._de_cred._especial_por_superavit_r400.79212_transferencias_voluntarias_sigtv_gnd_3_-_emenda_proc._132-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/745/036_m_041_-_ab._de_cred._especial_por_superavit_r43.11326_transferencias_de_recursos_estadual_-_proc._124-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/746/027_m_032_-_ab._de_cred._especial_por_superavit_-_r410.62006_-_devolucao_de_saldo_convenio_der-ro_-_proc._376-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/747/017_m_022_-_programa_plante_solo_fertil_proc._1895-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/748/021_m_026_-_programa_agua_para_todos_proc._1901-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/749/038_m_043_-_especial_por_anulacao_r15.654.37653_-_remanejamento_adequacao_semusa_-_proc._170-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/750/022_m_027_-_altera_a_lei_no_1191-2005_conselho_tutelar_proc._2040-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/757/pl_cida_acessibilidade_ok.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/758/projeto.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/759/039_m_044_-_ab._de_cred._especial_por_superavit_r20.54080_incentivo_financeiro_programa_saude_na_escola__-_proc._1648-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/760/040_m_045_-_ab._de_cred._especial_por_excesso_r1.000.00000_cirurgias_eletivas_dep._jean_mendonca_-_proc._1642-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/761/041_m_046_-_ab._de_cred._especial_por_excesso_r1.500.00000_material_penso_dep._afonso_candido_-_proc._1647-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/762/042_m_047_-_ab._de_cred._especial_por_excesso_r2.082.08000_aquisicao_de_kits_odontologicos_dep._marcelo_cruz_-_proc._1644-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/763/043_m_048_-_ab._de_cred._especial_por_excesso_r300.00000_emenda_exames_laboratoriais_dep._luis_proc._1643-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/767/projeto_46_edinho.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/770/projeto_de_lei_no_44-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/779/045_m_050_-_altera_a_lei_no_2743-2014_programa_nacional_de_credito_fundiario_proc._2662-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/789/047_m_053_-_ab._de_cred._especial_por_superavit_-_r70.00455_-_playground_julia_bobek__-_proc._2222-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/790/048_m_054_-_ab._de_cred._especial_por_superavit_-_r536.60000_-_micro-onibus__-_proc._2216-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/791/049__m_055_-_ab._de_cred._especial_por_superavit_-_r435.42245_-_reforma_balao_magico_-_proc._2228-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/792/050_m_056_-_ab._de_credd._especial_por_superavit_r285.00000_-_playground_neusa_francisca_duran__-_proc._111-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/793/056_m_062_-_ab._de_cred._especial_por_excesso_e_anulacao_-_r706.66931_-_construcao_de_cozinha_e_refeitorio_semosp_-_proc._2143-2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/794/051_m_057_-_ab._de_cred._especial_por_excesso_e_anulacao_r305.99333_aquisicao_de_veiculo_van_-_proc._2010-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/795/055_m_061_-_ab._de_cred._especial_por_superavit_-_r72.44892_-__equipamentos_de_informatica_creche_neusa_-_proc._2349-2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/796/063_m_069_-_especial_por_superavit_-_r24.33162_-_devolucao_conv._aquisicao_de_manilhas_-_proc._2521-2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/797/062_m_068_-_ab._de_cred._especial_por_excesso_-_r678.48376_-_atencao_primaria_-_piso_-_proc._2588-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/798/061_m_067_-_ab._de_cred._especial_por_excesso_-_r350.00000_-_incremento_estadual_-_proc._2587-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/799/054_m_060_-_ab._de_cred._especial_por_excesso_e_anulacao_-_r469.60000-_playground_praca_semacol__-_proc._2411-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/800/060_m_066_-_ab._de_cred._especial_por_superavit_-_r43.48028_-_devolucao_conv._calcario_dolimitico_-_proc._2526-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/801/057_m_063_-_ab._de_cred._especial_por_superavit_-_r60.46537_-_devolucao_conv._251-semagri_-_proc._2508-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/802/046_m_052_-_ab._de_cred._especial_por_superavit_-_r279.81691_-_lousa_digital_interativa__-_proc._2204-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/803/052_m_058_-_ab._de_cred._especial_por_superavit_r351.88591_pavimentacao_asfaltica__brasil_-_proc._2141-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/804/053_m_059_-_ab._de_cred._por_superavit_-_semas_r699.91088_principal_fundo_da_crianca_proc._2262-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/805/058_m_064_-_ab._de_cred._especial_por_superavit_-_r212.90096_-_devolucao_conv._equipamentos_agricolas_-_proc._2523-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/806/059_m_065_-_ab._de_cred._especial_por_superavit_-_r174.45945_-_devolucao_conv._equipamentos_agricolas_-_proc._2524-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/809/064_m_070_-_ab._de_cred._lei_especial_por_anulacao_r224.50000_-_remanejamento_emendas_vereador_semagri_-_proc._2636-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/815/069_m_075_-_ab._de_cred._especial_por_excesso_e_anulacao_-_r330.00000_-_aquisicao_de_alimentos_-_paa_-_proc._2528-2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/816/067_m_073_-_ab._de_cred._especial_por_excesso_e_anulacao_-_r233.09272_-_aquisicao_de_maquinas_e_equip._agricolas_-_proc._2531-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/817/071_m_077_-_ab._de_cred._especial_por_superavit_-_r264.14026_-__transporte_escolar_-_pnate_-_proc._2683-2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/818/066_m_072_-_ab._de_cred._especial_por_anulacao_r668.00000_-_remanejamento_emendas_vereadores_para_semosp_-_proc._2499-2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/819/070_m_076_-_ab._de_cred._especial_por_superavit_-_r180.83038_-__alimentacao_escolar_-_ensino_fundamental_-_proc._2685-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/820/068_m_074_-_ab._de_cred._especial_por_excesso_e_anulacao_-_r250.48486_-_aquisicao_de_maquinas_e_equip._agricolas_-_proc._2532-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/821/pl_vacinacao_de_idosos.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/822/pl_dia_do_direito_dos_animais.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/823/pl_manutencao_de_servidao_de_acesso.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/825/pl_alimentacao_hulk.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/832/projeto_de_lei_-_garantia_dos_direitos_as_consumidores.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/833/074_m_080_-_ab._de_cred._especial_por_superavit_-_r211.00000_-_despesas_remanejamento_agerrom_-_proc._008-2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/834/075_m_081_-_ab._de_cred._especial_por_superavit_-_r2.732.99678_-__folha_de_pagamento_-_fundeb_-_ensino_fundamental_-_proc._2747-2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/835/076_m_082_-_ab._de_cred._especial_por_superavit_-_r11.83073_-__rede_de_iluminacao_publica_-_semosp_-_proc._2415-2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/836/077_m_083_-_ab._de_cred._especial_por_superavit_-_r62.49725_-_muro_da_semosp_-_proc._2471-2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/845/073_m_079_-_ab._de_cred._especial_por_excesso_-_r1.300.00000_-_aquisicao_de_medicamentos_-_de._afonso_candido_-_proc._2960-2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/846/072_m_078_-_ab._de_cred._especial_por_superavit_-_r313.44703_-__manutencao_do_salario_educacao_-_ensino_fundamental_-_proc._2765-2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/847/079_m_085_-_ab._de_cred._especial_por_superavit_e_excesso_-_r292.29723_-__devolucao_de_sobras_de_convenio_semec_-_proc._2983-2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/848/078_m_084_-_cessao_de_uso_de_veiculo_associacao_pequeno_dragao_proc._3256-2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/849/080_m_087_-_ab._de_cred._especial_por_superavit_-_r254.12484_-_equipamentos_permanentes__-_proc._2529-2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/856/082_m_089_-_ab._de_cred._especial_por_superavit_e_excesso_-_r48.24253_-__devolucao_lei_paulo_gustavo-__proc._2862-2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/857/083_m_090_-_ab._de_cred._por_superavit_-__r22.48800_-_devolucao_concurso_-_2635-2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/858/084_m_091_-_ab._de_cred._lei_especial_por_excesso_e_anulacao_-_r669.80341_-_construcao_unidade_de_conselho_tutelar_-_proc._3194-2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/867/085_m_092_-_ab._de_cred._especial_por_superavit_e_excesso_-_r616.65951_-__aquisicao_de_veiculos_e_equipamentos_-_transf._especial_proc._2527-2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/868/090_m_098_-_termo_de_cessao_de_uso_cerna_lote_1060-b_quadra_14_setor_04_pocesso_3421-2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/869/091_m_099_-_ab._de_cred._especial_por_superavit_-_r55.46384_-__instalacoes_eletricas_ninho_dos_passaros__-_proc._3113-2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/870/093_m_101_-_ab._de_cred._especial_por_superavit_-_r170.70560_-_aquisicao_de_medicamentos_ex_dep._afonso_candido_-_proc._2971-2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/871/092_m_100_-_ab._de_cred._especial_por_superavit_-_r95.48753_-_fachada_unidade_de_saude_nova_estrela_-_proc._3015-2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/872/095_m_103_-_ab._de_cred._especial_por_superavit_-_r77.74450_-_aquisicao_de_medicamentos_dep._lucas_torres_-_proc._2970-2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/873/096_m_104_-_ab._de_cred._especial_por_superavit_-_r31.83335_-_equipamentos_para_o_projeto_mulheres_de_lenco__-_proc._2975-2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/874/097_m_105_-_ab._de_cred._especial_por_anulacao_r53.14795_-_remanejamento_emendas_vereador_cidinei_escola_duran_-_proc._3170-2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/875/089_m_097-_ab._de_cred._lei_especial_por_superavit_e_excesso_-_r31.08231_-__devolucao_de_saldos_e_rendimentos_-__proc._2987-2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/876/098_m_106_-_ab._de_cred._especial_por_superavit_e_excesso_-_r45.21982-__devolucao_de_sobras_de_convenio_-_proc._2822-2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/877/099_m_107_-_ab._de_cred._especial_por_anulacao_r336.57115_-_remanejamento_adequacao_conselho_tutelar_semacol_-_proc._3223-2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/878/094_m_102_-_ab._de_cred._especial_por_superavit_-_r116.11796_-_aquisicao_de_materiais_ortopedicos_lebrinha_-_proc._2972-2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/879/088_m_096_-_ab._de_cred._especial_por_excesso_e_anulacao_-_r1.69519573_-_reforma_francisca_duran_costa__-_proc._3039-2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/880/087_m_095_-_ab._de_cred._especial_por_excesso_e_anulacao_-_r93.68333_-_playground_balao_magico__-_proc._3166-2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/881/086_m_094_-_ab._de_cred._especial_por_excesso_e_anulacao_-_r7.792.17379_-_ampliacao_da_unidade_-_pronto_socorro_infantil_-_proc._3035-2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/882/100_m_108_-_ab._de_cred._especial_por_anulacao_r190.00000_-_remanejamento_emendas_vereadores_ivan_e_eliomar-_amerolim_-_proc._015-2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/885/101_m_109_-_ab._de_cred._especial_por_excesso_-_r123.54169_-_saldo_lei_aldir_blanc_cultura_-_proc._2855_-2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/886/102_m_110_-_ab._de_cred._especial_por_superavit_-_r229.17908_-_aquisicao_de_equipamentos_para_ubs_-_proc._3013-2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/887/103_m_111_-_ab._de_cred._especial_por_superavit_-_r90.36000_-_aquisicao_de_medicamentos__emenda_dep._claudia_de_jesus-_proc._2973-2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/888/105_m_113_-_ab._de_cred._especial_por_superavit_-_r373.82240-_aquisicao_de_equipamentos_hospital_amelio_joao_-_proc._3014-2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/889/104_m_112_-_ab._de_cred._especial_por_superavit_-_r1.669.79641-_construcao_da_praca_da_biblia_-_proc._3376-2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/898/projeto_educacao_financeira.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/899/projeto_de_lei_-_apadrinhamento_de_criancas.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/900/106_m_114_-_ab._de_cred._especial_por_superavit_-_r1.464.46077_-_recapeamento_distrito_nova_estrela_-_proc._3346-2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/901/107_m_115_-_ab._de_cred._especial_por_superavit_-_r59.43977_-_construcao_pista_aeroporto_-_proc._2995-2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/902/108_m_116_-_ab._de_cred._especial_por_superavit_e_excesso_-_r135.74444_-__devolucao_de_saldos_e_rendimentos_pac_2__-_proc._2986-2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/903/110_m_118_-_ab._de_cred._especial_por_superavit_e_excesso_-_r533.70262_-__programa_escola_em_tempo_integral_-_proc._2690-2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/904/109_m_117_-_plano_de_amortizacao_para_equacionamento_do_deficit_atuarial_rolim_previ.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/905/112_m_120_-_ab._de_cred._especial_por_excesso_e_anulacao_-_r2.634.84155_-_ampliacao_da_unidade_-_centro_cirurgico_-_proc._3671-2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/906/111_m_119_-_ab._de_cred._especial_por_excesso_e_anulacao_-_r2.520.07494_-_ampliacao_da_unidade_-_centro_de_parto_normal__-_proc._3670-2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/914/projeto_julho_laranja_04-06-2025.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/919/projeto_bebe.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/921/114_m_125_-_ab._de_cred._especial_por_excesso_-_r361.47474_-__transporte_escolar_2025_-_proc._3978-2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/922/115_m__126_-_ab._de_cred._especial_por_superavit_e_excesso_-_r54.18505_-_devolucao_de_saldos_e_rendimentos_-_proc._3860-2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/923/113_m_124_-_ab._de_cred._especial_por_excesso_-_r618.89204_-__quota_municipal_do_salario_educacao_-_proc._4056-2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/929/116_m_127_-_ab._de_cred._especial_por_excesso__-_r611.00000_-_aquisicao_de_unidade_movel_-_micro_onibus_-_proc._4002-2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/931/117_m_129_-_ab._de_cred._especial_por_anulacao_r544.94367_-_remanejamento_emendas_vereadores_para_o_cemiterio_-_proc._3222-2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/932/118_m_130_-_ab._de_cred.especial_por_anulacao_r97.39300_-_remanejamento_emenda_vereador_para_semas_coral_-_proc._4151-2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/933/pl_ivan.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/934/119_m_131_-_altera_a_lei_no_4314-2023_institui_o_servico_de_transporte_motorizado_por_meio_de_plataforma_tecnologica__uber_proc._4335-2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/935/120_m_132_-_alienar_bens_moveis_inserviveis_atraves_de_leilao_e_efetuar_a_baixa_patrimonial_proc._2015-2025.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/939/122_m_134_-_ab._de_cred._especial_por_superavit_e_anulacao_-_r259.16710_semed_construcao_de_banheiros_escola_neusa__-_proc._4288-2025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/940/123_m_135_-_ab._de_cred._especial_por_excesso_e_anulacao_-_r95.44011-_construcao_banheiros_na_feira_-_proc._4417-2025_semagri.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/941/124_m_136_-_ab._de_cred._especial_por_superavit_-_r409.11182_-__investimento_fundeb_-_proc._4232-2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/942/121_m_133_-_ab._de_cred._suplementar__por_transposicao_r346.43008__remanejamento_devolucao_obras_para_semed_-_proc._4346-2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/943/125_m_137_-_ab._de_cred._especial_por_superavit_excesso_e_anulacao_-_r2.631.16862_-_reformulacao_obra_pavimentacao_asfaltica_-_proc._4513-2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/946/012_m_138_-_altera_a_lc_no_003-2004_proc._no_4694-2025_contador_economista_adm._de_empresa_analista_de_sistema_arquiteto_engenheiro_civil_e_agronomo.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/947/126_m_140_-_ab._de_cred._suplementar__por_transposicao_r68.85512_-_remanejamento_devolucao_semmadu_para_semed_-_proc._4796-2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/948/127_m_141_-_ab._de_cred._especial_por_superavit_e_excesso_-_r202.48887_-__refeitorio_neusa_santos_de_oliveira_-_proc._4487-2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/949/128_m_142_-_ab._de_cred._especial_por_superavit_e_excesso_-_r228.04287_-__complemento_drenagem_av._geraldo_dias_fiuza_-_proc._4602-2025.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/952/129_m_144_-_anistia_juros_e_multas_refis_2020_-_2024_processo_no_5079-2025.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/953/130_m_145_-_ab._de_cred._especial_por_excesso_-_r2.000.00000_-__remuneracao_folha_de_pagamento_-_proc._5053-2025.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/955/131_m_146_-_ab._de_cred._especial_por_excesso_-_r126.07547_-__aditivo_ponte_linha_176_e_200_-_proc._4880-2025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/956/132_m_147_-_ab._de_cred._especial_por_superavit_e_excesso_-_r91.29143_-__devolucao_de_saldos_e_rendimentos_portal_de_entrada_-__proc._4929-2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/958/016_m_021_-_programa_mais_leite_proc._1894-2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/959/133_m_148_-_criacao_do_fundo_municipal_de_meio_ambiente_revoga_as_leis_1802-2010_2104-2011.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/960/134_m_149_-_desafetacao_e_cessao_lano_do_brasil_ltda_e_quati_tecas_industria_comercio_e_exportacao_ltda.pdf.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/961/135_m_150_-_ab._de_cred._especial_por_excesso_-_r60.00000_-_playground_bairro_jequitiba_-_proc._5153-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/962/136_m_151_-_ab._de_cred._especial_por_excesso_e_anulacao_-_r283.63300_-_aquisicao_de_veiculo_semgov_-_proc._5202-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/968/137_m_152_-_ab._de_cred._especial_por_excesso__-_r9.419.41721_-_folha_excesso_fundeb-_proc._5198-2025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/969/pl_152_cidinei.docx" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/971/138_m_153_-_ab._de_cred._especial_por_superavit_-_r1.023.71794_-__revitalizacao_em_canteiros_e_ruas_-_proc._5015-2025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/972/139_m_154_-_ab._de_cred._especial_por_superavit_-_r41.92768_-_devolucao_construcao_do_muro_da_semosp_-_proc._5224-2025.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/976/140_m_155_-_regulamentacao_da_tarifa_social_de_agua_e_esgoto_proc._12-2025.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/985/144_m_159_-_ab._de_cred._especial_por_superavit_r800.00000_servico_de_atendimento_movel_-_samu_-_proc._5243-2025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/986/141_m_156_-_institui_as_rolimpiadas_escolares_no_municipio_de_rolim_de_moura_5515-2025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/987/142_m_157-_suplementar__por_transposicao_r2.600.00000_-__remanejamento_folha_secretaria_semed_-_proc._5514-2025.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/988/145_m_160_-_ab._de_cred._especial_por_excesso_r309.00000_equipes_multiprofissionais_-_emulti__-_proc._2977-2025.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/989/146_m_161_-_ab._de_cred._especial_por_excesso_r114.00000_aps-residencia_multiprofissional_em_saude_da_familia_proc._5233-2025.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/990/147_m_162_-_ab._de_cred._especial_por_excesso_r246.00000_incentivo_a_saude_bucal_-_ceo_-_proc._5230-2025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/991/143_m_158_-_ppa_2026_a_2029_proc._5617-2025.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/992/149_m_164_-_ab._de_cred._especial_por_excesso_r106.81371_incentivo_financeiro_aps_-_saude_bucal_-_proc._5228-2025.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/993/150_m_165_-_ab._de_cred._especial_por_excesso_e_anulacao_r500.09138_aquisicao_de_equipamentos_hospital_-_proc._5246-2025.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/994/151_m_166_-_ab._de_cred._especial_por_excesso_r36.93823_incentivo_financeiro_programa_saude_na_escola_-_pse_-_proc._5229-2025.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/995/152_m_167_-_ab._de_cred._especial_por_superavit_e_excesso_r93.70481_devolucao_de_saldos_e_rendimentos_semed_-__proc._5361-2025.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/998/projeto_de_lei_-_setembro_verde_.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/999/148_m_163_-_ldo_2026_proc._5633-2025.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1000/155_m_170_-_ab._de_cred._especial_por_excesso_e_anulacao_r510.83333_-_aquisicao_de_ambulancia_tipo_d_-_proc._5537-2025.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1001/156_m_171_-_ab._de_cred._especial_por_excesso_e_anulacao_-_r563.76571_-_quadra_grama_sintetica_nova_estrela__-_proc._4468-2025.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1002/153_m_168_-_ab._de_cred._especial_por_excesso_e_anulacao_r1.000.00000__aquisicao_de_insumos_hospitalares___-_proc.5536-2025.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1003/157_m_172_-_ab._de_cred._suplementar__por_remanejamento_r189.02100_-__remanejamento_emenda_para_semusa_-_proc._5223-2025.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1004/154_m_169_-_ab._de_cred.__especial_por_excesso_e_anulacao_r286.00000_incentivo_financeiro_equipe_prisional__-_proc._2976-2025.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1009/158_m_173_-_ab._de_cred._especial_por_excesso_r1.999.00000_-_construcao_da_unidade_de_saude_sao_cristovao_proc_5516-2025.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1010/159_m_175_-_altera_a_lei_no_2848-2014__politica_municipal_saneamento_basico_proc._16-2025.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1011/164_m_180_-_ab._de_cred._lei_especial_por_excesso_r2.000.00000_incremento_temporario_emenda_confucio_moura_-_proc._5610-2025.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1012/160_m_176_-_ab._de_cred._especial_por_excesso_r1.000.00000_incremento_temporario_emenda_dep._lucio_mosquini__-_proc._5607-2025.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1013/161_m_177_-_ab._de_cred._lei_especial_por_excesso_r400.00000__incremento_temporario_emenda_dep._cristiane_lopes_-_proc._5614-2025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1014/162_m_178_-_ab._de_cred._especial_por_excesso_r525.00000_incremento_temporario_emenda_deputado_lebrao_-_proc._5615-2025.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1015/163_m_179_-_ab._de_cred._especial_por_excesso_r837.99200_incremento_temporario_emenda_mauricio_de_carvalho_-_proc._5616-2025.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1037/168_m_184_-_ab._de_cred._especial_por_excesso_e_anulacao_-_r303.00000_-_aquisicao_de_ambulancia_tipo_a_-_emenda_-_proc._5768-2025.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1038/166_m_182_-_transposicao__r1.500.00000_-_remanejamento_rolim_previ_adequacao_-_proc._103-2025.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1039/167_m_183_-_ab._de_cred._especial_por_excesso_e_anulacao_-_r154.13045_-_aquisicao_de_veiculo_saude_-_emenda_-_proc._5769-2025.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1040/169_m__185_-_transposicao__r241.44516_-_remanejamento_divida_semfaz_adequacao_-_proc._5655-2025.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1041/165_m_181_-_ab._de_cred._por_superavit_-_semmadu_r200.00000_-_convenio_detran_multas_semmadu_-_proc._6012-2025.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1045/projeto_de_lei_-_pais_atipicos_rolim_de_moura_08-10-25.docx" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1078/170_m_186_-_uso_de_transporte_das_ambulancias_para_pacientes_na_rede_privada_proc._5598-2025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1082/173_m_189_-_orcamento_2026_loa_2026_proc._6366-2025.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1083/172_m_188_-_termo_de_cessao_de_uso_actv_-_associacao_crista_de_trabalho_voluntario_lote_70-b_quadra_23_proc._2252-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1085/171_m_187_-_ab._de_cred._especial_por_superavit_e_anulacao_-_r242.33843_-_galeria_linha_176_lado_norte_-_proc._6159-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1099/autografo1_1-17.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1107/175_m_191_-_ab._de_cred._especial_por_excesso_-_r500.00000_-_incremento_temporario_de_custeio_-_emenda_de_bancada_-_proc._6256-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1108/176_m_192_-_ab._de_cred._especial_por_excesso_-_r830.30000_-_incremento_temporario_-_emenda_parlamentar_-_proc._6257-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1109/174_m_190_-_ab._de_cred._especial_por_excesso_-_r4.218.65200_-_incremento_temporario_de_custeio_-_emenda_de_bancada_-_proc._6255-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1111/177_m_193_-_dispoe_sobre_a_utilizacao_manuseio_tratamento_compatilhamento_e_a_protecao_das_imagens_e_dados_gerados_pelo_sistema_de_videomonitoramento_urbano_do_municipio.pdf.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1117/178_m_194_-_ab._de_cred._lei_especial_por_excesso_e_anulacao_-_r3.034.43668_-_sinalizacao_vertical_e_horizontal_-_proc._6600-2025.pdf.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1125/projeto_de_lei_-_utilidade_publica_associacao.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1126/projeto_de_lei_-_acessibilidade_sensorial.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1162/179_m_196_-_ab._de_cred._especial_por_anulacao_r3.502.03461_-_remanejamento_folha_prefeitura_proc._6795-2025.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1163/180_m_197_-_teste_toxicologico_para_nomeacao_em_cargo_publico_vereador_ederson_proc._6675-2025.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1167/182_m_199_-_ab._de_cred._especial_por_excesso_-_r600.00000_-__aquisicao_de_medicamentos_-_dep._alan_queiroz_-_proc._6685-2025.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1168/181_m_198_-_obrigatoriedade_da_afixacao_de_cartazes_informativos_nas_escolas_publicas_e_privadas_onibus_escolares_contendo_o_numero_de_disque_denuncia_contra_abuso_sexual_infantil_proc._5604-2025.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1169/183_m_200_-_dispoe_sobre_a_regulamentacao_da_atividade_de_comercio_de_materiais_metalicos_usados_classificados_como_sucatas_ou_ferro-velho_proc._6670-2025.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1207/184_m_201_-_ab._de_cred._especial_por_excesso_-_r1.000.00000_-__aquisicao_de_medicamentos_-_confucio_moura_e_jaime_bagatolli_-_proc._6751-2025.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1208/185_m_202_-_ab._de_cred._especial_por_excesso_-_r1.750.00000_-__servicos_de_terceiros_-_confucio_moura_e_jaime_bagatolli_-_proc._6750-2025.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1209/186_m_203_-_ab._de_cred._especial_por_superavit_-_r359.93901__-_informatizacao_da_aps_-_proc._6752-2025.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1210/187_m_204_-_programa_de_educacao_financeira_na_rede_publica_municipal_de_ensino_proc._6672-2025.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1218/projeto_de_lei_209_vereador_ivan.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1221/188_m_205_-_altera_a_lei_no_4247-2023_mototaxi_proc._6112-2025.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1230/190_m_207_-_ab._de_cred._especial_por_superavit_e_excesso_-_r59.24737__-_rendimentos_convenio_pavimentacao_-_proc._7074-2025.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1231/191_m_208_-_ab._de_cred._especial_por_superavit_e_excesso_-_r303.05524_-_rendimentos_emenda_indvidual_-_proc._6625-2025.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1232/189_m_206_-ab._de_cred._especial_por_excesso_-_r350.00000_-__emendas_parlamentares_semas_-_proc._6766-2025.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1267/192_m_209_-_ab._de_cred._especial_por_anulacao_r5.696.13009__-_remanejamento_folha_saude_decimo_e_dezembro_proc._7261-2025.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1268/193_m_212-_ab._de_cred._especial_por_excesso_-_r655.28252_-__abertura_de_credito_folha_saude_-_proc._7198-2025.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1273/194_m_213_-_ab._de_cred._especial_por_excesso_-_r500.00000_-__servicos_de_terceiros_-_rede_alyne_-_proc._7182-2025.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1275/195_m_214_-_ab._de_cred._suplementar_por_excesso_-_r7.515.16942_-__remuneracao_folha_de_pagamento_-_proc._7286-2025_1.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1289/198_m_217_-_celebrar_convenio_com_secretaria_de_estado_de_justica_-_sejus_apenados_proc._3404-2025.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1293/197_m_216_-_ab._de_cred._especial_por_excesso_-_r68.97240_-__politicas_de_atencao_primaria__-_proc._7284-2025.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1294/196_m_215_-_ab._de_cred._especial_por_excesso_-_r46.05642_-__devolucao_saldo_fitha_cv._582-_proc._7217-2025.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/705/plc_002_m_005_-_piso_salarial_professores_2025_processo_352-2025.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/721/003_m_009_-_estrutura_administracao_e_revoga_a_lc_no_237-17_proc._1646-2025.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/777/006_m_051_-_regulamentacao_da_reforma_da_previdencia_municipal_-_rolim_previ_2493-2025.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/788/plc_no_04_2025.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/928/plc_05cmrm.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/852/projeto_de_lei_complementar_-lei_municipal_de_protecao_e_bem_estar_de_animais_domesticos_no_municipio_de_rolim_de_moura_e__a_criacao_do_conselho_municipal_de_protecao_e_bem-estar_animal.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/884/007_m_086_-_altera_a_lc_no_003-2004_contador.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/920/009_m_122_-_altera_a_lc_no_338-2025__estrutura_administrativa_proc._4140-2025.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/937/008_m_121_-_altera_lc_no_219-2016__produtividade_semosp_proc._3806-2025.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/938/pojeto_de_lei_ambiental.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/944/011_m_128_-_isencao_de_iptu_condominio__proc._4246-2025.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/945/013_m_139_-_estabelece_as_diretrizes_quanto_a_delimitacao_das_faixas_marginais_de_cursos_d_agua_em_area_urbana_consolidada_app_rolim_de_moura_proc._4855-2025.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/950/014_m_143_-_altera_a_lc_no_338-2025__estrutura_administrativa_proc._5051-2025.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1049/lc_010_m_123_-_isencao_de_itbi_proc._4138-2025.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1161/plc_016_m_195_-_altera_a_lei_complementar_no_211-2016_honorarios_proc._6796-2025.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1018/015_m_174_-_altera_a_lc_no_338-2025__estrutura_administrativa_proc._5662-2025.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1274/plc_018_m_211_-_altera_a_lei_complementar_no_325-2023_plano_de_carreira_educacao_-_semec_proc._7273-2025.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/842/horario_das_sessoes.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/844/1_projeto_de_resolucao_planejamento_estrategico.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1051/projeto_de_resolucao_n_3.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1036/texto_original.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1262/projeto_de_lei_complementar-legitimidade_das_comissoes.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1271/projeto.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/714/indicacao_1_marco.docx" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/724/indicacao_cida.docx" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/725/indicacao_edilson.docx" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/751/indicacao_4_edinho.docx" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/768/indicacao_5_edilson.docx" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/769/indicacao_6_edilson.docx" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/771/indicacao_7_cida.docx" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/772/indicacao_08_cida.docx" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/773/indicacao_9_cida.docx" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/778/indicacao_10_thiago.docx" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/780/indicacao_11.docx" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/781/indicacao_12.docx" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/782/indicacao_13.docx" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/783/indicacao_14.docx" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/807/indicacao_15.docx" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/810/indicacao_16_edilson.docx" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/811/indicacao_17_cida.docx" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/839/indicacao_18_cidadasaude.docx" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/840/indicacao_19_janete.docx" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/890/indicacao_troca_de_lampadas_av_manaus_centro.docx" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/893/indicacaomanutencaopostescidadasaude.docx" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/897/indicacao_troca_de_lampadas_bairro_esplanada.docx" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/915/indicacao_23_marco.docx" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/916/indicacao_24_marco.docx" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/917/indicacao_25_marco.docx" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/924/indicacao_cidadasaude-12junho_1.docx" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/930/indicacao_rua_rio_madeira.docx" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/936/indicacaocidadasaude_27dejunho.docx" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/966/indicacao_faixa_de_pedestre_rua_urupa_21-08-25.docx" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/967/indicacao_cida_da_saude_recuperacao_ruas.docx" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/970/indicacao_estacionamento_escola_dionisio_quintino_28-08.docx" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/974/indicacao_cidadasaude-rotatorias-placas-29-08.docx" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/977/indicacao_refazer_quebra-molas_e_sinalizacao_norte_sul_com_a_sao_paulo_04-09.docx" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/978/ind._estacionamento_em_frente_unidade_socio_educativo04-09-25.docx" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/980/indicacao_adair_36.docx" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/982/indicacao_-_secretaria_de_obras_e_prefeitura_municipal.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/983/indicacao_contrucao_de_ponte_linha_176.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/984/indicacao_patrolamento_linha_204-sul_e_168-norte.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/996/thiago_40_indicacao.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/997/thiago_41_indicacao_-_melhorias_na_sinalizacao.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1005/indicacao_42_adair.docx" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1006/indicacao_43_adair.docx" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1007/indicacao_44_adair.docx" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1008/indicacao_45_adair.docx" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1016/quebra_molas_na_av._sao_luiz.docx" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1019/solicitacao_de_patrolamento_rua_14_cidade_alta.docx" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1020/solicitacao_de_manilhamento_av_vitoria_23-09-25.docx" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1023/indicacao_av_maringa_nivelamento_da_rua_29-09.docx" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1025/indicacao_50_adair.docx" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1026/indicacao_cida_da_saude_quebramola_restaurar.docx" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1027/asfaltamento_da_aracaju.docx" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1028/limpeza_do_bosque.docx" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1050/indicacao_asfaltamento_av.campo_grande_e_luiz_irineu.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1053/faixa_de_pedestre.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1054/poste_cidade_alta_2.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1055/asfaltamento_carlos_alves.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1062/extensao_de_rede.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1063/substituicao_poste_porto_velho.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1127/dionisio_quintino.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1128/massa_asfaltica.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1129/balneario__municipal.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1130/festividades.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1132/quebra_molas_cuibaxcorumbiara.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1133/ind_tv.dos.parecidas_cida_7_11.docx" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1134/indicacao_faixa_pedestre_av_maringa_esquina_com_ulisses_guimaraes_10-11.docx" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1135/indicacao_faixa_pedestre_av_maringa_10-11.docx" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1139/indicacao_quebra_molas_em_frente_a_upa_12-11.docx" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1153/indicacao_limpeza_av._manaus_14-11-25.docx" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1154/indicacao_iluminacao_av._manaus14-11.docx" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1185/indicacao_instalacao_de_quebra_molas_guapore_e_corumbiara.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1187/indicacao_patrolamento_av_capibaribe_e_ouro_preto_sete_de_setembro_e_brasilia.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1188/indicacao_abertura_de_canteiro_e_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1189/indicacao_colocacao_de_areia_nos_playgrouds_das_pracas.docx" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1205/indicacao_iluminacao_rua_02_cidade_alta_24-11.docx" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1206/indicacao_iluminacao_playground_boa_esperanca_coahb.docx" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1233/lombadas.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1234/limpeza_ponte_na_recife_1.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1235/indicacao_substituicao_dos_postes.docx" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1236/indicacao_de_patrolamento_recife.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1257/indicacao_contrucao_faixa_elevada_av_joao_pessoa.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1258/indicacao_pintura_de_faixa_de_pedestre.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1269/indicacao_seu_jair_assinada.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/708/requerimento_eleicao_mesa.docx" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/710/requerimento_2_thiago.docx" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/711/requerimento_3_thiago.docx" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/712/requerimento_4_marcelo.docx" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/713/requerimento_5_anteprojeto_marcelo.docx" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/753/requerimento_6_janete.docx" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/754/requerimento_7_janete.docx" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/755/requerimento_8_cidinei.docx" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/756/requerimento_9_anteprojeto_de_lei_marcelo.doc" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/765/requerimento_10_edinho.docx" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/766/requerimento_11_janete.docx" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/774/requerimento_12_janete.docx" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/775/requerimento_13_edilson_anteprojeto_4.docx" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/776/requerimento_14_thiago.docx" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/785/requerimento_15_anteprojeto.docx" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/786/requerimento_16.docx" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/787/requerimento_17.docx" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/808/requerimento_18.docx" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/812/3_ante_projeto_de_lei_interpretes_corrigido.docx" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/814/requerimento_20_thiago_bolsa_atleta.docx" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/824/requerimento_009_obras.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/829/requerimento_22_anteprojeto_8_e_9.docx" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/828/requerimento_23_anteprojeto_10.docx" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/830/requerimento_24_anteprojeto_11.docx" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/841/requerimento_25_anteprojeto_cidadasaude.docx" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/843/requerimento_26_anteprojeto_ederson.docx" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/853/requerimento_27_edilson_anteprojeto_de_lei.docx" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/863/requerimento_28_cida.docx" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/864/requerimento_29_cida.docx" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/866/requerimento_30.docx" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/891/requerimento_predio_da_farmacia_municipal_cidadasaude.docx" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/892/requerimento_faixa_de_pedestre_cida_da_saude.docx" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/894/requerimento_instalacao_de_manilhas_cida_da_saude.docx" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/895/requerimento_info_mais_medicos_cidadasaude.docx" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/896/requerimento_cadeira_de_rodas_cidadasaude.docx" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/907/requerimento_caminhao_pipa-plenario_1.docx" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/908/requerimento_melhorias_no_bairro_olimpico.docx" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/909/requerimento_ubs_e_melhorias_no_bairro_setor_chacareiro.docx" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/910/projeto_-_lei_do_caminhoneiro_-_vanete_1.docx" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/911/requerimento_ubs_do_agricultor.docx" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/912/projeto_markenting_visual_e_audiovisual_1.docx" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/918/requerimento_janete.docx" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/925/requerimento_ambulancia_-_ubs.docx" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/926/requerimento_entulho_de_obra_cida_da_saude_1.docx" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/954/requerimento_e_anteprojeto_de_lei_-_sensor_monitoramento_de_diabetes.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/957/ante-projeto-ambulancia.docx" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/963/requerimento_implementacao_de_faixas_de_pedrestes_em_frente_as_escolas_municipais.docx" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/964/requerimento_pavimentacao_do_canteiro_2.docx" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/965/requerimento_mais_medico_pediatra_e_geriatra-1_1.docx" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/973/ante_projeto_residencia_terapeutica.docx" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/975/ante-projeto-cartazes_informativos_nas_escolas_municipais_abuso_sexual.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/981/requerimento_53_adair.docx" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1017/requerimento_mocao_de_congratulacoes.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1021/requerimento_-_colocar_guardas_nos_locais_publicos.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1022/requerimento_-_manutencao_praca_da_cohab.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1024/requerimento_ederson.docx" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1029/requerimento_kit_escolar.docx" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1030/requerimento_sessao_nova_estrela.docx" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1031/estado_de_rondonia.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1032/estado_de_rondonia_1.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1033/requerimento_anteprojeto_repasse_acs_06-10-25.docx" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1042/requerimento_-_abertura_de_estacionamento_rua_tocantins.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1043/requerimento_implantacao_de_rotatoria_-_rua_esperantina.docx" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1044/requerimento_cabos_e_fios.docx" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1052/requerimento_onibus.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1056/janete_cer.docx" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1057/requerimento_estacionamento_rio_madeira.docx" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1058/requerimento_sexta_saudavel.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1061/requerimento_thiago.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1064/requerimento_estacionamento_rio_madeira2.docx" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1065/ante-projeto-regularizacao_de_comercio_do_cobre-pronto_3.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1066/ante-projeto-servidao_rural.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1067/ante-projeto-educacao_financeira_1.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1068/ante-projeto-ingresso_no_servico_publico-apresentacao_de_teste_toxicologico.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1069/requerimento_nomeclatura.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1070/requerimento_drenagem_av_maceio.docx" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1073/requerimento_recapeamento._av_aracaju.docx" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1074/requerimento_79.docx" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1075/-requerimento_varios_locais_drenagem_e_galeria.docx" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1079/requerimento_recapeamento..pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1080/requerimento_rotatoria_assembleia_de_deus-sede.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1081/requerimento_ccb...pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1100/requerimento_anteprojeto__olimpiadas_escolares_30-10-25.docx" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1102/requerimento_para_instacao_de_manilhas_para_canalizacao_de_agua_loteamento_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1105/conselho..pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1113/requerimento_-_instalacao_de_rotatoria_e_redutor_de_velocidade_-_av._guapore_com_av._aracaju.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1114/requerimento_manutencao_cemiterio_municipal.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1119/requerimento_janete_lins.docx" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1131/requerimento_avenida_boa_vista_drenagem_e_galeria_1_1.docx" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/850/081_m_088_-_ab._de_cred._especial_por_superavit_-_r560.52246_-_equipamentos_agricolas__-_proc._2530-2025.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1149/requerimento_no.docx" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1155/requerimento_motoboy.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1156/requerimento_quebra_mola.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1158/requerimento_de_convalidacao_dos_requerimentos_feitos_na_28_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1237/travessa_do_caju_requerimento.docx" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1241/ante-projeto_alterando_lei_moto_taxi-.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1244/requerimento_e_anteprojeto_de_lei_-_disponibilizacao_de_medicamentos_na_rede_privada_de_saude.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1252/projeto_de_lei_reducao_de_carga_horaria_assistente_social.docx" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1254/anteprojeto_para_a_adequacao_do_piso_salarial_dos_cirurgiao_dentista.docx" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1272/requerimento_bienio1__anulacao.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/883/mocao_pastor_maxuel.docx" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1035/emenda_plc_04_adair.docx" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1245/emenda_ldo_-2026-.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1263/anexo_emenda_loa.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1276/poroposta_de_emenda.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1288/emenda_plc_017_-2025-.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1348/proposto_de_emenda_supressiva.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1353/proposicao_de_veto.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1084/autografo1_1-1.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1086/autografo1_1-2.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1087/autografo1_1-3.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1088/autografo1_1-4.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1089/autografo1_1-5.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1090/autografo1_1-6.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1091/autografo1_1-7.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1092/9.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1093/autografo1_1-11.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1094/autografo1_1-12.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1095/autografo1_1-13.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1096/autografo1_1-14.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1097/autografo1_1-15.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1098/autografo1_1-16.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1101/autografo1_1-17.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1110/autografo.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1170/autografo_161.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1171/autografo_162....pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1172/autografo_163.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1173/autografo_164.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1174/autografo_165.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1175/autografo_166.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1176/autografo_167.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1201/autografo_168.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1202/autografo_169.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1203/autografo_170.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1213/autografo_171.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1214/autografo_172.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1215/autografo_173.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1216/autografo_174.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1217/autografo_175..pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1248/176.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1249/177.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1250/178.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1309/179.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1310/180.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1311/181.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1312/182.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1314/184.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1315/185.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1316/186.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1317/187.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1318/188.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1319/189.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1320/190.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1321/191.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1322/192.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1323/193.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1324/194.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1157/parecer_juridico.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1159/projeto_de_lei_complementar_no_14._concede_isencao_de_itbi_para_primeira_escritura_de_imoveis_urbanos_1.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1165/parecer_juridico.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1179/projeto_de_lei_191-2025._abertura_de_credito_e_superavit_e_anulacao._construcao_de_galeria_de_concreto_armado..pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1190/parecer_juridico.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1191/projeto_de_lei_194-2025._abertura_de_credito._excesso_de_arrecadacao._aquisicao_de_insumos_atencao_basica..pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1194/projeto_de_lei_197-2025._abertura_de_credito_por_excesso_e_anulacao._aqusicao_e_contratacao_sinalizacao_horizontal_e_vertical..pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1195/projeto_de_lei_193-2025._abertura_de_credito_fortalecer_servico_de_saude_na_alta_e_media_complexidade..pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1196/projeto_de_lei_195-2025._abertura_de_credito._aquisicao_de_materiais_de_consumo_e_servicos_de_terceiros..pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1197/projeto_de_lei_complementar_no_16._altera_nomenclatura_do_cargo__de_auditoria_interna_de_provimento_em_comissao..pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1198/projeto_de_lei_no_46-25._vedacao_a_contratacao_de_servidores_publicos_condenados_lei_maria_da_penha..pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1199/parecer_juridico.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1204/parecer_ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1211/parecer_juridico.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1223/parecer_projeto_de_lei_no_196-2025.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1225/projeto_de_lei_207-2025._abertura_de_credito_superavit_financeiro._informatizacao_unidades_de_saude.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1226/projeto_de_lei_205-2025._abertura_de_credito_por_excesso_de_arrecadacao..pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1227/projeto_de_lei_206-2025._abertura_de_credito_por_excesso_de_arrecadacao..pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1228/projeto_de_lei_198-2025._declara_de_utilidade_publica_a_associacao_impacto_social..pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1229/excesso_de_arrecadacao_projeto_de_lei_202-2025.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1246/projeto_de_lei_no_199_-2025._diretrizes_de_acessibilidade_para_pessoas_com_deficiencia_e_transtorno_do_espectro_autista.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1247/parecer_loa_-_2025.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1256/projeto_de_lei_211-2025._abertura_de_credito_superavit_e_excesso_de_arrecadacao._execucao_convenio_brasil..pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1259/projeto_de_lei_212-2025._abertura_credito._superavit_e_excesso_de_arrecadacao..pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1260/projeto_de_lei_213-2025._abertura_de_credito_excesso_de_arrecadacao..pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1261/parecer_tecnico.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1264/parecer_projeto_de_lei_complentar_15-2025honorarios_advocaticios.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1265/projeto_de_lei_no_204-2025._regulamenta_o_comercio_local_de_sucata_e_ferro-velho..pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1277/projeto_de_resolucao_no_6-2025._auxilio_extraordinario..pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1278/projeto_de_lei_no_02-2025._planejamento_estrategico.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1279/parecer_projeto_de_lei_217-2025.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1280/projeto_de_lei_214-2025._reformulacao_administrativa_por_remanejamento_orcamentario..pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1282/projeto_de_lei_214-2025._reformulacao_administrativa_por_remanejamento_orcamentario..pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1284/projeto_de_lei_215-2025._abertura_de_credito_excesso_de_arrecadacao._folha_de_pagamento._2.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1285/projeto_de_lei_216-2025._abertura_de_credito_excesso_de_arrecadacao._folha_de_pagamento..pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1286/parecer_projeto_de_lei_complentar_017-2025_remanejamento_do_numero_de_vagas_dos_cargos_de_professor_pedagogo_e_pedagogo.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1292/projeto_de_lei_218-2025._autoriza_celebrar_convenio_com_o_estado_de_rondonia_-_sejus..pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1295/parecer_juridico.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1352/parecer_juridico_sobre_o_veto.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1115/parecer_ccj.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1118/parecer_ccj_3.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1120/oficio__parecer.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1121/parecer_ccj.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1136/parecer_ccj.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1146/parecer_ccj.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1150/parecer_ccj.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1164/parecer_ccj.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1166/parecer_ccj_correto.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1177/parecer_ccj.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1183/parecer_ccj.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1192/parecener_ccj.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1212/parecer_ccj.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1238/parecer_ccj.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1239/parecer_ccj.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1296/parecer_ccj.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1307/parecer_ccj.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1325/parecer_ccj.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1327/parecer_ccj.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1330/parecer_ccj.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1333/parecer_ccj.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1336/parecer_ccj.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1339/parecer_ccj.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1342/parecer_ccj.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1344/relatoria_ccj...pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1346/parecer_ccj.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1347/parecer_ccj.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1349/parecer_ccj.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1122/parecer_cosp.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1137/parecer_cfof.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1141/parecer_cfof.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1147/parecer_cfof.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1151/parecer_cfof.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1178/parecer_cfof.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1182/parecer_cfof__oficio_a_presidencia.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1184/parecer_cfof.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1193/parecer_cfof.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1240/parecer_cfof.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1251/parecer_cosp.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1298/relatoria_cosp.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1326/parecer_cosp.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1328/parecer_cosp.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1331/parecer_cosp.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1334/parecer_cosp.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1337/parecer_cosp.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1340/parecer_cosp.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1343/parecer_cosp.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1350/parecer_cosp.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1138/parecer_cesa.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1140/parecer_cesa.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1142/parecer_cesa.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1145/parecer_cesa.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1148/parecer_cesa.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1152/parecer_cesa.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1180/parecer_csas.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1186/parecer_csas.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1329/parecer_csas.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1332/parecer_csas.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1335/parecer_csas.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1338/parecer_csas.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1341/parecer_csas.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1351/parecer_csas.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1219/parecer_conjunto.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1287/parecer_conjunto_comissoes_plc_017-2025.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1290/parecer_conjunto_das_comissoes.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1299/parecer_conjunto_das_comissoes_permanentes.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1300/parecer_comissoes_conjuntas.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1301/parecer_conjunto_das_comissoes_permanentes.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1302/parecer_conjunto_das_comissoes_permanentes.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1303/parecer_conjunto_das_comissoes_permanentes.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1304/parecer_conjunto_das_comissoes_2.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1305/parecer_conjunto_das_comissoes_permanentes.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1306/parecer_conjunto_das_comissoes_permanentes.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2026/1308/parecer_conjunto_das_comissoes_permanentes.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1253/parecer_ccj.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1222/relatorio_final_cpi_da_upa_-_caso_anthony.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2025/1281/subemenda_loa_-2026-.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H607"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="41.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="94.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
@@ -19137,3200 +19140,3200 @@
       </c>
       <c r="H485" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="486" spans="1:8">
       <c r="A486" t="s">
         <v>1670</v>
       </c>
       <c r="B486" t="s">
         <v>9</v>
       </c>
       <c r="C486" t="s">
         <v>10</v>
       </c>
       <c r="D486" t="s">
         <v>1671</v>
       </c>
       <c r="E486" t="s">
         <v>1672</v>
       </c>
       <c r="F486" t="s">
         <v>1673</v>
       </c>
       <c r="G486" s="1" t="s">
-        <v>1045</v>
+        <v>1674</v>
       </c>
       <c r="H486" t="s">
-        <v>1674</v>
+        <v>1675</v>
       </c>
     </row>
     <row r="487" spans="1:8">
       <c r="A487" t="s">
-        <v>1675</v>
+        <v>1676</v>
       </c>
       <c r="B487" t="s">
         <v>9</v>
       </c>
       <c r="C487" t="s">
         <v>17</v>
       </c>
       <c r="D487" t="s">
         <v>1671</v>
       </c>
       <c r="E487" t="s">
         <v>1672</v>
       </c>
       <c r="F487" t="s">
         <v>1673</v>
       </c>
       <c r="G487" s="1" t="s">
-        <v>1676</v>
+        <v>1677</v>
       </c>
       <c r="H487" t="s">
-        <v>1677</v>
+        <v>1678</v>
       </c>
     </row>
     <row r="488" spans="1:8">
       <c r="A488" t="s">
-        <v>1678</v>
+        <v>1679</v>
       </c>
       <c r="B488" t="s">
         <v>9</v>
       </c>
       <c r="C488" t="s">
         <v>21</v>
       </c>
       <c r="D488" t="s">
         <v>1671</v>
       </c>
       <c r="E488" t="s">
         <v>1672</v>
       </c>
       <c r="F488" t="s">
         <v>1673</v>
       </c>
       <c r="G488" s="1" t="s">
         <v>1045</v>
       </c>
       <c r="H488" t="s">
-        <v>1679</v>
+        <v>1680</v>
       </c>
     </row>
     <row r="489" spans="1:8">
       <c r="A489" t="s">
-        <v>1680</v>
+        <v>1681</v>
       </c>
       <c r="B489" t="s">
         <v>9</v>
       </c>
       <c r="C489" t="s">
         <v>25</v>
       </c>
       <c r="D489" t="s">
         <v>1671</v>
       </c>
       <c r="E489" t="s">
         <v>1672</v>
       </c>
       <c r="F489" t="s">
         <v>1673</v>
       </c>
       <c r="G489" s="1" t="s">
-        <v>1681</v>
+        <v>1682</v>
       </c>
       <c r="H489" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="490" spans="1:8">
       <c r="A490" t="s">
-        <v>1682</v>
+        <v>1683</v>
       </c>
       <c r="B490" t="s">
         <v>9</v>
       </c>
       <c r="C490" t="s">
         <v>29</v>
       </c>
       <c r="D490" t="s">
         <v>1671</v>
       </c>
       <c r="E490" t="s">
         <v>1672</v>
       </c>
       <c r="F490" t="s">
         <v>1673</v>
       </c>
       <c r="G490" s="1" t="s">
-        <v>1683</v>
+        <v>1684</v>
       </c>
       <c r="H490" t="s">
-        <v>1684</v>
+        <v>1685</v>
       </c>
     </row>
     <row r="491" spans="1:8">
       <c r="A491" t="s">
-        <v>1685</v>
+        <v>1686</v>
       </c>
       <c r="B491" t="s">
         <v>9</v>
       </c>
       <c r="C491" t="s">
         <v>33</v>
       </c>
       <c r="D491" t="s">
         <v>1671</v>
       </c>
       <c r="E491" t="s">
         <v>1672</v>
       </c>
       <c r="F491" t="s">
         <v>1673</v>
       </c>
       <c r="G491" s="1" t="s">
-        <v>1686</v>
+        <v>1687</v>
       </c>
       <c r="H491" t="s">
         <v>749</v>
       </c>
     </row>
     <row r="492" spans="1:8">
       <c r="A492" t="s">
-        <v>1687</v>
+        <v>1688</v>
       </c>
       <c r="B492" t="s">
         <v>9</v>
       </c>
       <c r="C492" t="s">
         <v>37</v>
       </c>
       <c r="D492" t="s">
         <v>1671</v>
       </c>
       <c r="E492" t="s">
         <v>1672</v>
       </c>
       <c r="F492" t="s">
         <v>1673</v>
       </c>
       <c r="G492" s="1" t="s">
-        <v>1688</v>
+        <v>1689</v>
       </c>
       <c r="H492" t="s">
-        <v>1689</v>
+        <v>1690</v>
       </c>
     </row>
     <row r="493" spans="1:8">
       <c r="A493" t="s">
-        <v>1690</v>
+        <v>1691</v>
       </c>
       <c r="B493" t="s">
         <v>9</v>
       </c>
       <c r="C493" t="s">
         <v>41</v>
       </c>
       <c r="D493" t="s">
         <v>1671</v>
       </c>
       <c r="E493" t="s">
         <v>1672</v>
       </c>
       <c r="F493" t="s">
         <v>1673</v>
       </c>
       <c r="G493" s="1" t="s">
-        <v>1691</v>
+        <v>1692</v>
       </c>
       <c r="H493" t="s">
-        <v>1692</v>
+        <v>1693</v>
       </c>
     </row>
     <row r="494" spans="1:8">
       <c r="A494" t="s">
-        <v>1693</v>
+        <v>1694</v>
       </c>
       <c r="B494" t="s">
         <v>9</v>
       </c>
       <c r="C494" t="s">
         <v>45</v>
       </c>
       <c r="D494" t="s">
         <v>1671</v>
       </c>
       <c r="E494" t="s">
         <v>1672</v>
       </c>
       <c r="F494" t="s">
         <v>1673</v>
       </c>
       <c r="G494" s="1" t="s">
-        <v>1694</v>
+        <v>1695</v>
       </c>
       <c r="H494" t="s">
-        <v>1695</v>
+        <v>1696</v>
       </c>
     </row>
     <row r="495" spans="1:8">
       <c r="A495" t="s">
-        <v>1696</v>
+        <v>1697</v>
       </c>
       <c r="B495" t="s">
         <v>9</v>
       </c>
       <c r="C495" t="s">
         <v>49</v>
       </c>
       <c r="D495" t="s">
         <v>1671</v>
       </c>
       <c r="E495" t="s">
         <v>1672</v>
       </c>
       <c r="F495" t="s">
         <v>1673</v>
       </c>
       <c r="G495" s="1" t="s">
-        <v>1697</v>
+        <v>1698</v>
       </c>
       <c r="H495" t="s">
-        <v>1698</v>
+        <v>1699</v>
       </c>
     </row>
     <row r="496" spans="1:8">
       <c r="A496" t="s">
-        <v>1699</v>
+        <v>1700</v>
       </c>
       <c r="B496" t="s">
         <v>9</v>
       </c>
       <c r="C496" t="s">
         <v>53</v>
       </c>
       <c r="D496" t="s">
         <v>1671</v>
       </c>
       <c r="E496" t="s">
         <v>1672</v>
       </c>
       <c r="F496" t="s">
         <v>1673</v>
       </c>
       <c r="G496" s="1" t="s">
-        <v>1700</v>
+        <v>1701</v>
       </c>
       <c r="H496" t="s">
-        <v>1701</v>
+        <v>1702</v>
       </c>
     </row>
     <row r="497" spans="1:8">
       <c r="A497" t="s">
-        <v>1702</v>
+        <v>1703</v>
       </c>
       <c r="B497" t="s">
         <v>9</v>
       </c>
       <c r="C497" t="s">
         <v>57</v>
       </c>
       <c r="D497" t="s">
         <v>1671</v>
       </c>
       <c r="E497" t="s">
         <v>1672</v>
       </c>
       <c r="F497" t="s">
         <v>1673</v>
       </c>
       <c r="G497" s="1" t="s">
-        <v>1703</v>
+        <v>1704</v>
       </c>
       <c r="H497" t="s">
-        <v>1704</v>
+        <v>1705</v>
       </c>
     </row>
     <row r="498" spans="1:8">
       <c r="A498" t="s">
-        <v>1705</v>
+        <v>1706</v>
       </c>
       <c r="B498" t="s">
         <v>9</v>
       </c>
       <c r="C498" t="s">
         <v>61</v>
       </c>
       <c r="D498" t="s">
         <v>1671</v>
       </c>
       <c r="E498" t="s">
         <v>1672</v>
       </c>
       <c r="F498" t="s">
         <v>1673</v>
       </c>
       <c r="G498" s="1" t="s">
-        <v>1706</v>
+        <v>1707</v>
       </c>
       <c r="H498" t="s">
-        <v>1707</v>
+        <v>1708</v>
       </c>
     </row>
     <row r="499" spans="1:8">
       <c r="A499" t="s">
-        <v>1708</v>
+        <v>1709</v>
       </c>
       <c r="B499" t="s">
         <v>9</v>
       </c>
       <c r="C499" t="s">
         <v>65</v>
       </c>
       <c r="D499" t="s">
         <v>1671</v>
       </c>
       <c r="E499" t="s">
         <v>1672</v>
       </c>
       <c r="F499" t="s">
         <v>1673</v>
       </c>
       <c r="G499" s="1" t="s">
-        <v>1709</v>
+        <v>1710</v>
       </c>
       <c r="H499" t="s">
-        <v>1710</v>
+        <v>1711</v>
       </c>
     </row>
     <row r="500" spans="1:8">
       <c r="A500" t="s">
-        <v>1711</v>
+        <v>1712</v>
       </c>
       <c r="B500" t="s">
         <v>9</v>
       </c>
       <c r="C500" t="s">
         <v>69</v>
       </c>
       <c r="D500" t="s">
         <v>1671</v>
       </c>
       <c r="E500" t="s">
         <v>1672</v>
       </c>
       <c r="F500" t="s">
         <v>1673</v>
       </c>
       <c r="G500" s="1" t="s">
-        <v>1712</v>
+        <v>1713</v>
       </c>
       <c r="H500" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="501" spans="1:8">
       <c r="A501" t="s">
-        <v>1713</v>
+        <v>1714</v>
       </c>
       <c r="B501" t="s">
         <v>9</v>
       </c>
       <c r="C501" t="s">
         <v>73</v>
       </c>
       <c r="D501" t="s">
         <v>1671</v>
       </c>
       <c r="E501" t="s">
         <v>1672</v>
       </c>
       <c r="F501" t="s">
         <v>1673</v>
       </c>
       <c r="G501" s="1" t="s">
-        <v>1714</v>
+        <v>1715</v>
       </c>
       <c r="H501" t="s">
-        <v>1715</v>
+        <v>1716</v>
       </c>
     </row>
     <row r="502" spans="1:8">
       <c r="A502" t="s">
-        <v>1716</v>
+        <v>1717</v>
       </c>
       <c r="B502" t="s">
         <v>9</v>
       </c>
       <c r="C502" t="s">
         <v>77</v>
       </c>
       <c r="D502" t="s">
         <v>1671</v>
       </c>
       <c r="E502" t="s">
         <v>1672</v>
       </c>
       <c r="F502" t="s">
         <v>1673</v>
       </c>
       <c r="G502" s="1" t="s">
         <v>1045</v>
       </c>
       <c r="H502" t="s">
-        <v>1717</v>
+        <v>1718</v>
       </c>
     </row>
     <row r="503" spans="1:8">
       <c r="A503" t="s">
-        <v>1718</v>
+        <v>1719</v>
       </c>
       <c r="B503" t="s">
         <v>9</v>
       </c>
       <c r="C503" t="s">
         <v>81</v>
       </c>
       <c r="D503" t="s">
         <v>1671</v>
       </c>
       <c r="E503" t="s">
         <v>1672</v>
       </c>
       <c r="F503" t="s">
         <v>1673</v>
       </c>
       <c r="G503" s="1" t="s">
-        <v>1719</v>
+        <v>1720</v>
       </c>
       <c r="H503" t="s">
-        <v>1717</v>
+        <v>1718</v>
       </c>
     </row>
     <row r="504" spans="1:8">
       <c r="A504" t="s">
-        <v>1720</v>
+        <v>1721</v>
       </c>
       <c r="B504" t="s">
         <v>9</v>
       </c>
       <c r="C504" t="s">
         <v>85</v>
       </c>
       <c r="D504" t="s">
         <v>1671</v>
       </c>
       <c r="E504" t="s">
         <v>1672</v>
       </c>
       <c r="F504" t="s">
         <v>1673</v>
       </c>
       <c r="G504" s="1" t="s">
-        <v>1721</v>
+        <v>1722</v>
       </c>
       <c r="H504" t="s">
-        <v>1722</v>
+        <v>1723</v>
       </c>
     </row>
     <row r="505" spans="1:8">
       <c r="A505" t="s">
-        <v>1723</v>
+        <v>1724</v>
       </c>
       <c r="B505" t="s">
         <v>9</v>
       </c>
       <c r="C505" t="s">
         <v>89</v>
       </c>
       <c r="D505" t="s">
         <v>1671</v>
       </c>
       <c r="E505" t="s">
         <v>1672</v>
       </c>
       <c r="F505" t="s">
         <v>1673</v>
       </c>
       <c r="G505" s="1" t="s">
-        <v>1724</v>
+        <v>1725</v>
       </c>
       <c r="H505" t="s">
-        <v>1725</v>
+        <v>1726</v>
       </c>
     </row>
     <row r="506" spans="1:8">
       <c r="A506" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="B506" t="s">
         <v>9</v>
       </c>
       <c r="C506" t="s">
         <v>93</v>
       </c>
       <c r="D506" t="s">
         <v>1671</v>
       </c>
       <c r="E506" t="s">
         <v>1672</v>
       </c>
       <c r="F506" t="s">
         <v>1673</v>
       </c>
       <c r="G506" s="1" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="H506" t="s">
-        <v>1728</v>
+        <v>1729</v>
       </c>
     </row>
     <row r="507" spans="1:8">
       <c r="A507" t="s">
-        <v>1729</v>
+        <v>1730</v>
       </c>
       <c r="B507" t="s">
         <v>9</v>
       </c>
       <c r="C507" t="s">
         <v>97</v>
       </c>
       <c r="D507" t="s">
         <v>1671</v>
       </c>
       <c r="E507" t="s">
         <v>1672</v>
       </c>
       <c r="F507" t="s">
         <v>1673</v>
       </c>
       <c r="G507" s="1" t="s">
-        <v>1730</v>
+        <v>1731</v>
       </c>
       <c r="H507" t="s">
-        <v>1731</v>
+        <v>1732</v>
       </c>
     </row>
     <row r="508" spans="1:8">
       <c r="A508" t="s">
-        <v>1732</v>
+        <v>1733</v>
       </c>
       <c r="B508" t="s">
         <v>9</v>
       </c>
       <c r="C508" t="s">
         <v>101</v>
       </c>
       <c r="D508" t="s">
         <v>1671</v>
       </c>
       <c r="E508" t="s">
         <v>1672</v>
       </c>
       <c r="F508" t="s">
         <v>1673</v>
       </c>
       <c r="G508" s="1" t="s">
-        <v>1733</v>
+        <v>1734</v>
       </c>
       <c r="H508" t="s">
-        <v>1734</v>
+        <v>1735</v>
       </c>
     </row>
     <row r="509" spans="1:8">
       <c r="A509" t="s">
-        <v>1735</v>
+        <v>1736</v>
       </c>
       <c r="B509" t="s">
         <v>9</v>
       </c>
       <c r="C509" t="s">
         <v>105</v>
       </c>
       <c r="D509" t="s">
         <v>1671</v>
       </c>
       <c r="E509" t="s">
         <v>1672</v>
       </c>
       <c r="F509" t="s">
         <v>1673</v>
       </c>
       <c r="G509" s="1" t="s">
-        <v>1736</v>
+        <v>1737</v>
       </c>
       <c r="H509" t="s">
-        <v>1737</v>
+        <v>1738</v>
       </c>
     </row>
     <row r="510" spans="1:8">
       <c r="A510" t="s">
-        <v>1738</v>
+        <v>1739</v>
       </c>
       <c r="B510" t="s">
         <v>9</v>
       </c>
       <c r="C510" t="s">
         <v>109</v>
       </c>
       <c r="D510" t="s">
         <v>1671</v>
       </c>
       <c r="E510" t="s">
         <v>1672</v>
       </c>
       <c r="F510" t="s">
         <v>1673</v>
       </c>
       <c r="G510" s="1" t="s">
-        <v>1739</v>
+        <v>1740</v>
       </c>
       <c r="H510" t="s">
-        <v>1740</v>
+        <v>1741</v>
       </c>
     </row>
     <row r="511" spans="1:8">
       <c r="A511" t="s">
-        <v>1741</v>
+        <v>1742</v>
       </c>
       <c r="B511" t="s">
         <v>9</v>
       </c>
       <c r="C511" t="s">
         <v>113</v>
       </c>
       <c r="D511" t="s">
         <v>1671</v>
       </c>
       <c r="E511" t="s">
         <v>1672</v>
       </c>
       <c r="F511" t="s">
         <v>1673</v>
       </c>
       <c r="G511" s="1" t="s">
-        <v>1742</v>
+        <v>1743</v>
       </c>
       <c r="H511" t="s">
-        <v>1743</v>
+        <v>1744</v>
       </c>
     </row>
     <row r="512" spans="1:8">
       <c r="A512" t="s">
-        <v>1744</v>
+        <v>1745</v>
       </c>
       <c r="B512" t="s">
         <v>9</v>
       </c>
       <c r="C512" t="s">
         <v>117</v>
       </c>
       <c r="D512" t="s">
         <v>1671</v>
       </c>
       <c r="E512" t="s">
         <v>1672</v>
       </c>
       <c r="F512" t="s">
         <v>1673</v>
       </c>
       <c r="G512" s="1" t="s">
-        <v>1745</v>
+        <v>1746</v>
       </c>
       <c r="H512" t="s">
-        <v>1746</v>
+        <v>1747</v>
       </c>
     </row>
     <row r="513" spans="1:8">
       <c r="A513" t="s">
-        <v>1747</v>
+        <v>1748</v>
       </c>
       <c r="B513" t="s">
         <v>9</v>
       </c>
       <c r="C513" t="s">
         <v>121</v>
       </c>
       <c r="D513" t="s">
         <v>1671</v>
       </c>
       <c r="E513" t="s">
         <v>1672</v>
       </c>
       <c r="F513" t="s">
         <v>1673</v>
       </c>
       <c r="G513" s="1" t="s">
-        <v>1748</v>
+        <v>1749</v>
       </c>
       <c r="H513" t="s">
-        <v>1749</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="514" spans="1:8">
       <c r="A514" t="s">
-        <v>1750</v>
+        <v>1751</v>
       </c>
       <c r="B514" t="s">
         <v>9</v>
       </c>
       <c r="C514" t="s">
         <v>125</v>
       </c>
       <c r="D514" t="s">
         <v>1671</v>
       </c>
       <c r="E514" t="s">
         <v>1672</v>
       </c>
       <c r="F514" t="s">
         <v>1673</v>
       </c>
       <c r="G514" s="1" t="s">
-        <v>1751</v>
+        <v>1752</v>
       </c>
       <c r="H514" t="s">
-        <v>1752</v>
+        <v>1753</v>
       </c>
     </row>
     <row r="515" spans="1:8">
       <c r="A515" t="s">
-        <v>1753</v>
+        <v>1754</v>
       </c>
       <c r="B515" t="s">
         <v>9</v>
       </c>
       <c r="C515" t="s">
         <v>129</v>
       </c>
       <c r="D515" t="s">
         <v>1671</v>
       </c>
       <c r="E515" t="s">
         <v>1672</v>
       </c>
       <c r="F515" t="s">
         <v>1673</v>
       </c>
       <c r="G515" s="1" t="s">
-        <v>1754</v>
+        <v>1755</v>
       </c>
       <c r="H515" t="s">
-        <v>1755</v>
+        <v>1756</v>
       </c>
     </row>
     <row r="516" spans="1:8">
       <c r="A516" t="s">
-        <v>1756</v>
+        <v>1757</v>
       </c>
       <c r="B516" t="s">
         <v>9</v>
       </c>
       <c r="C516" t="s">
         <v>133</v>
       </c>
       <c r="D516" t="s">
         <v>1671</v>
       </c>
       <c r="E516" t="s">
         <v>1672</v>
       </c>
       <c r="F516" t="s">
         <v>1673</v>
       </c>
       <c r="G516" s="1" t="s">
-        <v>1757</v>
+        <v>1758</v>
       </c>
       <c r="H516" t="s">
-        <v>1758</v>
+        <v>1759</v>
       </c>
     </row>
     <row r="517" spans="1:8">
       <c r="A517" t="s">
-        <v>1759</v>
+        <v>1760</v>
       </c>
       <c r="B517" t="s">
         <v>9</v>
       </c>
       <c r="C517" t="s">
         <v>137</v>
       </c>
       <c r="D517" t="s">
         <v>1671</v>
       </c>
       <c r="E517" t="s">
         <v>1672</v>
       </c>
       <c r="F517" t="s">
         <v>1673</v>
       </c>
       <c r="G517" s="1" t="s">
-        <v>1760</v>
+        <v>1761</v>
       </c>
       <c r="H517" t="s">
-        <v>1761</v>
+        <v>1762</v>
       </c>
     </row>
     <row r="518" spans="1:8">
       <c r="A518" t="s">
-        <v>1762</v>
+        <v>1763</v>
       </c>
       <c r="B518" t="s">
         <v>9</v>
       </c>
       <c r="C518" t="s">
         <v>141</v>
       </c>
       <c r="D518" t="s">
         <v>1671</v>
       </c>
       <c r="E518" t="s">
         <v>1672</v>
       </c>
       <c r="F518" t="s">
         <v>1673</v>
       </c>
       <c r="G518" s="1" t="s">
-        <v>1763</v>
+        <v>1764</v>
       </c>
       <c r="H518" t="s">
-        <v>1764</v>
+        <v>1765</v>
       </c>
     </row>
     <row r="519" spans="1:8">
       <c r="A519" t="s">
-        <v>1765</v>
+        <v>1766</v>
       </c>
       <c r="B519" t="s">
         <v>9</v>
       </c>
       <c r="C519" t="s">
         <v>145</v>
       </c>
       <c r="D519" t="s">
         <v>1671</v>
       </c>
       <c r="E519" t="s">
         <v>1672</v>
       </c>
       <c r="F519" t="s">
         <v>1673</v>
       </c>
       <c r="G519" s="1" t="s">
-        <v>1766</v>
+        <v>1767</v>
       </c>
       <c r="H519" t="s">
-        <v>1767</v>
+        <v>1768</v>
       </c>
     </row>
     <row r="520" spans="1:8">
       <c r="A520" t="s">
-        <v>1768</v>
+        <v>1769</v>
       </c>
       <c r="B520" t="s">
         <v>9</v>
       </c>
       <c r="C520" t="s">
         <v>149</v>
       </c>
       <c r="D520" t="s">
         <v>1671</v>
       </c>
       <c r="E520" t="s">
         <v>1672</v>
       </c>
       <c r="F520" t="s">
         <v>1673</v>
       </c>
       <c r="G520" s="1" t="s">
-        <v>1769</v>
+        <v>1770</v>
       </c>
       <c r="H520" t="s">
-        <v>1767</v>
+        <v>1768</v>
       </c>
     </row>
     <row r="521" spans="1:8">
       <c r="A521" t="s">
-        <v>1770</v>
+        <v>1771</v>
       </c>
       <c r="B521" t="s">
         <v>9</v>
       </c>
       <c r="C521" t="s">
         <v>157</v>
       </c>
       <c r="D521" t="s">
         <v>1671</v>
       </c>
       <c r="E521" t="s">
         <v>1672</v>
       </c>
       <c r="F521" t="s">
         <v>1673</v>
       </c>
       <c r="G521" s="1" t="s">
-        <v>1771</v>
+        <v>1772</v>
       </c>
       <c r="H521" t="s">
-        <v>1772</v>
+        <v>1773</v>
       </c>
     </row>
     <row r="522" spans="1:8">
       <c r="A522" t="s">
-        <v>1773</v>
+        <v>1774</v>
       </c>
       <c r="B522" t="s">
         <v>9</v>
       </c>
       <c r="C522" t="s">
         <v>161</v>
       </c>
       <c r="D522" t="s">
         <v>1671</v>
       </c>
       <c r="E522" t="s">
         <v>1672</v>
       </c>
       <c r="F522" t="s">
         <v>1673</v>
       </c>
       <c r="G522" s="1" t="s">
-        <v>1774</v>
+        <v>1775</v>
       </c>
       <c r="H522" t="s">
-        <v>1775</v>
+        <v>1776</v>
       </c>
     </row>
     <row r="523" spans="1:8">
       <c r="A523" t="s">
-        <v>1776</v>
+        <v>1777</v>
       </c>
       <c r="B523" t="s">
         <v>9</v>
       </c>
       <c r="C523" t="s">
         <v>165</v>
       </c>
       <c r="D523" t="s">
         <v>1671</v>
       </c>
       <c r="E523" t="s">
         <v>1672</v>
       </c>
       <c r="F523" t="s">
         <v>1673</v>
       </c>
       <c r="G523" s="1" t="s">
-        <v>1777</v>
+        <v>1778</v>
       </c>
       <c r="H523" t="s">
-        <v>1778</v>
+        <v>1779</v>
       </c>
     </row>
     <row r="524" spans="1:8">
       <c r="A524" t="s">
-        <v>1779</v>
+        <v>1780</v>
       </c>
       <c r="B524" t="s">
         <v>9</v>
       </c>
       <c r="C524" t="s">
         <v>170</v>
       </c>
       <c r="D524" t="s">
         <v>1671</v>
       </c>
       <c r="E524" t="s">
         <v>1672</v>
       </c>
       <c r="F524" t="s">
         <v>1673</v>
       </c>
       <c r="G524" s="1" t="s">
-        <v>1780</v>
+        <v>1781</v>
       </c>
       <c r="H524" t="s">
-        <v>1781</v>
+        <v>1782</v>
       </c>
     </row>
     <row r="525" spans="1:8">
       <c r="A525" t="s">
-        <v>1782</v>
+        <v>1783</v>
       </c>
       <c r="B525" t="s">
         <v>9</v>
       </c>
       <c r="C525" t="s">
         <v>174</v>
       </c>
       <c r="D525" t="s">
         <v>1671</v>
       </c>
       <c r="E525" t="s">
         <v>1672</v>
       </c>
       <c r="F525" t="s">
         <v>1673</v>
       </c>
       <c r="G525" s="1" t="s">
-        <v>1783</v>
+        <v>1784</v>
       </c>
       <c r="H525" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="526" spans="1:8">
       <c r="A526" t="s">
-        <v>1784</v>
+        <v>1785</v>
       </c>
       <c r="B526" t="s">
         <v>9</v>
       </c>
       <c r="C526" t="s">
         <v>178</v>
       </c>
       <c r="D526" t="s">
         <v>1671</v>
       </c>
       <c r="E526" t="s">
         <v>1672</v>
       </c>
       <c r="F526" t="s">
         <v>1673</v>
       </c>
       <c r="G526" s="1" t="s">
-        <v>1785</v>
+        <v>1786</v>
       </c>
       <c r="H526" t="s">
-        <v>1786</v>
+        <v>1787</v>
       </c>
     </row>
     <row r="527" spans="1:8">
       <c r="A527" t="s">
-        <v>1787</v>
+        <v>1788</v>
       </c>
       <c r="B527" t="s">
         <v>9</v>
       </c>
       <c r="C527" t="s">
         <v>10</v>
       </c>
       <c r="D527" t="s">
-        <v>1788</v>
+        <v>1789</v>
       </c>
       <c r="E527" t="s">
-        <v>1789</v>
+        <v>1790</v>
       </c>
       <c r="F527" t="s">
         <v>1616</v>
       </c>
       <c r="G527" s="1" t="s">
-        <v>1790</v>
+        <v>1791</v>
       </c>
       <c r="H527" t="s">
-        <v>1791</v>
+        <v>1792</v>
       </c>
     </row>
     <row r="528" spans="1:8">
       <c r="A528" t="s">
-        <v>1792</v>
+        <v>1793</v>
       </c>
       <c r="B528" t="s">
         <v>9</v>
       </c>
       <c r="C528" t="s">
         <v>17</v>
       </c>
       <c r="D528" t="s">
-        <v>1788</v>
+        <v>1789</v>
       </c>
       <c r="E528" t="s">
-        <v>1789</v>
+        <v>1790</v>
       </c>
       <c r="F528" t="s">
-        <v>1793</v>
+        <v>1794</v>
       </c>
       <c r="G528" s="1" t="s">
-        <v>1794</v>
+        <v>1795</v>
       </c>
       <c r="H528" t="s">
-        <v>1795</v>
+        <v>1796</v>
       </c>
     </row>
     <row r="529" spans="1:8">
       <c r="A529" t="s">
-        <v>1796</v>
+        <v>1797</v>
       </c>
       <c r="B529" t="s">
         <v>9</v>
       </c>
       <c r="C529" t="s">
         <v>21</v>
       </c>
       <c r="D529" t="s">
-        <v>1788</v>
+        <v>1789</v>
       </c>
       <c r="E529" t="s">
-        <v>1789</v>
+        <v>1790</v>
       </c>
       <c r="F529" t="s">
-        <v>1793</v>
+        <v>1794</v>
       </c>
       <c r="G529" s="1" t="s">
-        <v>1797</v>
+        <v>1798</v>
       </c>
       <c r="H529" t="s">
-        <v>1798</v>
+        <v>1799</v>
       </c>
     </row>
     <row r="530" spans="1:8">
       <c r="A530" t="s">
-        <v>1799</v>
+        <v>1800</v>
       </c>
       <c r="B530" t="s">
         <v>9</v>
       </c>
       <c r="C530" t="s">
         <v>25</v>
       </c>
       <c r="D530" t="s">
-        <v>1788</v>
+        <v>1789</v>
       </c>
       <c r="E530" t="s">
-        <v>1789</v>
+        <v>1790</v>
       </c>
       <c r="F530" t="s">
-        <v>1793</v>
+        <v>1794</v>
       </c>
       <c r="G530" s="1" t="s">
-        <v>1800</v>
+        <v>1801</v>
       </c>
       <c r="H530" t="s">
-        <v>1801</v>
+        <v>1802</v>
       </c>
     </row>
     <row r="531" spans="1:8">
       <c r="A531" t="s">
-        <v>1802</v>
+        <v>1803</v>
       </c>
       <c r="B531" t="s">
         <v>9</v>
       </c>
       <c r="C531" t="s">
         <v>29</v>
       </c>
       <c r="D531" t="s">
-        <v>1788</v>
+        <v>1789</v>
       </c>
       <c r="E531" t="s">
-        <v>1789</v>
+        <v>1790</v>
       </c>
       <c r="F531" t="s">
-        <v>1793</v>
+        <v>1794</v>
       </c>
       <c r="G531" s="1" t="s">
-        <v>1803</v>
+        <v>1804</v>
       </c>
       <c r="H531" t="s">
-        <v>1804</v>
+        <v>1805</v>
       </c>
     </row>
     <row r="532" spans="1:8">
       <c r="A532" t="s">
-        <v>1805</v>
+        <v>1806</v>
       </c>
       <c r="B532" t="s">
         <v>9</v>
       </c>
       <c r="C532" t="s">
         <v>33</v>
       </c>
       <c r="D532" t="s">
-        <v>1788</v>
+        <v>1789</v>
       </c>
       <c r="E532" t="s">
-        <v>1789</v>
+        <v>1790</v>
       </c>
       <c r="F532" t="s">
         <v>1616</v>
       </c>
       <c r="G532" s="1" t="s">
         <v>1045</v>
       </c>
       <c r="H532" t="s">
         <v>737</v>
       </c>
     </row>
     <row r="533" spans="1:8">
       <c r="A533" t="s">
-        <v>1806</v>
+        <v>1807</v>
       </c>
       <c r="B533" t="s">
         <v>9</v>
       </c>
       <c r="C533" t="s">
         <v>37</v>
       </c>
       <c r="D533" t="s">
-        <v>1788</v>
+        <v>1789</v>
       </c>
       <c r="E533" t="s">
-        <v>1789</v>
+        <v>1790</v>
       </c>
       <c r="F533" t="s">
         <v>1616</v>
       </c>
       <c r="G533" s="1" t="s">
-        <v>1807</v>
+        <v>1808</v>
       </c>
       <c r="H533" t="s">
-        <v>1808</v>
+        <v>1809</v>
       </c>
     </row>
     <row r="534" spans="1:8">
       <c r="A534" t="s">
-        <v>1809</v>
+        <v>1810</v>
       </c>
       <c r="B534" t="s">
         <v>9</v>
       </c>
       <c r="C534" t="s">
         <v>41</v>
       </c>
       <c r="D534" t="s">
-        <v>1788</v>
+        <v>1789</v>
       </c>
       <c r="E534" t="s">
-        <v>1789</v>
+        <v>1790</v>
       </c>
       <c r="F534" t="s">
         <v>1616</v>
       </c>
       <c r="G534" s="1" t="s">
-        <v>1810</v>
+        <v>1811</v>
       </c>
       <c r="H534" t="s">
-        <v>1811</v>
+        <v>1812</v>
       </c>
     </row>
     <row r="535" spans="1:8">
       <c r="A535" t="s">
-        <v>1812</v>
+        <v>1813</v>
       </c>
       <c r="B535" t="s">
         <v>9</v>
       </c>
       <c r="C535" t="s">
         <v>45</v>
       </c>
       <c r="D535" t="s">
-        <v>1788</v>
+        <v>1789</v>
       </c>
       <c r="E535" t="s">
-        <v>1789</v>
+        <v>1790</v>
       </c>
       <c r="F535" t="s">
         <v>1616</v>
       </c>
       <c r="G535" s="1" t="s">
-        <v>1813</v>
+        <v>1814</v>
       </c>
       <c r="H535" t="s">
-        <v>1814</v>
+        <v>1815</v>
       </c>
     </row>
     <row r="536" spans="1:8">
       <c r="A536" t="s">
-        <v>1815</v>
+        <v>1816</v>
       </c>
       <c r="B536" t="s">
         <v>9</v>
       </c>
       <c r="C536" t="s">
         <v>49</v>
       </c>
       <c r="D536" t="s">
-        <v>1788</v>
+        <v>1789</v>
       </c>
       <c r="E536" t="s">
-        <v>1789</v>
+        <v>1790</v>
       </c>
       <c r="F536" t="s">
         <v>1616</v>
       </c>
       <c r="G536" s="1" t="s">
-        <v>1816</v>
+        <v>1817</v>
       </c>
       <c r="H536" t="s">
-        <v>1817</v>
+        <v>1818</v>
       </c>
     </row>
     <row r="537" spans="1:8">
       <c r="A537" t="s">
-        <v>1818</v>
+        <v>1819</v>
       </c>
       <c r="B537" t="s">
         <v>9</v>
       </c>
       <c r="C537" t="s">
         <v>53</v>
       </c>
       <c r="D537" t="s">
-        <v>1788</v>
+        <v>1789</v>
       </c>
       <c r="E537" t="s">
-        <v>1789</v>
+        <v>1790</v>
       </c>
       <c r="F537" t="s">
         <v>1616</v>
       </c>
       <c r="G537" s="1" t="s">
-        <v>1819</v>
+        <v>1820</v>
       </c>
       <c r="H537" t="s">
-        <v>1820</v>
+        <v>1821</v>
       </c>
     </row>
     <row r="538" spans="1:8">
       <c r="A538" t="s">
-        <v>1821</v>
+        <v>1822</v>
       </c>
       <c r="B538" t="s">
         <v>9</v>
       </c>
       <c r="C538" t="s">
         <v>57</v>
       </c>
       <c r="D538" t="s">
-        <v>1788</v>
+        <v>1789</v>
       </c>
       <c r="E538" t="s">
-        <v>1789</v>
+        <v>1790</v>
       </c>
       <c r="F538" t="s">
         <v>1616</v>
       </c>
       <c r="G538" s="1" t="s">
         <v>1045</v>
       </c>
       <c r="H538" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="539" spans="1:8">
       <c r="A539" t="s">
-        <v>1822</v>
+        <v>1823</v>
       </c>
       <c r="B539" t="s">
         <v>9</v>
       </c>
       <c r="C539" t="s">
         <v>61</v>
       </c>
       <c r="D539" t="s">
-        <v>1788</v>
+        <v>1789</v>
       </c>
       <c r="E539" t="s">
-        <v>1789</v>
+        <v>1790</v>
       </c>
       <c r="F539" t="s">
         <v>1616</v>
       </c>
       <c r="G539" s="1" t="s">
-        <v>1823</v>
+        <v>1824</v>
       </c>
       <c r="H539" t="s">
-        <v>1824</v>
+        <v>1825</v>
       </c>
     </row>
     <row r="540" spans="1:8">
       <c r="A540" t="s">
-        <v>1825</v>
+        <v>1826</v>
       </c>
       <c r="B540" t="s">
         <v>9</v>
       </c>
       <c r="C540" t="s">
         <v>65</v>
       </c>
       <c r="D540" t="s">
-        <v>1788</v>
+        <v>1789</v>
       </c>
       <c r="E540" t="s">
-        <v>1789</v>
+        <v>1790</v>
       </c>
       <c r="F540" t="s">
         <v>1616</v>
       </c>
       <c r="G540" s="1" t="s">
-        <v>1826</v>
+        <v>1827</v>
       </c>
       <c r="H540" t="s">
-        <v>1827</v>
+        <v>1828</v>
       </c>
     </row>
     <row r="541" spans="1:8">
       <c r="A541" t="s">
-        <v>1828</v>
+        <v>1829</v>
       </c>
       <c r="B541" t="s">
         <v>9</v>
       </c>
       <c r="C541" t="s">
         <v>69</v>
       </c>
       <c r="D541" t="s">
-        <v>1788</v>
+        <v>1789</v>
       </c>
       <c r="E541" t="s">
-        <v>1789</v>
+        <v>1790</v>
       </c>
       <c r="F541" t="s">
         <v>1616</v>
       </c>
       <c r="G541" s="1" t="s">
-        <v>1829</v>
+        <v>1830</v>
       </c>
       <c r="H541" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="542" spans="1:8">
       <c r="A542" t="s">
-        <v>1830</v>
+        <v>1831</v>
       </c>
       <c r="B542" t="s">
         <v>9</v>
       </c>
       <c r="C542" t="s">
         <v>73</v>
       </c>
       <c r="D542" t="s">
-        <v>1788</v>
+        <v>1789</v>
       </c>
       <c r="E542" t="s">
-        <v>1789</v>
+        <v>1790</v>
       </c>
       <c r="F542" t="s">
         <v>1616</v>
       </c>
       <c r="G542" s="1" t="s">
-        <v>1831</v>
+        <v>1832</v>
       </c>
       <c r="H542" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="543" spans="1:8">
       <c r="A543" t="s">
-        <v>1832</v>
+        <v>1833</v>
       </c>
       <c r="B543" t="s">
         <v>9</v>
       </c>
       <c r="C543" t="s">
         <v>77</v>
       </c>
       <c r="D543" t="s">
-        <v>1788</v>
+        <v>1789</v>
       </c>
       <c r="E543" t="s">
-        <v>1789</v>
+        <v>1790</v>
       </c>
       <c r="F543" t="s">
         <v>1616</v>
       </c>
       <c r="G543" s="1" t="s">
-        <v>1833</v>
+        <v>1834</v>
       </c>
       <c r="H543" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="544" spans="1:8">
       <c r="A544" t="s">
-        <v>1834</v>
+        <v>1835</v>
       </c>
       <c r="B544" t="s">
         <v>9</v>
       </c>
       <c r="C544" t="s">
         <v>85</v>
       </c>
       <c r="D544" t="s">
-        <v>1788</v>
+        <v>1789</v>
       </c>
       <c r="E544" t="s">
-        <v>1789</v>
+        <v>1790</v>
       </c>
       <c r="F544" t="s">
         <v>1616</v>
       </c>
       <c r="G544" s="1" t="s">
-        <v>1835</v>
+        <v>1836</v>
       </c>
       <c r="H544" t="s">
-        <v>1836</v>
+        <v>1837</v>
       </c>
     </row>
     <row r="545" spans="1:8">
       <c r="A545" t="s">
-        <v>1837</v>
+        <v>1838</v>
       </c>
       <c r="B545" t="s">
         <v>9</v>
       </c>
       <c r="C545" t="s">
         <v>93</v>
       </c>
       <c r="D545" t="s">
-        <v>1788</v>
+        <v>1789</v>
       </c>
       <c r="E545" t="s">
-        <v>1789</v>
+        <v>1790</v>
       </c>
       <c r="F545" t="s">
         <v>1616</v>
       </c>
       <c r="G545" s="1" t="s">
-        <v>1838</v>
+        <v>1839</v>
       </c>
       <c r="H545" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="546" spans="1:8">
       <c r="A546" t="s">
-        <v>1839</v>
+        <v>1840</v>
       </c>
       <c r="B546" t="s">
         <v>9</v>
       </c>
       <c r="C546" t="s">
         <v>97</v>
       </c>
       <c r="D546" t="s">
-        <v>1788</v>
+        <v>1789</v>
       </c>
       <c r="E546" t="s">
-        <v>1789</v>
+        <v>1790</v>
       </c>
       <c r="F546" t="s">
         <v>1616</v>
       </c>
       <c r="G546" s="1" t="s">
-        <v>1840</v>
+        <v>1841</v>
       </c>
       <c r="H546" t="s">
         <v>773</v>
       </c>
     </row>
     <row r="547" spans="1:8">
       <c r="A547" t="s">
-        <v>1841</v>
+        <v>1842</v>
       </c>
       <c r="B547" t="s">
         <v>9</v>
       </c>
       <c r="C547" t="s">
         <v>101</v>
       </c>
       <c r="D547" t="s">
-        <v>1788</v>
+        <v>1789</v>
       </c>
       <c r="E547" t="s">
-        <v>1789</v>
+        <v>1790</v>
       </c>
       <c r="F547" t="s">
         <v>1616</v>
       </c>
       <c r="G547" s="1" t="s">
-        <v>1842</v>
+        <v>1843</v>
       </c>
       <c r="H547" t="s">
         <v>798</v>
       </c>
     </row>
     <row r="548" spans="1:8">
       <c r="A548" t="s">
-        <v>1843</v>
+        <v>1844</v>
       </c>
       <c r="B548" t="s">
         <v>9</v>
       </c>
       <c r="C548" t="s">
         <v>105</v>
       </c>
       <c r="D548" t="s">
-        <v>1788</v>
+        <v>1789</v>
       </c>
       <c r="E548" t="s">
-        <v>1789</v>
+        <v>1790</v>
       </c>
       <c r="F548" t="s">
         <v>1616</v>
       </c>
       <c r="G548" s="1" t="s">
-        <v>1844</v>
+        <v>1845</v>
       </c>
       <c r="H548" t="s">
-        <v>1845</v>
+        <v>1846</v>
       </c>
     </row>
     <row r="549" spans="1:8">
       <c r="A549" t="s">
-        <v>1846</v>
+        <v>1847</v>
       </c>
       <c r="B549" t="s">
         <v>9</v>
       </c>
       <c r="C549" t="s">
         <v>109</v>
       </c>
       <c r="D549" t="s">
-        <v>1788</v>
+        <v>1789</v>
       </c>
       <c r="E549" t="s">
-        <v>1789</v>
+        <v>1790</v>
       </c>
       <c r="F549" t="s">
         <v>1616</v>
       </c>
       <c r="G549" s="1" t="s">
-        <v>1847</v>
+        <v>1848</v>
       </c>
       <c r="H549" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="550" spans="1:8">
       <c r="A550" t="s">
-        <v>1848</v>
+        <v>1849</v>
       </c>
       <c r="B550" t="s">
         <v>9</v>
       </c>
       <c r="C550" t="s">
         <v>113</v>
       </c>
       <c r="D550" t="s">
-        <v>1788</v>
+        <v>1789</v>
       </c>
       <c r="E550" t="s">
-        <v>1789</v>
+        <v>1790</v>
       </c>
       <c r="F550" t="s">
         <v>1616</v>
       </c>
       <c r="G550" s="1" t="s">
-        <v>1849</v>
+        <v>1850</v>
       </c>
       <c r="H550" t="s">
         <v>833</v>
       </c>
     </row>
     <row r="551" spans="1:8">
       <c r="A551" t="s">
-        <v>1850</v>
+        <v>1851</v>
       </c>
       <c r="B551" t="s">
         <v>9</v>
       </c>
       <c r="C551" t="s">
         <v>117</v>
       </c>
       <c r="D551" t="s">
-        <v>1788</v>
+        <v>1789</v>
       </c>
       <c r="E551" t="s">
-        <v>1789</v>
+        <v>1790</v>
       </c>
       <c r="F551" t="s">
         <v>1616</v>
       </c>
       <c r="G551" s="1" t="s">
-        <v>1851</v>
+        <v>1852</v>
       </c>
       <c r="H551" t="s">
         <v>837</v>
       </c>
     </row>
     <row r="552" spans="1:8">
       <c r="A552" t="s">
-        <v>1852</v>
+        <v>1853</v>
       </c>
       <c r="B552" t="s">
         <v>9</v>
       </c>
       <c r="C552" t="s">
         <v>121</v>
       </c>
       <c r="D552" t="s">
-        <v>1788</v>
+        <v>1789</v>
       </c>
       <c r="E552" t="s">
-        <v>1789</v>
+        <v>1790</v>
       </c>
       <c r="F552" t="s">
         <v>1616</v>
       </c>
       <c r="G552" s="1" t="s">
-        <v>1853</v>
+        <v>1854</v>
       </c>
       <c r="H552" t="s">
-        <v>1854</v>
+        <v>1855</v>
       </c>
     </row>
     <row r="553" spans="1:8">
       <c r="A553" t="s">
-        <v>1855</v>
+        <v>1856</v>
       </c>
       <c r="B553" t="s">
         <v>9</v>
       </c>
       <c r="C553" t="s">
         <v>125</v>
       </c>
       <c r="D553" t="s">
-        <v>1788</v>
+        <v>1789</v>
       </c>
       <c r="E553" t="s">
-        <v>1789</v>
+        <v>1790</v>
       </c>
       <c r="F553" t="s">
         <v>1616</v>
       </c>
       <c r="G553" s="1" t="s">
-        <v>1856</v>
+        <v>1857</v>
       </c>
       <c r="H553" t="s">
-        <v>1857</v>
+        <v>1858</v>
       </c>
     </row>
     <row r="554" spans="1:8">
       <c r="A554" t="s">
-        <v>1858</v>
+        <v>1859</v>
       </c>
       <c r="B554" t="s">
         <v>9</v>
       </c>
       <c r="C554" t="s">
         <v>129</v>
       </c>
       <c r="D554" t="s">
-        <v>1788</v>
+        <v>1789</v>
       </c>
       <c r="E554" t="s">
-        <v>1789</v>
+        <v>1790</v>
       </c>
       <c r="F554" t="s">
         <v>1616</v>
       </c>
       <c r="G554" s="1" t="s">
-        <v>1859</v>
+        <v>1860</v>
       </c>
       <c r="H554" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="555" spans="1:8">
       <c r="A555" t="s">
-        <v>1860</v>
+        <v>1861</v>
       </c>
       <c r="B555" t="s">
         <v>9</v>
       </c>
       <c r="C555" t="s">
         <v>133</v>
       </c>
       <c r="D555" t="s">
-        <v>1788</v>
+        <v>1789</v>
       </c>
       <c r="E555" t="s">
-        <v>1789</v>
+        <v>1790</v>
       </c>
       <c r="F555" t="s">
         <v>1616</v>
       </c>
       <c r="G555" s="1" t="s">
-        <v>1861</v>
+        <v>1862</v>
       </c>
       <c r="H555" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="556" spans="1:8">
       <c r="A556" t="s">
-        <v>1862</v>
+        <v>1863</v>
       </c>
       <c r="B556" t="s">
         <v>9</v>
       </c>
       <c r="C556" t="s">
         <v>137</v>
       </c>
       <c r="D556" t="s">
-        <v>1788</v>
+        <v>1789</v>
       </c>
       <c r="E556" t="s">
-        <v>1789</v>
+        <v>1790</v>
       </c>
       <c r="F556" t="s">
         <v>1616</v>
       </c>
       <c r="G556" s="1" t="s">
-        <v>1863</v>
+        <v>1864</v>
       </c>
       <c r="H556" t="s">
-        <v>1864</v>
+        <v>1865</v>
       </c>
     </row>
     <row r="557" spans="1:8">
       <c r="A557" t="s">
-        <v>1865</v>
+        <v>1866</v>
       </c>
       <c r="B557" t="s">
         <v>9</v>
       </c>
       <c r="C557" t="s">
         <v>10</v>
       </c>
       <c r="D557" t="s">
-        <v>1866</v>
+        <v>1867</v>
       </c>
       <c r="E557" t="s">
-        <v>1867</v>
+        <v>1868</v>
       </c>
       <c r="F557" t="s">
         <v>1520</v>
       </c>
       <c r="G557" s="1" t="s">
-        <v>1868</v>
+        <v>1869</v>
       </c>
       <c r="H557" t="s">
-        <v>1869</v>
+        <v>1870</v>
       </c>
     </row>
     <row r="558" spans="1:8">
       <c r="A558" t="s">
-        <v>1870</v>
+        <v>1871</v>
       </c>
       <c r="B558" t="s">
         <v>9</v>
       </c>
       <c r="C558" t="s">
         <v>17</v>
       </c>
       <c r="D558" t="s">
-        <v>1866</v>
+        <v>1867</v>
       </c>
       <c r="E558" t="s">
-        <v>1867</v>
+        <v>1868</v>
       </c>
       <c r="F558" t="s">
-        <v>1793</v>
+        <v>1794</v>
       </c>
       <c r="G558" s="1" t="s">
-        <v>1871</v>
+        <v>1872</v>
       </c>
       <c r="H558" t="s">
-        <v>1872</v>
+        <v>1873</v>
       </c>
     </row>
     <row r="559" spans="1:8">
       <c r="A559" t="s">
-        <v>1873</v>
+        <v>1874</v>
       </c>
       <c r="B559" t="s">
         <v>9</v>
       </c>
       <c r="C559" t="s">
         <v>21</v>
       </c>
       <c r="D559" t="s">
-        <v>1866</v>
+        <v>1867</v>
       </c>
       <c r="E559" t="s">
-        <v>1867</v>
+        <v>1868</v>
       </c>
       <c r="F559" t="s">
         <v>1520</v>
       </c>
       <c r="G559" s="1" t="s">
-        <v>1874</v>
+        <v>1875</v>
       </c>
       <c r="H559" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="560" spans="1:8">
       <c r="A560" t="s">
-        <v>1875</v>
+        <v>1876</v>
       </c>
       <c r="B560" t="s">
         <v>9</v>
       </c>
       <c r="C560" t="s">
         <v>25</v>
       </c>
       <c r="D560" t="s">
-        <v>1866</v>
+        <v>1867</v>
       </c>
       <c r="E560" t="s">
-        <v>1867</v>
+        <v>1868</v>
       </c>
       <c r="F560" t="s">
         <v>1520</v>
       </c>
       <c r="G560" s="1" t="s">
         <v>1045</v>
       </c>
       <c r="H560" t="s">
-        <v>1876</v>
+        <v>1877</v>
       </c>
     </row>
     <row r="561" spans="1:8">
       <c r="A561" t="s">
-        <v>1877</v>
+        <v>1878</v>
       </c>
       <c r="B561" t="s">
         <v>9</v>
       </c>
       <c r="C561" t="s">
         <v>29</v>
       </c>
       <c r="D561" t="s">
-        <v>1866</v>
+        <v>1867</v>
       </c>
       <c r="E561" t="s">
-        <v>1867</v>
+        <v>1868</v>
       </c>
       <c r="F561" t="s">
         <v>1520</v>
       </c>
       <c r="G561" s="1" t="s">
-        <v>1878</v>
+        <v>1879</v>
       </c>
       <c r="H561" t="s">
-        <v>1879</v>
+        <v>1880</v>
       </c>
     </row>
     <row r="562" spans="1:8">
       <c r="A562" t="s">
-        <v>1880</v>
+        <v>1881</v>
       </c>
       <c r="B562" t="s">
         <v>9</v>
       </c>
       <c r="C562" t="s">
         <v>33</v>
       </c>
       <c r="D562" t="s">
-        <v>1866</v>
+        <v>1867</v>
       </c>
       <c r="E562" t="s">
-        <v>1867</v>
+        <v>1868</v>
       </c>
       <c r="F562" t="s">
         <v>1520</v>
       </c>
       <c r="G562" s="1" t="s">
-        <v>1881</v>
+        <v>1882</v>
       </c>
       <c r="H562" t="s">
-        <v>1882</v>
+        <v>1883</v>
       </c>
     </row>
     <row r="563" spans="1:8">
       <c r="A563" t="s">
-        <v>1883</v>
+        <v>1884</v>
       </c>
       <c r="B563" t="s">
         <v>9</v>
       </c>
       <c r="C563" t="s">
         <v>37</v>
       </c>
       <c r="D563" t="s">
-        <v>1866</v>
+        <v>1867</v>
       </c>
       <c r="E563" t="s">
-        <v>1867</v>
+        <v>1868</v>
       </c>
       <c r="F563" t="s">
         <v>1520</v>
       </c>
       <c r="G563" s="1" t="s">
-        <v>1884</v>
+        <v>1885</v>
       </c>
       <c r="H563" t="s">
         <v>702</v>
       </c>
     </row>
     <row r="564" spans="1:8">
       <c r="A564" t="s">
-        <v>1885</v>
+        <v>1886</v>
       </c>
       <c r="B564" t="s">
         <v>9</v>
       </c>
       <c r="C564" t="s">
         <v>41</v>
       </c>
       <c r="D564" t="s">
-        <v>1866</v>
+        <v>1867</v>
       </c>
       <c r="E564" t="s">
-        <v>1867</v>
+        <v>1868</v>
       </c>
       <c r="F564" t="s">
         <v>1520</v>
       </c>
       <c r="G564" s="1" t="s">
-        <v>1886</v>
+        <v>1887</v>
       </c>
       <c r="H564" t="s">
-        <v>1887</v>
+        <v>1888</v>
       </c>
     </row>
     <row r="565" spans="1:8">
       <c r="A565" t="s">
-        <v>1888</v>
+        <v>1889</v>
       </c>
       <c r="B565" t="s">
         <v>9</v>
       </c>
       <c r="C565" t="s">
         <v>45</v>
       </c>
       <c r="D565" t="s">
-        <v>1866</v>
+        <v>1867</v>
       </c>
       <c r="E565" t="s">
-        <v>1867</v>
+        <v>1868</v>
       </c>
       <c r="F565" t="s">
         <v>1520</v>
       </c>
       <c r="G565" s="1" t="s">
-        <v>1889</v>
+        <v>1890</v>
       </c>
       <c r="H565" t="s">
-        <v>1890</v>
+        <v>1891</v>
       </c>
     </row>
     <row r="566" spans="1:8">
       <c r="A566" t="s">
-        <v>1891</v>
+        <v>1892</v>
       </c>
       <c r="B566" t="s">
         <v>9</v>
       </c>
       <c r="C566" t="s">
         <v>49</v>
       </c>
       <c r="D566" t="s">
-        <v>1866</v>
+        <v>1867</v>
       </c>
       <c r="E566" t="s">
-        <v>1867</v>
+        <v>1868</v>
       </c>
       <c r="F566" t="s">
         <v>1520</v>
       </c>
       <c r="G566" s="1" t="s">
-        <v>1892</v>
+        <v>1893</v>
       </c>
       <c r="H566" t="s">
         <v>749</v>
       </c>
     </row>
     <row r="567" spans="1:8">
       <c r="A567" t="s">
-        <v>1893</v>
+        <v>1894</v>
       </c>
       <c r="B567" t="s">
         <v>9</v>
       </c>
       <c r="C567" t="s">
         <v>53</v>
       </c>
       <c r="D567" t="s">
-        <v>1866</v>
+        <v>1867</v>
       </c>
       <c r="E567" t="s">
-        <v>1867</v>
+        <v>1868</v>
       </c>
       <c r="F567" t="s">
         <v>1520</v>
       </c>
       <c r="G567" s="1" t="s">
-        <v>1894</v>
+        <v>1895</v>
       </c>
       <c r="H567" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="568" spans="1:8">
       <c r="A568" t="s">
-        <v>1895</v>
+        <v>1896</v>
       </c>
       <c r="B568" t="s">
         <v>9</v>
       </c>
       <c r="C568" t="s">
         <v>57</v>
       </c>
       <c r="D568" t="s">
-        <v>1866</v>
+        <v>1867</v>
       </c>
       <c r="E568" t="s">
-        <v>1867</v>
+        <v>1868</v>
       </c>
       <c r="F568" t="s">
         <v>1520</v>
       </c>
       <c r="G568" s="1" t="s">
-        <v>1896</v>
+        <v>1897</v>
       </c>
       <c r="H568" t="s">
         <v>810</v>
       </c>
     </row>
     <row r="569" spans="1:8">
       <c r="A569" t="s">
-        <v>1897</v>
+        <v>1898</v>
       </c>
       <c r="B569" t="s">
         <v>9</v>
       </c>
       <c r="C569" t="s">
         <v>61</v>
       </c>
       <c r="D569" t="s">
-        <v>1866</v>
+        <v>1867</v>
       </c>
       <c r="E569" t="s">
-        <v>1867</v>
+        <v>1868</v>
       </c>
       <c r="F569" t="s">
         <v>1520</v>
       </c>
       <c r="G569" s="1" t="s">
-        <v>1898</v>
+        <v>1899</v>
       </c>
       <c r="H569" t="s">
-        <v>1899</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="570" spans="1:8">
       <c r="A570" t="s">
-        <v>1900</v>
+        <v>1901</v>
       </c>
       <c r="B570" t="s">
         <v>9</v>
       </c>
       <c r="C570" t="s">
         <v>65</v>
       </c>
       <c r="D570" t="s">
-        <v>1866</v>
+        <v>1867</v>
       </c>
       <c r="E570" t="s">
-        <v>1867</v>
+        <v>1868</v>
       </c>
       <c r="F570" t="s">
         <v>1520</v>
       </c>
       <c r="G570" s="1" t="s">
-        <v>1901</v>
+        <v>1902</v>
       </c>
       <c r="H570" t="s">
-        <v>1902</v>
+        <v>1903</v>
       </c>
     </row>
     <row r="571" spans="1:8">
       <c r="A571" t="s">
-        <v>1903</v>
+        <v>1904</v>
       </c>
       <c r="B571" t="s">
         <v>9</v>
       </c>
       <c r="C571" t="s">
         <v>69</v>
       </c>
       <c r="D571" t="s">
-        <v>1866</v>
+        <v>1867</v>
       </c>
       <c r="E571" t="s">
-        <v>1867</v>
+        <v>1868</v>
       </c>
       <c r="F571" t="s">
         <v>1520</v>
       </c>
       <c r="G571" s="1" t="s">
-        <v>1904</v>
+        <v>1905</v>
       </c>
       <c r="H571" t="s">
         <v>936</v>
       </c>
     </row>
     <row r="572" spans="1:8">
       <c r="A572" t="s">
-        <v>1905</v>
+        <v>1906</v>
       </c>
       <c r="B572" t="s">
         <v>9</v>
       </c>
       <c r="C572" t="s">
         <v>73</v>
       </c>
       <c r="D572" t="s">
-        <v>1866</v>
+        <v>1867</v>
       </c>
       <c r="E572" t="s">
-        <v>1867</v>
+        <v>1868</v>
       </c>
       <c r="F572" t="s">
         <v>1520</v>
       </c>
       <c r="G572" s="1" t="s">
-        <v>1906</v>
+        <v>1907</v>
       </c>
       <c r="H572" t="s">
         <v>818</v>
       </c>
     </row>
     <row r="573" spans="1:8">
       <c r="A573" t="s">
-        <v>1907</v>
+        <v>1908</v>
       </c>
       <c r="B573" t="s">
         <v>9</v>
       </c>
       <c r="C573" t="s">
         <v>77</v>
       </c>
       <c r="D573" t="s">
-        <v>1866</v>
+        <v>1867</v>
       </c>
       <c r="E573" t="s">
-        <v>1867</v>
+        <v>1868</v>
       </c>
       <c r="F573" t="s">
         <v>1520</v>
       </c>
       <c r="G573" s="1" t="s">
-        <v>1908</v>
+        <v>1909</v>
       </c>
       <c r="H573" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="574" spans="1:8">
       <c r="A574" t="s">
-        <v>1909</v>
+        <v>1910</v>
       </c>
       <c r="B574" t="s">
         <v>9</v>
       </c>
       <c r="C574" t="s">
         <v>81</v>
       </c>
       <c r="D574" t="s">
-        <v>1866</v>
+        <v>1867</v>
       </c>
       <c r="E574" t="s">
-        <v>1867</v>
+        <v>1868</v>
       </c>
       <c r="F574" t="s">
         <v>1520</v>
       </c>
       <c r="G574" s="1" t="s">
-        <v>1910</v>
+        <v>1911</v>
       </c>
       <c r="H574" t="s">
-        <v>1911</v>
+        <v>1912</v>
       </c>
     </row>
     <row r="575" spans="1:8">
       <c r="A575" t="s">
-        <v>1912</v>
+        <v>1913</v>
       </c>
       <c r="B575" t="s">
         <v>9</v>
       </c>
       <c r="C575" t="s">
         <v>85</v>
       </c>
       <c r="D575" t="s">
-        <v>1866</v>
+        <v>1867</v>
       </c>
       <c r="E575" t="s">
-        <v>1867</v>
+        <v>1868</v>
       </c>
       <c r="F575" t="s">
         <v>1520</v>
       </c>
       <c r="G575" s="1" t="s">
-        <v>1913</v>
+        <v>1914</v>
       </c>
       <c r="H575" t="s">
         <v>837</v>
       </c>
     </row>
     <row r="576" spans="1:8">
       <c r="A576" t="s">
-        <v>1914</v>
+        <v>1915</v>
       </c>
       <c r="B576" t="s">
         <v>9</v>
       </c>
       <c r="C576" t="s">
         <v>89</v>
       </c>
       <c r="D576" t="s">
-        <v>1866</v>
+        <v>1867</v>
       </c>
       <c r="E576" t="s">
-        <v>1867</v>
+        <v>1868</v>
       </c>
       <c r="F576" t="s">
         <v>1520</v>
       </c>
       <c r="G576" s="1" t="s">
-        <v>1915</v>
+        <v>1916</v>
       </c>
       <c r="H576" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="577" spans="1:8">
       <c r="A577" t="s">
-        <v>1916</v>
+        <v>1917</v>
       </c>
       <c r="B577" t="s">
         <v>9</v>
       </c>
       <c r="C577" t="s">
         <v>93</v>
       </c>
       <c r="D577" t="s">
-        <v>1866</v>
+        <v>1867</v>
       </c>
       <c r="E577" t="s">
-        <v>1867</v>
+        <v>1868</v>
       </c>
       <c r="F577" t="s">
         <v>1520</v>
       </c>
       <c r="G577" s="1" t="s">
-        <v>1917</v>
+        <v>1918</v>
       </c>
       <c r="H577" t="s">
         <v>753</v>
       </c>
     </row>
     <row r="578" spans="1:8">
       <c r="A578" t="s">
-        <v>1918</v>
+        <v>1919</v>
       </c>
       <c r="B578" t="s">
         <v>9</v>
       </c>
       <c r="C578" t="s">
         <v>10</v>
       </c>
       <c r="D578" t="s">
-        <v>1919</v>
+        <v>1920</v>
       </c>
       <c r="E578" t="s">
-        <v>1920</v>
+        <v>1921</v>
       </c>
       <c r="F578" t="s">
-        <v>1793</v>
+        <v>1794</v>
       </c>
       <c r="G578" s="1" t="s">
-        <v>1921</v>
+        <v>1922</v>
       </c>
       <c r="H578" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="579" spans="1:8">
       <c r="A579" t="s">
-        <v>1922</v>
+        <v>1923</v>
       </c>
       <c r="B579" t="s">
         <v>9</v>
       </c>
       <c r="C579" t="s">
         <v>17</v>
       </c>
       <c r="D579" t="s">
-        <v>1919</v>
+        <v>1920</v>
       </c>
       <c r="E579" t="s">
-        <v>1920</v>
+        <v>1921</v>
       </c>
       <c r="F579" t="s">
-        <v>1923</v>
+        <v>1924</v>
       </c>
       <c r="G579" s="1" t="s">
-        <v>1924</v>
+        <v>1925</v>
       </c>
       <c r="H579" t="s">
-        <v>1925</v>
+        <v>1926</v>
       </c>
     </row>
     <row r="580" spans="1:8">
       <c r="A580" t="s">
-        <v>1926</v>
+        <v>1927</v>
       </c>
       <c r="B580" t="s">
         <v>9</v>
       </c>
       <c r="C580" t="s">
         <v>21</v>
       </c>
       <c r="D580" t="s">
-        <v>1919</v>
+        <v>1920</v>
       </c>
       <c r="E580" t="s">
-        <v>1920</v>
+        <v>1921</v>
       </c>
       <c r="F580" t="s">
-        <v>1927</v>
+        <v>1928</v>
       </c>
       <c r="G580" s="1" t="s">
-        <v>1928</v>
+        <v>1929</v>
       </c>
       <c r="H580" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="581" spans="1:8">
       <c r="A581" t="s">
-        <v>1929</v>
+        <v>1930</v>
       </c>
       <c r="B581" t="s">
         <v>9</v>
       </c>
       <c r="C581" t="s">
         <v>25</v>
       </c>
       <c r="D581" t="s">
-        <v>1919</v>
+        <v>1920</v>
       </c>
       <c r="E581" t="s">
-        <v>1920</v>
+        <v>1921</v>
       </c>
       <c r="F581" t="s">
-        <v>1927</v>
+        <v>1928</v>
       </c>
       <c r="G581" s="1" t="s">
-        <v>1930</v>
+        <v>1931</v>
       </c>
       <c r="H581" t="s">
-        <v>1931</v>
+        <v>1932</v>
       </c>
     </row>
     <row r="582" spans="1:8">
       <c r="A582" t="s">
-        <v>1932</v>
+        <v>1933</v>
       </c>
       <c r="B582" t="s">
         <v>9</v>
       </c>
       <c r="C582" t="s">
         <v>29</v>
       </c>
       <c r="D582" t="s">
-        <v>1919</v>
+        <v>1920</v>
       </c>
       <c r="E582" t="s">
-        <v>1920</v>
+        <v>1921</v>
       </c>
       <c r="F582" t="s">
-        <v>1927</v>
+        <v>1928</v>
       </c>
       <c r="G582" s="1" t="s">
-        <v>1933</v>
+        <v>1934</v>
       </c>
       <c r="H582" t="s">
-        <v>1934</v>
+        <v>1935</v>
       </c>
     </row>
     <row r="583" spans="1:8">
       <c r="A583" t="s">
-        <v>1935</v>
+        <v>1936</v>
       </c>
       <c r="B583" t="s">
         <v>9</v>
       </c>
       <c r="C583" t="s">
         <v>33</v>
       </c>
       <c r="D583" t="s">
-        <v>1919</v>
+        <v>1920</v>
       </c>
       <c r="E583" t="s">
-        <v>1920</v>
+        <v>1921</v>
       </c>
       <c r="F583" t="s">
-        <v>1927</v>
+        <v>1928</v>
       </c>
       <c r="G583" s="1" t="s">
-        <v>1936</v>
+        <v>1937</v>
       </c>
       <c r="H583" t="s">
-        <v>1937</v>
+        <v>1938</v>
       </c>
     </row>
     <row r="584" spans="1:8">
       <c r="A584" t="s">
-        <v>1938</v>
+        <v>1939</v>
       </c>
       <c r="B584" t="s">
         <v>9</v>
       </c>
       <c r="C584" t="s">
         <v>37</v>
       </c>
       <c r="D584" t="s">
-        <v>1919</v>
+        <v>1920</v>
       </c>
       <c r="E584" t="s">
-        <v>1920</v>
+        <v>1921</v>
       </c>
       <c r="F584" t="s">
-        <v>1927</v>
+        <v>1928</v>
       </c>
       <c r="G584" s="1" t="s">
-        <v>1939</v>
+        <v>1940</v>
       </c>
       <c r="H584" t="s">
-        <v>1940</v>
+        <v>1941</v>
       </c>
     </row>
     <row r="585" spans="1:8">
       <c r="A585" t="s">
-        <v>1941</v>
+        <v>1942</v>
       </c>
       <c r="B585" t="s">
         <v>9</v>
       </c>
       <c r="C585" t="s">
         <v>41</v>
       </c>
       <c r="D585" t="s">
-        <v>1919</v>
+        <v>1920</v>
       </c>
       <c r="E585" t="s">
-        <v>1920</v>
+        <v>1921</v>
       </c>
       <c r="F585" t="s">
-        <v>1927</v>
+        <v>1928</v>
       </c>
       <c r="G585" s="1" t="s">
-        <v>1942</v>
+        <v>1943</v>
       </c>
       <c r="H585" t="s">
-        <v>1943</v>
+        <v>1944</v>
       </c>
     </row>
     <row r="586" spans="1:8">
       <c r="A586" t="s">
-        <v>1944</v>
+        <v>1945</v>
       </c>
       <c r="B586" t="s">
         <v>9</v>
       </c>
       <c r="C586" t="s">
         <v>45</v>
       </c>
       <c r="D586" t="s">
-        <v>1919</v>
+        <v>1920</v>
       </c>
       <c r="E586" t="s">
-        <v>1920</v>
+        <v>1921</v>
       </c>
       <c r="F586" t="s">
-        <v>1927</v>
+        <v>1928</v>
       </c>
       <c r="G586" s="1" t="s">
-        <v>1945</v>
+        <v>1946</v>
       </c>
       <c r="H586" t="s">
         <v>798</v>
       </c>
     </row>
     <row r="587" spans="1:8">
       <c r="A587" t="s">
-        <v>1946</v>
+        <v>1947</v>
       </c>
       <c r="B587" t="s">
         <v>9</v>
       </c>
       <c r="C587" t="s">
         <v>49</v>
       </c>
       <c r="D587" t="s">
-        <v>1919</v>
+        <v>1920</v>
       </c>
       <c r="E587" t="s">
-        <v>1920</v>
+        <v>1921</v>
       </c>
       <c r="F587" t="s">
-        <v>1927</v>
+        <v>1928</v>
       </c>
       <c r="G587" s="1" t="s">
-        <v>1947</v>
+        <v>1948</v>
       </c>
       <c r="H587" t="s">
         <v>818</v>
       </c>
     </row>
     <row r="588" spans="1:8">
       <c r="A588" t="s">
-        <v>1948</v>
+        <v>1949</v>
       </c>
       <c r="B588" t="s">
         <v>9</v>
       </c>
       <c r="C588" t="s">
         <v>53</v>
       </c>
       <c r="D588" t="s">
-        <v>1919</v>
+        <v>1920</v>
       </c>
       <c r="E588" t="s">
-        <v>1920</v>
+        <v>1921</v>
       </c>
       <c r="F588" t="s">
-        <v>1927</v>
+        <v>1928</v>
       </c>
       <c r="G588" s="1" t="s">
-        <v>1949</v>
+        <v>1950</v>
       </c>
       <c r="H588" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="589" spans="1:8">
       <c r="A589" t="s">
-        <v>1950</v>
+        <v>1951</v>
       </c>
       <c r="B589" t="s">
         <v>9</v>
       </c>
       <c r="C589" t="s">
         <v>57</v>
       </c>
       <c r="D589" t="s">
-        <v>1919</v>
+        <v>1920</v>
       </c>
       <c r="E589" t="s">
-        <v>1920</v>
+        <v>1921</v>
       </c>
       <c r="F589" t="s">
-        <v>1927</v>
+        <v>1928</v>
       </c>
       <c r="G589" s="1" t="s">
-        <v>1951</v>
+        <v>1952</v>
       </c>
       <c r="H589" t="s">
         <v>833</v>
       </c>
     </row>
     <row r="590" spans="1:8">
       <c r="A590" t="s">
-        <v>1952</v>
+        <v>1953</v>
       </c>
       <c r="B590" t="s">
         <v>9</v>
       </c>
       <c r="C590" t="s">
         <v>61</v>
       </c>
       <c r="D590" t="s">
-        <v>1919</v>
+        <v>1920</v>
       </c>
       <c r="E590" t="s">
-        <v>1920</v>
+        <v>1921</v>
       </c>
       <c r="F590" t="s">
-        <v>1927</v>
+        <v>1928</v>
       </c>
       <c r="G590" s="1" t="s">
-        <v>1953</v>
+        <v>1954</v>
       </c>
       <c r="H590" t="s">
         <v>837</v>
       </c>
     </row>
     <row r="591" spans="1:8">
       <c r="A591" t="s">
-        <v>1954</v>
+        <v>1955</v>
       </c>
       <c r="B591" t="s">
         <v>9</v>
       </c>
       <c r="C591" t="s">
         <v>65</v>
       </c>
       <c r="D591" t="s">
-        <v>1919</v>
+        <v>1920</v>
       </c>
       <c r="E591" t="s">
-        <v>1920</v>
+        <v>1921</v>
       </c>
       <c r="F591" t="s">
-        <v>1927</v>
+        <v>1928</v>
       </c>
       <c r="G591" s="1" t="s">
-        <v>1955</v>
+        <v>1956</v>
       </c>
       <c r="H591" t="s">
-        <v>1864</v>
+        <v>1865</v>
       </c>
     </row>
     <row r="592" spans="1:8">
       <c r="A592" t="s">
-        <v>1956</v>
+        <v>1957</v>
       </c>
       <c r="B592" t="s">
         <v>9</v>
       </c>
       <c r="C592" t="s">
         <v>10</v>
       </c>
       <c r="D592" t="s">
         <v>1671</v>
       </c>
       <c r="E592" t="s">
-        <v>1957</v>
+        <v>1958</v>
       </c>
       <c r="F592" t="s">
-        <v>1958</v>
+        <v>1959</v>
       </c>
       <c r="G592" s="1" t="s">
-        <v>1959</v>
+        <v>1960</v>
       </c>
       <c r="H592" t="s">
         <v>1623</v>
       </c>
     </row>
     <row r="593" spans="1:8">
       <c r="A593" t="s">
-        <v>1960</v>
+        <v>1961</v>
       </c>
       <c r="B593" t="s">
         <v>9</v>
       </c>
       <c r="C593" t="s">
         <v>17</v>
       </c>
       <c r="D593" t="s">
         <v>1671</v>
       </c>
       <c r="E593" t="s">
-        <v>1957</v>
+        <v>1958</v>
       </c>
       <c r="F593" t="s">
-        <v>1958</v>
+        <v>1959</v>
       </c>
       <c r="G593" s="1" t="s">
         <v>1045</v>
       </c>
       <c r="H593" t="s">
         <v>1626</v>
       </c>
     </row>
     <row r="594" spans="1:8">
       <c r="A594" t="s">
-        <v>1961</v>
+        <v>1962</v>
       </c>
       <c r="B594" t="s">
         <v>9</v>
       </c>
       <c r="C594" t="s">
         <v>21</v>
       </c>
       <c r="D594" t="s">
         <v>1671</v>
       </c>
       <c r="E594" t="s">
-        <v>1957</v>
+        <v>1958</v>
       </c>
       <c r="F594" t="s">
         <v>961</v>
       </c>
       <c r="G594" s="1" t="s">
-        <v>1962</v>
+        <v>1963</v>
       </c>
       <c r="H594" t="s">
-        <v>1963</v>
+        <v>1964</v>
       </c>
     </row>
     <row r="595" spans="1:8">
       <c r="A595" t="s">
-        <v>1964</v>
+        <v>1965</v>
       </c>
       <c r="B595" t="s">
         <v>9</v>
       </c>
       <c r="C595" t="s">
         <v>25</v>
       </c>
       <c r="D595" t="s">
         <v>1671</v>
       </c>
       <c r="E595" t="s">
-        <v>1957</v>
+        <v>1958</v>
       </c>
       <c r="F595" t="s">
-        <v>1958</v>
+        <v>1959</v>
       </c>
       <c r="G595" s="1" t="s">
-        <v>1965</v>
+        <v>1966</v>
       </c>
       <c r="H595" t="s">
         <v>963</v>
       </c>
     </row>
     <row r="596" spans="1:8">
       <c r="A596" t="s">
-        <v>1966</v>
+        <v>1967</v>
       </c>
       <c r="B596" t="s">
         <v>9</v>
       </c>
       <c r="C596" t="s">
         <v>29</v>
       </c>
       <c r="D596" t="s">
         <v>1671</v>
       </c>
       <c r="E596" t="s">
-        <v>1957</v>
+        <v>1958</v>
       </c>
       <c r="F596" t="s">
-        <v>1958</v>
+        <v>1959</v>
       </c>
       <c r="G596" s="1" t="s">
-        <v>1967</v>
+        <v>1968</v>
       </c>
       <c r="H596" t="s">
-        <v>1968</v>
+        <v>1969</v>
       </c>
     </row>
     <row r="597" spans="1:8">
       <c r="A597" t="s">
-        <v>1969</v>
+        <v>1970</v>
       </c>
       <c r="B597" t="s">
         <v>9</v>
       </c>
       <c r="C597" t="s">
         <v>33</v>
       </c>
       <c r="D597" t="s">
         <v>1671</v>
       </c>
       <c r="E597" t="s">
-        <v>1957</v>
+        <v>1958</v>
       </c>
       <c r="F597" t="s">
-        <v>1958</v>
+        <v>1959</v>
       </c>
       <c r="G597" s="1" t="s">
-        <v>1970</v>
+        <v>1971</v>
       </c>
       <c r="H597" t="s">
-        <v>1971</v>
+        <v>1972</v>
       </c>
     </row>
     <row r="598" spans="1:8">
       <c r="A598" t="s">
-        <v>1972</v>
+        <v>1973</v>
       </c>
       <c r="B598" t="s">
         <v>9</v>
       </c>
       <c r="C598" t="s">
         <v>37</v>
       </c>
       <c r="D598" t="s">
         <v>1671</v>
       </c>
       <c r="E598" t="s">
-        <v>1957</v>
+        <v>1958</v>
       </c>
       <c r="F598" t="s">
-        <v>1958</v>
+        <v>1959</v>
       </c>
       <c r="G598" s="1" t="s">
-        <v>1973</v>
+        <v>1974</v>
       </c>
       <c r="H598" t="s">
-        <v>1974</v>
+        <v>1975</v>
       </c>
     </row>
     <row r="599" spans="1:8">
       <c r="A599" t="s">
-        <v>1975</v>
+        <v>1976</v>
       </c>
       <c r="B599" t="s">
         <v>9</v>
       </c>
       <c r="C599" t="s">
         <v>41</v>
       </c>
       <c r="D599" t="s">
         <v>1671</v>
       </c>
       <c r="E599" t="s">
-        <v>1957</v>
+        <v>1958</v>
       </c>
       <c r="F599" t="s">
-        <v>1958</v>
+        <v>1959</v>
       </c>
       <c r="G599" s="1" t="s">
-        <v>1976</v>
+        <v>1977</v>
       </c>
       <c r="H599" t="s">
-        <v>1977</v>
+        <v>1978</v>
       </c>
     </row>
     <row r="600" spans="1:8">
       <c r="A600" t="s">
-        <v>1978</v>
+        <v>1979</v>
       </c>
       <c r="B600" t="s">
         <v>9</v>
       </c>
       <c r="C600" t="s">
         <v>45</v>
       </c>
       <c r="D600" t="s">
         <v>1671</v>
       </c>
       <c r="E600" t="s">
-        <v>1957</v>
+        <v>1958</v>
       </c>
       <c r="F600" t="s">
-        <v>1958</v>
+        <v>1959</v>
       </c>
       <c r="G600" s="1" t="s">
-        <v>1979</v>
+        <v>1980</v>
       </c>
       <c r="H600" t="s">
-        <v>1980</v>
+        <v>1981</v>
       </c>
     </row>
     <row r="601" spans="1:8">
       <c r="A601" t="s">
-        <v>1981</v>
+        <v>1982</v>
       </c>
       <c r="B601" t="s">
         <v>9</v>
       </c>
       <c r="C601" t="s">
         <v>49</v>
       </c>
       <c r="D601" t="s">
         <v>1671</v>
       </c>
       <c r="E601" t="s">
-        <v>1957</v>
+        <v>1958</v>
       </c>
       <c r="F601" t="s">
-        <v>1958</v>
+        <v>1959</v>
       </c>
       <c r="G601" s="1" t="s">
-        <v>1982</v>
+        <v>1983</v>
       </c>
       <c r="H601" t="s">
-        <v>1983</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="602" spans="1:8">
       <c r="A602" t="s">
-        <v>1984</v>
+        <v>1985</v>
       </c>
       <c r="B602" t="s">
         <v>9</v>
       </c>
       <c r="C602" t="s">
         <v>53</v>
       </c>
       <c r="D602" t="s">
         <v>1671</v>
       </c>
       <c r="E602" t="s">
-        <v>1957</v>
+        <v>1958</v>
       </c>
       <c r="F602" t="s">
-        <v>1958</v>
+        <v>1959</v>
       </c>
       <c r="G602" s="1" t="s">
-        <v>1985</v>
+        <v>1986</v>
       </c>
       <c r="H602" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="603" spans="1:8">
       <c r="A603" t="s">
-        <v>1986</v>
+        <v>1987</v>
       </c>
       <c r="B603" t="s">
         <v>9</v>
       </c>
       <c r="C603" t="s">
         <v>57</v>
       </c>
       <c r="D603" t="s">
         <v>1671</v>
       </c>
       <c r="E603" t="s">
-        <v>1957</v>
+        <v>1958</v>
       </c>
       <c r="F603" t="s">
-        <v>1958</v>
+        <v>1959</v>
       </c>
       <c r="G603" s="1" t="s">
-        <v>1987</v>
+        <v>1988</v>
       </c>
       <c r="H603" t="s">
         <v>794</v>
       </c>
     </row>
     <row r="604" spans="1:8">
       <c r="A604" t="s">
-        <v>1988</v>
+        <v>1989</v>
       </c>
       <c r="B604" t="s">
         <v>9</v>
       </c>
       <c r="C604" t="s">
         <v>61</v>
       </c>
       <c r="D604" t="s">
         <v>1671</v>
       </c>
       <c r="E604" t="s">
-        <v>1957</v>
+        <v>1958</v>
       </c>
       <c r="F604" t="s">
-        <v>1958</v>
+        <v>1959</v>
       </c>
       <c r="G604" s="1" t="s">
-        <v>1989</v>
+        <v>1990</v>
       </c>
       <c r="H604" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="605" spans="1:8">
       <c r="A605" t="s">
-        <v>1990</v>
+        <v>1991</v>
       </c>
       <c r="B605" t="s">
         <v>9</v>
       </c>
       <c r="C605" t="s">
         <v>65</v>
       </c>
       <c r="D605" t="s">
         <v>1671</v>
       </c>
       <c r="E605" t="s">
-        <v>1957</v>
+        <v>1958</v>
       </c>
       <c r="F605" t="s">
         <v>1616</v>
       </c>
       <c r="G605" s="1" t="s">
-        <v>1991</v>
+        <v>1992</v>
       </c>
       <c r="H605" t="s">
         <v>1620</v>
       </c>
     </row>
     <row r="606" spans="1:8">
       <c r="A606" t="s">
-        <v>1992</v>
+        <v>1993</v>
       </c>
       <c r="B606" t="s">
         <v>9</v>
       </c>
       <c r="C606" t="s">
         <v>10</v>
       </c>
       <c r="D606" t="s">
-        <v>1993</v>
+        <v>1994</v>
       </c>
       <c r="E606" t="s">
-        <v>1994</v>
+        <v>1995</v>
       </c>
       <c r="F606" t="s">
-        <v>1958</v>
+        <v>1959</v>
       </c>
       <c r="G606" s="1" t="s">
-        <v>1995</v>
+        <v>1996</v>
       </c>
       <c r="H606" t="s">
-        <v>1996</v>
+        <v>1997</v>
       </c>
     </row>
     <row r="607" spans="1:8">
       <c r="A607" t="s">
-        <v>1997</v>
+        <v>1998</v>
       </c>
       <c r="B607" t="s">
         <v>9</v>
       </c>
       <c r="C607" t="s">
         <v>10</v>
       </c>
       <c r="D607" t="s">
-        <v>1998</v>
+        <v>1999</v>
       </c>
       <c r="E607" t="s">
-        <v>1999</v>
+        <v>2000</v>
       </c>
       <c r="F607" t="s">
         <v>961</v>
       </c>
       <c r="G607" s="1" t="s">
-        <v>2000</v>
+        <v>2001</v>
       </c>
       <c r="H607" t="s">
-        <v>2001</v>
+        <v>2002</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>