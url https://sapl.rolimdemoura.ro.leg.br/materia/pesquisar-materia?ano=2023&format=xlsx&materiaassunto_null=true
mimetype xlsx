--- v0 (2026-01-29)
+++ v1 (2026-04-29)
@@ -54,2820 +54,2820 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Aldair Júlio Pereira</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/210/184_m_192_-_altera_lei_no_2665-2014__-_altera_a_nomenclatura_da_creche_para_escola_municipal_de_educacao_infantil_neusa_santos_de_oliveira_-_cidade_alta.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/210/184_m_192_-_altera_lei_no_2665-2014__-_altera_a_nomenclatura_da_creche_para_escola_municipal_de_educacao_infantil_neusa_santos_de_oliveira_-_cidade_alta.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei nº 2.665, de 18 de fevereiro de 2014”.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/211/001_m_001_-_especial_por_anulacao_r120.00000_-_projeto_restaurando_vidas_-_cerna.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/211/001_m_001_-_especial_por_anulacao_r120.00000_-_projeto_restaurando_vidas_-_cerna.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura crédito adicional especial por anulação de dotação ao Orçamento do presente exercício financeiro, no valor de R$120.000,00”.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/212/009_m_009_-_especial_por_excesso_-_r550.62796_-_recuperacao_de_4320km_de_estradas_vicinais.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/212/009_m_009_-_especial_por_excesso_-_r550.62796_-_recuperacao_de_4320km_de_estradas_vicinais.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$495.565,16 e autoriza a abertura de crédito adicional especial por anulação de dotação no valor de R$55.062,80”.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/213/008_m_008_-_especial_por_excesso_-_r181.09851_-_convenio_tubos_metalicos.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/213/008_m_008_-_especial_por_excesso_-_r181.09851_-_convenio_tubos_metalicos.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$162.900,00 e autoriza a abertura de crédito adicional especial por anulação de dotação no valor de R$18.198,51”.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/214/007_m_007_-_especial_por_anulacao_-_r183.14518_-_remanejamento_aditivo_prefeitura.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/214/007_m_007_-_especial_por_anulacao_-_r183.14518_-_remanejamento_aditivo_prefeitura.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura crédito adicional especial por anulação de dotação ao Orçamento do presente exercício financeiro, no valor de R$183.145,18”.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/215/006_m_006_-_especial_por_anulacao_-_r19.80000_-_remanejamento_contrapartida_camionete.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/215/006_m_006_-_especial_por_anulacao_-_r19.80000_-_remanejamento_contrapartida_camionete.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura crédito adicional especial por anulação de dotação ao Or-çamento do presente exercício financeiro, no valor de R$19.800,00”.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/216/005_m_005_-_especial_por_anulacao_-_r190.98400_-_remanejamento_contrapartida_pavimentacao.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/216/005_m_005_-_especial_por_anulacao_-_r190.98400_-_remanejamento_contrapartida_pavimentacao.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura crédito adicional especial por anulação de dotação ao Orçamento do presente exercício financeiro, no valor de R$190.984,00”.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/217/004_m_004_-_especial_por_excesso_-_r10.050.00000_-_implantacao_de_pavimentacao_asfaltica.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/217/004_m_004_-_especial_por_excesso_-_r10.050.00000_-_implantacao_de_pavimentacao_asfaltica.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$10.000,000,00 e autoriza a abertura de crédito adicional especial por anulação de dotação no valor de R$50.000,00”.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/218/013_m_013_-_ab._de_cred._superavit_-__r40.92268_-__aquisicao_de_tubos_pead.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/218/013_m_013_-_ab._de_cred._superavit_-__r40.92268_-__aquisicao_de_tubos_pead.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$40.922,68”.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/219/003_m_003_-_especial_por_excesso_-_r10.608.38076_-_recapeamento_de_pavimentacao_asfaltica.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/219/003_m_003_-_especial_por_excesso_-_r10.608.38076_-_recapeamento_de_pavimentacao_asfaltica.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$10.587.164,00 e autoriza a abertura de crédito adicional especial por anulação de dotação no valor de R$21.216,76”.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/220/012_m_012_-_transposicao_-_r710.99073_-_remanejamento_aditivos_semosp.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/220/012_m_012_-_transposicao_-_r710.99073_-_remanejamento_aditivos_semosp.pdf</t>
   </si>
   <si>
     <t>“Autoriza a alteração orçamentária decorrente de reformulação administrativa mediante transposição ao orçamento do presente exercício financeiro, no valor de R$710.990,73”.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/221/011_m_011_-_especial_por_superavit_e_anulacao_-_r307.13500_-_aquisicao_de_tubos_metalicos_conv._142-2021.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/221/011_m_011_-_especial_por_superavit_e_anulacao_-_r307.13500_-_aquisicao_de_tubos_metalicos_conv._142-2021.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$207.135,00 e autoriza a abertura de crédito adicional especial por anulação de dotação no valor de R$100.000,00”.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/222/002_m_002_-_especial_por_excesso_-_r826.92566_-_construcao_ponte_em_aco_laminado_linha_168.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/222/002_m_002_-_especial_por_excesso_-_r826.92566_-_construcao_ponte_em_aco_laminado_linha_168.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$767.341,00 e autoriza a abertura de crédito adicional especial por anulação de dotação no valor de R$59.584,66”.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/223/010_m_010_-_especial_por_excesso_-_r228.98517_-_aquisicao_de_manilhas_para_vias_urbanas.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/223/010_m_010_-_especial_por_excesso_-_r228.98517_-_aquisicao_de_manilhas_para_vias_urbanas.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$200.000,00 e autoriza a abertura de crédito adicional especial por anulação de dotação no valor de R$28.985,17”.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/224/014_m_015_-_ab._de_cred._especial_por_superavit_e_anulacao_-_r695.38048_-_aquisicao_de_tubos_corrugados_bueiros_metalicos.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/224/014_m_015_-_ab._de_cred._especial_por_superavit_e_anulacao_-_r695.38048_-_aquisicao_de_tubos_corrugados_bueiros_metalicos.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$452.378,52 e autoriza a abertura de crédito adicional especial por anulação de dotação no valor de R$243.001,96”.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/225/016_m_017_-_transposicao_-_r350.00000_-_reequilibrio_orcamentario_de_convenios.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/225/016_m_017_-_transposicao_-_r350.00000_-_reequilibrio_orcamentario_de_convenios.pdf</t>
   </si>
   <si>
     <t>“Autoriza a alteração orçamentária decorrente de reformulação administrativa mediante transposição ao orçamento do presente exercício financeiro, no valor de R$350.000,00”.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/226/015_m_016_-_ab._de_cred._especial_por_superavit_e_anulacao_-_r391.71000_-_aquisicao_de_implementos_agricolas_semagri.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/226/015_m_016_-_ab._de_cred._especial_por_superavit_e_anulacao_-_r391.71000_-_aquisicao_de_implementos_agricolas_semagri.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$352.539,00 e autoriza a abertura de crédito adicional especial por anulação de dotação no valor de R$39.171,00”.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/227/024_m_025_-_ab._de_cred._especial_por__superavit_e__anulacao_-_r603.00000_-_aquisicao_de_maquina_de_cera_e_mini_carregadeira.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/227/024_m_025_-_ab._de_cred._especial_por__superavit_e__anulacao_-_r603.00000_-_aquisicao_de_maquina_de_cera_e_mini_carregadeira.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$603.000,00.”</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/228/025_m_026_-_ab._de_cred._especial_por__superavit__-_r75.90000_-_aquisicao_de_equipamento_e_material_permanente_clinica_da_mulher.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/228/025_m_026_-_ab._de_cred._especial_por__superavit__-_r75.90000_-_aquisicao_de_equipamento_e_material_permanente_clinica_da_mulher.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$56.187,00 e autoriza a abertura de crédito adicional especial por anulação de dotação no valor de R$19.713,00.”</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/229/022_m_023_-_ab._de_cred._especial_por__superavit_e__anulacao_-_r371.20000_-_aquisicao_de_motocicletas_para_os_agentes_de_saude.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/229/022_m_023_-_ab._de_cred._especial_por__superavit_e__anulacao_-_r371.20000_-_aquisicao_de_motocicletas_para_os_agentes_de_saude.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$347.086,50 e autoriza a abertura de crédito adicional especial por anulação de dotação no valor de R$24.113,50.”</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/230/018_m_019_-_ab._de_cred._especial_por__superavit_-_r411.94200_-_reforma_albert_sabin.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/230/018_m_019_-_ab._de_cred._especial_por__superavit_-_r411.94200_-_reforma_albert_sabin.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$411.942,00.”</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/231/017_m_018_-_ab._de_cred._especial_por__anulacao_-_r260.40000_-_remanejamento_convenio_sejus_semosp.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/231/017_m_018_-_ab._de_cred._especial_por__anulacao_-_r260.40000_-_remanejamento_convenio_sejus_semosp.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura crédito adicional especial por anulação de dotação ao Orçamento do presente exercício financeiro, no valor de R$260.400,00”.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/232/019_m_020_-_ab._de_cred._especial_por__superavit_-_r399.97300_-_ampliacao_albert_sabin.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/232/019_m_020_-_ab._de_cred._especial_por__superavit_-_r399.97300_-_ampliacao_albert_sabin.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$399.973,00.”</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/233/023_m_024_-_ab._de_cred._especial_por__superavit_e__anulacao_-_r76.35625_-_aquisicao_de_veiculos_para_a_policlinica.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/233/023_m_024_-_ab._de_cred._especial_por__superavit_e__anulacao_-_r76.35625_-_aquisicao_de_veiculos_para_a_policlinica.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$56.187,00 e autoriza a abertura de crédito adicional especial por anulação de dotação no valor de R$20.169,25.”</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/234/021_m_022_-_ab._de_cred._especial_por__anulacao_-_r58.47324_-_ampliacao_unidade_de_saude_planalto.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/234/021_m_022_-_ab._de_cred._especial_por__anulacao_-_r58.47324_-_ampliacao_unidade_de_saude_planalto.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura crédito adicional especial por anulação de dotação ao Orçamento do presente exercício financeiro, no valor de R$58.473,24”.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/235/020_m_021_-_ab._de_cred._especial_por__superavit_-_r100.23909_-_construcao_de_salas_e_banheiros_escola_balao_magico.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/235/020_m_021_-_ab._de_cred._especial_por__superavit_-_r100.23909_-_construcao_de_salas_e_banheiros_escola_balao_magico.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$72.226,44 e autoriza a abertura de crédito adicional especial por anulação de dotação no valor de R$28.067,55.”</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/236/026_m_027_-__rolim_previ_da_lei_3317.2017..pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/236/026_m_027_-__rolim_previ_da_lei_3317.2017..pdf</t>
   </si>
   <si>
     <t>“Altera a Lei nº 3.317/2017, que dispõe sobre a reestruturação do Regime Próprio de Previdência Social do Município de Rolim de Moura/RO e Estrutura Administrativa e, dá outras providências”.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/237/030_m_031_-_ab._de_cred._especial_por__superavit_e_anulacao_-_r358.80000_-_aluguel_escolas.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/237/030_m_031_-_ab._de_cred._especial_por__superavit_e_anulacao_-_r358.80000_-_aluguel_escolas.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$358.800,00.”</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/238/028_m_029_-_ab._de_cred._especial_por___superavit_e_anulacao_-_r707.35102_-_reforma_e_ampliacao_pequeno_principe.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/238/028_m_029_-_ab._de_cred._especial_por___superavit_e_anulacao_-_r707.35102_-_reforma_e_ampliacao_pequeno_principe.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$707.351,02.”</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/239/031_m_032_-_ab._de_cred._especial_por__superavit_e_anulacao_-_r123.02884_-_costrucao_de_salas_de_aula_e_banheiros_balao_magico.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/239/031_m_032_-_ab._de_cred._especial_por__superavit_e_anulacao_-_r123.02884_-_costrucao_de_salas_de_aula_e_banheiros_balao_magico.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$123.028,84.”</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/240/027_m_028_-_ab._de_cred._especial_por___superavit_e_anulacao_-_r447.81105_-_costrucao_de_banheiro_passarela_e_portal_jose_verissimo.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/240/027_m_028_-_ab._de_cred._especial_por___superavit_e_anulacao_-_r447.81105_-_costrucao_de_banheiro_passarela_e_portal_jose_verissimo.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$447.811,05.”</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/241/032_m_033_-_ab._de_cred._especial_por_por_anulacao_-_r1.070.00000_-_devolucao_concurso.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/241/032_m_033_-_ab._de_cred._especial_por_por_anulacao_-_r1.070.00000_-_devolucao_concurso.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura crédito adicional especial por anulação de dotação ao Orçamento do presente exercício financeiro, no valor de R$1.070.000,00”. devolução dos valores referente às inscrições no concurso público da Prefeitura de Rolim de Moura por obrigação de sentença judicial.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/242/029_m_030_-_ab._de_cred._especial_por___superavit_e_anulacao_-_r93.00000_-_aquisicao_de_material_de_informatica.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/242/029_m_030_-_ab._de_cred._especial_por___superavit_e_anulacao_-_r93.00000_-_aquisicao_de_material_de_informatica.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$93.000,00.” Secretaria Municipal de Educação e Cultura - Aquisição de Equipamentos de Informática – Creche Neusa Santos de Oliveira .</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/243/033_m_034_-_ab._de_cred._especial_por_por_anulacao_-_r194.53070-_rateio_consorcio_cinderondonia.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/243/033_m_034_-_ab._de_cred._especial_por_por_anulacao_-_r194.53070-_rateio_consorcio_cinderondonia.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura crédito adicional especial por anulação de dotação ao Orçamento do presente exercício financeiro, no valor de R$194.530,70”.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/247/003_m_036_-_servico_de_inspecao_municipal_de_produtos_de_origem_animal_no_municipio_de_rolim_de_moura_-_sim.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/247/003_m_036_-_servico_de_inspecao_municipal_de_produtos_de_origem_animal_no_municipio_de_rolim_de_moura_-_sim.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o Serviço de Inspeção Municipal de Produtos de Origem Animal no Município de   Rolim de Moura, e dá outras providências”.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/248/034_m_037_-_ab._de_cred._por_superavit_-__r56.15922_-__aquisicao_de_medicamentos_convenio.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/248/034_m_037_-_ab._de_cred._por_superavit_-__r56.15922_-__aquisicao_de_medicamentos_convenio.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$56.159,22”. Secretaria Municipal de Saúde - aquisição de medicamentos.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/249/035_m_038_-_ab._de_cred._por_superavit_-__r17.94216_-__custeio_atencao_basica.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/249/035_m_038_-_ab._de_cred._por_superavit_-__r17.94216_-__custeio_atencao_basica.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$17.942,16”. Secretaria Municipal de Saúde - custeio de serviços com terceiros - pessoa jurídica.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/250/036_m_039_-_ab._de_cred._por_superavit_-__r839.45736_-__custeio_atencao_primaria_em_saude.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/250/036_m_039_-_ab._de_cred._por_superavit_-__r839.45736_-__custeio_atencao_primaria_em_saude.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$839.457,36”. Secretaria Municipal de Saúde - Aquisição de medicamentos, alimentação, material de limpeza, peças e combustível para a frota para atender as necessidade das Unidades de Saúde, UBS.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/251/037_m_040_-_ab._de_cred._por_superavit_-__r62.50764_-__custeio_atencao_primaria_em_saude_port._1827-2022.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/251/037_m_040_-_ab._de_cred._por_superavit_-__r62.50764_-__custeio_atencao_primaria_em_saude_port._1827-2022.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$62.507,64”. Secretaria Municipal de Saúde - aquisição de medicamentos, alimentação, material de limpeza, peças e combustíve para a frota com a finalidade de melhorar e manter os programas de atenção básica.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/252/038_m_041_-_ab._de_cred._por_superavit_-__r300.00000_-__recursos_saude_publica_-_coronavirus_port._3.313-2021.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/252/038_m_041_-_ab._de_cred._por_superavit_-__r300.00000_-__recursos_saude_publica_-_coronavirus_port._3.313-2021.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$300.000,00”. Secretaria Municipal de Saúde - aquisição de serviços diversos como: energia elétrica, serviços de limpeza, serviços médicos, água, telefone e monitoramento.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/253/039_m_042_-ab._de_cred._por_superavit_-__r700.00000_-__recursos_saude_publica_-_coronavirus.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/253/039_m_042_-ab._de_cred._por_superavit_-__r700.00000_-__recursos_saude_publica_-_coronavirus.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$700.000,00”. Secretaria Municipal de Saúde - contratação de serviços diversos como: energia elétrica, serviços de limpeza, serviços médicos, água, telefone e monitoramento.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/254/040_m_043_-ab._de_cred._por_superavit_-__r101.18000_-__material_didatico_-_atitude_saudavel.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/254/040_m_043_-ab._de_cred._por_superavit_-__r101.18000_-__material_didatico_-_atitude_saudavel.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$101.180,00”. Secretaria Municipal de Educação - aquisição de material didático (livros ATITUDE SAUDÁVEL).</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/255/041_m_044_-_ab._de_cred._por_superavit_-__r9.08116_-__devolucao_de_saldo_convenio_equipamentos.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/255/041_m_044_-_ab._de_cred._por_superavit_-__r9.08116_-__devolucao_de_saldo_convenio_equipamentos.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$9.081,16”. Secretaria Municipal de Agricultura - Devolução de saldo e rendimentos.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/256/042_m_046_-_ab._de_cred._por_superavit_-__r1.044.67454_-__recursos_atencao_primaria_-_pab.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/256/042_m_046_-_ab._de_cred._por_superavit_-__r1.044.67454_-__recursos_atencao_primaria_-_pab.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$1.044.674,54”. Secretaria Municipal de Saúde - Contratação de serviços de pessoa jurídica, tarifas de energia elétrica, serviço de limpeza, água, telefone e monitoramento.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/257/043_m_047_-_ab._de_cred._por_superavit_-__r175.13400_-__recursos_custeio_atencao_primaria_-_pab.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/257/043_m_047_-_ab._de_cred._por_superavit_-__r175.13400_-__recursos_custeio_atencao_primaria_-_pab.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$175.134,00”. Secretaria Municipal de Saúde - Contratação de serviços de terceiros, pessoa jurídica, pagameto de tarifas de energia elétrica, água, telefone, sistema de monitoramento, serviços médicos e manutenção das Unidades básicas de saúde - UBS.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/258/044_m_048_-_ab._de_cred._por_superavit_-__r7.17906_-__aquisicao_de_playground_semec.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/258/044_m_048_-_ab._de_cred._por_superavit_-__r7.17906_-__aquisicao_de_playground_semec.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$7.179,06”. Secretaria Municipal de Educação e Cultura - aquisição de Playground para a Escola EMEIEF José Veríssimo.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/259/045_m_049_-_ab._de_cred._por_superavit_-_r150.00000_-_emenda_jaqueline_cassol_-_fanfarra.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/259/045_m_049_-_ab._de_cred._por_superavit_-_r150.00000_-_emenda_jaqueline_cassol_-_fanfarra.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$150.000,00”. Secretaria Municipal de Educação e Cultura - aquisição de instrumentos musicais e móveis para o Teatro Municipal.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/260/046_m_050_-_ab._de_cred._especial_por_superavit_e_anulacao_-_r40.06293_-_aquisicao_de_calcario_dolomitico.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/260/046_m_050_-_ab._de_cred._especial_por_superavit_e_anulacao_-_r40.06293_-_aquisicao_de_calcario_dolomitico.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$35.155,33 e autoriza a abertura de crédito adicional especial por anulação de dotação no valor de R$4.907,60”. Secretaria Municipal de Agricultura - aquisição de calcário dolomítico para atender 82 famílias.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/261/047_m_051_-_ab._de_cred._especial_por_superavit_e_anulacao_-_r199.27367_-_aquisicao_de_equipamentos_-_semagri.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/261/047_m_051_-_ab._de_cred._especial_por_superavit_e_anulacao_-_r199.27367_-_aquisicao_de_equipamentos_-_semagri.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$184.320,43 e autoriza a abertura de crédito adicional especial por anulação de dotação no valor de R$14.953,24”. Secretaria Municipal de Agricultura - aquisição de equipamentos agrícolas: 01 tanque pulmão; 01 Câmara de resfriamento; 01 dosador manual; 01 embaladeira automática de iogurtes; 01 iogurteira/queijeira  elétrica; 01 máquina de processar mel; 01 pá agrícola hidráulica; 01 roçadeira frontal.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/262/048_m_052_-_ab._de_cred._especial_por_superavit_e_anulacao_-_r320.74042_-_aquisicao_de_manilhas_-_semagri.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/262/048_m_052_-_ab._de_cred._especial_por_superavit_e_anulacao_-_r320.74042_-_aquisicao_de_manilhas_-_semagri.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$253.601,26 e autoriza a abertura de crédito adicional especial por anulação de dotação no valor de R$67.139,16”. Secretaria Municipal de agricultura - aquisição de 2.000 metros de tubos de concreto, manilhas, para restaurar as entrada das propriedades na zona rural de Rolim de Moura.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/263/049_m_053_-_ab._de_cred._especial_por_superavit_e_anulacao_-_r702.07264_-_emenda_jaqueline_cassol_-_melhor_caminho.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/263/049_m_053_-_ab._de_cred._especial_por_superavit_e_anulacao_-_r702.07264_-_emenda_jaqueline_cassol_-_melhor_caminho.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$702.072,64”. Secretaria Municipal de Agricultura - aquisição de equipamentos agrícolas, 01 recolhedora de café, 01 plantadeira de grãos, 01 colhedora de milho.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/264/050_m_054_-_ab._de_cred._especial_por_superavit_-_r216.115.18_-_transporte_escolar_-_pnate.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/264/050_m_054_-_ab._de_cred._especial_por_superavit_-_r216.115.18_-_transporte_escolar_-_pnate.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$216.115,18”. Secretaria Municipal de Educação e cultura - custeio de despesa com terceiros transporte escolar, manutenção, seguro, impostos, taxas, pneus, câmaras, serviço de mecânica de freio, suspensão, motor, câmbio, elétrica, funilaria, recuperação de assentos, combustívele lubrificantes dos veículos utilizados para o transporte de alunois da educação básica pública residentes em área rural.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/269/004_m_045_-_altera_o_art._3_e_revoga_o_art._4_da_lc_no_278-2019.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/269/004_m_045_-_altera_o_art._3_e_revoga_o_art._4_da_lc_no_278-2019.pdf</t>
   </si>
   <si>
     <t>“Altera o Art. 3º e revoga o Art. 4º, ambos da Lei Complementar nº 278, de 18 de junho de 2019”.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/270/055_m_061_-_altera_a_lei_no_4008-2021_termo_de_cessao_sebrae.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/270/055_m_061_-_altera_a_lei_no_4008-2021_termo_de_cessao_sebrae.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei nº 4.008, de 16 de dezembro de 2021. Retifica o nome do ente cessionário SEBRAE/RO.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/271/056_m_063_-_ab._de_cred.__por_excesso_-_r621.11236_-_aquisicao_de_veiculo_e_mat._de_construcao.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/271/056_m_063_-_ab._de_cred.__por_excesso_-_r621.11236_-_aquisicao_de_veiculo_e_mat._de_construcao.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$621.112,36”. Secretaria Municipal de Obras e Instalações - aquisição de veículo de carga, caminhão.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/272/057_m_064_-_ab._de_cred._especial_por_superavit_-_r833.41846_-_recurso_leilao.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/272/057_m_064_-_ab._de_cred._especial_por_superavit_-_r833.41846_-_recurso_leilao.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$817.176,68 e autoriza a abertura de crédito adicional especial por excesso de arrecadação no valor de R$16.241,78”. Secretaria Municipal de Obras e Instalações - aquisição de motoniveladora para atender as necessidades da Secretaria de Agricultura.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/273/051_m_055_-_ab._de_cred._superavit_-_semas_r225.33849-_principal_semas.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/273/051_m_055_-_ab._de_cred._superavit_-_semas_r225.33849-_principal_semas.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional suplementar por superávit financeiro no valor de R$225.338,49”. Secretaria Municipal de Assistência Social - PROGRAMA MAMÃE CHEGUEI, PROGRAMA CRIANÇA FELIZ.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/274/052_m_056_-_ab._de_cred._especial_por_superavit_-_r111.59445_-_pavimentacao_em_bloquetes_linha_188.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/274/052_m_056_-_ab._de_cred._especial_por_superavit_-_r111.59445_-_pavimentacao_em_bloquetes_linha_188.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$111.594,45”. Secretaria Municipal de Obras e Instalações - pavimentação da linha 188 com bloquete.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/275/053_m_057_-__ab._de_cred._especial_por_superavit_-_r282.72858_-_recuperacao_de_trechos_atingidos_pela_enchente.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/275/053_m_057_-__ab._de_cred._especial_por_superavit_-_r282.72858_-_recuperacao_de_trechos_atingidos_pela_enchente.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$282.728,58”. Secretaria Municipal de Obras e Instalações - recuperação de trechos atingidos pelas enchentes.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/276/054_m_058_-_ab._de_cred._especial_por_superavit_-_r175.34335_-_recuperacao_de_estradas_vicinais_fitha.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/276/054_m_058_-_ab._de_cred._especial_por_superavit_-_r175.34335_-_recuperacao_de_estradas_vicinais_fitha.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$175.343,35”.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>Eurico da Rádio.</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/292/eurico_seguranca_nas_escolas.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/292/eurico_seguranca_nas_escolas.docx</t>
   </si>
   <si>
     <t>Estabelece as Políticas Públicas para a segurança escolar nas instituições públicas e privadas de ensino, no âmbito do Município de Rolim de Moura e dá outras providências.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/293/060_m_067_-_transposicao_-_r832.80000_-_remanejamento_seguranca_armada_semec.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/293/060_m_067_-_transposicao_-_r832.80000_-_remanejamento_seguranca_armada_semec.pdf</t>
   </si>
   <si>
     <t>“Autoriza a alteração orçamentária decorrente de reformulação administrativa mediante transposição ao orçamento do presente exercício financeiro, no valor de R$832.800,00”. Secretaria Municipal de Educação e cultura - contratação de empresa especializada em serviços de segurança armada para atender as 14 escolas da rede municipal e ensino.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/294/061_m_068_-ab._de_cred._especial_por_superavit_-_r45.26386_-_devolucao_praca.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/294/061_m_068_-ab._de_cred._especial_por_superavit_-_r45.26386_-_devolucao_praca.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$45.263,86”. Secretaria Municipal de Administração e compras - devolução de saldo remanescente da construção da praça de nova estrela.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/295/062_m_069_-_ab._de_cred._por_superavit_-_semas_r127.17763_-_superavit_principal_semas.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/295/062_m_069_-_ab._de_cred._por_superavit_-_semas_r127.17763_-_superavit_principal_semas.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional suplementar por superávit financeiro no valor de R$127.177,63”. Secretaria Municipal de Assistência social - custeio dos programas bolsa família, criança feliz, primeira infância, atendimento integral a família, folha de pagamento da equipe de referência de proteção especial, benefício de prestação continuada índice descentralização do sistema único de Assistência Social.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/296/063_m_070_-_ab._de_cred._especial_por_excesso_-_r150.00000_-_material_de_consumo_emenda_jaqueline_cassol.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/296/063_m_070_-_ab._de_cred._especial_por_excesso_-_r150.00000_-_material_de_consumo_emenda_jaqueline_cassol.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$150.000,00”.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/297/064_m_071_-_ab._de_cred._especial_por_excesso_-_r436.00000_-__emendas_parlamentares.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/297/064_m_071_-_ab._de_cred._especial_por_excesso_-_r436.00000_-__emendas_parlamentares.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$436.000,00”. Secretaria Municipal de Obras e Instalações - abertura de crédito, superávit, excesso de arrecadação.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/298/065_m_072_-_ab._de_cred._especial_por_excesso_-_r150.00000_-__emenda_parlamentar_iluminacao_nova_estrela.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/298/065_m_072_-_ab._de_cred._especial_por_excesso_-_r150.00000_-__emenda_parlamentar_iluminacao_nova_estrela.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$150.000,00”. Secretaria Municipal de Obras e Instalações - contratação de empresa especializada para implantação de rede de iluminação pública no distrito de Nova Estrela.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/299/066_m_073_-_ad._de_cred.__especial_por_excesso_-_r150.00000_-__emenda_parlamentar_material_eletrico.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/299/066_m_073_-_ad._de_cred.__especial_por_excesso_-_r150.00000_-__emenda_parlamentar_material_eletrico.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$150.000,00”. Secretaria Municipal de Obras e Instalações - aquisição de cimento, areia, brita, tela MF para confecção de manilhas.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/300/067_m_074_-_ab._de_cred._especial_por_superavit_-_r126.00000_-_despesas_agerrom.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/300/067_m_074_-_ab._de_cred._especial_por_superavit_-_r126.00000_-_despesas_agerrom.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$126.000,00”. Agência reguladora do Município de Rolim de Moura - custeio de despesa com folha de pagamento, material de consumo, serviços de terceiros e material permanente da AGERROM.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/302/068_m_076_-_obrigatoriedade_de_afixacao_de_placa_informativa_da_central_de_atendimento_a_mulher___anteprojeto_vereadora_juliana.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/302/068_m_076_-_obrigatoriedade_de_afixacao_de_placa_informativa_da_central_de_atendimento_a_mulher___anteprojeto_vereadora_juliana.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a obrigatoriedade de afixação de placa informativa da Central de Atendimento à Mulher, em estabelecimentos públicos e privados e locais de grande circulação de pessoas”.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/303/069_m_077_-_ab._de_cred._especial_por_superavit_excesso_e_anulacao_-_r118.57581_-_construcao_do_muro_do_cras.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/303/069_m_077_-_ab._de_cred._especial_por_superavit_excesso_e_anulacao_-_r118.57581_-_construcao_do_muro_do_cras.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$64.062,78 e autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$2.023,88, autoriza a abertura de crédito adicional especial por anulação de dotação no valor de R$52.489,15”. Secretaria Municipal de Assistência Social - Construção de muro do Centro de Referência e Assistência Social - CRAS.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/304/070_m_078_-_transposicao_-_r1.842.00000_-_remanejamento_folha_medicos_pessoa_juridica.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/304/070_m_078_-_transposicao_-_r1.842.00000_-_remanejamento_folha_medicos_pessoa_juridica.pdf</t>
   </si>
   <si>
     <t>“Autoriza a alteração orçamentária decorrente de reformulação administrativa mediante transposição ao orçamento do presente exercício financeiro, no valor de R$1.842.000,00”. Secretaria Municipal de Saúde - despesas com plantões de médicos que atenderam na Clínica da Mulher, Unidade de Pronto atendimento  UPA, e hospital Municipal nos meses de maio a julho de 2023.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/305/071_m_079_-_ab._de_cred._por_superavit_-_semas_r673.55947_-_principal_fundo_da_crianca.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/305/071_m_079_-_ab._de_cred._por_superavit_-_semas_r673.55947_-_principal_fundo_da_crianca.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$673.559,47”. Fundo Municipal de Direitos da Criança e do adolescente - custeio de despesas com diárias, serviços de terceiros, aquisição de material permanente e projetos desenvolvidos pelas organizações da sociedade civil devidamente cadastradas junto ao CMDCA - Conselho Municipal dos direitos da criança e do adolescente.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/306/073_m_081_-__ldo_2024.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/306/073_m_081_-__ldo_2024.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre as Diretrizes Orçamentárias a serem aplicadas ao Orçamento Anual do exercício financeiro de 2024”. LOA 2024.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/307/072_m_080_-_calculo_atuarial_rolim_previ_2023.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/307/072_m_080_-_calculo_atuarial_rolim_previ_2023.pdf</t>
   </si>
   <si>
     <t>“Altera o Plano de Amortização para equacionamento do déficit atuarial do Regime Próprio de Previdência Social do Município de Rolim de Moura/RO – Rolim Previ e aporte administrativo para o exercício de 2023, conforme diretrizes emanadas pela Portaria nº. 1467/2022, art. 1º da Portaria SEPRT n. 19.451, de 18 de agosto de 2020, suas alterações, e dá outras providências”.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/308/074_m_082_-_ab._de_cred._por_superavit_-__r30.24875_-__recursos_atencao_primaria_-_mac_port._3520-2017.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/308/074_m_082_-_ab._de_cred._por_superavit_-__r30.24875_-__recursos_atencao_primaria_-_mac_port._3520-2017.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$30.248,75”. Secretaria Municipal de Saúde - despesa com aquisição de medicamentos, alimentação, material de limpeza, peças e combustível para a frota de carros.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/309/075_m_083_-_ab._de_cred.__por_superavit_-__r97.48309_-__recursos_atencao_primaria_-_mac_prop._36000291845202000.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/309/075_m_083_-_ab._de_cred.__por_superavit_-__r97.48309_-__recursos_atencao_primaria_-_mac_prop._36000291845202000.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$97.483,09”. Secretaria Municipal de Saúde - despesas com aquisição de medicamentos, alimentação, material de limpeza, peças e combustíve para a frota de carros.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/310/076_m_084_-_ab._de_cred._por_superavit_-__r115.09965_-__recursos_atencao_primaria_-_mac_port._1394-2021.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/310/076_m_084_-_ab._de_cred._por_superavit_-__r115.09965_-__recursos_atencao_primaria_-_mac_port._1394-2021.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$115.099,65”. Secretaria Municipal de Saúde - despesa com aquisiçãi de medicamentos, alimentação, material de limpeza, peças e combustível para toda a frota de carros.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/311/077_m_085_-_ab._de_cred.__por_superavit_-__r4.35261_-__recursos_atencao_primaria_-_mac_prop._36000281321201900.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/311/077_m_085_-_ab._de_cred.__por_superavit_-__r4.35261_-__recursos_atencao_primaria_-_mac_prop._36000281321201900.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$4.352,61”. Secretaria Municipal de Saúde- despesa com aquisição de medicamentos, alimentação, material de  limpeza, peças e combustível, para toda a frota de carros.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/312/078_m_086_-_ab._de_cred.__por_superavit_-__r19.25126_-__incremento_temp._hospitalar_ambulatorial_-_port._751-2022.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/312/078_m_086_-_ab._de_cred.__por_superavit_-__r19.25126_-__incremento_temp._hospitalar_ambulatorial_-_port._751-2022.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$19.251,26”. Secretaria Municipal de Saúde - despesa com aquisição de medicamentos, alimentação, material de limpeza, peças e combustível para frota de carros.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/313/079_m_087_-_ab._de_cred._especial_por_excesso_-_r315.00000_-_custeio_unidade_de_pronto_atendimento_-_upa.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/313/079_m_087_-_ab._de_cred._especial_por_excesso_-_r315.00000_-_custeio_unidade_de_pronto_atendimento_-_upa.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$315.000,00”. Secretaria Municipal de Saúde - contratação de serviços de terceiro no ramo de atividades ambulatoriais e hospitalares da média e alta complexidade.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/314/080_m_088_-_ab._de_cred.__superavit_-__r16.60310-__devolucao_de_saldo_convenio_van.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/314/080_m_088_-_ab._de_cred.__superavit_-__r16.60310-__devolucao_de_saldo_convenio_van.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$16.603,10”. Secretaria Municipal de Saúde - devolução de saldo de convênio.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/315/081_m_089_-_ab._de_cred.__superavit_-__r104.98185_-_devolucao_praca_cohab.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/315/081_m_089_-_ab._de_cred.__superavit_-__r104.98185_-_devolucao_praca_cohab.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$104.981,85”. Secretaria Municipal de Administração, compras e licitação - SEMACOL, Revitalização da praça do conjunto habitacional COHAB de rolim de Moura.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/316/083_m_091_-_transposicao_-_r510.00000_-_remanejamento_semec.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/316/083_m_091_-_transposicao_-_r510.00000_-_remanejamento_semec.pdf</t>
   </si>
   <si>
     <t>“Autoriza a alteração orçamentária decorrente de reformulação administrativa mediante transposição ao orçamento do presente exercício financeiro, no valor de R$510.000,00”. Secretaria Municipal de educação e cultura - ampliação da aescola balão mágico, construção de 10 salas de aula e construção da quadra poliesportiva coberta, com vestuários, na Escola João Batista Dias.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/317/085_m_093_-_ab._de_cred._por_superavit_-__r_207.27239_-_transferencia_de_saldos_financeiros_lei_197-2022.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/317/085_m_093_-_ab._de_cred._por_superavit_-__r_207.27239_-_transferencia_de_saldos_financeiros_lei_197-2022.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$207.272,39”. Secretaria Municipal de Saúde - aquisição de material permanente e de consumo para atender as necessidades das unidades de Saúde.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/318/086_m_094_-__ab._de_cred._por_superavit_-__r_383.30861_-_programa_de_informatizacao_da_aps.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/318/086_m_094_-__ab._de_cred._por_superavit_-__r_383.30861_-_programa_de_informatizacao_da_aps.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$383.308,61”. Secretatia Municipal de Saúde - aquisição de equipamentos e material permanente para atender as necessidades das unidades de saúde.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/319/087_m_095_-_ab._de_cred._especial_por_excesso_-_r1.046.45597_-_construcao_do_portal_de_entrada_ro_010.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/319/087_m_095_-_ab._de_cred._especial_por_excesso_-_r1.046.45597_-_construcao_do_portal_de_entrada_ro_010.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$1.046.455,97”. Secretaria Municipal de administração, compras e licitação - Custeio de construção de Portal na Entrada da cidade de rolim de moura na RO-010 saída para Pimenta Bueno.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/320/088_m_096_-_ab._de_cred._por_superavit_-__r26.26417_-_devolucao_capela_mortuaria.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/320/088_m_096_-_ab._de_cred._por_superavit_-__r26.26417_-_devolucao_capela_mortuaria.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$26.264,17”. Secretaria Municipal de Administração, compras e Licitação - SEMACOL, devolução de saldo da construção da capela mortuária no Município de Nova Estrela.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/321/082_m_090_-_cria_jeton_para__comissao_de_analise_de_projetos_de_obras_publicas_e_privadas.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/321/082_m_090_-_cria_jeton_para__comissao_de_analise_de_projetos_de_obras_publicas_e_privadas.pdf</t>
   </si>
   <si>
     <t>“Cria Jeton de Desempenho de Trabalho Especial aos servidores membros da Comissão de Análise de Projetos de Obras Públicas e Privadas.”</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/322/090_m_098_-_convenio_associacao_rural_asrolim.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/322/090_m_098_-_convenio_associacao_rural_asrolim.pdf</t>
   </si>
   <si>
     <t>“Autoriza a Poder Executivo a firmar convênio com a entidade ASSOCIAÇÃO RURAL, COMERCIAL, INDUSTRIAL E AMBIENTAL DE ROLIM DE MOURA – ASROLIM, para liberação de recursos financeiros”.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/324/084_m_092_-_prioridade_no_atendimento_para_pessoas_com_fibromialgia_vereadora_juliana.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/324/084_m_092_-_prioridade_no_atendimento_para_pessoas_com_fibromialgia_vereadora_juliana.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a obrigatoriedade de atendimento prioritário aos portadores de Fibromialgia e a inclusão do símbolo mundial da Fibromialgia nas placas ou avisos de atendimento prioritário no Município de Rolim de Moura”.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/325/092_m_101_-_ab._de_cred._especial_por_excesso_-_r200.00000_-_incremento_temp._atencao_primaria.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/325/092_m_101_-_ab._de_cred._especial_por_excesso_-_r200.00000_-_incremento_temp._atencao_primaria.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$200.000,00”. Secretaria Municipal de Saúde - aquisição de medicamentos, alimentação, material de limpeza, peças e combustível para a frota em atendimento às unidades de Saúde, com finalidade de melhorar e manter os programas de atenção básica.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/326/091_m_100_-_reformulacao_administrativa_transposicao_-_r26.25194_-_remanejamento_semusa_conselho.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/326/091_m_100_-_reformulacao_administrativa_transposicao_-_r26.25194_-_remanejamento_semusa_conselho.pdf</t>
   </si>
   <si>
     <t>“Autoriza a alteração orçamentária decorrente de reformulação administrativa mediante transposição ao orçamento do presente exercício financeiro, no valor de R$26.251,94”. Conselho Municipal de Saúde - despesas com capacitação dos membros do conselho municipal de Saúde.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/327/093_m_102_-_ab._de_cred._especial_por_excesso_-_r493.93836_-_ampliacao_do_centro_de_convivencia_do_idoso.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/327/093_m_102_-_ab._de_cred._especial_por_excesso_-_r493.93836_-_ampliacao_do_centro_de_convivencia_do_idoso.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$493.938,36”. Secretaria Municipal de Assistência Social - reforma e ampliação do Centro de Convivência do Idoso.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/328/094_m_103_-_ab._de_cred._especial_por_superavit_e_anulacao_-_r79.53000-_aquisicao_de_ar_condicionado_hospital.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/328/094_m_103_-_ab._de_cred._especial_por_superavit_e_anulacao_-_r79.53000-_aquisicao_de_ar_condicionado_hospital.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$70.000,00 e autoriza a abertura de crédito adicional especial por anulação de dotação no valor de R$29.530,00”. Secretaria Municipal de Saúde - aquisição de ar condicionado para o hospital municipal Amélio João da Silva.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/330/095_m_104_-_ab._de_cred._por_superavit_-__r1.203.56496_-__folha_fundeb.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/330/095_m_104_-_ab._de_cred._por_superavit_-__r1.203.56496_-__folha_fundeb.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$1.203.564,96”. Secretaria Municipal de Educação e Cultura - despesa com folha de pagamento dos Servidores da SEMEC/FUNDEB.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/331/058_m_065_-_diario_oficial_cinderondonia_e_revoga_a_lei_no_1733-2009_arom.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/331/058_m_065_-_diario_oficial_cinderondonia_e_revoga_a_lei_no_1733-2009_arom.pdf</t>
   </si>
   <si>
     <t>"Institui o Diário Oficial dos Municípios do Consórcio Interfederativo de Desenvolvimento de Rondônia CINDERONDÔNIA como Imprensa Oficial de publicação dos atos municipais, e dá outras providências.”</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/332/096_m_105_-_diaria_especial_de_atividade_delegada_aos_policiais_militares_07-06.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/332/096_m_105_-_diaria_especial_de_atividade_delegada_aos_policiais_militares_07-06.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a pagar a os policiais que exerçam atividade Municipal Delegada e Institui a Diária Especial por Desempenho de Atividade Delegada, nos termos que especifica, a ser paga aos Policiais Militares que exerçam atividade municipal delegada ao estado de Rondônia por meio de convênio celebrado como o município de Rolim de Moura/RO.”</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>Ver. Ivan Vasconcelos</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/333/plo_n._99-2023_ivan.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/333/plo_n._99-2023_ivan.pdf</t>
   </si>
   <si>
     <t>"Declara de Utilidade Pública Municipal a Associação ARUANA AÇÃO AMBIENTAL DA AMAZÔNIA".</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/339/097_m_106_-_ab._de_credito_excesso_arrec._r31.40559.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/339/097_m_106_-_ab._de_credito_excesso_arrec._r31.40559.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$31.405,59”. Secretaria Municipal de Assistência Social - recursos destinados para cobertura das despesas decorrentes dos projetos e ações desenvolvidas em atendimento a população usuária dos serviços socioassistenciais, sendo estes: indivíduos em situação de pobreza e extrema pobreza, em vulnerabilidade e/ou risco social temporário, que tenham sofrido violação de direitos.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/340/098_m_107_-_ab._de_credito_adicional_por_superavit_r9.71978.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/340/098_m_107_-_ab._de_credito_adicional_por_superavit_r9.71978.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$9.719,78”. Secretaria Municipal de Assistência Social - custeio de aquisição de material de consumo: combustível, material gráfico, peças de reposição emm atendimento aos programas e serviços do SEMAS: Centro de referência da Assistência Social /CRAS, centro de Referência Especializado de Assistência Social /CREAS, benefícios eventuais, programa Mamãe cheguei e crescendo bem.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/341/099_m_108_-_ab._de_credito_adicional_por_excesso_r3.500.00000.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/341/099_m_108_-_ab._de_credito_adicional_por_excesso_r3.500.00000.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$3.500.000,00”. Secretaria Municipal de Governo - CONCLUSÃO GINÁSIO POLIESPORTIVO EMERSON SCHELBEUER.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/343/059_m_066_-_revoga_a_lei_no_2871-2014_agerrom.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/343/059_m_066_-_revoga_a_lei_no_2871-2014_agerrom.pdf</t>
   </si>
   <si>
     <t>“Reorganiza a Agência Reguladora do Município de Rolim de Moura – AGERROM e revoga a Leis nºs 2.871/2014, 3.416/2018, 3.462/2018, 3.573/2019, 3.635/2019”.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/344/089_m_097_-_cria_a_fundacao_de_cultura_e_juventude_anteprojeto_vereador_ronny_tonn.docx.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/344/089_m_097_-_cria_a_fundacao_de_cultura_e_juventude_anteprojeto_vereador_ronny_tonn.docx.pdf</t>
   </si>
   <si>
     <t>“Cria a Fundação de Cultura e Juventude no âmbito do Município de Rolim de Moura, reformula o Sistema de Cultura do Município, define objetivos de avanços das manifestações culturais, altera dispositivos da Lei nº 2.638, de 23 de dezembro de 2013 e dá outras providências”.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/345/100_m_109_-_altera_a_lei_no_3317-2017_rolim_previ.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/345/100_m_109_-_altera_a_lei_no_3317-2017_rolim_previ.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a alteração da Lei nº 3.317, de 13 de junho de 2017, que reestrutura o Regime Próprio de Previdência Social do Município de Rolim de Moura/RO e, dá outras providências”.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/347/101_m_110_-_ab._de_credito_por_superavit_r111.47313.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/347/101_m_110_-_ab._de_credito_por_superavit_r111.47313.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$259.951,56 e autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$111.473,13”. Secretaria Municipal de Educação e Cultura, aquisição de veículo automotor tipo Van para atender as necessidades da SEMEC.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/348/102_m_111_-_ab._de_credito_por_excesso_r119.41968.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/348/102_m_111_-_ab._de_credito_por_excesso_r119.41968.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$119.419,68”.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/349/103_m_112_-_ab._de_credito_excesso_de_arrec._r146.05081.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/349/103_m_112_-_ab._de_credito_excesso_de_arrec._r146.05081.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$146.050,81”.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/350/104_m_113_-_ab._de_credito_por_excesso_de_arrec._r1.000.00000.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/350/104_m_113_-_ab._de_credito_por_excesso_de_arrec._r1.000.00000.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$1.000.000,00”.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/351/105_m_114_ab._de_credito_por_exc._arrec._r131.57881.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/351/105_m_114_ab._de_credito_por_exc._arrec._r131.57881.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$131.578,81”.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/352/106_m_115_ab._credito_superavit_r405.38094.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/352/106_m_115_ab._credito_superavit_r405.38094.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$405.380,94”.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/353/107_m_116_-_ab._de_credito_por_exc._r2.369.84748.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/353/107_m_116_-_ab._de_credito_por_exc._r2.369.84748.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$2.369.847,48”.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/354/108_m_117_-_ab._de_credito_adic._espec._superavit_r33.60172.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/354/108_m_117_-_ab._de_credito_adic._espec._superavit_r33.60172.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$33.601,72”.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/355/109_m_118_-_ab._de_credito_por_superavit_r38.35878.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/355/109_m_118_-_ab._de_credito_por_superavit_r38.35878.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$38.358,78”.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/356/110_m_119_-_ab._de_credito_por_excesso_de_arrec._1.500.00000.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/356/110_m_119_-_ab._de_credito_por_excesso_de_arrec._1.500.00000.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$1.500.000,00 e autoriza a abertura de crédito adicional especial por anulação de dotação no valor de R$7.522,03”.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/358/112_m_122_-_ab._de_credito_excesso_de_arrec._r2.855.49254.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/358/112_m_122_-_ab._de_credito_excesso_de_arrec._r2.855.49254.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação no valor de R$2.855.492,54”.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/360/113_m_125_-_altera_a_lei_no_4247-203_mototaxi.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/360/113_m_125_-_altera_a_lei_no_4247-203_mototaxi.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei nº 4.247, de 11 de maio de 2023, que “Dispõe sobre a revogação da Lei 2.059/2011 e Regulamentação do Sistema de Prestação de Serviço de Transporte Individual de Passageiros com uso de Motocicletas – “Mototáxi, e dá outras providências”.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/363/116_m_128_-_doa_ao_estado_o_lote_no_540_quadra_033_setor_004_delegacia_da_mulher.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/363/116_m_128_-_doa_ao_estado_o_lote_no_540_quadra_033_setor_004_delegacia_da_mulher.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a promover doação de Lote ao Estado de Rondônia.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/364/121_m_133_-_transposicao_-_r416.41200_-_remanejamento_promafe.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/364/121_m_133_-_transposicao_-_r416.41200_-_remanejamento_promafe.pdf</t>
   </si>
   <si>
     <t>“Autoriza a alteração orçamentária decorrente de reformulação administrativa mediante transposição ao orçamento do presente exercício financeiro, no valor de R$416.412,00”.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/365/120_m_132_-_ab._de_cred._por_superavit_-__r87.30100_-_equipamentos_para_o_hospital_municipal_amelio_joao.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/365/120_m_132_-_ab._de_cred._por_superavit_-__r87.30100_-_equipamentos_para_o_hospital_municipal_amelio_joao.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$87.301,00”.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/366/114_m_126_-_ab._de_cred._suplementar__por_excesso_-_r32.03611_-_devolucao_lei_aldir_blanc.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/366/114_m_126_-_ab._de_cred._suplementar__por_excesso_-_r32.03611_-_devolucao_lei_aldir_blanc.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação no valor de R$32.036,11”.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/367/118_m_130_-_ab._de_cred._especial_por_excesso_-_r449.85400_-_equipamentos_unidade_basica_de_saude.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/367/118_m_130_-_ab._de_cred._especial_por_excesso_-_r449.85400_-_equipamentos_unidade_basica_de_saude.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$449.854,00”.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/368/122_m_134_-_ab._de_cred._especial_por_anulacao_r48.00000_-_criacao_de_jeton_sempladege.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/368/122_m_134_-_ab._de_cred._especial_por_anulacao_r48.00000_-_criacao_de_jeton_sempladege.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura crédito adicional especial por anulação de dotação ao Orçamento do presente exercício financeiro, no valor de R$48.000,00”.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/369/119_m_131_-_ab._de_cred._por_superavit_-__r67.96885_-_equipamentos_unidade_de_saude.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/369/119_m_131_-_ab._de_cred._por_superavit_-__r67.96885_-_equipamentos_unidade_de_saude.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$67.968,85”.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/370/117_m_129_-_doa_ao_estado_o_lote_no_233_quadra_052_setor_003_politec_-_policia_tecnica_cientifica.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/370/117_m_129_-_doa_ao_estado_o_lote_no_233_quadra_052_setor_003_politec_-_policia_tecnica_cientifica.pdf</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/371/123_m_135_-_ab._de_cred._por_superavit_-__r86.33600_-_equipamentos_para_o_hospital_municipal.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/371/123_m_135_-_ab._de_cred._por_superavit_-__r86.33600_-_equipamentos_para_o_hospital_municipal.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$86.336,00”.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/372/124_m_136_-_ab._de_cred._por_superavit_-_r60.45105_-_aquisicao_de_enxovais_e_rouparia.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/372/124_m_136_-_ab._de_cred._por_superavit_-_r60.45105_-_aquisicao_de_enxovais_e_rouparia.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$60.451,05”.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/373/125_m_137_-_ab._de_cred._por_superavit_-_r46.33333_-_aquisicao_de_aparelho_de_ultrassonografia.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/373/125_m_137_-_ab._de_cred._por_superavit_-_r46.33333_-_aquisicao_de_aparelho_de_ultrassonografia.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$46.333,33”.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/374/126_m_138_-_ab._de_cred._especial_por_excesso_-_r250.00000_-_custeio_dos_serv._de_assistencia_hospitalar_e_ambulatorial_organized.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/374/126_m_138_-_ab._de_cred._especial_por_excesso_-_r250.00000_-_custeio_dos_serv._de_assistencia_hospitalar_e_ambulatorial_organized.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$250.000,00”.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/378/115_m_127_-_doa_a_lions_clube_de_rolim_de_moura-beira_rio.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/378/115_m_127_-_doa_a_lions_clube_de_rolim_de_moura-beira_rio.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a promover doação de Lote ao LIONS CLUBE ROLIM DE MOURA BEIRA RIO”.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/379/127_m_139_-_doa_a_apar_associacao_por_amor_a_rondonia_lote_001-a_quadra_09_-_loteamento_jatoba.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/379/127_m_139_-_doa_a_apar_associacao_por_amor_a_rondonia_lote_001-a_quadra_09_-_loteamento_jatoba.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a promover doação de Lote a ASSOCIAÇÃO POR AMOR A RONDÔNIA-APAR”.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/380/128__m_140_-_ab._de_cred._suplementar__por_excesso_-_r55.46999_-_deslocamento_da_equipe_de_karate.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/380/128__m_140_-_ab._de_cred._suplementar__por_excesso_-_r55.46999_-_deslocamento_da_equipe_de_karate.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação no valor de R$50.000,00 e autoriza a abertura de crédito adicional especial por anulação de dotação no valor de R$5.469,99”.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/382/129_m_141_-_altera_a_lei_no_1456-2007_clinica_da_mulher_marinha_andrade_rocha.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/382/129_m_141_-_altera_a_lei_no_1456-2007_clinica_da_mulher_marinha_andrade_rocha.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei nº 1.456, de 04 de junho de 2007.”.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/383/130_m_142_-_ab._de_cred._suplementar__por_excesso_-_r76.57064_-_continuidade_construcao_quadra_joao_batista.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/383/130_m_142_-_ab._de_cred._suplementar__por_excesso_-_r76.57064_-_continuidade_construcao_quadra_joao_batista.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$76.570,64”.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/384/131_m_143_-_ab._de_cred._por_superavit_-__r61.25112_-_devolucao_ponte_em_concreto.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/384/131_m_143_-_ab._de_cred._por_superavit_-__r61.25112_-_devolucao_ponte_em_concreto.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$61.251,12”.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/385/132_m_144_-_ab._de_cred._por_superavit_-_r5.35486_-_incremento_agentes_de_saude_1.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/385/132_m_144_-_ab._de_cred._por_superavit_-_r5.35486_-_incremento_agentes_de_saude_1.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$5.354,86”.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/386/133_m_145_-_ab._de_cred._por_superavit_-__r43.63200_-_incremento_medicamentos_pos_covid.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/386/133_m_145_-_ab._de_cred._por_superavit_-__r43.63200_-_incremento_medicamentos_pos_covid.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$43.632,00”.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/387/135_m_147_-_ab._de_cred._por_superavit_-__r7.50000_-_recursos_enfrentamento_ao_coronavirus.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/387/135_m_147_-_ab._de_cred._por_superavit_-__r7.50000_-_recursos_enfrentamento_ao_coronavirus.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$7.500,00”.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/388/134_m_146_-_ab._de_cred._superavit_-_r15.00000_-_recursos_medicamentos_pos_covid_1.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/388/134_m_146_-_ab._de_cred._superavit_-_r15.00000_-_recursos_medicamentos_pos_covid_1.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$15.000,00”.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/389/136_m_148_-_ab._de_cred._por_superavit_-_r18.218000_-_atencao_as_pessoas_com_obesidade_diabetes_organized.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/389/136_m_148_-_ab._de_cred._por_superavit_-_r18.218000_-_atencao_as_pessoas_com_obesidade_diabetes_organized.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$18.218,00”.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/390/137_m_149_-_ab._de_cred._por_superavit_-_r59.43412_-_enfrentamento_de_saude_medicamentos.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/390/137_m_149_-_ab._de_cred._por_superavit_-_r59.43412_-_enfrentamento_de_saude_medicamentos.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$59.434,12”.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>Juliana Antunes</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/391/projeto_setembro_verde.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/391/projeto_setembro_verde.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO “SETEMBRO VERDE” COMO MÊS DE CONSCIENTIZAÇÃO E ORIENTAÇÃO SOBRE DOAÇÃO DE ÓRGÃOS E TECIDOS NO CALENDÁRIO OFICIAL DE EVENTOS E ATIVIDADES DO MUNICÍPIO, CRIA A CARTEIRA DE IDENTIFICAÇÃO E ESTABELECE BENEFÍCIOS PARA A PESSOA DOADORA DE ÓRGÃOS E TECIDOS NO ÂMBITO DO MUNICÍPIO DE ROLIM DE MOURA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/393/140_m_152_-_ab._de_cred._por_superavit_-__r224.98945_-_recursos_financeiros_atencao_primaria_covid_-_19.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/393/140_m_152_-_ab._de_cred._por_superavit_-__r224.98945_-_recursos_financeiros_atencao_primaria_covid_-_19.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$224.989,45”.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/394/141_m_153_-_ab._de_cred._por_superavit_-__r109.34500_-_recursos_financeiros_atencao_primaria.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/394/141_m_153_-_ab._de_cred._por_superavit_-__r109.34500_-_recursos_financeiros_atencao_primaria.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$109.345,00”.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/395/138_m_150_-_ab._de_cred._por_superavit_-__r18.000000_-_recursos_financeiros_enfrentamento_coronavirus.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/395/138_m_150_-_ab._de_cred._por_superavit_-__r18.000000_-_recursos_financeiros_enfrentamento_coronavirus.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$18.000,00”.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/396/139_m_151_-_ab._de_cred._por_superavit_-__r120.66324_-_recursos_financeiros_gestacao_pre_natal_puerperio.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/396/139_m_151_-_ab._de_cred._por_superavit_-__r120.66324_-_recursos_financeiros_gestacao_pre_natal_puerperio.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$120.663,24”.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/397/142_m_154_-_ab._de_cred._lei_suplementar__por_excesso_-_r481.40136_-_custeio_unidades_basicas_de_saude.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/397/142_m_154_-_ab._de_cred._lei_suplementar__por_excesso_-_r481.40136_-_custeio_unidades_basicas_de_saude.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$481.401,36”.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/398/143_m_155_-_ab._de_cred._especial_por_excesso_-_r353.36800_-_construcao_de_bueiro_celular_de_concreto_armado.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/398/143_m_155_-_ab._de_cred._especial_por_excesso_-_r353.36800_-_construcao_de_bueiro_celular_de_concreto_armado.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$336.000,00 e autoriza a abertura de crédito adicional especial por anulação de dotação no valor de R$17.368,00”.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/401/144_m_156_-_ab._de_cred._especial_por_superavit_-_r13.60100_-_aquisicao_de_motocicletas_-_rendimentos.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/401/144_m_156_-_ab._de_cred._especial_por_superavit_-_r13.60100_-_aquisicao_de_motocicletas_-_rendimentos.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$13.601,00”.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/402/145_m_157_-_ab._de_cred._por_superavit_-__r316.15731_-_medicamentos_assistencia_farmaceutica.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/402/145_m_157_-_ab._de_cred._por_superavit_-__r316.15731_-_medicamentos_assistencia_farmaceutica.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$316.157,31”.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/403/146_m_158_-_ab._de_cred._por_superavit_-__r714.94300_-_manutencao_e_melhoramento_hospitalar_servicos.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/403/146_m_158_-_ab._de_cred._por_superavit_-__r714.94300_-_manutencao_e_melhoramento_hospitalar_servicos.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$714.943,00”.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/404/147_m_159_-_ab._de_cred._especial_por_excesso_-_r103.42000_-_transferencia_voluntaria_-_sigtv.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/404/147_m_159_-_ab._de_cred._especial_por_excesso_-_r103.42000_-_transferencia_voluntaria_-_sigtv.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$103.420,00”.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/405/148_m_160_-_ab._de_cred._especial_por_excesso_-_r4.000.00000_-_construcao_da_pista_do_aeroporto.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/405/148_m_160_-_ab._de_cred._especial_por_excesso_-_r4.000.00000_-_construcao_da_pista_do_aeroporto.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$4.000.000,00”.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/407/153_m_165_-_transposicao__r872.00000_-_remanejamento_rolim_previ_adequacao.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/407/153_m_165_-_transposicao__r872.00000_-_remanejamento_rolim_previ_adequacao.pdf</t>
   </si>
   <si>
     <t>“Autoriza a alteração orçamentária decorrente de reformulação administrativa mediante transposição ao orçamento do presente exercício financeiro, no valor de R$850.000,00 e autoriza o adicional suplementar por anulação de dotação ao orçamento do presente exercício financeiro, no valor de R$22.000,00”.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/408/154_m_166_-_ab._de_cred._especial_por_excesso_-_r79.91200_-_complemento_do_piso_salarial_da_enfermagem.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/408/154_m_166_-_ab._de_cred._especial_por_excesso_-_r79.91200_-_complemento_do_piso_salarial_da_enfermagem.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$79.912,00”.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/409/155_m_167_-_por_remanejemento__r1.506.50612_-_remanejamento_para_a_camara__2023.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/409/155_m_167_-_por_remanejemento__r1.506.50612_-_remanejamento_para_a_camara__2023.pdf</t>
   </si>
   <si>
     <t>“Autoriza a alteração orçamentária decorrente de reformulação administrativa mediante remanejamento ao orçamento do presente exercício financeiro, no valor de R$1.506.506,12”.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/410/149_m_161_-_ab._de_cred._por_superavit_-__r61.61088_-_devolucao_de_saldo_e_rendimentos_asfaltico.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/410/149_m_161_-_ab._de_cred._por_superavit_-__r61.61088_-_devolucao_de_saldo_e_rendimentos_asfaltico.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$27.485,08 e autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$34.128,80”.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/411/150_m_162_-_ab._de_cred._especial_por_excesso_-_r3.000.00000_-_pavimentacao_em_canteiros_calcadas_e_paisagismo.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/411/150_m_162_-_ab._de_cred._especial_por_excesso_-_r3.000.00000_-_pavimentacao_em_canteiros_calcadas_e_paisagismo.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$3.000.000,00”.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/412/151_m_163_-_ab._de_cred._especial_por_anulacao_-_r30.00000_-_remanejamento_estagiarios_semas.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/412/151_m_163_-_ab._de_cred._especial_por_anulacao_-_r30.00000_-_remanejamento_estagiarios_semas.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura crédito adicional especial por anulação de dotação ao Orçamento do presente exercício financeiro, no valor de R$30.000,00”.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/413/152_m_164_-_ab._de_cred._especial_por_anulacao_-_r35.00000_-_remanejamento_vencimentos_semas.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/413/152_m_164_-_ab._de_cred._especial_por_anulacao_-_r35.00000_-_remanejamento_vencimentos_semas.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura crédito adicional especial por anulação de dotação ao Orçamento do presente exercício financeiro, no valor de R$35.000,00”.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/414/156_m_168_-_reformulacao_ppa_2024-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/414/156_m_168_-_reformulacao_ppa_2024-2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a Revisão do Plano Plurianual, aprovado pela Lei nº 4.010, de 16 de dezembro de 2021 para o quadriênio 2022/2025 e dá outras providências”.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/415/157_m_169_-_loa_2024.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/415/157_m_169_-_loa_2024.pdf</t>
   </si>
   <si>
     <t>“Estima a receita e fixa a despesa do Município de Rolim de Moura para o exercício financeiro de 2024”.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/416/158_m_170_-_credito_financeiro_caixa_economica_federal_energia_fotovoltaica.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/416/158_m_170_-_credito_financeiro_caixa_economica_federal_energia_fotovoltaica.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a contratar operação de crédito com a Caixa Econômica Federal, e dá outras providências”.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/417/159_m_171_-_ab._de_cred._por_superavit_e_excesso_-__r403.52877_-_devolucao_de_saldo_e_rendimentos_convenios_estaduais.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/417/159_m_171_-_ab._de_cred._por_superavit_e_excesso_-__r403.52877_-_devolucao_de_saldo_e_rendimentos_convenios_estaduais.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$336.704,70 e autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$66.824,07”.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/418/161_m_173_-_ab._de_cred._por_superavit_-__r2.28483_-_devolucao_de_saldo_e_rendimentos_-_viveiro_municipal.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/418/161_m_173_-_ab._de_cred._por_superavit_-__r2.28483_-_devolucao_de_saldo_e_rendimentos_-_viveiro_municipal.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$2.146,28 e autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$138,55”.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/419/162_m_174_-_ab._de_cred._por_superavit_-__r136.26524_-_devolucao_de_saldo_e_rendimentos_-_ceasa.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/419/162_m_174_-_ab._de_cred._por_superavit_-__r136.26524_-_devolucao_de_saldo_e_rendimentos_-_ceasa.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$101.862,88 e autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$34.402,36”.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/420/160_m_172_-_piso_enfermagem.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/420/160_m_172_-_piso_enfermagem.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a regulamentação da Assistência Financeira Complementar repassada pela União Federal visando dar cumprimento ao disposto na Lei Federal n° 14.434, de 4 de agosto de 2022 que instituiu o piso salarial nacional do Enfermeiro, do Técnico de Enfermagem, do Auxiliar de Enfermagem”.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>Claudinho da Cascalheira</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/421/plo_n._168-2023.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/421/plo_n._168-2023.pdf</t>
   </si>
   <si>
     <t>"Altera a denominação do Bairro Industrial, para Bairro JARDIM AMAZÔNIA"</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/422/167_m_179_-_ab._de_cres._por_transposicao__r200.00000_-_remanejamento_semosp_reserva.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/422/167_m_179_-_ab._de_cres._por_transposicao__r200.00000_-_remanejamento_semosp_reserva.pdf</t>
   </si>
   <si>
     <t>“Autoriza a alteração orçamentária decorrente de reformulação administrativa mediante transposição ao orçamento do presente exercício financeiro, no valor de R$200.000,00”.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/423/168_m_180_-_ab._de_cred._por_superavit_-__r27.84223_-_devolucao_de_saldo_e_rendimentos_-_caminhao_3-4.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/423/168_m_180_-_ab._de_cred._por_superavit_-__r27.84223_-_devolucao_de_saldo_e_rendimentos_-_caminhao_3-4.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$27.360,73 e autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$481,50”.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/424/169_m_181_-_ab._de_cred._especial_por_excesso_-_r61.71903_-_aquisicao_de_kits_de_apicultura.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/424/169_m_181_-_ab._de_cred._especial_por_excesso_-_r61.71903_-_aquisicao_de_kits_de_apicultura.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$55.547,12 e autoriza a abertura de crédito adicional especial por anulação de dotação no valor de R$6.171,91”.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/425/170_m_182_-__ab._de_cred._por_superavit_e_excesso_-__r900.49332_-_recapeamento_pavimentacao_asfaltica.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/425/170_m_182_-__ab._de_cred._por_superavit_e_excesso_-__r900.49332_-_recapeamento_pavimentacao_asfaltica.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$493.952,25 e autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$406.541,07”.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/426/163_m_175_-_ab._de_cred._por_superavit_-__r63.24670_-_aquisicao_de_equipamentos_para_o_hospital_municipal.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/426/163_m_175_-_ab._de_cred._por_superavit_-__r63.24670_-_aquisicao_de_equipamentos_para_o_hospital_municipal.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$63.246,70”.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/427/171_m_183_-_ab._de_cred._por_superavit_-__r13.82616-_devolucao_ponte_em_concreto_armado.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/427/171_m_183_-_ab._de_cred._por_superavit_-__r13.82616-_devolucao_ponte_em_concreto_armado.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$13.826,16”.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/428/164_m_176_-_ab._de_cred._por_superavit_-__r278.26400_-_aquisicao_de_equipamentos_para_o_hospital_municipal_ii.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/428/164_m_176_-_ab._de_cred._por_superavit_-__r278.26400_-_aquisicao_de_equipamentos_para_o_hospital_municipal_ii.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$278.264,00”.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/429/165_m_177_-_ab._de_cred._especial_por_excesso_-_r250.00000_-_tranferencias__voluntarias_para_apoiar_intituicoes.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/429/165_m_177_-_ab._de_cred._especial_por_excesso_-_r250.00000_-_tranferencias__voluntarias_para_apoiar_intituicoes.pdf</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/431/166_m_178_-_ab._de_cred._especial_por_excesso_-_r503.87417_-_auxilio_a_cultura_-_lei_paulo_gustavo.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/431/166_m_178_-_ab._de_cred._especial_por_excesso_-_r503.87417_-_auxilio_a_cultura_-_lei_paulo_gustavo.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$503.874,17”.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/432/172_m_184_-__ab._de_cred._especial_por_excesso_-_r293.56160_-_transporte_escolar_convenio_seduc.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/432/172_m_184_-__ab._de_cred._especial_por_excesso_-_r293.56160_-_transporte_escolar_convenio_seduc.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$293.561,60”.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/433/173_m__185_-_ab._de_cred._especial_por_excesso_-_r1.000.00000_-_incremento_temporario_custeio_servicos.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/433/173_m__185_-_ab._de_cred._especial_por_excesso_-_r1.000.00000_-_incremento_temporario_custeio_servicos.pdf</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/434/projeto_girassol_juliana.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/434/projeto_girassol_juliana.docx</t>
   </si>
   <si>
     <t>Institui no Município de Rolim de Moura, Rondônia o uso do colar ou cordão de Girassol, como instrumento auxiliar de orientação para identificação de pessoas com deficiências ocultas</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/438/pl_181.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/438/pl_181.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$962.403,00”.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/439/175_m_187_-_ab._de_cred._excesso_-__r450.00000_-_aquisicao_de_equipamentos_-_trator.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/439/175_m_187_-_ab._de_cred._excesso_-__r450.00000_-_aquisicao_de_equipamentos_-_trator.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$450.000,00”.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/440/176_m_188_-_ab._de_cred._por__excesso_-__r2.200.00000_-_construcao_de_galeria.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/440/176_m_188_-_ab._de_cred._por__excesso_-__r2.200.00000_-_construcao_de_galeria.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$2.200.000,00”.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/445/177_m_189_-_especial_por_excesso_-_r500.00000_-_construcao_de_rotatorias_e_faixas_elevadas.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/445/177_m_189_-_especial_por_excesso_-_r500.00000_-_construcao_de_rotatorias_e_faixas_elevadas.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$500.000,00”.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/446/178_m_190_-_ab._de_cred.__especial_por_excesso_-_r240.70068_-_incremento_atencao_basica.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/446/178_m_190_-_ab._de_cred.__especial_por_excesso_-_r240.70068_-_incremento_atencao_basica.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$240.700,68”.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/447/179_m_191_-_ab._de_cred._por_superavit_e_excesso_-__r135.15452_-_devolucao_de_saldo_e_rendimentos_semec.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/447/179_m_191_-_ab._de_cred._por_superavit_e_excesso_-__r135.15452_-_devolucao_de_saldo_e_rendimentos_semec.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$115.023,44 e autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$20.131,08”.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/448/180_m_192-_ab._de_cred._especial_por_excesso_-_r300.00000_-_emenda_especial_jaqueline_consumo.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/448/180_m_192-_ab._de_cred._especial_por_excesso_-_r300.00000_-_emenda_especial_jaqueline_consumo.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$300.000,00”.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/449/181_m_193-_ab._de_cred.__especial_por_anulacao_-_r50.00000_-_repasse_ao_centro_educacional_-_cer.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/449/181_m_193-_ab._de_cred.__especial_por_anulacao_-_r50.00000_-_repasse_ao_centro_educacional_-_cer.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura crédito adicional especial por anulação de dotação ao Orçamento do presente exercício financeiro, no valor de R$50.000,00”.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>Mesa Diretora - MEDIR</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/451/projeto_camara.doc</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/451/projeto_camara.doc</t>
   </si>
   <si>
     <t>Sumula: Autoriza a alteração orçamentária decorrente de reformulação administrativa mediante transposição ao orçamento do presente exercício financeiro, no valor de R$300.000,00</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/458/186_m_199_-_ab._de_cred.__especial_por_superavit_e_excesso_-__r113.78900_-_folha_de_pagamento_saude_bucal.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/458/186_m_199_-_ab._de_cred.__especial_por_superavit_e_excesso_-__r113.78900_-_folha_de_pagamento_saude_bucal.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$67.405,00 e autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$46.384,00.”</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/459/187_m_200_-_ab._de_cred.__especial_por_superavit_e_excesso_-__r231.70939_-_folha_de_pagamento_atencao_primaria_em_saude.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/459/187_m_200_-_ab._de_cred.__especial_por_superavit_e_excesso_-__r231.70939_-_folha_de_pagamento_atencao_primaria_em_saude.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$125.096,79 e autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a re-ceita no valor de R$106.612,60.”</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/460/182_m_195_-_ab._de_cred.__especial_por_superavit_-_r103.31447-_devolucao_de_saldo_e_rendimentos_semosp_pavimentacao.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/460/182_m_195_-_ab._de_cred.__especial_por_superavit_-_r103.31447-_devolucao_de_saldo_e_rendimentos_semosp_pavimentacao.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$86.664,94 e autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$16.649,47.”</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/461/188_m_201_-_ab._de_cred.__especial_por_superavit_e_excesso_-__r450.86400_-_folha_agentes_comunitarios_de_saude.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/461/188_m_201_-_ab._de_cred.__especial_por_superavit_e_excesso_-__r450.86400_-_folha_agentes_comunitarios_de_saude.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$450.864,00.”</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/462/189_m_202_-_ab._de_cred.__especial_por_superavit_e_excesso_-__r125.95944_-_aditivo_construcao_unidade_bairro_beira_rio.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/462/189_m_202_-_ab._de_cred.__especial_por_superavit_e_excesso_-__r125.95944_-_aditivo_construcao_unidade_bairro_beira_rio.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$125.959,44.”</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/464/183_m_196_-_ab._de_cred.__especial_por_superavit_-_r64.50360-_folha_servidores_media_e_alta_complexidade.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/464/183_m_196_-_ab._de_cred.__especial_por_superavit_-_r64.50360-_folha_servidores_media_e_alta_complexidade.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$64.503,60.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/465/190_m_203_-_ab._de_cred.__especial_por_anulacao_r636.21503_-_remanejamento_semec_urgente.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/465/190_m_203_-_ab._de_cred.__especial_por_anulacao_r636.21503_-_remanejamento_semec_urgente.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura crédito adicional especial por anulação de dotação ao Orçamento do presente exercício financeiro, no valor de R$8.606,53, autoriza a alteração orçamentária decorrente de reformulação administrativa mediante transposição ao orçamento do presente exercício financeiro, no valor de R$506.033,95 e autoriza a alteração orçamentária decorrente de reformulação administrativa mediante transposição ao orçamento do presente exercício financeiro, no valor de R$121.574,55”.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/466/191_m_204_-_ab._de_cred.__especial_por_excesso_-_r623.96340_-_complemento_do_piso_salarial_da_enfermagem_iii.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/466/191_m_204_-_ab._de_cred.__especial_por_excesso_-_r623.96340_-_complemento_do_piso_salarial_da_enfermagem_iii.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$623.963,40.”</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/467/184_m_197_-_ab._de_cred.__especial_por_superavit_e_excesso_-__r105.56068_-_folha_de_pagamento_caps.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/467/184_m_197_-_ab._de_cred.__especial_por_superavit_e_excesso_-__r105.56068_-_folha_de_pagamento_caps.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$51.849,68 e autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no  valor de R$53.711,00.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/468/185_m_198_-_ab._de_cred.__especial_por_superavit_e_excesso_-__r187.84899_-_saude.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/468/185_m_198_-_ab._de_cred.__especial_por_superavit_e_excesso_-__r187.84899_-_saude.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$187.848,99.”</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/469/192_m_205_-_reformulacao_ppa_2024-2025.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/469/192_m_205_-_reformulacao_ppa_2024-2025.pdf</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/470/194_m_207_-_reformulacao_r2.695.00000_-_remanejamento_semusa_folha_novembro.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/470/194_m_207_-_reformulacao_r2.695.00000_-_remanejamento_semusa_folha_novembro.pdf</t>
   </si>
   <si>
     <t>“Autoriza a alteração orçamentária decorrente de reformulação administrativa mediante remanejamento ao orçamento do presente exercício financeiro, no valor de R$621.253,47 e autoriza a alteração orçamentária decorrente de reformulação administrativa mediante transposição ao orçamento do presente exercício financeiro, no valor de R$2.073.746,53”.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/471/193_m_206_-_loa_2024.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/471/193_m_206_-_loa_2024.pdf</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/472/pl_juliana_203.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/472/pl_juliana_203.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a Política de proteção às mulheres em situação de vulnerabilidade pela Rede Pública Municipal de Saúde, com a utilização do contraceptivo reversível de longa duração de ETONOGESTREL, e dá outras providências.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/473/pl_juliana_204.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/473/pl_juliana_204.docx</t>
   </si>
   <si>
     <t>Institui o abono da falta ao serviço no aniversário natalício aos servidores públicos municipais.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/475/195_m_208_-_ab._de_cred._r35.79190_-_revitalizacao_praca_da_cohab.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/475/195_m_208_-_ab._de_cred._r35.79190_-_revitalizacao_praca_da_cohab.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$33.108,28 e autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$35.791,90”.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/476/196_m_209_-_ab._de_cred._especial_por_excesso_-_r301.69984_-_recurso_mac_para_servicos_de_terceiros.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/476/196_m_209_-_ab._de_cred._especial_por_excesso_-_r301.69984_-_recurso_mac_para_servicos_de_terceiros.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$301.699,84”.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/477/197_m_210_-_ab._de_cred._especial_por_excesso_-_r98.00000_-_manutencao_do_centro_de_reabilitacao_-_cer.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/477/197_m_210_-_ab._de_cred._especial_por_excesso_-_r98.00000_-_manutencao_do_centro_de_reabilitacao_-_cer.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$98.000,00”.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/481/198_m_211_-_ab._de_cred._especial_por_superavit_-_r176.22861_-_remanejamento_vencimentos_incentivo_financeiro_da_aps_organized.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/481/198_m_211_-_ab._de_cred._especial_por_superavit_-_r176.22861_-_remanejamento_vencimentos_incentivo_financeiro_da_aps_organized.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$176.228,61”.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/482/199_m_212_-_ab._de_cred._especial_por_superavit_e_excesso_-_r648.48718_-_folha_de_pagamento_media_e_alta_complexidade_-_15_organized.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/482/199_m_212_-_ab._de_cred._especial_por_superavit_e_excesso_-_r648.48718_-_folha_de_pagamento_media_e_alta_complexidade_-_15_organized.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$367.193,32 e autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$281.293,86”.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/483/200_m_213_-_ab._de_cred._especial_por_superavit_e_excesso_-_r14.86746_-_folha_de_pagamento_media_e_alta_complexidade_-_15_organized.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/483/200_m_213_-_ab._de_cred._especial_por_superavit_e_excesso_-_r14.86746_-_folha_de_pagamento_media_e_alta_complexidade_-_15_organized.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$11.413,91 e autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$3.453,55”.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/484/201_m_214_-_ab._de_cred._especial_por_anulacao_r6.977.16238_-_remanejamento_folha_dezembro_e_decimo_secretarias.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/484/201_m_214_-_ab._de_cred._especial_por_anulacao_r6.977.16238_-_remanejamento_folha_dezembro_e_decimo_secretarias.pdf</t>
   </si>
   <si>
     <t>“Autoriza a alteração orçamentária decorrente de reformulação administrativa mediante remanejamento ao orçamento do presente exercício financeiro, no valor de R$2.802.286,04 e autoriza a alteração orçamentária decorrente de reformulação administrativa mediante transposição ao orçamento do presente exercício financeiro, no valor de R$4.174.876,34”.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/487/202_m_215_-_cria_o_programa_de_estimulo_ao_aprendizado_e_reconhecimento_educacional.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/487/202_m_215_-_cria_o_programa_de_estimulo_ao_aprendizado_e_reconhecimento_educacional.pdf</t>
   </si>
   <si>
     <t>“Cria o Programa de Estímulo ao Aprendizado e Reconhecimento Educacional “JOVENS GÊNIOS APRENDIZAGEM CRIATIVA” no âmbito do município de Rolim de Moura/RO”.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/244/001_m_014_-_estrutura_administracao_e_revoga_a_lc_no_237-2017.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/244/001_m_014_-_estrutura_administracao_e_revoga_a_lc_no_237-2017.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre reformulação da estrutura administrativa organizacional do Município de Rolim de Moura, especifica as atribuições dos cargos comissionados e funções gratificadas e dá outras providências”.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/245/plc_002_m_035_-_plano_de_cargo_e_carreira_educacao_e_revoga_a_lc_108-2012.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/245/plc_002_m_035_-_plano_de_cargo_e_carreira_educacao_e_revoga_a_lc_108-2012.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o Estatuto e Plano de Cargos, Carreira e Remuneração dos Profissionais da Educação Básica do Município de Rolim de Moura, revogando a Lei Complementar nº108/2012.”</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/334/plc_03-2023.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/334/plc_03-2023.pdf</t>
   </si>
   <si>
     <t>"Concede Revisão Geral aos Vencimentos dos Servidores da Câmara Municipal de Rolim de Moura".</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/335/plc_04-2023.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/335/plc_04-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o Serviço de Inspeção Municipal de Produtos de Origem Animal no Município de Rolim de Moura e dá outras providências".</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>Eliomar Monteiro</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/336/plc_05-2023.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/336/plc_05-2023.pdf</t>
   </si>
   <si>
     <t>"Acresce o § 4º ao artigo 143 da Lei Complementar Municipal n. 947/20002 - Código Tributário Municipal".</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>Prof. Ronny Ton Zanotelli</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/265/projeto_de_lei_completar_isencao_de_taxa_de_lixo_das_escolas_municipais_corrigido.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/265/projeto_de_lei_completar_isencao_de_taxa_de_lixo_das_escolas_municipais_corrigido.pdf</t>
   </si>
   <si>
     <t>Acresce O art.207-A da Lei Complementar Municipal n.947/2000- Código Tributário Municipal</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/277/005_m_059_-_altera_o_valor_adicional_do_plantao_extra_lei_no_1.071.2003.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/277/005_m_059_-_altera_o_valor_adicional_do_plantao_extra_lei_no_1.071.2003.pdf</t>
   </si>
   <si>
     <t>“Altera o valor do Adicional de Plantão Extra de que trata o anexo I da Lei n° 1.071 de 11 de agosto de 2.003”.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/278/007_m_062_-_altera_as_tabelas_de_referencias_salarial_constante_do_projeto_e_revoga_a_lei_comp._271.19.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/278/007_m_062_-_altera_as_tabelas_de_referencias_salarial_constante_do_projeto_e_revoga_a_lei_comp._271.19.pdf</t>
   </si>
   <si>
     <t>“Altera as tabelas de referência salarial constante do presente projeto; revoga a Lei Complementar 271/2019 e da outras providências”.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/301/008_m_075_-_alteracao_na_lei_no1071-2003_-_valor_adicional_de__plantao_extra.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/301/008_m_075_-_alteracao_na_lei_no1071-2003_-_valor_adicional_de__plantao_extra.pdf</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/337/plc_10-2023.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/337/plc_10-2023.pdf</t>
   </si>
   <si>
     <t>“Altera a redação dos artigos 98 e 99, bem como os anexos I, II, III, IV da Lei Complementar n. 315/2022, que instituiu o Plano de Cargos Carreira e Salários dos Servidores da Câmara Municipal de Rolim de Moura/RO”.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/323/009_m_099_-_regularizacao_fundiaria_urbana__reurb-.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/323/009_m_099_-_regularizacao_fundiaria_urbana__reurb-.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a Regularização Fundiária Urbana - Reurb de Rolim de Moura RO e dá outras providências”.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/342/006_m_060_-__altera_a_lc_no_003-2004_e_101-2012_vagas_cargo_efetivo_vagas_28-06.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/342/006_m_060_-__altera_a_lc_no_003-2004_e_101-2012_vagas_cargo_efetivo_vagas_28-06.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei complementar nº 003/2004 e dispõe sobre a criação de cargos efetivos no quadro de vagas do Município de Rolim de Moura; altera o quantitativo de vagas; especifica as atribuições dos novos cargos de carreira dos servidores municipais e dá outras providências.”</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/357/010_m_120_-__altera_a_lc_no_003-2004_e_101-2012_vagas_cargo_efetivo_vagas_10-07.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/357/010_m_120_-__altera_a_lc_no_003-2004_e_101-2012_vagas_cargo_efetivo_vagas_10-07.pdf</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/359/011_m_123_-_altera_o_art._87_da_lei_compementar_no_003-2004.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/359/011_m_123_-_altera_o_art._87_da_lei_compementar_no_003-2004.pdf</t>
   </si>
   <si>
     <t>“Altera o Art. 87 e revoga o Anexo II, ambos da Lei Complementar nº 003, de 23 de junho de 2004 e dá outras providências”.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/362/012_m_124_-__altera_a_lei_complementar_no_68-2009_codigo_ambiental.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/362/012_m_124_-__altera_a_lei_complementar_no_68-2009_codigo_ambiental.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei Complementar n° 68, de 17 de dezembro de 2009, que dispõe sobre a Política Ambiental, o Sistema Municipal de Meio Ambiente e o Controle Ambiental no Município de Rolim de Moura”.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/444/plc_16_camara.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/444/plc_16_camara.docx</t>
   </si>
   <si>
     <t>Altera o Anexo IV da Lei Complementar nº 315/2022, que institui o Plano de Cargos Carreira e Salários dos Servidores da Câmara Municipal de Rolim de Moura, Rondônia.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/</t>
   </si>
   <si>
     <t>Regulamenta a concessão do auxilio alimentação, no âmbito da Câmara Municipal de Rolim de Moura, Rondônia.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/480/013_m_194_-_altera_a_lc_no_237-2017_diretor_escolar_adjunto_-semec_e_cargos_na_semacol_-_licitacao.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/480/013_m_194_-_altera_a_lc_no_237-2017_diretor_escolar_adjunto_-semec_e_cargos_na_semacol_-_licitacao.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei Complementar nº 237, de 30 de março de 2017”.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/479/resolucao_auxilio_alimentacao.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/479/resolucao_auxilio_alimentacao.docx</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica Municipal</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/406/proposta_de_emenda_lom_n._01_de_2023.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/406/proposta_de_emenda_lom_n._01_de_2023.pdf</t>
   </si>
   <si>
     <t>Acrescenta Art. 100-A, §§ 1º, 2º, 3º e 4º à Lei Orgânica do Município. Institui a Emenda Impositiva no Município de Rolim de Moura/RO.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Renatão do Frigorífico</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor ALDAIR JÚLIO PEREIRA, Prefeito Municipal, junto ao setor responsável, através da Coordenadoria Municipal de Trânsito - COMTRAM, seja feita a implantação/construção de lombadas e/ou redutor de velocidade na Avenida Macapá,  cruzamento com a Rua Capibaribe, Bairro Boa Esperança, bem como colocação de sinalização.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>Assunto: Indica ao Excelentíssimo Senhor ALDAIR JULIO PEREIRA, Prefeito Municipal, que junto ao setor competente, através da Coordenadoria Municipal de Trânsito – COMTRAN,  que seja feita faixas de pedestres na Rua Guaporé entre as Avenidas Fortaleza e  25 de Agosto, nas esquinas do banco Bradesco e em frente à loja Gazin e a casa lotérica de nossa Cidade.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>Waltão da Obra - 1º Secretário</t>
   </si>
   <si>
     <t>Indicação nº 006/2023 – Vereador WALTER SOARES DOS SANTOS, ao Senhor ALDAIR JÚLIO PEREIRA, Prefeito Municipal, que determine ao Secretário Municipal de Obras, Instalações e Serviços Públicos, para que execute serviços de recuperação com patrolamento e cascalhamento da Rua “D”, entre as Avenida Sete de Setembro e Espírito Santo, bairro Boa Esperança – COHAB.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>Indicação nº 010/2023 – Vereador EURICO GOMES RODRIGUES, Indica ao Excelentíssimo Senhor ALDAIR JULIO PEREIRA, Prefeito Municipal, que junto a Secretaria Municipal de Obras, Instalações e Serviços Públicos, seja providenciado com a maior brevidade possível a recuperação da ponte localizada na Linha 164, norte km 10.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>ao Senhor ALDAIR JÚLIO PEREIRA, Prefeito Municipal, que junto a Coordenadoria Municipal de Trânsito COMTRAN, seja estudada a possibilidade de executar serviços de implantação de sinalização horizontal nas Ruas Presidente Médici e  Parnaíba, bem como implantação de redutores de velocidade antes do cruzamento nas duas vias.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/455/indicacao_12.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/455/indicacao_12.docx</t>
   </si>
   <si>
     <t>ESTADO DE RONDÔNIA_x000D_
 PODER LEGISLATIVO_x000D_
 CÂMARA MUNICIPAL DE ROLIM DE MOURA_x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº. 012/CMRM_x000D_
 ANO: 2023_x000D_
 AUTOR/Vereador: EURICO GOMES RODRIGUES_x000D_
 PARTIDO: PODEMOS_x000D_
 _x000D_
 Assunto: Indica ao Excelentíssimo Senhor ALDAIR JÚLIO PEREIRA, Prefeito Municipal, que através do setor responsável desta Administração, determine  a Secretaria Municipal de Obras, Instalações e Serviços Públicos que execute serviços de colocação de manilha na Avenida Cecília Meireles entre as Ruas C1 e D1, no bairro Cidade Alta. Indica ainda que seja realizado serviço de recuperação da ponte localizada na linha 175 Km 2,5, lado Sul.  _x000D_
  Excelentíssimo Senhor Presidente da Câmara Municipal de Rolim de Moura, Estado de Rondônia, Vereador CIDINEI FURTUNATO e demais Vereadores que integram este Poder Legislativo, conforme preceitua o Regimento Interno, após dado ciência ao Douto Plenário, apresento indicação a ser encaminhada ao Excelentíssimo Senhor ALDAIR JULIO PEREIRA, Prefeito Municipal de Rolim de Moura, CONSIDERANDO a e</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
@@ -2960,63 +2960,63 @@
   <si>
     <t>436</t>
   </si>
   <si>
     <t>Moção de Aplausos nº. 003/2023 – Vereadora JULIANA APARECIDA NONATO, conferida aos atletas medalhista do 30º Campeonato Brasileiro de Karatê Interestilos, realizado na Cidade de São Paulo, entre os dias 14 a 17 de Setembro de 2023, da Academia de Karatê PEQUENO DRAGÃO, comandada pelo Seisei SILVIO ROBERTO RODRIGUES - CECÍLIA DALAQUA - Ouro; PÂMELA DA SILVA LEMES - Ouro; DIEGO SOARES- Ouro; GEANDERSON SILVA LEMES - Ouro; MILLARY KETLIN  - Ouro; GABRIEL VINICIUS- Ouro; GABRIEL RODRIGUES - Ouro; SOLANGE PS - Prata e Bronze; MIGUEL COSTA - Prata; REBECA  - Bronze; Pastor VAGNER SOARES DA SILVA  - Bronze; ANTHONY SANTOS  - 2 bronze; ANITA LOPES BALDO  - 2 Bronze; LUIZA COSTA DE SOUZA  - 2 Bronze; GIOVANNA CIZMOSKI - 2 Bronze; JOÃO SATÉLITE -  Bronze; GUILHERME SUAVE - Bronze; ARETUZA COSTA LEITÃO  - Bronze e JOSÉ SANTOS – Bronze.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>PE</t>
   </si>
   <si>
     <t>Proposta de Emenda</t>
   </si>
   <si>
     <t>CSAS - Comissão Permanente de Ação e Bem-Estar Social, Educação, Cultura, Desporto e Lazer, (...)</t>
   </si>
   <si>
     <t>Emenda Aditiva – Art. 1º Fica criado o Anexo I a referida Lei, contendo como modelo da placa/cartaz de afixação.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/485/emenda_modificatica_ccj.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/485/emenda_modificatica_ccj.docx</t>
   </si>
   <si>
     <t>Art.1º. Altera as peças orçamentárias por meio de anulação e suplementação orçamentária, nas classificações e elementos de despesa abaixo conforme relacionado abaixo:</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>COSP - Comissão Permanente de Orçamento, Finanças, Controle Externo, Obras, Serviços Públicos e Infra.</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/486/emendas_a_loa.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/486/emendas_a_loa.docx</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA – Art. 1º O inciso IV do art. 4º, passa a vigorar com a seguinte redação:_x000D_
   Art.4º (...) _x000D_
 ......._x000D_
 IV – Realizar aberturas de Créditos Adicionais Suplementares por Anulação, Excesso de Arrecadação e Superávit Financeiro e a efetuar Transferência, Transposição e Remanejamento, nos termos do artigo 41, inciso I, da Lei 4.320/64 e nos termos do artigo 167, inciso VI, da Constituição Federal, até o limite de 10% (dez por cento) do valor total do orçamento._x000D_
 IV – Realizar aberturas de Créditos Adicionais Suplementares por Anulação, e Remanejamento, nos termos do artigo 41, inciso I, da Lei 4.320/64 e nos termos do artigo 167, inciso VI, da Constituição Federal, até o limite de 5% (cinco por cento) do valor total do orçamento.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
@@ -3327,68 +3327,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/210/184_m_192_-_altera_lei_no_2665-2014__-_altera_a_nomenclatura_da_creche_para_escola_municipal_de_educacao_infantil_neusa_santos_de_oliveira_-_cidade_alta.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/211/001_m_001_-_especial_por_anulacao_r120.00000_-_projeto_restaurando_vidas_-_cerna.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/212/009_m_009_-_especial_por_excesso_-_r550.62796_-_recuperacao_de_4320km_de_estradas_vicinais.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/213/008_m_008_-_especial_por_excesso_-_r181.09851_-_convenio_tubos_metalicos.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/214/007_m_007_-_especial_por_anulacao_-_r183.14518_-_remanejamento_aditivo_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/215/006_m_006_-_especial_por_anulacao_-_r19.80000_-_remanejamento_contrapartida_camionete.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/216/005_m_005_-_especial_por_anulacao_-_r190.98400_-_remanejamento_contrapartida_pavimentacao.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/217/004_m_004_-_especial_por_excesso_-_r10.050.00000_-_implantacao_de_pavimentacao_asfaltica.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/218/013_m_013_-_ab._de_cred._superavit_-__r40.92268_-__aquisicao_de_tubos_pead.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/219/003_m_003_-_especial_por_excesso_-_r10.608.38076_-_recapeamento_de_pavimentacao_asfaltica.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/220/012_m_012_-_transposicao_-_r710.99073_-_remanejamento_aditivos_semosp.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/221/011_m_011_-_especial_por_superavit_e_anulacao_-_r307.13500_-_aquisicao_de_tubos_metalicos_conv._142-2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/222/002_m_002_-_especial_por_excesso_-_r826.92566_-_construcao_ponte_em_aco_laminado_linha_168.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/223/010_m_010_-_especial_por_excesso_-_r228.98517_-_aquisicao_de_manilhas_para_vias_urbanas.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/224/014_m_015_-_ab._de_cred._especial_por_superavit_e_anulacao_-_r695.38048_-_aquisicao_de_tubos_corrugados_bueiros_metalicos.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/225/016_m_017_-_transposicao_-_r350.00000_-_reequilibrio_orcamentario_de_convenios.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/226/015_m_016_-_ab._de_cred._especial_por_superavit_e_anulacao_-_r391.71000_-_aquisicao_de_implementos_agricolas_semagri.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/227/024_m_025_-_ab._de_cred._especial_por__superavit_e__anulacao_-_r603.00000_-_aquisicao_de_maquina_de_cera_e_mini_carregadeira.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/228/025_m_026_-_ab._de_cred._especial_por__superavit__-_r75.90000_-_aquisicao_de_equipamento_e_material_permanente_clinica_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/229/022_m_023_-_ab._de_cred._especial_por__superavit_e__anulacao_-_r371.20000_-_aquisicao_de_motocicletas_para_os_agentes_de_saude.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/230/018_m_019_-_ab._de_cred._especial_por__superavit_-_r411.94200_-_reforma_albert_sabin.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/231/017_m_018_-_ab._de_cred._especial_por__anulacao_-_r260.40000_-_remanejamento_convenio_sejus_semosp.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/232/019_m_020_-_ab._de_cred._especial_por__superavit_-_r399.97300_-_ampliacao_albert_sabin.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/233/023_m_024_-_ab._de_cred._especial_por__superavit_e__anulacao_-_r76.35625_-_aquisicao_de_veiculos_para_a_policlinica.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/234/021_m_022_-_ab._de_cred._especial_por__anulacao_-_r58.47324_-_ampliacao_unidade_de_saude_planalto.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/235/020_m_021_-_ab._de_cred._especial_por__superavit_-_r100.23909_-_construcao_de_salas_e_banheiros_escola_balao_magico.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/236/026_m_027_-__rolim_previ_da_lei_3317.2017..pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/237/030_m_031_-_ab._de_cred._especial_por__superavit_e_anulacao_-_r358.80000_-_aluguel_escolas.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/238/028_m_029_-_ab._de_cred._especial_por___superavit_e_anulacao_-_r707.35102_-_reforma_e_ampliacao_pequeno_principe.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/239/031_m_032_-_ab._de_cred._especial_por__superavit_e_anulacao_-_r123.02884_-_costrucao_de_salas_de_aula_e_banheiros_balao_magico.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/240/027_m_028_-_ab._de_cred._especial_por___superavit_e_anulacao_-_r447.81105_-_costrucao_de_banheiro_passarela_e_portal_jose_verissimo.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/241/032_m_033_-_ab._de_cred._especial_por_por_anulacao_-_r1.070.00000_-_devolucao_concurso.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/242/029_m_030_-_ab._de_cred._especial_por___superavit_e_anulacao_-_r93.00000_-_aquisicao_de_material_de_informatica.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/243/033_m_034_-_ab._de_cred._especial_por_por_anulacao_-_r194.53070-_rateio_consorcio_cinderondonia.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/247/003_m_036_-_servico_de_inspecao_municipal_de_produtos_de_origem_animal_no_municipio_de_rolim_de_moura_-_sim.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/248/034_m_037_-_ab._de_cred._por_superavit_-__r56.15922_-__aquisicao_de_medicamentos_convenio.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/249/035_m_038_-_ab._de_cred._por_superavit_-__r17.94216_-__custeio_atencao_basica.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/250/036_m_039_-_ab._de_cred._por_superavit_-__r839.45736_-__custeio_atencao_primaria_em_saude.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/251/037_m_040_-_ab._de_cred._por_superavit_-__r62.50764_-__custeio_atencao_primaria_em_saude_port._1827-2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/252/038_m_041_-_ab._de_cred._por_superavit_-__r300.00000_-__recursos_saude_publica_-_coronavirus_port._3.313-2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/253/039_m_042_-ab._de_cred._por_superavit_-__r700.00000_-__recursos_saude_publica_-_coronavirus.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/254/040_m_043_-ab._de_cred._por_superavit_-__r101.18000_-__material_didatico_-_atitude_saudavel.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/255/041_m_044_-_ab._de_cred._por_superavit_-__r9.08116_-__devolucao_de_saldo_convenio_equipamentos.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/256/042_m_046_-_ab._de_cred._por_superavit_-__r1.044.67454_-__recursos_atencao_primaria_-_pab.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/257/043_m_047_-_ab._de_cred._por_superavit_-__r175.13400_-__recursos_custeio_atencao_primaria_-_pab.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/258/044_m_048_-_ab._de_cred._por_superavit_-__r7.17906_-__aquisicao_de_playground_semec.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/259/045_m_049_-_ab._de_cred._por_superavit_-_r150.00000_-_emenda_jaqueline_cassol_-_fanfarra.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/260/046_m_050_-_ab._de_cred._especial_por_superavit_e_anulacao_-_r40.06293_-_aquisicao_de_calcario_dolomitico.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/261/047_m_051_-_ab._de_cred._especial_por_superavit_e_anulacao_-_r199.27367_-_aquisicao_de_equipamentos_-_semagri.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/262/048_m_052_-_ab._de_cred._especial_por_superavit_e_anulacao_-_r320.74042_-_aquisicao_de_manilhas_-_semagri.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/263/049_m_053_-_ab._de_cred._especial_por_superavit_e_anulacao_-_r702.07264_-_emenda_jaqueline_cassol_-_melhor_caminho.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/264/050_m_054_-_ab._de_cred._especial_por_superavit_-_r216.115.18_-_transporte_escolar_-_pnate.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/269/004_m_045_-_altera_o_art._3_e_revoga_o_art._4_da_lc_no_278-2019.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/270/055_m_061_-_altera_a_lei_no_4008-2021_termo_de_cessao_sebrae.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/271/056_m_063_-_ab._de_cred.__por_excesso_-_r621.11236_-_aquisicao_de_veiculo_e_mat._de_construcao.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/272/057_m_064_-_ab._de_cred._especial_por_superavit_-_r833.41846_-_recurso_leilao.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/273/051_m_055_-_ab._de_cred._superavit_-_semas_r225.33849-_principal_semas.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/274/052_m_056_-_ab._de_cred._especial_por_superavit_-_r111.59445_-_pavimentacao_em_bloquetes_linha_188.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/275/053_m_057_-__ab._de_cred._especial_por_superavit_-_r282.72858_-_recuperacao_de_trechos_atingidos_pela_enchente.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/276/054_m_058_-_ab._de_cred._especial_por_superavit_-_r175.34335_-_recuperacao_de_estradas_vicinais_fitha.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/292/eurico_seguranca_nas_escolas.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/293/060_m_067_-_transposicao_-_r832.80000_-_remanejamento_seguranca_armada_semec.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/294/061_m_068_-ab._de_cred._especial_por_superavit_-_r45.26386_-_devolucao_praca.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/295/062_m_069_-_ab._de_cred._por_superavit_-_semas_r127.17763_-_superavit_principal_semas.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/296/063_m_070_-_ab._de_cred._especial_por_excesso_-_r150.00000_-_material_de_consumo_emenda_jaqueline_cassol.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/297/064_m_071_-_ab._de_cred._especial_por_excesso_-_r436.00000_-__emendas_parlamentares.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/298/065_m_072_-_ab._de_cred._especial_por_excesso_-_r150.00000_-__emenda_parlamentar_iluminacao_nova_estrela.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/299/066_m_073_-_ad._de_cred.__especial_por_excesso_-_r150.00000_-__emenda_parlamentar_material_eletrico.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/300/067_m_074_-_ab._de_cred._especial_por_superavit_-_r126.00000_-_despesas_agerrom.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/302/068_m_076_-_obrigatoriedade_de_afixacao_de_placa_informativa_da_central_de_atendimento_a_mulher___anteprojeto_vereadora_juliana.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/303/069_m_077_-_ab._de_cred._especial_por_superavit_excesso_e_anulacao_-_r118.57581_-_construcao_do_muro_do_cras.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/304/070_m_078_-_transposicao_-_r1.842.00000_-_remanejamento_folha_medicos_pessoa_juridica.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/305/071_m_079_-_ab._de_cred._por_superavit_-_semas_r673.55947_-_principal_fundo_da_crianca.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/306/073_m_081_-__ldo_2024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/307/072_m_080_-_calculo_atuarial_rolim_previ_2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/308/074_m_082_-_ab._de_cred._por_superavit_-__r30.24875_-__recursos_atencao_primaria_-_mac_port._3520-2017.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/309/075_m_083_-_ab._de_cred.__por_superavit_-__r97.48309_-__recursos_atencao_primaria_-_mac_prop._36000291845202000.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/310/076_m_084_-_ab._de_cred._por_superavit_-__r115.09965_-__recursos_atencao_primaria_-_mac_port._1394-2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/311/077_m_085_-_ab._de_cred.__por_superavit_-__r4.35261_-__recursos_atencao_primaria_-_mac_prop._36000281321201900.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/312/078_m_086_-_ab._de_cred.__por_superavit_-__r19.25126_-__incremento_temp._hospitalar_ambulatorial_-_port._751-2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/313/079_m_087_-_ab._de_cred._especial_por_excesso_-_r315.00000_-_custeio_unidade_de_pronto_atendimento_-_upa.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/314/080_m_088_-_ab._de_cred.__superavit_-__r16.60310-__devolucao_de_saldo_convenio_van.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/315/081_m_089_-_ab._de_cred.__superavit_-__r104.98185_-_devolucao_praca_cohab.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/316/083_m_091_-_transposicao_-_r510.00000_-_remanejamento_semec.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/317/085_m_093_-_ab._de_cred._por_superavit_-__r_207.27239_-_transferencia_de_saldos_financeiros_lei_197-2022.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/318/086_m_094_-__ab._de_cred._por_superavit_-__r_383.30861_-_programa_de_informatizacao_da_aps.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/319/087_m_095_-_ab._de_cred._especial_por_excesso_-_r1.046.45597_-_construcao_do_portal_de_entrada_ro_010.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/320/088_m_096_-_ab._de_cred._por_superavit_-__r26.26417_-_devolucao_capela_mortuaria.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/321/082_m_090_-_cria_jeton_para__comissao_de_analise_de_projetos_de_obras_publicas_e_privadas.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/322/090_m_098_-_convenio_associacao_rural_asrolim.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/324/084_m_092_-_prioridade_no_atendimento_para_pessoas_com_fibromialgia_vereadora_juliana.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/325/092_m_101_-_ab._de_cred._especial_por_excesso_-_r200.00000_-_incremento_temp._atencao_primaria.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/326/091_m_100_-_reformulacao_administrativa_transposicao_-_r26.25194_-_remanejamento_semusa_conselho.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/327/093_m_102_-_ab._de_cred._especial_por_excesso_-_r493.93836_-_ampliacao_do_centro_de_convivencia_do_idoso.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/328/094_m_103_-_ab._de_cred._especial_por_superavit_e_anulacao_-_r79.53000-_aquisicao_de_ar_condicionado_hospital.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/330/095_m_104_-_ab._de_cred._por_superavit_-__r1.203.56496_-__folha_fundeb.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/331/058_m_065_-_diario_oficial_cinderondonia_e_revoga_a_lei_no_1733-2009_arom.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/332/096_m_105_-_diaria_especial_de_atividade_delegada_aos_policiais_militares_07-06.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/333/plo_n._99-2023_ivan.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/339/097_m_106_-_ab._de_credito_excesso_arrec._r31.40559.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/340/098_m_107_-_ab._de_credito_adicional_por_superavit_r9.71978.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/341/099_m_108_-_ab._de_credito_adicional_por_excesso_r3.500.00000.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/343/059_m_066_-_revoga_a_lei_no_2871-2014_agerrom.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/344/089_m_097_-_cria_a_fundacao_de_cultura_e_juventude_anteprojeto_vereador_ronny_tonn.docx.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/345/100_m_109_-_altera_a_lei_no_3317-2017_rolim_previ.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/347/101_m_110_-_ab._de_credito_por_superavit_r111.47313.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/348/102_m_111_-_ab._de_credito_por_excesso_r119.41968.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/349/103_m_112_-_ab._de_credito_excesso_de_arrec._r146.05081.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/350/104_m_113_-_ab._de_credito_por_excesso_de_arrec._r1.000.00000.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/351/105_m_114_ab._de_credito_por_exc._arrec._r131.57881.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/352/106_m_115_ab._credito_superavit_r405.38094.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/353/107_m_116_-_ab._de_credito_por_exc._r2.369.84748.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/354/108_m_117_-_ab._de_credito_adic._espec._superavit_r33.60172.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/355/109_m_118_-_ab._de_credito_por_superavit_r38.35878.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/356/110_m_119_-_ab._de_credito_por_excesso_de_arrec._1.500.00000.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/358/112_m_122_-_ab._de_credito_excesso_de_arrec._r2.855.49254.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/360/113_m_125_-_altera_a_lei_no_4247-203_mototaxi.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/363/116_m_128_-_doa_ao_estado_o_lote_no_540_quadra_033_setor_004_delegacia_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/364/121_m_133_-_transposicao_-_r416.41200_-_remanejamento_promafe.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/365/120_m_132_-_ab._de_cred._por_superavit_-__r87.30100_-_equipamentos_para_o_hospital_municipal_amelio_joao.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/366/114_m_126_-_ab._de_cred._suplementar__por_excesso_-_r32.03611_-_devolucao_lei_aldir_blanc.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/367/118_m_130_-_ab._de_cred._especial_por_excesso_-_r449.85400_-_equipamentos_unidade_basica_de_saude.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/368/122_m_134_-_ab._de_cred._especial_por_anulacao_r48.00000_-_criacao_de_jeton_sempladege.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/369/119_m_131_-_ab._de_cred._por_superavit_-__r67.96885_-_equipamentos_unidade_de_saude.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/370/117_m_129_-_doa_ao_estado_o_lote_no_233_quadra_052_setor_003_politec_-_policia_tecnica_cientifica.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/371/123_m_135_-_ab._de_cred._por_superavit_-__r86.33600_-_equipamentos_para_o_hospital_municipal.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/372/124_m_136_-_ab._de_cred._por_superavit_-_r60.45105_-_aquisicao_de_enxovais_e_rouparia.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/373/125_m_137_-_ab._de_cred._por_superavit_-_r46.33333_-_aquisicao_de_aparelho_de_ultrassonografia.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/374/126_m_138_-_ab._de_cred._especial_por_excesso_-_r250.00000_-_custeio_dos_serv._de_assistencia_hospitalar_e_ambulatorial_organized.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/378/115_m_127_-_doa_a_lions_clube_de_rolim_de_moura-beira_rio.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/379/127_m_139_-_doa_a_apar_associacao_por_amor_a_rondonia_lote_001-a_quadra_09_-_loteamento_jatoba.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/380/128__m_140_-_ab._de_cred._suplementar__por_excesso_-_r55.46999_-_deslocamento_da_equipe_de_karate.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/382/129_m_141_-_altera_a_lei_no_1456-2007_clinica_da_mulher_marinha_andrade_rocha.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/383/130_m_142_-_ab._de_cred._suplementar__por_excesso_-_r76.57064_-_continuidade_construcao_quadra_joao_batista.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/384/131_m_143_-_ab._de_cred._por_superavit_-__r61.25112_-_devolucao_ponte_em_concreto.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/385/132_m_144_-_ab._de_cred._por_superavit_-_r5.35486_-_incremento_agentes_de_saude_1.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/386/133_m_145_-_ab._de_cred._por_superavit_-__r43.63200_-_incremento_medicamentos_pos_covid.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/387/135_m_147_-_ab._de_cred._por_superavit_-__r7.50000_-_recursos_enfrentamento_ao_coronavirus.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/388/134_m_146_-_ab._de_cred._superavit_-_r15.00000_-_recursos_medicamentos_pos_covid_1.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/389/136_m_148_-_ab._de_cred._por_superavit_-_r18.218000_-_atencao_as_pessoas_com_obesidade_diabetes_organized.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/390/137_m_149_-_ab._de_cred._por_superavit_-_r59.43412_-_enfrentamento_de_saude_medicamentos.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/391/projeto_setembro_verde.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/393/140_m_152_-_ab._de_cred._por_superavit_-__r224.98945_-_recursos_financeiros_atencao_primaria_covid_-_19.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/394/141_m_153_-_ab._de_cred._por_superavit_-__r109.34500_-_recursos_financeiros_atencao_primaria.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/395/138_m_150_-_ab._de_cred._por_superavit_-__r18.000000_-_recursos_financeiros_enfrentamento_coronavirus.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/396/139_m_151_-_ab._de_cred._por_superavit_-__r120.66324_-_recursos_financeiros_gestacao_pre_natal_puerperio.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/397/142_m_154_-_ab._de_cred._lei_suplementar__por_excesso_-_r481.40136_-_custeio_unidades_basicas_de_saude.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/398/143_m_155_-_ab._de_cred._especial_por_excesso_-_r353.36800_-_construcao_de_bueiro_celular_de_concreto_armado.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/401/144_m_156_-_ab._de_cred._especial_por_superavit_-_r13.60100_-_aquisicao_de_motocicletas_-_rendimentos.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/402/145_m_157_-_ab._de_cred._por_superavit_-__r316.15731_-_medicamentos_assistencia_farmaceutica.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/403/146_m_158_-_ab._de_cred._por_superavit_-__r714.94300_-_manutencao_e_melhoramento_hospitalar_servicos.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/404/147_m_159_-_ab._de_cred._especial_por_excesso_-_r103.42000_-_transferencia_voluntaria_-_sigtv.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/405/148_m_160_-_ab._de_cred._especial_por_excesso_-_r4.000.00000_-_construcao_da_pista_do_aeroporto.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/407/153_m_165_-_transposicao__r872.00000_-_remanejamento_rolim_previ_adequacao.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/408/154_m_166_-_ab._de_cred._especial_por_excesso_-_r79.91200_-_complemento_do_piso_salarial_da_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/409/155_m_167_-_por_remanejemento__r1.506.50612_-_remanejamento_para_a_camara__2023.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/410/149_m_161_-_ab._de_cred._por_superavit_-__r61.61088_-_devolucao_de_saldo_e_rendimentos_asfaltico.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/411/150_m_162_-_ab._de_cred._especial_por_excesso_-_r3.000.00000_-_pavimentacao_em_canteiros_calcadas_e_paisagismo.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/412/151_m_163_-_ab._de_cred._especial_por_anulacao_-_r30.00000_-_remanejamento_estagiarios_semas.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/413/152_m_164_-_ab._de_cred._especial_por_anulacao_-_r35.00000_-_remanejamento_vencimentos_semas.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/414/156_m_168_-_reformulacao_ppa_2024-2025.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/415/157_m_169_-_loa_2024.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/416/158_m_170_-_credito_financeiro_caixa_economica_federal_energia_fotovoltaica.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/417/159_m_171_-_ab._de_cred._por_superavit_e_excesso_-__r403.52877_-_devolucao_de_saldo_e_rendimentos_convenios_estaduais.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/418/161_m_173_-_ab._de_cred._por_superavit_-__r2.28483_-_devolucao_de_saldo_e_rendimentos_-_viveiro_municipal.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/419/162_m_174_-_ab._de_cred._por_superavit_-__r136.26524_-_devolucao_de_saldo_e_rendimentos_-_ceasa.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/420/160_m_172_-_piso_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/421/plo_n._168-2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/422/167_m_179_-_ab._de_cres._por_transposicao__r200.00000_-_remanejamento_semosp_reserva.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/423/168_m_180_-_ab._de_cred._por_superavit_-__r27.84223_-_devolucao_de_saldo_e_rendimentos_-_caminhao_3-4.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/424/169_m_181_-_ab._de_cred._especial_por_excesso_-_r61.71903_-_aquisicao_de_kits_de_apicultura.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/425/170_m_182_-__ab._de_cred._por_superavit_e_excesso_-__r900.49332_-_recapeamento_pavimentacao_asfaltica.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/426/163_m_175_-_ab._de_cred._por_superavit_-__r63.24670_-_aquisicao_de_equipamentos_para_o_hospital_municipal.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/427/171_m_183_-_ab._de_cred._por_superavit_-__r13.82616-_devolucao_ponte_em_concreto_armado.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/428/164_m_176_-_ab._de_cred._por_superavit_-__r278.26400_-_aquisicao_de_equipamentos_para_o_hospital_municipal_ii.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/429/165_m_177_-_ab._de_cred._especial_por_excesso_-_r250.00000_-_tranferencias__voluntarias_para_apoiar_intituicoes.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/431/166_m_178_-_ab._de_cred._especial_por_excesso_-_r503.87417_-_auxilio_a_cultura_-_lei_paulo_gustavo.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/432/172_m_184_-__ab._de_cred._especial_por_excesso_-_r293.56160_-_transporte_escolar_convenio_seduc.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/433/173_m__185_-_ab._de_cred._especial_por_excesso_-_r1.000.00000_-_incremento_temporario_custeio_servicos.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/434/projeto_girassol_juliana.docx" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/438/pl_181.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/439/175_m_187_-_ab._de_cred._excesso_-__r450.00000_-_aquisicao_de_equipamentos_-_trator.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/440/176_m_188_-_ab._de_cred._por__excesso_-__r2.200.00000_-_construcao_de_galeria.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/445/177_m_189_-_especial_por_excesso_-_r500.00000_-_construcao_de_rotatorias_e_faixas_elevadas.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/446/178_m_190_-_ab._de_cred.__especial_por_excesso_-_r240.70068_-_incremento_atencao_basica.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/447/179_m_191_-_ab._de_cred._por_superavit_e_excesso_-__r135.15452_-_devolucao_de_saldo_e_rendimentos_semec.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/448/180_m_192-_ab._de_cred._especial_por_excesso_-_r300.00000_-_emenda_especial_jaqueline_consumo.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/449/181_m_193-_ab._de_cred.__especial_por_anulacao_-_r50.00000_-_repasse_ao_centro_educacional_-_cer.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/451/projeto_camara.doc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/458/186_m_199_-_ab._de_cred.__especial_por_superavit_e_excesso_-__r113.78900_-_folha_de_pagamento_saude_bucal.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/459/187_m_200_-_ab._de_cred.__especial_por_superavit_e_excesso_-__r231.70939_-_folha_de_pagamento_atencao_primaria_em_saude.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/460/182_m_195_-_ab._de_cred.__especial_por_superavit_-_r103.31447-_devolucao_de_saldo_e_rendimentos_semosp_pavimentacao.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/461/188_m_201_-_ab._de_cred.__especial_por_superavit_e_excesso_-__r450.86400_-_folha_agentes_comunitarios_de_saude.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/462/189_m_202_-_ab._de_cred.__especial_por_superavit_e_excesso_-__r125.95944_-_aditivo_construcao_unidade_bairro_beira_rio.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/464/183_m_196_-_ab._de_cred.__especial_por_superavit_-_r64.50360-_folha_servidores_media_e_alta_complexidade.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/465/190_m_203_-_ab._de_cred.__especial_por_anulacao_r636.21503_-_remanejamento_semec_urgente.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/466/191_m_204_-_ab._de_cred.__especial_por_excesso_-_r623.96340_-_complemento_do_piso_salarial_da_enfermagem_iii.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/467/184_m_197_-_ab._de_cred.__especial_por_superavit_e_excesso_-__r105.56068_-_folha_de_pagamento_caps.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/468/185_m_198_-_ab._de_cred.__especial_por_superavit_e_excesso_-__r187.84899_-_saude.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/469/192_m_205_-_reformulacao_ppa_2024-2025.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/470/194_m_207_-_reformulacao_r2.695.00000_-_remanejamento_semusa_folha_novembro.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/471/193_m_206_-_loa_2024.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/472/pl_juliana_203.docx" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/473/pl_juliana_204.docx" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/475/195_m_208_-_ab._de_cred._r35.79190_-_revitalizacao_praca_da_cohab.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/476/196_m_209_-_ab._de_cred._especial_por_excesso_-_r301.69984_-_recurso_mac_para_servicos_de_terceiros.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/477/197_m_210_-_ab._de_cred._especial_por_excesso_-_r98.00000_-_manutencao_do_centro_de_reabilitacao_-_cer.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/481/198_m_211_-_ab._de_cred._especial_por_superavit_-_r176.22861_-_remanejamento_vencimentos_incentivo_financeiro_da_aps_organized.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/482/199_m_212_-_ab._de_cred._especial_por_superavit_e_excesso_-_r648.48718_-_folha_de_pagamento_media_e_alta_complexidade_-_15_organized.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/483/200_m_213_-_ab._de_cred._especial_por_superavit_e_excesso_-_r14.86746_-_folha_de_pagamento_media_e_alta_complexidade_-_15_organized.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/484/201_m_214_-_ab._de_cred._especial_por_anulacao_r6.977.16238_-_remanejamento_folha_dezembro_e_decimo_secretarias.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/487/202_m_215_-_cria_o_programa_de_estimulo_ao_aprendizado_e_reconhecimento_educacional.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/244/001_m_014_-_estrutura_administracao_e_revoga_a_lc_no_237-2017.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/245/plc_002_m_035_-_plano_de_cargo_e_carreira_educacao_e_revoga_a_lc_108-2012.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/334/plc_03-2023.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/335/plc_04-2023.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/336/plc_05-2023.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/265/projeto_de_lei_completar_isencao_de_taxa_de_lixo_das_escolas_municipais_corrigido.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/277/005_m_059_-_altera_o_valor_adicional_do_plantao_extra_lei_no_1.071.2003.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/278/007_m_062_-_altera_as_tabelas_de_referencias_salarial_constante_do_projeto_e_revoga_a_lei_comp._271.19.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/301/008_m_075_-_alteracao_na_lei_no1071-2003_-_valor_adicional_de__plantao_extra.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/337/plc_10-2023.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/323/009_m_099_-_regularizacao_fundiaria_urbana__reurb-.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/342/006_m_060_-__altera_a_lc_no_003-2004_e_101-2012_vagas_cargo_efetivo_vagas_28-06.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/357/010_m_120_-__altera_a_lc_no_003-2004_e_101-2012_vagas_cargo_efetivo_vagas_10-07.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/359/011_m_123_-_altera_o_art._87_da_lei_compementar_no_003-2004.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/362/012_m_124_-__altera_a_lei_complementar_no_68-2009_codigo_ambiental.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/444/plc_16_camara.docx" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/480/013_m_194_-_altera_a_lc_no_237-2017_diretor_escolar_adjunto_-semec_e_cargos_na_semacol_-_licitacao.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/479/resolucao_auxilio_alimentacao.docx" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/406/proposta_de_emenda_lom_n._01_de_2023.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/455/indicacao_12.docx" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/485/emenda_modificatica_ccj.docx" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/486/emendas_a_loa.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/210/184_m_192_-_altera_lei_no_2665-2014__-_altera_a_nomenclatura_da_creche_para_escola_municipal_de_educacao_infantil_neusa_santos_de_oliveira_-_cidade_alta.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/211/001_m_001_-_especial_por_anulacao_r120.00000_-_projeto_restaurando_vidas_-_cerna.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/212/009_m_009_-_especial_por_excesso_-_r550.62796_-_recuperacao_de_4320km_de_estradas_vicinais.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/213/008_m_008_-_especial_por_excesso_-_r181.09851_-_convenio_tubos_metalicos.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/214/007_m_007_-_especial_por_anulacao_-_r183.14518_-_remanejamento_aditivo_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/215/006_m_006_-_especial_por_anulacao_-_r19.80000_-_remanejamento_contrapartida_camionete.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/216/005_m_005_-_especial_por_anulacao_-_r190.98400_-_remanejamento_contrapartida_pavimentacao.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/217/004_m_004_-_especial_por_excesso_-_r10.050.00000_-_implantacao_de_pavimentacao_asfaltica.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/218/013_m_013_-_ab._de_cred._superavit_-__r40.92268_-__aquisicao_de_tubos_pead.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/219/003_m_003_-_especial_por_excesso_-_r10.608.38076_-_recapeamento_de_pavimentacao_asfaltica.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/220/012_m_012_-_transposicao_-_r710.99073_-_remanejamento_aditivos_semosp.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/221/011_m_011_-_especial_por_superavit_e_anulacao_-_r307.13500_-_aquisicao_de_tubos_metalicos_conv._142-2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/222/002_m_002_-_especial_por_excesso_-_r826.92566_-_construcao_ponte_em_aco_laminado_linha_168.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/223/010_m_010_-_especial_por_excesso_-_r228.98517_-_aquisicao_de_manilhas_para_vias_urbanas.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/224/014_m_015_-_ab._de_cred._especial_por_superavit_e_anulacao_-_r695.38048_-_aquisicao_de_tubos_corrugados_bueiros_metalicos.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/225/016_m_017_-_transposicao_-_r350.00000_-_reequilibrio_orcamentario_de_convenios.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/226/015_m_016_-_ab._de_cred._especial_por_superavit_e_anulacao_-_r391.71000_-_aquisicao_de_implementos_agricolas_semagri.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/227/024_m_025_-_ab._de_cred._especial_por__superavit_e__anulacao_-_r603.00000_-_aquisicao_de_maquina_de_cera_e_mini_carregadeira.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/228/025_m_026_-_ab._de_cred._especial_por__superavit__-_r75.90000_-_aquisicao_de_equipamento_e_material_permanente_clinica_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/229/022_m_023_-_ab._de_cred._especial_por__superavit_e__anulacao_-_r371.20000_-_aquisicao_de_motocicletas_para_os_agentes_de_saude.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/230/018_m_019_-_ab._de_cred._especial_por__superavit_-_r411.94200_-_reforma_albert_sabin.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/231/017_m_018_-_ab._de_cred._especial_por__anulacao_-_r260.40000_-_remanejamento_convenio_sejus_semosp.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/232/019_m_020_-_ab._de_cred._especial_por__superavit_-_r399.97300_-_ampliacao_albert_sabin.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/233/023_m_024_-_ab._de_cred._especial_por__superavit_e__anulacao_-_r76.35625_-_aquisicao_de_veiculos_para_a_policlinica.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/234/021_m_022_-_ab._de_cred._especial_por__anulacao_-_r58.47324_-_ampliacao_unidade_de_saude_planalto.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/235/020_m_021_-_ab._de_cred._especial_por__superavit_-_r100.23909_-_construcao_de_salas_e_banheiros_escola_balao_magico.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/236/026_m_027_-__rolim_previ_da_lei_3317.2017..pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/237/030_m_031_-_ab._de_cred._especial_por__superavit_e_anulacao_-_r358.80000_-_aluguel_escolas.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/238/028_m_029_-_ab._de_cred._especial_por___superavit_e_anulacao_-_r707.35102_-_reforma_e_ampliacao_pequeno_principe.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/239/031_m_032_-_ab._de_cred._especial_por__superavit_e_anulacao_-_r123.02884_-_costrucao_de_salas_de_aula_e_banheiros_balao_magico.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/240/027_m_028_-_ab._de_cred._especial_por___superavit_e_anulacao_-_r447.81105_-_costrucao_de_banheiro_passarela_e_portal_jose_verissimo.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/241/032_m_033_-_ab._de_cred._especial_por_por_anulacao_-_r1.070.00000_-_devolucao_concurso.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/242/029_m_030_-_ab._de_cred._especial_por___superavit_e_anulacao_-_r93.00000_-_aquisicao_de_material_de_informatica.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/243/033_m_034_-_ab._de_cred._especial_por_por_anulacao_-_r194.53070-_rateio_consorcio_cinderondonia.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/247/003_m_036_-_servico_de_inspecao_municipal_de_produtos_de_origem_animal_no_municipio_de_rolim_de_moura_-_sim.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/248/034_m_037_-_ab._de_cred._por_superavit_-__r56.15922_-__aquisicao_de_medicamentos_convenio.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/249/035_m_038_-_ab._de_cred._por_superavit_-__r17.94216_-__custeio_atencao_basica.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/250/036_m_039_-_ab._de_cred._por_superavit_-__r839.45736_-__custeio_atencao_primaria_em_saude.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/251/037_m_040_-_ab._de_cred._por_superavit_-__r62.50764_-__custeio_atencao_primaria_em_saude_port._1827-2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/252/038_m_041_-_ab._de_cred._por_superavit_-__r300.00000_-__recursos_saude_publica_-_coronavirus_port._3.313-2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/253/039_m_042_-ab._de_cred._por_superavit_-__r700.00000_-__recursos_saude_publica_-_coronavirus.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/254/040_m_043_-ab._de_cred._por_superavit_-__r101.18000_-__material_didatico_-_atitude_saudavel.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/255/041_m_044_-_ab._de_cred._por_superavit_-__r9.08116_-__devolucao_de_saldo_convenio_equipamentos.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/256/042_m_046_-_ab._de_cred._por_superavit_-__r1.044.67454_-__recursos_atencao_primaria_-_pab.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/257/043_m_047_-_ab._de_cred._por_superavit_-__r175.13400_-__recursos_custeio_atencao_primaria_-_pab.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/258/044_m_048_-_ab._de_cred._por_superavit_-__r7.17906_-__aquisicao_de_playground_semec.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/259/045_m_049_-_ab._de_cred._por_superavit_-_r150.00000_-_emenda_jaqueline_cassol_-_fanfarra.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/260/046_m_050_-_ab._de_cred._especial_por_superavit_e_anulacao_-_r40.06293_-_aquisicao_de_calcario_dolomitico.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/261/047_m_051_-_ab._de_cred._especial_por_superavit_e_anulacao_-_r199.27367_-_aquisicao_de_equipamentos_-_semagri.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/262/048_m_052_-_ab._de_cred._especial_por_superavit_e_anulacao_-_r320.74042_-_aquisicao_de_manilhas_-_semagri.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/263/049_m_053_-_ab._de_cred._especial_por_superavit_e_anulacao_-_r702.07264_-_emenda_jaqueline_cassol_-_melhor_caminho.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/264/050_m_054_-_ab._de_cred._especial_por_superavit_-_r216.115.18_-_transporte_escolar_-_pnate.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/269/004_m_045_-_altera_o_art._3_e_revoga_o_art._4_da_lc_no_278-2019.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/270/055_m_061_-_altera_a_lei_no_4008-2021_termo_de_cessao_sebrae.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/271/056_m_063_-_ab._de_cred.__por_excesso_-_r621.11236_-_aquisicao_de_veiculo_e_mat._de_construcao.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/272/057_m_064_-_ab._de_cred._especial_por_superavit_-_r833.41846_-_recurso_leilao.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/273/051_m_055_-_ab._de_cred._superavit_-_semas_r225.33849-_principal_semas.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/274/052_m_056_-_ab._de_cred._especial_por_superavit_-_r111.59445_-_pavimentacao_em_bloquetes_linha_188.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/275/053_m_057_-__ab._de_cred._especial_por_superavit_-_r282.72858_-_recuperacao_de_trechos_atingidos_pela_enchente.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/276/054_m_058_-_ab._de_cred._especial_por_superavit_-_r175.34335_-_recuperacao_de_estradas_vicinais_fitha.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/292/eurico_seguranca_nas_escolas.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/293/060_m_067_-_transposicao_-_r832.80000_-_remanejamento_seguranca_armada_semec.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/294/061_m_068_-ab._de_cred._especial_por_superavit_-_r45.26386_-_devolucao_praca.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/295/062_m_069_-_ab._de_cred._por_superavit_-_semas_r127.17763_-_superavit_principal_semas.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/296/063_m_070_-_ab._de_cred._especial_por_excesso_-_r150.00000_-_material_de_consumo_emenda_jaqueline_cassol.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/297/064_m_071_-_ab._de_cred._especial_por_excesso_-_r436.00000_-__emendas_parlamentares.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/298/065_m_072_-_ab._de_cred._especial_por_excesso_-_r150.00000_-__emenda_parlamentar_iluminacao_nova_estrela.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/299/066_m_073_-_ad._de_cred.__especial_por_excesso_-_r150.00000_-__emenda_parlamentar_material_eletrico.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/300/067_m_074_-_ab._de_cred._especial_por_superavit_-_r126.00000_-_despesas_agerrom.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/302/068_m_076_-_obrigatoriedade_de_afixacao_de_placa_informativa_da_central_de_atendimento_a_mulher___anteprojeto_vereadora_juliana.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/303/069_m_077_-_ab._de_cred._especial_por_superavit_excesso_e_anulacao_-_r118.57581_-_construcao_do_muro_do_cras.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/304/070_m_078_-_transposicao_-_r1.842.00000_-_remanejamento_folha_medicos_pessoa_juridica.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/305/071_m_079_-_ab._de_cred._por_superavit_-_semas_r673.55947_-_principal_fundo_da_crianca.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/306/073_m_081_-__ldo_2024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/307/072_m_080_-_calculo_atuarial_rolim_previ_2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/308/074_m_082_-_ab._de_cred._por_superavit_-__r30.24875_-__recursos_atencao_primaria_-_mac_port._3520-2017.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/309/075_m_083_-_ab._de_cred.__por_superavit_-__r97.48309_-__recursos_atencao_primaria_-_mac_prop._36000291845202000.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/310/076_m_084_-_ab._de_cred._por_superavit_-__r115.09965_-__recursos_atencao_primaria_-_mac_port._1394-2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/311/077_m_085_-_ab._de_cred.__por_superavit_-__r4.35261_-__recursos_atencao_primaria_-_mac_prop._36000281321201900.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/312/078_m_086_-_ab._de_cred.__por_superavit_-__r19.25126_-__incremento_temp._hospitalar_ambulatorial_-_port._751-2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/313/079_m_087_-_ab._de_cred._especial_por_excesso_-_r315.00000_-_custeio_unidade_de_pronto_atendimento_-_upa.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/314/080_m_088_-_ab._de_cred.__superavit_-__r16.60310-__devolucao_de_saldo_convenio_van.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/315/081_m_089_-_ab._de_cred.__superavit_-__r104.98185_-_devolucao_praca_cohab.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/316/083_m_091_-_transposicao_-_r510.00000_-_remanejamento_semec.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/317/085_m_093_-_ab._de_cred._por_superavit_-__r_207.27239_-_transferencia_de_saldos_financeiros_lei_197-2022.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/318/086_m_094_-__ab._de_cred._por_superavit_-__r_383.30861_-_programa_de_informatizacao_da_aps.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/319/087_m_095_-_ab._de_cred._especial_por_excesso_-_r1.046.45597_-_construcao_do_portal_de_entrada_ro_010.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/320/088_m_096_-_ab._de_cred._por_superavit_-__r26.26417_-_devolucao_capela_mortuaria.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/321/082_m_090_-_cria_jeton_para__comissao_de_analise_de_projetos_de_obras_publicas_e_privadas.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/322/090_m_098_-_convenio_associacao_rural_asrolim.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/324/084_m_092_-_prioridade_no_atendimento_para_pessoas_com_fibromialgia_vereadora_juliana.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/325/092_m_101_-_ab._de_cred._especial_por_excesso_-_r200.00000_-_incremento_temp._atencao_primaria.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/326/091_m_100_-_reformulacao_administrativa_transposicao_-_r26.25194_-_remanejamento_semusa_conselho.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/327/093_m_102_-_ab._de_cred._especial_por_excesso_-_r493.93836_-_ampliacao_do_centro_de_convivencia_do_idoso.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/328/094_m_103_-_ab._de_cred._especial_por_superavit_e_anulacao_-_r79.53000-_aquisicao_de_ar_condicionado_hospital.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/330/095_m_104_-_ab._de_cred._por_superavit_-__r1.203.56496_-__folha_fundeb.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/331/058_m_065_-_diario_oficial_cinderondonia_e_revoga_a_lei_no_1733-2009_arom.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/332/096_m_105_-_diaria_especial_de_atividade_delegada_aos_policiais_militares_07-06.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/333/plo_n._99-2023_ivan.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/339/097_m_106_-_ab._de_credito_excesso_arrec._r31.40559.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/340/098_m_107_-_ab._de_credito_adicional_por_superavit_r9.71978.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/341/099_m_108_-_ab._de_credito_adicional_por_excesso_r3.500.00000.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/343/059_m_066_-_revoga_a_lei_no_2871-2014_agerrom.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/344/089_m_097_-_cria_a_fundacao_de_cultura_e_juventude_anteprojeto_vereador_ronny_tonn.docx.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/345/100_m_109_-_altera_a_lei_no_3317-2017_rolim_previ.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/347/101_m_110_-_ab._de_credito_por_superavit_r111.47313.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/348/102_m_111_-_ab._de_credito_por_excesso_r119.41968.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/349/103_m_112_-_ab._de_credito_excesso_de_arrec._r146.05081.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/350/104_m_113_-_ab._de_credito_por_excesso_de_arrec._r1.000.00000.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/351/105_m_114_ab._de_credito_por_exc._arrec._r131.57881.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/352/106_m_115_ab._credito_superavit_r405.38094.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/353/107_m_116_-_ab._de_credito_por_exc._r2.369.84748.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/354/108_m_117_-_ab._de_credito_adic._espec._superavit_r33.60172.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/355/109_m_118_-_ab._de_credito_por_superavit_r38.35878.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/356/110_m_119_-_ab._de_credito_por_excesso_de_arrec._1.500.00000.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/358/112_m_122_-_ab._de_credito_excesso_de_arrec._r2.855.49254.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/360/113_m_125_-_altera_a_lei_no_4247-203_mototaxi.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/363/116_m_128_-_doa_ao_estado_o_lote_no_540_quadra_033_setor_004_delegacia_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/364/121_m_133_-_transposicao_-_r416.41200_-_remanejamento_promafe.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/365/120_m_132_-_ab._de_cred._por_superavit_-__r87.30100_-_equipamentos_para_o_hospital_municipal_amelio_joao.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/366/114_m_126_-_ab._de_cred._suplementar__por_excesso_-_r32.03611_-_devolucao_lei_aldir_blanc.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/367/118_m_130_-_ab._de_cred._especial_por_excesso_-_r449.85400_-_equipamentos_unidade_basica_de_saude.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/368/122_m_134_-_ab._de_cred._especial_por_anulacao_r48.00000_-_criacao_de_jeton_sempladege.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/369/119_m_131_-_ab._de_cred._por_superavit_-__r67.96885_-_equipamentos_unidade_de_saude.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/370/117_m_129_-_doa_ao_estado_o_lote_no_233_quadra_052_setor_003_politec_-_policia_tecnica_cientifica.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/371/123_m_135_-_ab._de_cred._por_superavit_-__r86.33600_-_equipamentos_para_o_hospital_municipal.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/372/124_m_136_-_ab._de_cred._por_superavit_-_r60.45105_-_aquisicao_de_enxovais_e_rouparia.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/373/125_m_137_-_ab._de_cred._por_superavit_-_r46.33333_-_aquisicao_de_aparelho_de_ultrassonografia.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/374/126_m_138_-_ab._de_cred._especial_por_excesso_-_r250.00000_-_custeio_dos_serv._de_assistencia_hospitalar_e_ambulatorial_organized.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/378/115_m_127_-_doa_a_lions_clube_de_rolim_de_moura-beira_rio.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/379/127_m_139_-_doa_a_apar_associacao_por_amor_a_rondonia_lote_001-a_quadra_09_-_loteamento_jatoba.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/380/128__m_140_-_ab._de_cred._suplementar__por_excesso_-_r55.46999_-_deslocamento_da_equipe_de_karate.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/382/129_m_141_-_altera_a_lei_no_1456-2007_clinica_da_mulher_marinha_andrade_rocha.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/383/130_m_142_-_ab._de_cred._suplementar__por_excesso_-_r76.57064_-_continuidade_construcao_quadra_joao_batista.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/384/131_m_143_-_ab._de_cred._por_superavit_-__r61.25112_-_devolucao_ponte_em_concreto.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/385/132_m_144_-_ab._de_cred._por_superavit_-_r5.35486_-_incremento_agentes_de_saude_1.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/386/133_m_145_-_ab._de_cred._por_superavit_-__r43.63200_-_incremento_medicamentos_pos_covid.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/387/135_m_147_-_ab._de_cred._por_superavit_-__r7.50000_-_recursos_enfrentamento_ao_coronavirus.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/388/134_m_146_-_ab._de_cred._superavit_-_r15.00000_-_recursos_medicamentos_pos_covid_1.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/389/136_m_148_-_ab._de_cred._por_superavit_-_r18.218000_-_atencao_as_pessoas_com_obesidade_diabetes_organized.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/390/137_m_149_-_ab._de_cred._por_superavit_-_r59.43412_-_enfrentamento_de_saude_medicamentos.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/391/projeto_setembro_verde.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/393/140_m_152_-_ab._de_cred._por_superavit_-__r224.98945_-_recursos_financeiros_atencao_primaria_covid_-_19.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/394/141_m_153_-_ab._de_cred._por_superavit_-__r109.34500_-_recursos_financeiros_atencao_primaria.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/395/138_m_150_-_ab._de_cred._por_superavit_-__r18.000000_-_recursos_financeiros_enfrentamento_coronavirus.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/396/139_m_151_-_ab._de_cred._por_superavit_-__r120.66324_-_recursos_financeiros_gestacao_pre_natal_puerperio.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/397/142_m_154_-_ab._de_cred._lei_suplementar__por_excesso_-_r481.40136_-_custeio_unidades_basicas_de_saude.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/398/143_m_155_-_ab._de_cred._especial_por_excesso_-_r353.36800_-_construcao_de_bueiro_celular_de_concreto_armado.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/401/144_m_156_-_ab._de_cred._especial_por_superavit_-_r13.60100_-_aquisicao_de_motocicletas_-_rendimentos.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/402/145_m_157_-_ab._de_cred._por_superavit_-__r316.15731_-_medicamentos_assistencia_farmaceutica.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/403/146_m_158_-_ab._de_cred._por_superavit_-__r714.94300_-_manutencao_e_melhoramento_hospitalar_servicos.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/404/147_m_159_-_ab._de_cred._especial_por_excesso_-_r103.42000_-_transferencia_voluntaria_-_sigtv.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/405/148_m_160_-_ab._de_cred._especial_por_excesso_-_r4.000.00000_-_construcao_da_pista_do_aeroporto.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/407/153_m_165_-_transposicao__r872.00000_-_remanejamento_rolim_previ_adequacao.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/408/154_m_166_-_ab._de_cred._especial_por_excesso_-_r79.91200_-_complemento_do_piso_salarial_da_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/409/155_m_167_-_por_remanejemento__r1.506.50612_-_remanejamento_para_a_camara__2023.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/410/149_m_161_-_ab._de_cred._por_superavit_-__r61.61088_-_devolucao_de_saldo_e_rendimentos_asfaltico.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/411/150_m_162_-_ab._de_cred._especial_por_excesso_-_r3.000.00000_-_pavimentacao_em_canteiros_calcadas_e_paisagismo.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/412/151_m_163_-_ab._de_cred._especial_por_anulacao_-_r30.00000_-_remanejamento_estagiarios_semas.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/413/152_m_164_-_ab._de_cred._especial_por_anulacao_-_r35.00000_-_remanejamento_vencimentos_semas.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/414/156_m_168_-_reformulacao_ppa_2024-2025.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/415/157_m_169_-_loa_2024.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/416/158_m_170_-_credito_financeiro_caixa_economica_federal_energia_fotovoltaica.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/417/159_m_171_-_ab._de_cred._por_superavit_e_excesso_-__r403.52877_-_devolucao_de_saldo_e_rendimentos_convenios_estaduais.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/418/161_m_173_-_ab._de_cred._por_superavit_-__r2.28483_-_devolucao_de_saldo_e_rendimentos_-_viveiro_municipal.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/419/162_m_174_-_ab._de_cred._por_superavit_-__r136.26524_-_devolucao_de_saldo_e_rendimentos_-_ceasa.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/420/160_m_172_-_piso_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/421/plo_n._168-2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/422/167_m_179_-_ab._de_cres._por_transposicao__r200.00000_-_remanejamento_semosp_reserva.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/423/168_m_180_-_ab._de_cred._por_superavit_-__r27.84223_-_devolucao_de_saldo_e_rendimentos_-_caminhao_3-4.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/424/169_m_181_-_ab._de_cred._especial_por_excesso_-_r61.71903_-_aquisicao_de_kits_de_apicultura.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/425/170_m_182_-__ab._de_cred._por_superavit_e_excesso_-__r900.49332_-_recapeamento_pavimentacao_asfaltica.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/426/163_m_175_-_ab._de_cred._por_superavit_-__r63.24670_-_aquisicao_de_equipamentos_para_o_hospital_municipal.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/427/171_m_183_-_ab._de_cred._por_superavit_-__r13.82616-_devolucao_ponte_em_concreto_armado.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/428/164_m_176_-_ab._de_cred._por_superavit_-__r278.26400_-_aquisicao_de_equipamentos_para_o_hospital_municipal_ii.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/429/165_m_177_-_ab._de_cred._especial_por_excesso_-_r250.00000_-_tranferencias__voluntarias_para_apoiar_intituicoes.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/431/166_m_178_-_ab._de_cred._especial_por_excesso_-_r503.87417_-_auxilio_a_cultura_-_lei_paulo_gustavo.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/432/172_m_184_-__ab._de_cred._especial_por_excesso_-_r293.56160_-_transporte_escolar_convenio_seduc.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/433/173_m__185_-_ab._de_cred._especial_por_excesso_-_r1.000.00000_-_incremento_temporario_custeio_servicos.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/434/projeto_girassol_juliana.docx" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/438/pl_181.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/439/175_m_187_-_ab._de_cred._excesso_-__r450.00000_-_aquisicao_de_equipamentos_-_trator.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/440/176_m_188_-_ab._de_cred._por__excesso_-__r2.200.00000_-_construcao_de_galeria.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/445/177_m_189_-_especial_por_excesso_-_r500.00000_-_construcao_de_rotatorias_e_faixas_elevadas.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/446/178_m_190_-_ab._de_cred.__especial_por_excesso_-_r240.70068_-_incremento_atencao_basica.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/447/179_m_191_-_ab._de_cred._por_superavit_e_excesso_-__r135.15452_-_devolucao_de_saldo_e_rendimentos_semec.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/448/180_m_192-_ab._de_cred._especial_por_excesso_-_r300.00000_-_emenda_especial_jaqueline_consumo.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/449/181_m_193-_ab._de_cred.__especial_por_anulacao_-_r50.00000_-_repasse_ao_centro_educacional_-_cer.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/451/projeto_camara.doc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/458/186_m_199_-_ab._de_cred.__especial_por_superavit_e_excesso_-__r113.78900_-_folha_de_pagamento_saude_bucal.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/459/187_m_200_-_ab._de_cred.__especial_por_superavit_e_excesso_-__r231.70939_-_folha_de_pagamento_atencao_primaria_em_saude.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/460/182_m_195_-_ab._de_cred.__especial_por_superavit_-_r103.31447-_devolucao_de_saldo_e_rendimentos_semosp_pavimentacao.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/461/188_m_201_-_ab._de_cred.__especial_por_superavit_e_excesso_-__r450.86400_-_folha_agentes_comunitarios_de_saude.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/462/189_m_202_-_ab._de_cred.__especial_por_superavit_e_excesso_-__r125.95944_-_aditivo_construcao_unidade_bairro_beira_rio.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/464/183_m_196_-_ab._de_cred.__especial_por_superavit_-_r64.50360-_folha_servidores_media_e_alta_complexidade.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/465/190_m_203_-_ab._de_cred.__especial_por_anulacao_r636.21503_-_remanejamento_semec_urgente.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/466/191_m_204_-_ab._de_cred.__especial_por_excesso_-_r623.96340_-_complemento_do_piso_salarial_da_enfermagem_iii.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/467/184_m_197_-_ab._de_cred.__especial_por_superavit_e_excesso_-__r105.56068_-_folha_de_pagamento_caps.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/468/185_m_198_-_ab._de_cred.__especial_por_superavit_e_excesso_-__r187.84899_-_saude.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/469/192_m_205_-_reformulacao_ppa_2024-2025.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/470/194_m_207_-_reformulacao_r2.695.00000_-_remanejamento_semusa_folha_novembro.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/471/193_m_206_-_loa_2024.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/472/pl_juliana_203.docx" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/473/pl_juliana_204.docx" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/475/195_m_208_-_ab._de_cred._r35.79190_-_revitalizacao_praca_da_cohab.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/476/196_m_209_-_ab._de_cred._especial_por_excesso_-_r301.69984_-_recurso_mac_para_servicos_de_terceiros.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/477/197_m_210_-_ab._de_cred._especial_por_excesso_-_r98.00000_-_manutencao_do_centro_de_reabilitacao_-_cer.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/481/198_m_211_-_ab._de_cred._especial_por_superavit_-_r176.22861_-_remanejamento_vencimentos_incentivo_financeiro_da_aps_organized.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/482/199_m_212_-_ab._de_cred._especial_por_superavit_e_excesso_-_r648.48718_-_folha_de_pagamento_media_e_alta_complexidade_-_15_organized.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/483/200_m_213_-_ab._de_cred._especial_por_superavit_e_excesso_-_r14.86746_-_folha_de_pagamento_media_e_alta_complexidade_-_15_organized.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/484/201_m_214_-_ab._de_cred._especial_por_anulacao_r6.977.16238_-_remanejamento_folha_dezembro_e_decimo_secretarias.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/487/202_m_215_-_cria_o_programa_de_estimulo_ao_aprendizado_e_reconhecimento_educacional.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/244/001_m_014_-_estrutura_administracao_e_revoga_a_lc_no_237-2017.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/245/plc_002_m_035_-_plano_de_cargo_e_carreira_educacao_e_revoga_a_lc_108-2012.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/334/plc_03-2023.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/335/plc_04-2023.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/336/plc_05-2023.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/265/projeto_de_lei_completar_isencao_de_taxa_de_lixo_das_escolas_municipais_corrigido.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/277/005_m_059_-_altera_o_valor_adicional_do_plantao_extra_lei_no_1.071.2003.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/278/007_m_062_-_altera_as_tabelas_de_referencias_salarial_constante_do_projeto_e_revoga_a_lei_comp._271.19.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/301/008_m_075_-_alteracao_na_lei_no1071-2003_-_valor_adicional_de__plantao_extra.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/337/plc_10-2023.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/323/009_m_099_-_regularizacao_fundiaria_urbana__reurb-.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/342/006_m_060_-__altera_a_lc_no_003-2004_e_101-2012_vagas_cargo_efetivo_vagas_28-06.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/357/010_m_120_-__altera_a_lc_no_003-2004_e_101-2012_vagas_cargo_efetivo_vagas_10-07.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/359/011_m_123_-_altera_o_art._87_da_lei_compementar_no_003-2004.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/362/012_m_124_-__altera_a_lei_complementar_no_68-2009_codigo_ambiental.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/444/plc_16_camara.docx" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/480/013_m_194_-_altera_a_lc_no_237-2017_diretor_escolar_adjunto_-semec_e_cargos_na_semacol_-_licitacao.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/479/resolucao_auxilio_alimentacao.docx" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/406/proposta_de_emenda_lom_n._01_de_2023.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/455/indicacao_12.docx" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/485/emenda_modificatica_ccj.docx" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2023/486/emendas_a_loa.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H259"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="41.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="94.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="225.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="225" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>