--- v0 (2026-01-29)
+++ v1 (2026-04-29)
@@ -54,849 +54,849 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Juliana Antunes</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/182/plo_51.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/182/plo_51.pdf</t>
   </si>
   <si>
     <t>institui no âmbito do Município de Rolim de Moura a "CAMPANHA SETEMBRO PET".</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>Aldair Júlio Pereira</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/139/plo_53.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/139/plo_53.pdf</t>
   </si>
   <si>
     <t>Revoga a lei nº 3.166, de 17 de maio de 2016.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/136/plo_87.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/136/plo_87.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$ 10.587.164,00 (dez milhões quinhentos e oitenta e sete mil, cento e sessenta e quatro reais) e autoriza a abertura de crédito adicional especial por anulação de dotação no valor de R$ 21.216,76. Secretaria Municipal de Obras e Serviços públicos - recapeamento de pavimentação asfáltica em vias urbanas deste Município.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/75/pl_94.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/75/pl_94.pdf</t>
   </si>
   <si>
     <t>Ratifica o Protocolo de intenções do Consórcio interfederativo de Desenvolvimento de Rondônia – CINDERONDONIA e dá outras providências.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/79/pl_98.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/79/pl_98.pdf</t>
   </si>
   <si>
     <t>Autoriza a alteração orçamentária decorrente de reformulação administrativa mediante transposição ao orçamento no presente exercício financeiro no valor de R$28.593,96. Secretaria Municipal de Saúde - contratação de empresa especializada para contratação de empresa para construção de calçada e rampa de acessso de veículos na Unidade de Pronto atendimento - UPA.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/92/plo_101.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/92/plo_101.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao Art. 1º, Art. 2º e seu parágrafo ùnico, ambos da Lei n 821, de 15 de setembro de 1997. Doação de porção de terra ao Estado de Rondônia para construção de Unidade Prisional.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/85/plo_102.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/85/plo_102.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Programa de Incentivo à produção de origem animal no âmbito do Município de Rolim de Moura e a instituição da taxa de controle sanitário.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/113/plo_123_m_125_-_ab._de_cred._especial_por_excesso_-_r684.09600_-_remuneracao_de_pessoal_-_acs.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/113/plo_123_m_125_-_ab._de_cred._especial_por_excesso_-_r684.09600_-_remuneracao_de_pessoal_-_acs.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$ 684.096,00. Secretaria Municipal de Saúde - Piso salarial dos Agentes Comunitários de Saúde.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/117/124_m_129_-_ab._de_cred._suplementar_por_anulacao_-_r795.00000_-_remanejamento_folha_semusa.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/117/124_m_129_-_ab._de_cred._suplementar_por_anulacao_-_r795.00000_-_remanejamento_folha_semusa.pdf</t>
   </si>
   <si>
     <t>"Autoriza a abertura de crédito adicional suplementar por anulação de dotação ao orçamento do presente exercício financeiro, no valor de R$795.000,00”. Secretaria Municipal de Saúde, Folha de Pagamento da Média e Alta Complexidade – 15%.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/140/140_m_146_-_transposicao_-_r28.60000_-_remanejamento_folha_semas_ii.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/140/140_m_146_-_transposicao_-_r28.60000_-_remanejamento_folha_semas_ii.pdf</t>
   </si>
   <si>
     <t>“Autoriza a alteração orçamentária decorrente de reformulação administrativa mediante transposição ao orçamento do presente exercício financeiro, no valor de R$28.600,00”. Secretaria Municipal de Saúde -  Remanejamento folha de pagamento equipe de referência da proteção social básica.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/141/139_m_145_-_especial_por_excesso_-_r145.08000_-_excesso_lei_kandir.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/141/139_m_145_-_especial_por_excesso_-_r145.08000_-_excesso_lei_kandir.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$145.080,00”. Recursos aos Estados e Municípios oriundos da Lei Kandir.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/142/141_m_147_-_altera_a_lei_no_4118_-_chamamento_contratacao_-_credenciamento_medico.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/142/141_m_147_-_altera_a_lei_no_4118_-_chamamento_contratacao_-_credenciamento_medico.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei nº 4.118, de 06 de julho de 2022”. Contratação de médico clínico geral para as UBS Bom Jardim, Albert Sabin Rural, Jequitibá, Centro Norte e Jardim Tropical Urbano, totalizando 05 Profissionais.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/143/137_m_143_-_proibe_queima_e_a_soltura_de_fogos_vereadora_juliana.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/143/137_m_143_-_proibe_queima_e_a_soltura_de_fogos_vereadora_juliana.pdf</t>
   </si>
   <si>
     <t>“Proíbe a queima e a soltura de fogos de artifício de estampido ou de efeito sonoro de grande impacto e fixa outras providências”.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/144/138_m_144_-_criacao_do_sistema_de_prestacao_de_servico_de_transporte_individual_de_passageiros_moto_taxi_e_revoga_a_lei_no_2059-2011.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/144/138_m_144_-_criacao_do_sistema_de_prestacao_de_servico_de_transporte_individual_de_passageiros_moto_taxi_e_revoga_a_lei_no_2059-2011.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a revogação da Lei 2.059/2011 e Regulamentação do Sistema de Prestação de Serviço de Transporte Individual de Passageiros com uso de Motocicletas – “Mototáxi, e dá outras providências”.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/149/143_m_149_-_suplementar_e_transposicao_-_r457.00000_-_remanejamento_folha_semusa_mes_de_setembro.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/149/143_m_149_-_suplementar_e_transposicao_-_r457.00000_-_remanejamento_folha_semusa_mes_de_setembro.pdf</t>
   </si>
   <si>
     <t>“Autoriza a alteração orçamentária decorrente de reformulação administrativa mediante transposição ao orçamento do presente exercício financeiro, no valor de R$60.000,00 e autoriza abertura crédito adicional suplementar por anulação de dotação ao Orçamento do presente exercício financeiro, no valor de R$397.000,00”. Despesa com complementação com foha de pagamento de setembro dos servidores da Secretaria Municipal de Saúde - SEMUSA.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/150/145_m_151_-_plano_plurianual__ppa_2023-2025_revisao_15-09-2022.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/150/145_m_151_-_plano_plurianual__ppa_2023-2025_revisao_15-09-2022.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a Revisão do Plano Plurianual, aprovado pela Lei 4.010/2021 para o quadriênio 2022/2025 e dá outras providências”.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/151/146_m_152_-_orcamento_2023_-_loa_2023_15-09-2022.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/151/146_m_152_-_orcamento_2023_-_loa_2023_15-09-2022.pdf</t>
   </si>
   <si>
     <t>“Estima a receita e fixa a despesa do Município de Rolim de Moura para o exercício financeiro de 2023”. Lei Orçamentária Anual (LOA 2023)</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/153/150_m_156_-_ab._de_cred._especial_por_excesso_superavit_e_anulacao_-_582.53892_-_pavimentacao_asfaltica_em_vias_urbanas.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/153/150_m_156_-_ab._de_cred._especial_por_excesso_superavit_e_anulacao_-_582.53892_-_pavimentacao_asfaltica_em_vias_urbanas.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$549.650,55, autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$2.109,95 e autoriza a abertura de crédito adicional especial por anulação de dotação no valor de R$30.778,42”. Secretaria Municipal  de Obras e Instalações -SEMOSP. Implantação de pavimentação asfáltica em vias públicas urbanas.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/154/147_m_153_-_semana_do_primeiro_emprego_vereadora_juliana.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/154/147_m_153_-_semana_do_primeiro_emprego_vereadora_juliana.pdf</t>
   </si>
   <si>
     <t>“Institui no Município de Rolim de Moura, a Semana Municipal do Primeiro Emprego, a ser realizada, anualmente, a partir do dia 24 de abril”.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/155/149_m_155_-_suplementar_por_anulacao_-_r50.00000_-_remanejamento_semusa_cer.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/155/149_m_155_-_suplementar_por_anulacao_-_r50.00000_-_remanejamento_semusa_cer.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura crédito adicional suplementar por anulação de dotação ao Orçamento do presente exercício financeiro, no valor de R$50.000,00”. Manutenção do Prédio do CER - Centro Especializado em reabilitação, reparo no telhado, corrimão, portas. Secretaria Municipal de Saúde - SEMUSA.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/156/148_m_154_-_suplementar__por_excesso_-_r1.789.96511_-_folha_excesso_fundeb_2022_final.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/156/148_m_154_-_suplementar__por_excesso_-_r1.789.96511_-_folha_excesso_fundeb_2022_final.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$1.789.865,11”. Secretaria Municipal de Educação - Semec. Despesas com pagamento de energia, telefone, aluguel, combustível, sistema de monitoramento, diário eletrônico, manutenção predial e transporte escolar.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/157/152_m_158_-_ab._de_cred._suplementar_e_transposicao_-_r139.50000_-_remanejamento_folha_semas_para_o_mes_de_novembro.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/157/152_m_158_-_ab._de_cred._suplementar_e_transposicao_-_r139.50000_-_remanejamento_folha_semas_para_o_mes_de_novembro.pdf</t>
   </si>
   <si>
     <t>“Autoriza a alteração orçamentária decorrente de reformulação administrativa mediante transposição ao orçamento do presente exercício financeiro, no valor de R$127.700,00 e autoriza abertura crédito adicional suplementar por anulação de dotação ao Orçamento do presente exercício financeiro, no valor de R$11.800,00”. Despesa com projetos e ações desenvolvidas em atendimento à população usuária dos serviços sócio assistenciais. Secretaria Municipal de Assistência Social - SEMAS.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/158/151_m_157_-_constituicao_do_servico_especializado_em_seguranca_e_medicina_do_trabalho-_sesmtento_0.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/158/151_m_157_-_constituicao_do_servico_especializado_em_seguranca_e_medicina_do_trabalho-_sesmtento_0.pdf</t>
   </si>
   <si>
     <t>“Constitui o Serviço Especializado em Segurança e Medicina do Trabalho- SESMT no âmbito do Município de Rolim de Moura e dá outras providências”.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>Eliomar Monteiro</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/161/plo_157.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/161/plo_157.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de Praça Pública localizada no Distrito de Nova Estrela Município de Rolim de Moura.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/162/157_m_163_-_ab._de_cred._suplementar_por_excesso_-_r26.355.98198__-_excesso_de_arrecadacao_folha_e_outros_assinado.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/162/157_m_163_-_ab._de_cred._suplementar_por_excesso_-_r26.355.98198__-_excesso_de_arrecadacao_folha_e_outros_assinado.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional suplementar por excesso de arrecadação de receita no valor de R$26.355.981,98.” (despesa com folha de pagamento para fechamento do ano)</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/163/153_m_159_-_suplementar_e_transposicao_-_r68.80978_-_remanejamento_vigilancia.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/163/153_m_159_-_suplementar_e_transposicao_-_r68.80978_-_remanejamento_vigilancia.pdf</t>
   </si>
   <si>
     <t>“Autoriza a alteração orçamentária decorrente de reformulação administrativa mediante transposição ao orçamento do presente exercício financeiro, no valor de R$36.182,09 e autoriza abertura crédito adicional suplementar por anulação de dotação ao Orçamento do presente exercício financeiro, no valor de R$32.627,69”. Despesa com material de consumo e medicamentos para atender o Centro de Controle de Zoonoses - Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/164/154_m_160_-__lei_especial_por_excesso_-_r795.62177_-_recursos_leilao.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/164/154_m_160_-__lei_especial_por_excesso_-_r795.62177_-_recursos_leilao.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$795.621,77”. Excesso de arrecadação oriundo do Leilão de veículos ocorrido mês de setembro de 2022 e que obejtiva a aquisição de um caminhão caçamba para a SEMOSP - Secretaria Municipal de Obras.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/168/158_m_164_-_ab._de_cred._por_anulacao_e_transposicao_-_r5.549.20073__-_remanejamento_folha_prefeitura_adequacao_ano_assinado.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/168/158_m_164_-_ab._de_cred._por_anulacao_e_transposicao_-_r5.549.20073__-_remanejamento_folha_prefeitura_adequacao_ano_assinado.pdf</t>
   </si>
   <si>
     <t>“Autoriza a alteração orçamentária decorrente de reformulação administrativa mediante transposição ao orçamento do presente exercício financeiro, no valor de R$1.364.000,00 e autoriza abertura crédito adicional suplementar por anulação de dotação ao Orçamento do presente exercício financeiro, no valor de R$4.185.200,73”. Despesa com folha de pagamento  para o mês de outubro.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/170/159_m_165_-_plano_plurianual__ppa_2023-2025_revisao.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/170/159_m_165_-_plano_plurianual__ppa_2023-2025_revisao.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a Revisão do Plano Plurianual, aprovado pela Lei 4.010/2021 para o quadriênio 2022/2025 e dá outras providências”. _x000D_
 Observação: Projeto de Lei em Substituição ao PLO de nº 149, conforme ofício de autoria do Poder Executivo de nº 695 de 11 de outubro de 2022 que solicitou a retirada do PL 149/2022 que dispõe sobre: “A Revisão do Plano Plurianual, aprovado pela Lei 4.010/2021 para o quadriênio 2022/2025 e dá outras providências” (Plano Plurianual - PPA 2022-2025).</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/172/160_m_166_-_orcamento_2023_-_loa_2023.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/172/160_m_166_-_orcamento_2023_-_loa_2023.pdf</t>
   </si>
   <si>
     <t>“Estima a receita e fixa a despesa do Município de Rolim de Moura para o exercício financeiro de 2023”. LOA 2023. _x000D_
 Observação: Projeto de Lei em Substituição ao PLO 150/2022, conforme ofício de autoria do Poder Executivo de nº 695 de 11 de outubro de 2022 que solicitou a retirada do PLO 150/2022 que dispõe sobre: “Estima a receita e fixa a despesa do Município de Rolim de Moura para o exercício financeiro de 2023” - (Lei Orçamentária Anual).</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/173/161_m_167_-_ab._de_cred._por_anulacao_r46.63448_-_aditivo_praca_nova_estrela.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/173/161_m_167_-_ab._de_cred._por_anulacao_r46.63448_-_aditivo_praca_nova_estrela.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura crédito adicional especial por anulação de dotação ao Orçamento do presente exercício financeiro, no valor de R$46.634,48”. Termo aditivo contratual para construção da Praça de Nova Estrela, Distrito de Rolim de Moura.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/174/162_m_168_-_ab._de_cred._especial_por_excesso_-_r194.42988_-_excesso_salario_educacao.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/174/162_m_168_-_ab._de_cred._especial_por_excesso_-_r194.42988_-_excesso_salario_educacao.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$194.429,88”. Pagamento da empresa Centro de Integração Empresa Escola/CIEE, estagiários/SEMEC.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/177/163_m_169_-_suplementar_por_anulacao_-_r9.22783_-_remanejamento_devolucao_conv._semec.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/177/163_m_169_-_suplementar_por_anulacao_-_r9.22783_-_remanejamento_devolucao_conv._semec.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura crédito adicional especial por anulação de dotação ao Orçamento do presente exercício financeiro, no valor de R$9.227,83”. Devolução de saldo e rendimentos oriundos de convênio firmado para ampliação da Escola Polo Francisca Duran, Secretaria Municipal de Educação - SEMEC.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/178/164_m_170_-_especial_por_excesso_-_r200.00000_-_programa_de_gestao_de_transferencia_voluntaria_-_sigtv.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/178/164_m_170_-_especial_por_excesso_-_r200.00000_-_programa_de_gestao_de_transferencia_voluntaria_-_sigtv.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$200.000,00”. Custeio dos serviços de Assistência Social através de transferência de recursos via Ministério da Cidadania, Secretaria Municipal de Assistência Social - SEMAS.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/179/165_m_171_-_suplementar_e_transposicao_-_r40.56318_-_remanejamento_muro_e_calcada_estacionamento_cras.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/179/165_m_171_-_suplementar_e_transposicao_-_r40.56318_-_remanejamento_muro_e_calcada_estacionamento_cras.pdf</t>
   </si>
   <si>
     <t>“Autoriza a alteração orçamentária decorrente de reformulação administrativa mediante transposição ao orçamento do presente exercício financeiro, no valor de R$40.563,18”. Construçã de muro, calçada e estacionamento do Centro de Referência e Assistência Social - CRAS.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/180/166_m_172_-_lei_suplementar_e_transposicao_-_r210.51045_-_remanejamento_folha_semas_para_fechar_o_ano.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/180/166_m_172_-_lei_suplementar_e_transposicao_-_r210.51045_-_remanejamento_folha_semas_para_fechar_o_ano.pdf</t>
   </si>
   <si>
     <t>“Autoriza a alteração orçamentária decorrente de reformulação administrativa mediante remanejamento ao orçamento do presente exercício financeiro, no valor de R$195.510,45 e autoriza a alteração orçamentária decorrente de reformulação administrativa mediante transposição ao orçamento do presente exercício financeiro, no valor de R$15.000,00”. Despesa com folha de pagamento do Mês de Dezembro e décimo terceiro dos servidores da Secretaria Municipal de Assistência Social - SEMAS.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/183/projeto_de_lei_carreadores_melhor_caminho.doc</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/183/projeto_de_lei_carreadores_melhor_caminho.doc</t>
   </si>
   <si>
     <t>“Insere §§ 1º e 2º e transforma Parágrafo Único em § 3º ao Artigo 2º da Lei Municipal nº 3.325, de 13 de junho de 2017”.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/187/144_m_150_-_taxi_revoga_a_lei_no_1144-2004_taxi.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/187/144_m_150_-_taxi_revoga_a_lei_no_1144-2004_taxi.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a revogação da Lei nº 1.144/2004 que Disciplina o Serviço de Transporte Individual de Passageiros (TÁXI) no Município”.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/188/168_m_174_-_reformulacao_e_aulacao_r70.36504__79.30658_aditivo_ceasa.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/188/168_m_174_-_reformulacao_e_aulacao_r70.36504__79.30658_aditivo_ceasa.pdf</t>
   </si>
   <si>
     <t>“Autoriza a alteração orçamentária decorrente de reformulação administrativa mediante transposição ao orçamento do presente exercício financeiro, no valor de R$70.365,04 e autoriza abertura crédito adicional suplementar por anulação de dotação ao Orçamento do presente exercício financeiro, no valor de R$79.306,58”. Aditivo contratual referente à construção de CEASA/CENTRO COMERCIAL DE ABASTECIMENTO DE PRODUTOS AGRÍCOLAS/Convênio nº 864207/2018/Ministério da Desfesa).</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/189/167_m_173_-_ratifica_a_2a_alteracao_do_contrato_do_cimcero.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/189/167_m_173_-_ratifica_a_2a_alteracao_do_contrato_do_cimcero.pdf</t>
   </si>
   <si>
     <t>“Ratifica a 2ª Alteração ao Contrato de Consórcio originado do Protocolo de Intenções subscrito em 10 de setembro de 2009, firmado junto ao Consórcio Intermunicipal do Centro Leste do Estado de Rondônia – CIMCERO e dá outras providências”.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/190/169_m_175_-_prorroga_por_mais_01_ano_o_prazo_para_edificacao_da_sede_do_sebrae_lei_no_4008-2021.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/190/169_m_175_-_prorroga_por_mais_01_ano_o_prazo_para_edificacao_da_sede_do_sebrae_lei_no_4008-2021.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal, a prorrogar por 01 (um) ano, o prazo para edificação da sede do Serviço Brasileiro de Apoio às Micro e Pequenas Empresas/SEBRAE”.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>Mesa Diretora - MEDIR</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/191/plo_175.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/191/plo_175.pdf</t>
   </si>
   <si>
     <t>“Autoriza a alteração orçamentária de-corrente de reformulação administrativa mediante transposição ao orçamento do presente exercício financeiro, no valor de R$200.000,00 e autoriza abertura crédito adicional suplementar por anula-ção de dotação ao Orçamento do pre-sente exercício financeiro, no valor de R$50.000,00”.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/194/170_m_176_-_revoga_a_lei_no_1430-2007_conselho_municipal_de_educacao-cme.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/194/170_m_176_-_revoga_a_lei_no_1430-2007_conselho_municipal_de_educacao-cme.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei Municipal nº 1.430, de 24 de abril de 2007, que dispõe sobre a criação do Conselho Municipal de Educação de Rolim de Moura – CME/RM”.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/196/171_m_177_-_doa_ao_estado_o_lote_no_1060-c_-_corpo_de_bombeiro.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/196/171_m_177_-_doa_ao_estado_o_lote_no_1060-c_-_corpo_de_bombeiro.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a promover doação de Lote ao Estado de Rondônia para construção SEÇÃO DE ATIVIDADES TÉCNICAS do CORPO DE BOMBEIROS MILITAR DO ESTADO DE RONDÔNIA”.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/197/172_m_178_-_especial_por_excesso_-_1.101.18000_-_material_didatico_atitude_saudavel.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/197/172_m_178_-_especial_por_excesso_-_1.101.18000_-_material_didatico_atitude_saudavel.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$1.000.000,00 e autoriza a abertura de crédito adicional especial por anulação de dotação no valor de R$101.180,00”. Aquisição de material didático, projeto Atitude Saúdável.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/198/173_m_179_-_ab._cred._especial_por_excesso_-_r95.72958_-_convenio_pavimentacao_asfaltica.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/198/173_m_179_-_ab._cred._especial_por_excesso_-_r95.72958_-_convenio_pavimentacao_asfaltica.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$95.729,58”.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/199/176_m_182_-_ab._de_cred._especial_por_superavit__-_r528.44250_-_piso_da_atencao_primaria_em_saude_-_folha_acs.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/199/176_m_182_-_ab._de_cred._especial_por_superavit__-_r528.44250_-_piso_da_atencao_primaria_em_saude_-_folha_acs.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$528.442,50”.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/200/177_m_183_-_ab._de_cred._especial_por_superavit__-_r178.07685_-_centro_de_atencao_psicossocial_-_folha_caps.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/200/177_m_183_-_ab._de_cred._especial_por_superavit__-_r178.07685_-_centro_de_atencao_psicossocial_-_folha_caps.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$178.076,85”.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/201/178_m_184_-_ab._de_cred._especial_por_superavit__-_r95.19971_-_centro_de_reabilitacao_-_folha_cer.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/201/178_m_184_-_ab._de_cred._especial_por_superavit__-_r95.19971_-_centro_de_reabilitacao_-_folha_cer.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$95.199,71”.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/202/179_m_185_-_ab._de_cred._especial_por_excesso_e_superavit__-_r35.06633_-_devolucao_convenio_cozinha_e_consultorio.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/202/179_m_185_-_ab._de_cred._especial_por_excesso_e_superavit__-_r35.06633_-_devolucao_convenio_cozinha_e_consultorio.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$25.238,59, autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$9.827,74”.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/203/180_m_186_-_ab._de_cred._por_transposicao__r30.00000_-_remanejamento_rolim_previ_folha_para_fechar.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/203/180_m_186_-_ab._de_cred._por_transposicao__r30.00000_-_remanejamento_rolim_previ_folha_para_fechar.pdf</t>
   </si>
   <si>
     <t>“Autoriza a alteração orçamentária decorrente de reformulação administrativa mediante transposição ao orçamento do presente exercício financeiro, no valor de R$30.000,00”.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/204/175_m_181_-_ab._de_cred._especial_por_superavit__-_729.09503_-_piso_da_atencao_primaria_em_saude_-_folha.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/204/175_m_181_-_ab._de_cred._especial_por_superavit__-_729.09503_-_piso_da_atencao_primaria_em_saude_-_folha.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$729.095,03”.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/205/174_m_180_-_ab._de_cred._especial_por_excesso_e_superavit__-_817.88536_-_manutencao_do_mac_servicos_de_terceiros.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/205/174_m_180_-_ab._de_cred._especial_por_excesso_e_superavit__-_817.88536_-_manutencao_do_mac_servicos_de_terceiros.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$51.513,06, autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$766.373,30”.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/209/181_m188_-_revoga_a_lei_no_3267-2016_aunonomia_financeira_das_unidades_escolares_-_promafe.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/209/181_m188_-_revoga_a_lei_no_3267-2016_aunonomia_financeira_das_unidades_escolares_-_promafe.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a autonomia financeira das Unidades Escolares Urbanas e Rurais da Rede Municipal de Ensino e revoga a Lei nº 3.267/2016.”</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/207/182_m_189_-_doa_ao_estado_o_lote_no_230_quadra_30_setor_003_unidade_armazenadora_de_alimentacao_escolar.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/207/182_m_189_-_doa_ao_estado_o_lote_no_230_quadra_30_setor_003_unidade_armazenadora_de_alimentacao_escolar.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a promover doação de Lote ao Estado de Rondônia”.</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/181/plc_02.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/181/plc_02.pdf</t>
   </si>
   <si>
     <t>Concede Revisão Geral aos Vencimentos dos Servidores da Câmara Municipal de Rolim de Moura.</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/160/plc_04.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/160/plc_04.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão do Plano de Cargos Carreira, Carreira e Salários - PCCS dos Servidores Públicos da Câmara Municipal de Rolim de Moura, e revoga a Lei Complementar nº 052/2008 e suas alterações.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/192/plc_08.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/192/plc_08.docx</t>
   </si>
   <si>
     <t>“Altera o caput do artigo 3º da Lei Complementar nº 292/2019”. Dispõe sobre o auxílio saúde aos Servidores Públicos Efetivos do Poder Legislativo.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/206/007_m_187_-_altera_a_lc_no_237-2017_-_semec.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/206/007_m_187_-_altera_a_lc_no_237-2017_-_semec.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei Complementar nº 237, de 30 de março de 2017”.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/208/008_m_191_-_altera_a_lc_no_231-2016_gratificacao_cps_pad_-_comissao_de_sindicancia.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/208/008_m_191_-_altera_a_lc_no_231-2016_gratificacao_cps_pad_-_comissao_de_sindicancia.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei Complementar nº 231, de 22 de dezembro de 2016”.</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/152/image_00959.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/152/image_00959.pdf</t>
   </si>
   <si>
     <t>Cria a Procuradoria da Mulher na Câmara Municipal de Rolim de Moura e dá outras Providências.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/</t>
   </si>
   <si>
     <t>Regulamenta as hipóteses de contratação direta disciplinadas pela Lei nº 14.133, de 1º de abril de 2021.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/193/p.res._04.doc</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/193/p.res._04.doc</t>
   </si>
   <si>
     <t>Regulamenta a concessão do auxílio alimentação, no âmbito da Câmara Municipal de Rolim de Moura/RO.</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica Municipal</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/171/001_m_162_-_emenda_a_lei_organica_altera_o_art._148_e_acrescenta_o_143-a_a_143-m_-_rpps_regime_proprio_de_previdencia_social__-_conforme_ec._103-2019.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/171/001_m_162_-_emenda_a_lei_organica_altera_o_art._148_e_acrescenta_o_143-a_a_143-m_-_rpps_regime_proprio_de_previdencia_social__-_conforme_ec._103-2019.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre instituição de novas regras no Regime Próprio de Previdência Social (RPPS) do Município de Rolim de Moura – RO, de acordo com a Emenda Constitucional nº 103/2019”.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Eurico da Rádio.</t>
   </si>
   <si>
     <t>Indica que a Administração Municipal, através da Coordenadoria Municipal de Trânsito (COMTRAN) de Rolim de Moura,  providencie um estudo para sinalização de trânsito nos cruzamentos da Rua Ana Neri com Av. 25 de agosto no bairro Cidade Alta, bem como no cruzamento da Rua Rio verde com Av. São Paulo no bairro Beira Rio.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Indica que a Administração Municipal, através da Coordenadoria Municipal de Trânsito (COMTRAN) de Rolim de Moura,  providencie um estudo para sinalização de trânsito nos cruzamentos da Rua Rondônia com Av. Cuiabá no bairro Centenário.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito, que junto ao setor competente, seja disponibilizado um(a) profissional de enfermagem para prestar atendimento  na UBS de Nova Estrela.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Waltão da Obra - 1º Secretário</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/159/45_-_sessao_26_de_setembro_de_2022.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/159/45_-_sessao_26_de_setembro_de_2022.pdf</t>
   </si>
   <si>
     <t>Indica que a Administração Municipal, através da Secretaria Municipal de Obras e Serviços Públicos, providencie, com a maior brevidade possível, a troca de lâmpadas da rede de iluminação pública, localizada na Avenida Maringá e Rua Jaguaribe, no Bairro Beira Rio, mais precisamente, nos postes n°s 16, 49, 50 e  51.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/166/46_-_eurico__03_10_22.doc</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/166/46_-_eurico__03_10_22.doc</t>
   </si>
   <si>
     <t>Indica que a Administração Municipal,  através da Secretaria Municipal de Obras, Instalações e Serviços Públicos, que seja providenciado a reconstrução da ponte da Av. Salvador bairro Planalto, bem como a  construção da ponte da Av. Teresina também no bairro Planalto, entre a Rua Rio Madeira e Rua Barão de Melgaço.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>Claudinho da Cascalheira</t>
   </si>
   <si>
     <t>Indica que a Administração Municipal, através da Secretaria Municipal de Saúde, SEMUSA  providencie, com a maior brevidade possível, a implantação de um consultório odontológico no Centro de Saúde do bairro Jardim Tropical, disponibilizando também um profissional para prestar os atendimentos.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal de Rolim de Moura, que através do setor competente junto a Secretaria Municipal de Obras, Instalações e Serviços Públicos, que seja providenciado a execução dos serviços abaixo:_x000D_
 a)	 cascalhamento nas 2 cabeceiras da ponte na Linha 188 Norte Km 5,5;_x000D_
 b)	 Construção de galeria na Linha 188 sul km 8,5, e_x000D_
 c)	 estacionamento na Av. Norte Sul entre Av. São Paulo e Av. Belo Horizonte.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/184/indicacao_n._49_ver._walter_soares.doc</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/184/indicacao_n._49_ver._walter_soares.doc</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito que a Administração Municipal, através da Secretaria Municipal de Obras e Serviços Públicos, providencie, com a maior brevidade possível, a limpeza e o nivelamento do Campos de Futebol do Bairro Bom Jardim.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/195/50_-_eurico_-_lombadas_av._21_11_22.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/195/50_-_eurico_-_lombadas_av._21_11_22.docx</t>
   </si>
   <si>
     <t>Indica ao ao Excelentíssimo Senhor ALDAIR JULIO PEREIRA, Prefeito Municipal de Rolim de Moura, que através do setor competente junto a da Coordenadoria Municipal de Trânsito-COMTRAM/Secretaria Municipal de Obras, Instalações e Serviços Públicos, que seja providenciado a execução dos serviços abaixo:_x000D_
 a)	Construção/instalação de lombadas, nos cruzamentos da Rua Rio Madeira com Av. Boa Vista no bairro Boa Esperança;_x000D_
 b)	Poda das árvores (Rua Rio Madeira com a Avenida Bela Vista;_x000D_
 c)	Nivelamento da pavimentação asfaltica da Rua Rio Madeira, próximo ao Lavador Ferrari; _x000D_
 d)	Construção de rampa de acessibilidade na entrada da Unidade de Pronto Atendimento – UPA.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/185/requerimento_no_22_-_eurico_gomes.docx</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/185/requerimento_no_22_-_eurico_gomes.docx</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve REQUER à Mesa ouvido Plenário na forma regimental, seja requerido ao Excelentíssimo Senhor ALDAIR JÚLIO PEREIRA, Prefeito Municipal, que através do setor competente junto a esta Administração Municipal, seja  estudada a possibilidade de  equiparação salarial entre os profissionais de Pedagogia da Secretaria Municipal de Assistência social e Secretaria Municipal de Educação.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/186/requerimento_no_23_-_juliana_antunes.doc</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/186/requerimento_no_23_-_juliana_antunes.doc</t>
   </si>
   <si>
     <t>REQUER à Mesa ouvido Plenário na forma regimental, seja requerido ao Excelentíssimo Senhor CLAUDINEI FERNANDES DE SOUZA, Presidente da Câmara Municipal de Rolim de Moura, que através do setor competente, seja  convocada uma Sessão Solene de Instalação da Procuradoria da Mulher, instituída através da  Resolução nº 003/2022, no dia 16 de novembro de 2022, às 19h:30min, no Plenário da Câmara Municipal.</t>
   </si>
   <si>
     <t>PE</t>
   </si>
   <si>
     <t>Proposta de Emenda</t>
   </si>
   <si>
     <t>Prof. Ronny Ton Zanotelli</t>
   </si>
   <si>
     <t>Emenda modificativa de autoria do Vereador Ronny Ton Zanotelli que dá nova redação ao art. 9º do Projeto de Resolução nº 01/2022 que passa a vigorar com a seguinte redação: _x000D_
 “Art. 9º Esta resolução entra em vigor na data de sua publicação e, revoga a resolução nº 01/2022”.</t>
   </si>
   <si>
     <t>Proposta de Emenda modificativa ao Projeto de Lei nº 144 que dá nova redação ao art. 1º: _x000D_
 _x000D_
 Art. 1º. Inseri o inciso III ao art. 11 da Lei nº 4.118, de 06 de julho de 2022:_x000D_
 "Art. 11..._x000D_
 I - ..._x000D_
 II - ..._x000D_
 III - Médicos Clínicos Gerais: com carga horária de 40 (quarenta) horas semanais nas UBS's, no valor de R$ 14.386,50 (quatorze mil, trezentos e oitenta e seis reais e cinquenta centavos) por mês, conforme regulamento da Secretaria Municipal de Saúde, em caráter emergencial, temporário e excepecional desde que devidamente justificado pelo Poder Executivo Municipal.</t>
@@ -1225,68 +1225,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/182/plo_51.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/139/plo_53.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/136/plo_87.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/75/pl_94.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/79/pl_98.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/92/plo_101.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/85/plo_102.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/113/plo_123_m_125_-_ab._de_cred._especial_por_excesso_-_r684.09600_-_remuneracao_de_pessoal_-_acs.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/117/124_m_129_-_ab._de_cred._suplementar_por_anulacao_-_r795.00000_-_remanejamento_folha_semusa.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/140/140_m_146_-_transposicao_-_r28.60000_-_remanejamento_folha_semas_ii.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/141/139_m_145_-_especial_por_excesso_-_r145.08000_-_excesso_lei_kandir.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/142/141_m_147_-_altera_a_lei_no_4118_-_chamamento_contratacao_-_credenciamento_medico.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/143/137_m_143_-_proibe_queima_e_a_soltura_de_fogos_vereadora_juliana.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/144/138_m_144_-_criacao_do_sistema_de_prestacao_de_servico_de_transporte_individual_de_passageiros_moto_taxi_e_revoga_a_lei_no_2059-2011.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/149/143_m_149_-_suplementar_e_transposicao_-_r457.00000_-_remanejamento_folha_semusa_mes_de_setembro.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/150/145_m_151_-_plano_plurianual__ppa_2023-2025_revisao_15-09-2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/151/146_m_152_-_orcamento_2023_-_loa_2023_15-09-2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/153/150_m_156_-_ab._de_cred._especial_por_excesso_superavit_e_anulacao_-_582.53892_-_pavimentacao_asfaltica_em_vias_urbanas.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/154/147_m_153_-_semana_do_primeiro_emprego_vereadora_juliana.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/155/149_m_155_-_suplementar_por_anulacao_-_r50.00000_-_remanejamento_semusa_cer.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/156/148_m_154_-_suplementar__por_excesso_-_r1.789.96511_-_folha_excesso_fundeb_2022_final.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/157/152_m_158_-_ab._de_cred._suplementar_e_transposicao_-_r139.50000_-_remanejamento_folha_semas_para_o_mes_de_novembro.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/158/151_m_157_-_constituicao_do_servico_especializado_em_seguranca_e_medicina_do_trabalho-_sesmtento_0.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/161/plo_157.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/162/157_m_163_-_ab._de_cred._suplementar_por_excesso_-_r26.355.98198__-_excesso_de_arrecadacao_folha_e_outros_assinado.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/163/153_m_159_-_suplementar_e_transposicao_-_r68.80978_-_remanejamento_vigilancia.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/164/154_m_160_-__lei_especial_por_excesso_-_r795.62177_-_recursos_leilao.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/168/158_m_164_-_ab._de_cred._por_anulacao_e_transposicao_-_r5.549.20073__-_remanejamento_folha_prefeitura_adequacao_ano_assinado.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/170/159_m_165_-_plano_plurianual__ppa_2023-2025_revisao.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/172/160_m_166_-_orcamento_2023_-_loa_2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/173/161_m_167_-_ab._de_cred._por_anulacao_r46.63448_-_aditivo_praca_nova_estrela.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/174/162_m_168_-_ab._de_cred._especial_por_excesso_-_r194.42988_-_excesso_salario_educacao.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/177/163_m_169_-_suplementar_por_anulacao_-_r9.22783_-_remanejamento_devolucao_conv._semec.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/178/164_m_170_-_especial_por_excesso_-_r200.00000_-_programa_de_gestao_de_transferencia_voluntaria_-_sigtv.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/179/165_m_171_-_suplementar_e_transposicao_-_r40.56318_-_remanejamento_muro_e_calcada_estacionamento_cras.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/180/166_m_172_-_lei_suplementar_e_transposicao_-_r210.51045_-_remanejamento_folha_semas_para_fechar_o_ano.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/183/projeto_de_lei_carreadores_melhor_caminho.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/187/144_m_150_-_taxi_revoga_a_lei_no_1144-2004_taxi.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/188/168_m_174_-_reformulacao_e_aulacao_r70.36504__79.30658_aditivo_ceasa.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/189/167_m_173_-_ratifica_a_2a_alteracao_do_contrato_do_cimcero.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/190/169_m_175_-_prorroga_por_mais_01_ano_o_prazo_para_edificacao_da_sede_do_sebrae_lei_no_4008-2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/191/plo_175.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/194/170_m_176_-_revoga_a_lei_no_1430-2007_conselho_municipal_de_educacao-cme.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/196/171_m_177_-_doa_ao_estado_o_lote_no_1060-c_-_corpo_de_bombeiro.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/197/172_m_178_-_especial_por_excesso_-_1.101.18000_-_material_didatico_atitude_saudavel.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/198/173_m_179_-_ab._cred._especial_por_excesso_-_r95.72958_-_convenio_pavimentacao_asfaltica.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/199/176_m_182_-_ab._de_cred._especial_por_superavit__-_r528.44250_-_piso_da_atencao_primaria_em_saude_-_folha_acs.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/200/177_m_183_-_ab._de_cred._especial_por_superavit__-_r178.07685_-_centro_de_atencao_psicossocial_-_folha_caps.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/201/178_m_184_-_ab._de_cred._especial_por_superavit__-_r95.19971_-_centro_de_reabilitacao_-_folha_cer.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/202/179_m_185_-_ab._de_cred._especial_por_excesso_e_superavit__-_r35.06633_-_devolucao_convenio_cozinha_e_consultorio.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/203/180_m_186_-_ab._de_cred._por_transposicao__r30.00000_-_remanejamento_rolim_previ_folha_para_fechar.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/204/175_m_181_-_ab._de_cred._especial_por_superavit__-_729.09503_-_piso_da_atencao_primaria_em_saude_-_folha.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/205/174_m_180_-_ab._de_cred._especial_por_excesso_e_superavit__-_817.88536_-_manutencao_do_mac_servicos_de_terceiros.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/209/181_m188_-_revoga_a_lei_no_3267-2016_aunonomia_financeira_das_unidades_escolares_-_promafe.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/207/182_m_189_-_doa_ao_estado_o_lote_no_230_quadra_30_setor_003_unidade_armazenadora_de_alimentacao_escolar.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/181/plc_02.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/160/plc_04.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/192/plc_08.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/206/007_m_187_-_altera_a_lc_no_237-2017_-_semec.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/208/008_m_191_-_altera_a_lc_no_231-2016_gratificacao_cps_pad_-_comissao_de_sindicancia.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/152/image_00959.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/193/p.res._04.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/171/001_m_162_-_emenda_a_lei_organica_altera_o_art._148_e_acrescenta_o_143-a_a_143-m_-_rpps_regime_proprio_de_previdencia_social__-_conforme_ec._103-2019.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/159/45_-_sessao_26_de_setembro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/166/46_-_eurico__03_10_22.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/184/indicacao_n._49_ver._walter_soares.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/195/50_-_eurico_-_lombadas_av._21_11_22.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/185/requerimento_no_22_-_eurico_gomes.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/186/requerimento_no_23_-_juliana_antunes.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/182/plo_51.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/139/plo_53.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/136/plo_87.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/75/pl_94.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/79/pl_98.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/92/plo_101.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/85/plo_102.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/113/plo_123_m_125_-_ab._de_cred._especial_por_excesso_-_r684.09600_-_remuneracao_de_pessoal_-_acs.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/117/124_m_129_-_ab._de_cred._suplementar_por_anulacao_-_r795.00000_-_remanejamento_folha_semusa.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/140/140_m_146_-_transposicao_-_r28.60000_-_remanejamento_folha_semas_ii.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/141/139_m_145_-_especial_por_excesso_-_r145.08000_-_excesso_lei_kandir.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/142/141_m_147_-_altera_a_lei_no_4118_-_chamamento_contratacao_-_credenciamento_medico.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/143/137_m_143_-_proibe_queima_e_a_soltura_de_fogos_vereadora_juliana.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/144/138_m_144_-_criacao_do_sistema_de_prestacao_de_servico_de_transporte_individual_de_passageiros_moto_taxi_e_revoga_a_lei_no_2059-2011.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/149/143_m_149_-_suplementar_e_transposicao_-_r457.00000_-_remanejamento_folha_semusa_mes_de_setembro.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/150/145_m_151_-_plano_plurianual__ppa_2023-2025_revisao_15-09-2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/151/146_m_152_-_orcamento_2023_-_loa_2023_15-09-2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/153/150_m_156_-_ab._de_cred._especial_por_excesso_superavit_e_anulacao_-_582.53892_-_pavimentacao_asfaltica_em_vias_urbanas.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/154/147_m_153_-_semana_do_primeiro_emprego_vereadora_juliana.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/155/149_m_155_-_suplementar_por_anulacao_-_r50.00000_-_remanejamento_semusa_cer.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/156/148_m_154_-_suplementar__por_excesso_-_r1.789.96511_-_folha_excesso_fundeb_2022_final.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/157/152_m_158_-_ab._de_cred._suplementar_e_transposicao_-_r139.50000_-_remanejamento_folha_semas_para_o_mes_de_novembro.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/158/151_m_157_-_constituicao_do_servico_especializado_em_seguranca_e_medicina_do_trabalho-_sesmtento_0.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/161/plo_157.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/162/157_m_163_-_ab._de_cred._suplementar_por_excesso_-_r26.355.98198__-_excesso_de_arrecadacao_folha_e_outros_assinado.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/163/153_m_159_-_suplementar_e_transposicao_-_r68.80978_-_remanejamento_vigilancia.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/164/154_m_160_-__lei_especial_por_excesso_-_r795.62177_-_recursos_leilao.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/168/158_m_164_-_ab._de_cred._por_anulacao_e_transposicao_-_r5.549.20073__-_remanejamento_folha_prefeitura_adequacao_ano_assinado.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/170/159_m_165_-_plano_plurianual__ppa_2023-2025_revisao.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/172/160_m_166_-_orcamento_2023_-_loa_2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/173/161_m_167_-_ab._de_cred._por_anulacao_r46.63448_-_aditivo_praca_nova_estrela.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/174/162_m_168_-_ab._de_cred._especial_por_excesso_-_r194.42988_-_excesso_salario_educacao.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/177/163_m_169_-_suplementar_por_anulacao_-_r9.22783_-_remanejamento_devolucao_conv._semec.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/178/164_m_170_-_especial_por_excesso_-_r200.00000_-_programa_de_gestao_de_transferencia_voluntaria_-_sigtv.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/179/165_m_171_-_suplementar_e_transposicao_-_r40.56318_-_remanejamento_muro_e_calcada_estacionamento_cras.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/180/166_m_172_-_lei_suplementar_e_transposicao_-_r210.51045_-_remanejamento_folha_semas_para_fechar_o_ano.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/183/projeto_de_lei_carreadores_melhor_caminho.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/187/144_m_150_-_taxi_revoga_a_lei_no_1144-2004_taxi.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/188/168_m_174_-_reformulacao_e_aulacao_r70.36504__79.30658_aditivo_ceasa.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/189/167_m_173_-_ratifica_a_2a_alteracao_do_contrato_do_cimcero.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/190/169_m_175_-_prorroga_por_mais_01_ano_o_prazo_para_edificacao_da_sede_do_sebrae_lei_no_4008-2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/191/plo_175.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/194/170_m_176_-_revoga_a_lei_no_1430-2007_conselho_municipal_de_educacao-cme.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/196/171_m_177_-_doa_ao_estado_o_lote_no_1060-c_-_corpo_de_bombeiro.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/197/172_m_178_-_especial_por_excesso_-_1.101.18000_-_material_didatico_atitude_saudavel.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/198/173_m_179_-_ab._cred._especial_por_excesso_-_r95.72958_-_convenio_pavimentacao_asfaltica.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/199/176_m_182_-_ab._de_cred._especial_por_superavit__-_r528.44250_-_piso_da_atencao_primaria_em_saude_-_folha_acs.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/200/177_m_183_-_ab._de_cred._especial_por_superavit__-_r178.07685_-_centro_de_atencao_psicossocial_-_folha_caps.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/201/178_m_184_-_ab._de_cred._especial_por_superavit__-_r95.19971_-_centro_de_reabilitacao_-_folha_cer.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/202/179_m_185_-_ab._de_cred._especial_por_excesso_e_superavit__-_r35.06633_-_devolucao_convenio_cozinha_e_consultorio.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/203/180_m_186_-_ab._de_cred._por_transposicao__r30.00000_-_remanejamento_rolim_previ_folha_para_fechar.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/204/175_m_181_-_ab._de_cred._especial_por_superavit__-_729.09503_-_piso_da_atencao_primaria_em_saude_-_folha.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/205/174_m_180_-_ab._de_cred._especial_por_excesso_e_superavit__-_817.88536_-_manutencao_do_mac_servicos_de_terceiros.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/209/181_m188_-_revoga_a_lei_no_3267-2016_aunonomia_financeira_das_unidades_escolares_-_promafe.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/207/182_m_189_-_doa_ao_estado_o_lote_no_230_quadra_30_setor_003_unidade_armazenadora_de_alimentacao_escolar.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/181/plc_02.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/160/plc_04.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/192/plc_08.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/206/007_m_187_-_altera_a_lc_no_237-2017_-_semec.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/208/008_m_191_-_altera_a_lc_no_231-2016_gratificacao_cps_pad_-_comissao_de_sindicancia.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/152/image_00959.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/193/p.res._04.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/171/001_m_162_-_emenda_a_lei_organica_altera_o_art._148_e_acrescenta_o_143-a_a_143-m_-_rpps_regime_proprio_de_previdencia_social__-_conforme_ec._103-2019.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/159/45_-_sessao_26_de_setembro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/166/46_-_eurico__03_10_22.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/184/indicacao_n._49_ver._walter_soares.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/195/50_-_eurico_-_lombadas_av._21_11_22.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/185/requerimento_no_22_-_eurico_gomes.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/186/requerimento_no_23_-_juliana_antunes.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H78"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="41.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="28" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="225.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="224.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>