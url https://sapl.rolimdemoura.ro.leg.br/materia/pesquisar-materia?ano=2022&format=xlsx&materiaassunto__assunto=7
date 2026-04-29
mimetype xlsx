--- v0 (2026-01-29)
+++ v1 (2026-04-29)
@@ -54,327 +54,327 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Aldair Júlio Pereira</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/39/pl_10.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/39/pl_10.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$ 30.000,00 e autoriza a abertura de crédito adicional especial por anulação de dotaçõa no valor de R$ 4.935,00. Secretaria municipal de Agricultura - Aquisição de Calcário dolomítico - convênio PGE/SEAGRI/2021.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/38/pl_11.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/38/pl_11.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$ 300.000,00 e autoriza a abertura de crédito adicional especial por anulaçõa de dotação no valor de R$ 30.000,00. Secretaria Municipal de Agricultura - Aquisição de Alimentosw - PAA - Convênio PGE/SEAGRI/2021.</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/11/pl_13.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/11/pl_13.pdf</t>
   </si>
   <si>
     <t>"Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados à receita no valor de R$ 2.220.501,00 e autoriza abertura de crédito adicional especial por anulação de dotação no valor de R$ 51.734,00".</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/8/pl_16.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/8/pl_16.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos  vinculados a receita no valor de R$ 270.000,00 e autoriza abertura de crédito  adicional especial por anulação de dotação no valor de R$ 44.900,00. Secretaria Municipal de Saúde - Aquisição de veículo tipo sedan e veículo tipo van - Convênio nº 422/PGE-2021.</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/7/pl_17.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/7/pl_17.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$ 411.942,00. Secretaria Municipal de Saúde - reforma da unidade de saúde Albert Sabin.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/34/pl_20.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/34/pl_20.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$ 90.111,92. Secretaria Municipal de Governo - SEMGOV - devolução de saldo de convênio/contrato de repasse nº 770726/2012/ME/CAIXA - construção do ginásio poliesportivo 2ª etapa.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Mesa Diretora - MEDIR, Claudinho da Cascalheira, Juliana Antunes, Ver. Ivan Vasconcelos</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/20/pl_21.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/20/pl_21.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar por anulação de dotação ao orçamento do presente exercício financeiro no valor de R$ 300.000,00. Manutenção e funcionamento da Câmara.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/33/pl_22.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/33/pl_22.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial por anulação de dotação ao orçamento do presente exercício financeiro no valor de R$ 70.000,00. Fundo Municipal de Assistência Social - despesa com pagamento de rescisões de contrato referente aos exercícios 2016 a 2021.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/25/pl_23.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/25/pl_23.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$ 1.088.000,00. Secretaria Municipal de Saúde - construção de unidade de saúde bairro beira rio.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/41/pl_09.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/41/pl_09.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no avlor de R$ 40.000,00 e autoriza a abertura de crédito adicional especial por anulação de dotação no valor de R$ 44.197,01. Secretaria Municipal de Saúde - aquisição de equipamentos odontológicos para atender as necessidades da Unidade Básica de Saúde Eni Correia da Silva - Convênio nº 411/PGE/2021.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/26/pl_30.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/26/pl_30.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$ 3.828.065,00 e autoriza a abertura de crédito adicional especial por anulação de dotação no valor de R$ 20.000,00. Secretaria Municipal de Obras e instalações - implantação de pavimentação asfáltica - contrato de repasse nº 943025/MDR/CAIXA/2021.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/35/pl_31.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/35/pl_31.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$ 1.440.000,00 e autoriza a abertura de crédito adicional especial por anulação de dotação no valor de R$ 34.645,64. Secretaria Municipal de Agricultura - aquisição de equipamentos e implementos agrícolas para atender as necessidades da SEMAGRI 0 Convênio Plataforma +Brasil nº 913101/2021.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/30/pl_32.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/30/pl_32.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial por anulação de dotação ao orçamento do presente exercício financeiro no valor de R$50.000,00. Secretaria Municipal de Educação - manutenção da SEMEC - Repasse ao centro educacional de Rolim de Moura - CER.</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/23/pl_33.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/23/pl_33.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$ 112.885,89. Secretaria Municipal de Obras NE Instalações - aquisição de material de consumo -  convênio nº 13/FITHA/RO/2020.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/19/pl_34.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/19/pl_34.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$ 150.000,00 e autoriza a abertura de crédito adicional especial por anulação de dotação no valor de R$ 4.937,00. Fundo Municipal de assistência social -  aquisição de material para atender os atletas do projeto Esporte para todos - convênio plataforma +Brasil nº 909669/2021.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/18/pl_35.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/18/pl_35.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$58.403,72 e autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$77.317,79. Fundo Municipal de Assistência Social - Construção de muro, calçado e estacionamento no Cras - Centro de Referência de Assistência social - Convênio nº 319/PGE/2019.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$ 199.600,00 e autoriza abertura de crédito adicional especial por anulação de dotação no valor de R$ 400,00. Secretaria Municipal de Educação - aquisição de Laptops para os professores das escolas municipais.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/29/pl_37.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/29/pl_37.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$ 1.200,00. Secretaria Municipal de Obras e instalações - rendimentos do convênio SICONV nº 864193/2018 valor de R$ 370.000,00, aprovado pela lei nº 3.731/2020, aquisição de caminhão caçamba.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional suplementar por superávit financeiro no valor de R$ 204.958,02. Fundo Municipal de Assistência Social/SEMAS no (atendimento aos programas: Conselho difuso, índice de gestão no sistema único de Assistência Social/IGD: Programa Criança Feliz, Programa Primeira infância, Serviço de Conveniência e fortalecimento de vínculos/SCFV, programa de proteção e atendimento integral e família/PAIF, folha de pagamento da equipe de referência da proteção social básica, com aquisição de material de consumo, folha de pagamento e serviço).</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/14/pl_40.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/14/pl_40.pdf</t>
   </si>
   <si>
     <t>"Autoriza a abertura de crédito adicional suplementar por superávit financeiro no valor de R$ 90.750,24 Fundo Municipal de Assistência Social/SEMAS no atendimento ao programa CRAS - centro de referência de Assistência Social, com aquisição de material de consumo, diária e serviço de terceiro.</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/21/pl_41.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/21/pl_41.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional suplementar por superávit financeiro no valor de R$11.708,07. Fundo Municipal de Assistência Social (atender as necessidade da Secretaria municipal de Assistência social/SEMAS no atendimento ao programa MAMÃE CHEGUEI, do centro de referência da Assistência Social - CRAS).</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/22/pl_42.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/22/pl_42.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional suplementar por superávit financeiro no valor de R$ 24.607,82. Fundo Municipal de Assistência social (atender as necessidades da Secretaria municipal de Assistência social/SEMAS no atendimento ao PROGRAMA CRIANÇA FELIZ + ESTADUAL,  do centro de referência da Assistência Social - CRAS, com aquisição de Material de consumo, serviços e diárias).</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/32/pl_43.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/32/pl_43.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional suplementar por superávit financeiro no valor de R$ 37.332,15. Fundo Municipal de Assistência Social/SEMAS (atender as necessidades da Secretaria Municipal Municipal de Assistência Social/SEMAS no atendimento ao PROGRAMA BENEFÍCIOS EVENTUAIS, do centro de referência da Assistência Social - CRAS, com aquisição de material, serviços e passagens terrestres).</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/24/pl_44.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/24/pl_44.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$ 14.864,12. Fundo Municipal de Assistência Social (atender as necessidades da Secretaria municipal de Assistência Social/SEMAS no atendimento ao PROGRAMA MANUTENÇÃO DO PISO VARIÁVEL/PSE ESTADUAL, do centro de referência especializado de assistência social - CREAS, com aquisição de material, diárias e serviços.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/31/pl_45.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/31/pl_45.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional suplementar por superávit financeiro no valor de R$ 139.291,32. Fundo Municipal de Assistência Social (atender as necessidades da Secretaria Municipal de Assistência Social/SEMAS no atendimento ao PROGRAMA MANUTENÇÃO DO PISO FIXO/PSE I, do Centro de Referência Especializado de Assistência Social - CREAS, com aquisição de material de consumo, diária e serviços de terceiro).</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/5/pl_46_exec..pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/5/pl_46_exec..pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$ 83.446,70.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/13/pl_49.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/13/pl_49.pdf</t>
   </si>
   <si>
     <t>"Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$ 16.184,92. Secretaria Municipal de agricultura - devolução de saldo de convênio nº 893452/2019/Ministério da Agricultura, Pecuária e Abastecimento/MAPA/construção do espaço alternativo no bairro Centenário".</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/36/pl_50.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/36/pl_50.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$ 100.000,00 e autoriza a abertura de crédito adicional especial por anulação de dotação noo valor de R$ 11.594,45. Secretaria Municipal de Obras e Instalações - pavimentação em bloquetes na linha 188 lado sul.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -681,68 +681,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/39/pl_10.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/38/pl_11.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/11/pl_13.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/8/pl_16.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/7/pl_17.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/34/pl_20.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/20/pl_21.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/33/pl_22.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/25/pl_23.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/41/pl_09.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/26/pl_30.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/35/pl_31.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/30/pl_32.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/23/pl_33.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/19/pl_34.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/18/pl_35.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/29/pl_37.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/14/pl_40.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/21/pl_41.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/22/pl_42.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/32/pl_43.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/24/pl_44.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/31/pl_45.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/5/pl_46_exec..pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/13/pl_49.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/36/pl_50.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/39/pl_10.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/38/pl_11.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/11/pl_13.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/8/pl_16.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/7/pl_17.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/34/pl_20.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/20/pl_21.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/33/pl_22.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/25/pl_23.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/41/pl_09.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/26/pl_30.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/35/pl_31.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/30/pl_32.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/23/pl_33.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/19/pl_34.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/18/pl_35.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/29/pl_37.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/14/pl_40.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/21/pl_41.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/22/pl_42.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/32/pl_43.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/24/pl_44.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/31/pl_45.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/5/pl_46_exec..pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/13/pl_49.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/36/pl_50.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="78.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="88.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="87.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>