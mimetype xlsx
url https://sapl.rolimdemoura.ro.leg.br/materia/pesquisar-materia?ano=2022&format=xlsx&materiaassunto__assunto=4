--- v0 (2025-12-11)
+++ v1 (2026-04-28)
@@ -54,63 +54,63 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Aldair Júlio Pereira</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/111/plo_62.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/111/plo_62.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao Art. 1º, acrescido do parágrafo único, ambos da Lei nº 821, de 15 de setembro de 1997. Doação de terreno ao Estado de Rondônia para construção de unidade Prisional.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/94/plo_104.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/94/plo_104.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados à receita no valor de R$ 134.155,94 – Secretaria Municipal de Meio Ambiente, Implantação e manutenção de sinalização horizontal e vertical e cadastramento de multa de trânsito.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -417,68 +417,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/111/plo_62.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/94/plo_104.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/111/plo_62.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/94/plo_104.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="85.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="84.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="247.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>