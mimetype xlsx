--- v0 (2025-12-08)
+++ v1 (2026-04-29)
@@ -54,195 +54,195 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Aldair Júlio Pereira</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/44/pl_26.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/44/pl_26.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional especial por excesso de arrecada de recursos vinculados a receita no valor de R$ 767.341,00 e autoriza a abertura de crédito adicional especial por anulação de dotação no valor de R$ 2.000,00. Secretaria Municipal de Obras e instalações - construção de ponte de aço laminado estrutural com concreto na linha 168, km 04 Norte, contrato de repasse nº 921652/2021/MDR/CAIXA.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/52/pl_27.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/52/pl_27.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional especial por superávit financeiro no valor de R$87.238,00. Secretaria Municipal de Obras e Instalações - aquisição de equipamentos para implantação de fábrica para confeção de manilha - convênio nº 82/2021/PJ-DER-RO.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/45/pl_28.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/45/pl_28.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$ 332.972,68. Secretaria Municipal de Obras e instalações - aquisição de tubos corrugados PEAD para atender as necessidades da zona urbana e rural do Município de Rolim de Moura - convênio nº 60/PJ/DER-RO/2021.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/53/pl_29.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/53/pl_29.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$495.232,20. Secretaria Municipal de Obras e instalações - recuperação de 60,53Km de estradas vicinais - convênio nº 80/PJ/DER-RO/2021.</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/13/pl_49.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/13/pl_49.pdf</t>
   </si>
   <si>
     <t>"Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$ 16.184,92. Secretaria Municipal de agricultura - devolução de saldo de convênio nº 893452/2019/Ministério da Agricultura, Pecuária e Abastecimento/MAPA/construção do espaço alternativo no bairro Centenário".</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/50/pl_60.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/50/pl_60.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial por anulação de dotação ao orçamento do presente exercício financeiro no valor de R$ 11.000,00. Secretaria Municipal de Obras e Instalações - aquisição de veículo carga e equipamento de construção - Convênio Plataforma +Brasil nº 915273/2021</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/58/pl_68.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/58/pl_68.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional especial por superávit financeiro no valor de R$ 34.360,69. Secretaria Municipal de Obras e Instalações - devolução de saldo de convênio 882734/2019/Ministéio da Defesa - Iluminação, cobertura e arquibancada do Estádio Cassolão.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/56/pl_72.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/56/pl_72.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados à receita no valor de R$ 150.000,00. Secretaria Municipal de Obras e instalações - Aquisição de material de consumo como combustível, gêneros alimentícios, peças e insumos.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/54/pl_73.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/54/pl_73.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$ 1.800,00,00. Secretaria municipal de Obras e instalações - Aquisição de equipamentos e material permanente caminhão caçambra e cavalo mecânico - Emenda Deputado Lucio Mosquini.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/69/pl_88.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/69/pl_88.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$ 13.355,28".</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/74/pl_93.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/74/pl_93.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados à receita no valor de R$ 8.570.790,12 e autoriza a abertura de crédito adicional especial por anulação de dotação no valor de R$ 952.310,02. Secretaria Municipal de Obras e Instalações - recapeamento de pavimentação asfáltica em CBUQ em vias urbanas deste município.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/99/plo_109.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/99/plo_109.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados à receita no valor de R$ 2.439.495,91 e autoriza a abertura de crédito adicional especial por anulação de dotação no valor de R$ 10.452,96. Secretaria Municipal de Obras - recuperação de trechos atingidos pela enchente.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/126/plo_125.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/126/plo_125.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados à receita no valor de R$ 591.153,34. Secretaria Municipal de Obras - construção de p-onte em concreto, construção de ponte em aço laminado estrutural com concreto, aquisição de veículo tipo camionete, aquisiçã de equipamentos e material permanente para atende as necessidades da Secretaria Municipal de Obras e instalações.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -549,68 +549,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/44/pl_26.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/52/pl_27.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/45/pl_28.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/53/pl_29.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/13/pl_49.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/50/pl_60.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/58/pl_68.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/56/pl_72.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/54/pl_73.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/69/pl_88.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/74/pl_93.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/99/plo_109.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/126/plo_125.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/44/pl_26.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/52/pl_27.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/45/pl_28.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/53/pl_29.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/13/pl_49.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/50/pl_60.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/58/pl_68.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/56/pl_72.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/54/pl_73.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/69/pl_88.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/74/pl_93.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/99/plo_109.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/126/plo_125.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="86.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="85.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>