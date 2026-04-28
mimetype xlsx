--- v0 (2025-12-08)
+++ v1 (2026-04-28)
@@ -54,156 +54,156 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Aldair Júlio Pereira</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/46/pl_38.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/46/pl_38.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$ 348.206,24. Secretaria Municipal de Educação e cultura - aquisição de material de informática, modelo NOTEBOOKS para os professores das escolas municipais.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/47/pl_54.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/47/pl_54.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao art. 1º, da Lei nº 731, de 24 de maio de 1995.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$ 1.113.750,84 e autoriza a abertura de crédito adicional especial por anulação de dotação no valor de R$ 123.750,10. Secretaria Municipal de Educação e Cultura - construção de sala de aula e banheiros na escola Balão Mágico.</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/3/pl_59.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/3/pl_59.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional suplementar por superávit financeiro no valor de R$ 1.221.151,26. Secretaria Municipalde Educação e Cultura - aquisição de equipamentos de informática, implantação de subestação, construção do muro da creche, bairro Centenário e folha de pagamento.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/57/pl_71.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/57/pl_71.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial por anulação de dotação ao Orçamento do presente exercício financeiro no valor de R$ 27.546,00. Secretaria Municipal de Saúde - custear despesa com material de consumo em atendimento ao Programa Saúde na Escola/PSE.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/87/pl_75.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/87/pl_75.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados à receita no valor de R$ 1.046.252,00 e autoriza a abertura de crédito adicional especial por anulação de dotação no valor de R$ 116.250,00". Secretaria Municipal de Educação e cultura – aquisição do PROJETO ELEVASAEB, livros de apoio didático para avaliações externas/ensino fundamental.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/86/plo_76.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/86/plo_76.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados à receita no valor de R$ 73.710,00 e autoriza a abertura de crédito adicional especial por anulação de dotação no valor de R$ 8.190,00. Secretaria municipal de Educação e cultura - aquisição de playground para tender as Escolas Dionísio Quintino, josé Veríssimo e Dina Sfat.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/84/pl_77.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/84/pl_77.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados à receita no valor de R$ 437.283,00 e autoriza a abertura de crédito adicional especial por anulação de dotação no valor de R$ 48.587,00.  Secretaria Municipal de Educação e Cultura - aquisição do PROJETO SABER, matereial didático para as Escolas.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/71/088_m_093_-_ab._de_cred._por_superavit_-_r200.91130_-_manutencao_do_salario_educacao.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/71/088_m_093_-_ab._de_cred._por_superavit_-_r200.91130_-_manutencao_do_salario_educacao.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional especial por superavit financeiro no valor de R$ 200.911,30. Secretaria Municipal de Educação e Cultura - Despesa com locação de imóvel para atender a EMEIF Valdecir Sgarbi Filho e EMEIF Cora Coralina e contratação de empresa responsável gerenciamento e suporte do banco de dados dos alunos matriculados na rede de ensino.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/104/plo_114.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/104/plo_114.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$ 56.730,43. Aquisição de alimentos da agricultura familiar para atender os alunos da Pré-Escola.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação do piso salarial dos profissionais do Magistério Público municipal em consonância com a Lei nº 11.738/2008 que instituiu o piso salarial Profissional do Magistério da Educação básica e da portaria interministerial nº 67, de 04 de fevereiro de 2022 e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
@@ -525,68 +525,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/46/pl_38.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/47/pl_54.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/3/pl_59.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/57/pl_71.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/87/pl_75.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/86/plo_76.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/84/pl_77.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/71/088_m_093_-_ab._de_cred._por_superavit_-_r200.91130_-_manutencao_do_salario_educacao.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/104/plo_114.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/46/pl_38.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/47/pl_54.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/3/pl_59.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/57/pl_71.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/87/pl_75.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/86/plo_76.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/84/pl_77.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/71/088_m_093_-_ab._de_cred._por_superavit_-_r200.91130_-_manutencao_do_salario_educacao.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/104/plo_114.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="161.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="160.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>