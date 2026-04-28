--- v0 (2026-01-28)
+++ v1 (2026-04-28)
@@ -54,161 +54,161 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Aldair Júlio Pereira</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/17/pl_01.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/17/pl_01.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$ 467.040,00 e autoriza abertura de crédito adicional especial por anulação de dotação no valor de R$ 175.692,01. Secretaria municipal de Obras e instalações - Construção de ponte em aço laminado estrutural com concreto armado</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/16/pl_02.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/16/pl_02.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$ 4.243,815,00 e autoriza a abertura de crédito adicional especial por anulação de dotação no valor de R$ 87.000,00. Secretaria Municipal de Obras e instalações - Pavimentação asfáltica em via urbana com drenagem, calçadas e construção de galeria - Convênio Plataforma +Brasil 2020.</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/15/pl_03.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/15/pl_03.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados à receita no valor de R$ 1.053.684,00 e autoriza a abertura de crédito adicional especial por anulação de dotação no valor de R$ 66.150,00. Secretaria Municipal de Obras e instalações - Construção de ponte em concreto armado - Convênio SICOONV - ano/2019.</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/6/pl_04.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/6/pl_04.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de 3.757.350,00 e autoriza abertura de crédito adicional especial por anulação de dotação no valor de R$ 77.000,00. Secretaria Municipal de Obras e Serviços Públicos - Pavimentação asfáltica dos seguintes trechos: _x000D_
 01: Av. João Pessoa (entre a Rua Capibaribe e Rua Tocantins);_x000D_
 02: Av. São Luiz (entre a travessa Altenir Tavares e travessa topázio);_x000D_
 03: Travessa Altenir Tavares (entre av. São Paulo e Av. Recife;_x000D_
 04: Travessa Topázio (entre Av. São Luiz e Av. Cuiabá);_x000D_
 05: Av Cuibá (entre Travessa Topázio e Rua Esperantina).</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/40/pl_09.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/40/pl_09.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional por excesso de arrecadação de recursos vinculados a receita no valor de R$ 197.715,82 e autoriza a abertura de crédito adicional especial por anulação de dotação no valor de R$ 27.221,57. Secretaria Municipal de Agricultura - Aquisição de Manilhas - Convênio PGE/SEAGRI/2021.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/76/pl_95.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/76/pl_95.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados à receita no valor de R$83.643,08 e autoriza a abertura de crédito adicional especial por anulação de dotação no valor de R$14.608,49. Secretaria Municipal de Obras - recuperação de 100,80km de estradas vicinais, Convênio FITHA.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/114/plo_124_m_126_-_ab._de_cred._especial_por_excesso_-_r1.223.67256_-_sinalizacao_horizontal_e_vertical_n.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/114/plo_124_m_126_-_ab._de_cred._especial_por_excesso_-_r1.223.67256_-_sinalizacao_horizontal_e_vertical_n.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$ 1.199.199,10 e autoriza a abertura de crédito adicional especial por anulação de dotação no valor de R$ 24.473,46. Secretaria Municipal de Meio Ambiente e Desenvolvimento Urbano - Sinalização horizontal e vertical das vias públicas do Município.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/118/125_m_130_-_ab._de_cred._especial_por_excesso_-_r45.93563_-_reconstrucao_bueiro_de_concreto_defesa_civil.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/118/125_m_130_-_ab._de_cred._especial_por_excesso_-_r45.93563_-_reconstrucao_bueiro_de_concreto_defesa_civil.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$ 45.935,63”. Secretaria Municipal de Obras – reconstrução de bueiro duplo.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/120/127_m_132_-_ab._de_cred._especial_por_excesso_superavit_e_anulacao_-_462.32809_-_convenio_pavimentacao_asfaltica-otimizado_1.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/120/127_m_132_-_ab._de_cred._especial_por_excesso_superavit_e_anulacao_-_462.32809_-_convenio_pavimentacao_asfaltica-otimizado_1.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$ 100.000,00, autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$ 358.141,94 e autoriza a abertura de crédito adicional especial por anulação de dotação no valor de R$ 4.186,15”. Secretaria Municipal de Obras - Recapeamento, pavimentação asfáltica, construção de bueiros, canais, galerias e pontes em vias públicas urbanas.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/130/135_m_140_-_ab._de_cred._por_superavit_-_r134.15594_-_superavit_contram_correto.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/130/135_m_140_-_ab._de_cred._por_superavit_-_r134.15594_-_superavit_contram_correto.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$134.155,94”. Secretaria Municipal de Meio Ambiente e Desenvolvimento urbano – programa SEGURANÇA E EDUCAÇÃO NO TRÂNSITO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -515,68 +515,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/17/pl_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/16/pl_02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/15/pl_03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/6/pl_04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/40/pl_09.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/76/pl_95.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/114/plo_124_m_126_-_ab._de_cred._especial_por_excesso_-_r1.223.67256_-_sinalizacao_horizontal_e_vertical_n.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/118/125_m_130_-_ab._de_cred._especial_por_excesso_-_r45.93563_-_reconstrucao_bueiro_de_concreto_defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/120/127_m_132_-_ab._de_cred._especial_por_excesso_superavit_e_anulacao_-_462.32809_-_convenio_pavimentacao_asfaltica-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/130/135_m_140_-_ab._de_cred._por_superavit_-_r134.15594_-_superavit_contram_correto.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/17/pl_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/16/pl_02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/15/pl_03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/6/pl_04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/40/pl_09.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/76/pl_95.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/114/plo_124_m_126_-_ab._de_cred._especial_por_excesso_-_r1.223.67256_-_sinalizacao_horizontal_e_vertical_n.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/118/125_m_130_-_ab._de_cred._especial_por_excesso_-_r45.93563_-_reconstrucao_bueiro_de_concreto_defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/120/127_m_132_-_ab._de_cred._especial_por_excesso_superavit_e_anulacao_-_462.32809_-_convenio_pavimentacao_asfaltica-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/130/135_m_140_-_ab._de_cred._por_superavit_-_r134.15594_-_superavit_contram_correto.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="199.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="198.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>