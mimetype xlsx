--- v0 (2026-01-29)
+++ v1 (2026-04-28)
@@ -54,150 +54,150 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Aldair Júlio Pereira</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/133/plo_83.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/133/plo_83.pdf</t>
   </si>
   <si>
     <t>Regulamenta o Sistema de Contratação de Médicos Especialistas, no âmbito das Unidade de Atenção básica, UPA, CER, Clínica da Mulher e Hospital Municipal do Município de Rolim de Moura, mediante credenciamento por chamamento público e dá outras providências.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/82/plo_120.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/82/plo_120.pdf</t>
   </si>
   <si>
     <t>Altera O Plano De Amortização para equacionamento do déficit atuarial do regime Próprio de Previdência Social do Município de Rolim de Moura/RO – Rolim Previ, Conforme diretrizes emanadas pela Portaria MPS nº 402/2008, Portaria MPAS nº 464/2018 e suas alterações.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/112/plo_122_m_124_-_ab._de_cred._especial_por_excesso_-_r76.10400_-_remuneracao_de_pessoal_ativo_-_ace.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/112/plo_122_m_124_-_ab._de_cred._especial_por_excesso_-_r76.10400_-_remuneracao_de_pessoal_ativo_-_ace.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$ 31.464,00 e autoriza a abertura de crédito adicional especial por anulação de dotação no valor de R$ 44.640,00. Secretaria Municipal de Saúde - Piso salarial dos Agentes de combate a Endemias.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/119/126_m_131_-_suplementar_por_anulacao_-_r130.16438_-_remanejamento_agerrom.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/119/126_m_131_-_suplementar_por_anulacao_-_r130.16438_-_remanejamento_agerrom.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional suplementar por anulação de dotação ao orçamento do presente exercício financeiro, no valor de R$ 130.164,38”. Agência Reguladora – AGERROM, folha de pagamento.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/123/130_m_135_-_ab._de_cred._suplementar_por_excesso_-_r4.878.27003_-_folha_excesso_fundeb_2022.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/123/130_m_135_-_ab._de_cred._suplementar_por_excesso_-_r4.878.27003_-_folha_excesso_fundeb_2022.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional suplementar por excesso de arrecadação no valor de R$ 4.878.270,03”. Secretaria Municipal de Educação e Cultura – (Despesas com folha de pagamento dos servidores da SEMEC).</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/124/131_m_136_-_ab._de_cred._suplementar_e_transposicao_-_r1.386.21514_-_remanejamento_folha_semec_adequacao.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/124/131_m_136_-_ab._de_cred._suplementar_e_transposicao_-_r1.386.21514_-_remanejamento_folha_semec_adequacao.pdf</t>
   </si>
   <si>
     <t>“Autoriza a alteração orçamentária decorrente de reformulação administrativa mediante transposição ao orçamento de presente exercício financeiro, no valor de R$ 872.447,76 e autoriza abertura de crédito adicional suplementar por anulação de dotação ao orçamento do presente exercício financeiro, no valor de R$ 513.767,38”. Secretaria Municipal de Educação e Cultura – (Despesas com folha de pagamento dos servidores da SEMEC).</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/137/136_m_142_-_altera_a_lei_no_1696-2009_cedencia_servidores_para_o_c.e.r-2009.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/137/136_m_142_-_altera_a_lei_no_1696-2009_cedencia_servidores_para_o_c.e.r-2009.pdf</t>
   </si>
   <si>
     <t>Altera Lei nº 1.696, de 20 de julho de 2009, que "Autoriza o Poder Executivo a ceder servidores Públicos Municipais ao Centro Educacional de Rolim de Moura, com ônus para o Município".</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/148/142_m_148_-_por_transposicao__r3.695.00000_-_remanejamento_rolim_previ__folha.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/148/142_m_148_-_por_transposicao__r3.695.00000_-_remanejamento_rolim_previ__folha.pdf</t>
   </si>
   <si>
     <t>“Autoriza a alteração orçamentária decorrente de reformulação administrativa mediante transposição ao orçamento do presente exercício financeiro, no valor de R$3.695.000,00”. Despesa com complementação de folha de pagamento de segurados, pensionista e aposentados do Rolim Previ.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/132/006_m_141_-_altera_lc_89-2011_gratificacao_caps.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/132/006_m_141_-_altera_lc_89-2011_gratificacao_caps.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei Complementar nº 89 de 27 de setembro de 2011”. Cria gratificação aos servidores lotados no Centro de atenção Psicossocial (CAPS).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -504,68 +504,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/133/plo_83.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/82/plo_120.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/112/plo_122_m_124_-_ab._de_cred._especial_por_excesso_-_r76.10400_-_remuneracao_de_pessoal_ativo_-_ace.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/119/126_m_131_-_suplementar_por_anulacao_-_r130.16438_-_remanejamento_agerrom.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/123/130_m_135_-_ab._de_cred._suplementar_por_excesso_-_r4.878.27003_-_folha_excesso_fundeb_2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/124/131_m_136_-_ab._de_cred._suplementar_e_transposicao_-_r1.386.21514_-_remanejamento_folha_semec_adequacao.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/137/136_m_142_-_altera_a_lei_no_1696-2009_cedencia_servidores_para_o_c.e.r-2009.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/148/142_m_148_-_por_transposicao__r3.695.00000_-_remanejamento_rolim_previ__folha.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/132/006_m_141_-_altera_lc_89-2011_gratificacao_caps.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/133/plo_83.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/82/plo_120.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/112/plo_122_m_124_-_ab._de_cred._especial_por_excesso_-_r76.10400_-_remuneracao_de_pessoal_ativo_-_ace.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/119/126_m_131_-_suplementar_por_anulacao_-_r130.16438_-_remanejamento_agerrom.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/123/130_m_135_-_ab._de_cred._suplementar_por_excesso_-_r4.878.27003_-_folha_excesso_fundeb_2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/124/131_m_136_-_ab._de_cred._suplementar_e_transposicao_-_r1.386.21514_-_remanejamento_folha_semec_adequacao.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/137/136_m_142_-_altera_a_lei_no_1696-2009_cedencia_servidores_para_o_c.e.r-2009.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/148/142_m_148_-_por_transposicao__r3.695.00000_-_remanejamento_rolim_previ__folha.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/132/006_m_141_-_altera_lc_89-2011_gratificacao_caps.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="183.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="182.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>