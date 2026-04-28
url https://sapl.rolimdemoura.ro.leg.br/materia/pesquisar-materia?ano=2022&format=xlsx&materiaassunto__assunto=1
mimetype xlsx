--- v0 (2025-12-10)
+++ v1 (2026-04-28)
@@ -54,387 +54,387 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Aldair Júlio Pereira</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/10/pl_15.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/10/pl_15.pdf</t>
   </si>
   <si>
     <t>"Fica criado o acréscimo de 25%, calculado sobre os plantões avulsos pagos aos servidores de que trata a Lei n. 3.126/2016, que estejam em exposição obrigatória ao novo coronavírus (COVID-19) e suas variantes, da área da saúde".</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/63/pl_25.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/63/pl_25.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$ 399.973,00. Secretaria Municipal de Saúde - Ampliação da Unidade de Saúde José Ferreira Martins do Bairro Planalto.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/49/pl_58.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/49/pl_58.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$ 6.150,50, autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$ 50.000,00 e autoriza a abertura de crédito adicional especial por anulação de dotação ao orçamento do presente exercício financeiro no valor de R$ 36,50. Secretaria Municipal de Saúde - aquisição de veículo, equipamentos e material permanente para a Unidade de Saúde do bairro Boa Esperança policlínica.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/62/pl_63.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/62/pl_63.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$ 299.926,00. Secretaria Municipal de Saúde - aquisição de equipamento e material permanente para atender as necessidades do hospital Amélio João da Silva.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/67/pl_64.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/67/pl_64.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial por superávit financeiro nop valor de R$ 250.000,00. Secretaria Municpal de Saúde - aquisição de material de consumo e serviços  de terceiros com finalidade de melhorar de manter os programas de atenção básica.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/90/pl_65.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/90/pl_65.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$ 1.000.000,00. Secretaria Municipal de Saúde - Contratação de terceiros com finalidade de melhorar e manter os programas de Atençã básica.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/61/pl_66.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/61/pl_66.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$ 2.000.000,00. Secretaria Municipal de Saúde - material de consumo com finalidaded de melhorar e manter os programas de Atenção Básica.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/59/pl_69.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/59/pl_69.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$ 1.820.000,00. Secretaria Municipal de Saúde - custear despesa com folha de pagamento, material de consumo e serviços de Pronto Atendimento/UPA - SUS.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/88/pl__70.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/88/pl__70.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$ 2.291,93, autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados à receita no valor de R$ 53.701,91. Secretaria Municipal de de Saúde - aquisição de equipamentos e material permanente para o hospital Municipal Amélio João da Silva.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/55/pl_74.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/55/pl_74.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$ 1.129.895,09. Secretaria Municipal de Saúde - aquisição de material de consumo como medicamentos, material de expediente, material de limpeza, material penso e contratação de serviços de pessoa jurídica para realização de exames laboratoriais, ultrassonografia e outros.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/83/pl_78.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/83/pl_78.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$ 91.260,72 e autoriza a abertura de crédito adicional especial por excesso de arreacadação de recursos no valor de R$ 1.663,49. Secretaria municipal de Saúde - Aquisição de uma Ambulância.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/81/pl_79.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/81/pl_79.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados à receita no valor de R$ 50.000,00. Secretaria Municipal de Saúde - aquisição de aparelhos condicionadores de ar para atender as necessidades do Hospital Municipal Amélio João da Silva.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/135/plo_86.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/135/plo_86.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$ 416.000,94. Secretaria Municipal de Saúde - aquisição de material de consumo e serviço de terceiro em atendimento ao Projeto CO-FINANCIAMENTO DA ATENÇÃO BÁSICA para o fortalecimento e valorização a atenção primária.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/73/pl_92.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/73/pl_92.pdf</t>
   </si>
   <si>
     <t>Autoriza a alteração orçamentária decorrente de reformulação administrativa mediante transposição ao orçamento do presente exercício financeiro no valor de R$ 112.561,54 e autoriza a abertura de crédito adicional suplementar por anulação de dotação ao orçamento do presente exercício financeiro no valor de R$ 16.438,46. Fundo Municipal de Assistência Social – despesas com folha de pagamento dos servidores da SEMAS e obrigações patronais do INSS.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/77/pl_96.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/77/pl_96.pdf</t>
   </si>
   <si>
     <t>Autoriza a alteração orçamentária decorrente de reformulação administrativa mediante transposição ao orçamento do presente exercício financeiro no valor de R$627.000,00. Secretaria Municipal de Saúde - remanejamento para custear despesas com plantões médicos.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/80/pl_99.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/80/pl_99.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito aicional especial por excesso de arrecadação de recursos vinculados a receita no valor de R$1.200.000,00. Secretaria Municipal de Saúde - despesas correntes: água, energia elétrica, telefonia, aluguel do prédio do almoxarifado e, aquisição de medicamentos, alimentação, material de limpeza peças e combustível para frota, para atender as necessidades das unidades básicas de Saúde.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/91/pl_100.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/91/pl_100.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados à receita no valor de R$1.280.000,00. Secretaria Municipal de Saúde, custeio de despesas correntes e aquisição de material de consumo (medicamentos, alimentação, material de limpeza, peças e combustível para frota) para atender as Unidades Básicas de Saúde.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/93/plo_103.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/93/plo_103.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados à receita no valor de R$ 350.000,00. Aquisição de Ambulância de suporte básico - tipo B para atender o Hospital Municipal Amélio João da Silva.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/96/plo_106.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/96/plo_106.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados à receita no valor de R$ 56.159,22. Secretaria Municipal de Saúde - aquisição de medicamentos.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/97/plo_107.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/97/plo_107.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados à receita no valor de R$ 18.000,00. Secretaria Municipal de Saúde - Recursos para o enfrentamento à Pandemia do Covid-19.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/98/plo_108.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/98/plo_108.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados à receita no valor de R$ 63.988,69. Secretaria Municipal de Saúde - aquisição de medicamentos.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/100/plo_110.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/100/plo_110.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados à receita no valor de R$ 200.000,00 e autoriza a abertura de crédito adicional especial por anulação de dotação no valor de R$ 1.333,23. Secretaria Municipal de Saúde - aquisição de aparelho de Ultrassonografia para atender o Hospital Municipal Amélio João da Silva.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/101/plo_111.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/101/plo_111.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados à receita no valor de R$ 100.000,00. Secretaria Municipal de Saúde - Aquisição de móveis para atender o Hospital Municipal Amélio João da Silva.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/102/pl_112.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/102/pl_112.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados à receita no valor de R$ 299.538,00. Secretaria Municipal de Saúde - Aquisição de enxovais e rouparia hospitalar para atender o Hospital Municipal Amélio João da Silva.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/103/plo_113.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/103/plo_113.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial por superávit financeiro no valor de R$ 22.487,07. Secretaria Municipal de Saúde - Reforma da Unidade de Saúde Eni Correia da Silva, Município de Nova Estrela.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/105/plo_115.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/105/plo_115.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados à receita no valor de R$ 1.000.000,00 – Secretaria Municipal de Saúde, contratação de serviços pessoa jurídica (luz, água, telefone, monitoramento, serviços médicos e manutenção das unidades de saúde.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/106/plo_116.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/106/plo_116.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados à receita no valor de R$ 175.134,00 – Secretaria Municipal de Saúde, contratação de serviços pessoa jurídica (luz, água, telefone, monitoramento, serviços médicos e manutenção das unidades de saúde.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/107/plo_117.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/107/plo_117.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados à receita no valor de R$ 750.000,00 – Secretaria Municipal de Saúde, contratação de serviços pessoa jurídica (luz, água, telefone, monitoramento, serviços médicos e manutenção das unidades de saúde.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/108/plo_118.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/108/plo_118.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados à receita no valor de R$ 2.500.000,00 – Secretaria Municipal de Saúde, aquisição de material de consumo (medicamentos, alimentação, material de limpeza, peças e combustível para frota, material relacionados e outros conforme a necessidade das unidades).</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/109/plo_119.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/109/plo_119.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos vinculados à receita no valor de R$ 404.812,00 – Secretaria Municipal de Saúde, contratação de serviços pessoa jurídica (luz, água, telefone, monitoramento, serviços médicos e manutenção das unidades de saúde.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/115/plo_121.pdf</t>
+    <t>http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/115/plo_121.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial por excesso de arrecadação de recursos  vinculados a receita no valor de R$ 705.067,00. Secretaria Municipal de Saúde - Ampliação da Unidade Básica de Saúde Cidade Alta.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -741,68 +741,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/10/pl_15.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/63/pl_25.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/49/pl_58.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/62/pl_63.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/67/pl_64.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/90/pl_65.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/61/pl_66.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/59/pl_69.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/88/pl__70.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/55/pl_74.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/83/pl_78.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/81/pl_79.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/135/plo_86.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/73/pl_92.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/77/pl_96.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/80/pl_99.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/91/pl_100.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/93/plo_103.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/96/plo_106.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/97/plo_107.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/98/plo_108.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/100/plo_110.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/101/plo_111.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/102/pl_112.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/103/plo_113.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/105/plo_115.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/106/plo_116.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/107/plo_117.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/108/plo_118.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/109/plo_119.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/115/plo_121.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/10/pl_15.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/63/pl_25.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/49/pl_58.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/62/pl_63.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/67/pl_64.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/90/pl_65.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/61/pl_66.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/59/pl_69.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/88/pl__70.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/55/pl_74.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/83/pl_78.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/81/pl_79.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/135/plo_86.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/73/pl_92.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/77/pl_96.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/80/pl_99.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/91/pl_100.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/93/plo_103.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/96/plo_106.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/97/plo_107.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/98/plo_108.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/100/plo_110.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/101/plo_111.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/102/pl_112.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/103/plo_113.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/105/plo_115.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/106/plo_116.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/107/plo_117.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/108/plo_118.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/109/plo_119.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rolimdemoura.ro.leg.br/media/sapl/public/materialegislativa/2022/115/plo_121.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="86.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="85.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>